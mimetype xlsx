--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae19defde96f497d038d9b92963ccc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f6be4d148e4c186364ce31b194c702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af006f115ca38b54f4d8561b9957c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65dfc19184e983e58c78c6279c75334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0651d380422f2c06876bdebe1a2eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693d7c0bda0d5f8d252f26413d2bce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17c87d9146a88ee1a333883739f777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26aae469d592df9b4eee5be753b28f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a47902bf9889d005498f27bc1c26b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ac2537441a81f56c62e3b77defbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4870bafd37174383a7979bb5bb988611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e405c447c307974089467494e046c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126364ee525f6a04085455a68976c56f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e15ebad714b3b8c79665096b14b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a7853690b4cdd9e3b9076f59accf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415aa8ecaed031314157d5e464cc0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2185a25e7adccf672dd51538b2a7fc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f54f60d44a813f4a304648d78a6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b3cc3f287e3483d4781cdf60f39d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31dc2d19681fed20ac3174dd0671d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e506441699fb552dd778bc6d80d7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47eb2674671034e4b087d12edbddcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76362b3f1d3c8cd7d4923276975e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd85d09165444158e5578bf0e8385b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb17f44bfa2f6af107413b000e7314725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db8a59d3248fc91074bd37ffacc3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57821b4169707c43ed70a82ea55f27ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ca6000db19d3e01f4283444ecb4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aff4506aac0d8777ceefcf560351629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9197d0615a3b591b64c630660f8fb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a442ff4e02fc1b17cd9661f95b9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d2f11f05c1f973367172d5e6103c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e6941ae6bd470e258e3765aeb039b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd08dbcce5532e789e9ad3e6fd3c2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adc160f35800f8a6b89e650f556ec135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a9e92166956740f8b4fae87854dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ef5bc5fcd3e73335b7537371435a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce58977327fd97a174c57697d174d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e537243402a0642e3841ee77603d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b104bf181d7973ab348146bcec23d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb9ff9838f29b4a3c61c70309483c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5d22547bd5c97299511d17452949f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa866a7a7ef82cacc8ef5eaf3c513343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10aa17c1586e661d5c21e1c6207f1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986dad9c47dee3511208cda83dceed545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d326f3f27ea8827bfefc0335e599e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd371d16041470e17d68af4eef1f2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe23f8696ef7bdf7d586deb7ade12b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a2f48a4c5879f2175625d9bbfac749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2763d3ef343338cd60ab04adc5f9b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3962627f42e088abd6b65832fb47d6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cfd71b3b73e9fa87f4cdba9261de752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9346b6cdaafb0eaf9715cf6cf27753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea13799e40cc207cc5b259c7a3dbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce496fbbfbe5273cf6e7cfc18bf746055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff9d336d1bfe42db7d51233a4137ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32da61f20650a6221b567189e62ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cb515a3dfb0500dbf9c03c5f8ffd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba8d95f5096cb3e01b56fd208554a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcee9b6234aa9cc3eee2d917f3e42f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf684ae8c7db921f76781e0ce82be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133b2de6608110f91f37468ec35e05d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6101f15ec887843edd84cf900f22ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253ec7930b28430656f4f62f6d3de6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb328a0d0f85b4377648aca7aa5148365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc2a540ffe79234666e45668d4abd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd09392d08c3edd4d00393978cce4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dc652f51b11eaadb42a8876ab1b2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7f7fd8803400029854f3cc27742069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff39a0dbb4491df9460c088c80b3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dbf77e29d3da1589c8e1b1170883a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d769ba386897ab9afec163e1f9be94f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f594281996ec9228da713a1563d1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a091bb653c134accbfa060306fe26474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced449c2c2ea276da73b5103fa449b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcef06b4e804840b777316d52659ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0de4af168107064606f3d57e6458a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb585aebe1bb66a778b19ee28b7d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6ff00c57df6e9d67dfd547a86d3ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4952fe053221a2258400bafe63c2ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21941ef7fe1cbbdff65720658619f30481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83bc5e905d862647f5af2750dde9be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d43bf8d7de9cae874bd934ee455ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22755183a82732ddcc9fbaa3b8c5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb0e481a6ff24de0609a28a0eedf2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a389ae5f96c28b2cac5d344777d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771af9c3fefbf067a67cdc52c16a3c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d910806693f0f49a281d737eb9dce4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288bb9e5bb594c86ab713d3775075a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975a4ed80fa8dd364cdc9e49fdd17990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41431aad9e74434a9cc0b2271f841abe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd0c14de65e2ce14c461ee3248bc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1e4f3cda4c48a4ba74aa6b26a1fc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe74b3460a6acb5ffb004740c94d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de440b8a280f5be5046cfcbc2bbb5c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e594925805d4d6047917c41bf1b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce13fd91de4da317ddf69072ab50397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc959f88ee26a2e51ddce8da62b4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43350aeb0da3f3a63e6173c00dbba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664159d374899163fd8e400f2d5ac4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f816232139eb4fdd7849e98b59f05dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379849a277bf8d91793edd3313466f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458d500d209c5870c945c01fc3ad63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc10a8e1bb6d453d66f903e2d2ba0a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70b6c1cd4b7ef32952bff6c4aaa0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d00c24538177050c18e38e60eee10c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917468129f308389a898ec262b627ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4f7453aac378da35e56a90f58669b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9353b46fbd1e3dd2c26d2ee3b4808109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d019830b8c8a5c74a83878627642a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4327ea3b2f8f7d2f936167e8fb3185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df22b7a0dabd40e874442b01645d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b838f4d2c4f02120b52a6c646f579113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59380956733ede67b1c0b5abc135c3d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601006e4b4ef06720744317b87b0dc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935244d21083afa746e84d0abc1d93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b19cdefc168b2bdf6c914b51524fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0706a0750f5795343ad3091cf18c28a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8997af9b94fe6c25694dd6d32112d27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820c6a8c1de6f2096e486bf614fd865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105bdadd5af0ae5bad11f70f0ea2e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80694f7970c2bd3db45cac2ab69d5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df0792a544ab2dab5af2aad2fe394123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc87c1870c22b2dbf64577424c54d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aeeccfa2486e33db969ac9af876fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fb377eed48b5da607661ad643a2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062631bb5700d0312acdabae60c9170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b0eaa4c0a40e72c2da46a74c321e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da14fa52a60e202314bd0ae0e7d79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e316531c4cf7023ee0164de35a09b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac820744db80846495af751df34b997d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b483d782bdc873fbe834651b2f383132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499f9b9ac4c5e9f743949ce3f1a2cd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c6182eac8484eb6d6a76f16074119134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f195a1f40fc3aff1742bfe6d9e30e07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff92f2fb7d8fafaaeff78ca49079a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577e5bd2f2c1239ad34d6abe40c4c54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf54df8aa6e58e56f39f0d88eff5b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc7a0c0be61fdf98ffbeddec73204139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74aacf39173f6e48b3c6966a16ffb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cdf592f377ad9c53ad4682a2e33de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f971f07edbd1bdecbaaf484002df4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8740ec3bfb688fad498a73dd8ff1be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a7dc383cf804b0214a28ed0a736d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b22621f3220fbe78b89168f398758145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042bbce675e685a39924c20d92da526146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96cf995f2ca1ec504d87a99645c7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6ceec029a79fe6600c20aaad9d02e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b10fbf3949ea56cc561459375b002149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a997e2b9beb041e9dc792372cef0a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8dcd79b567f160a38f1f6c969ca83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48973cdf33ee8171703b2437515a2a4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474fa55015cb897e57fbfaa215bdb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697004710136c2d839ef9ec3f419f73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2264c2896990262e9990da71d3cdab7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a3d8f5157f089c1ac2f0e151097a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a021b64cd9b784507305339be83e7be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde066e2d9748335403be296a10116f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43e9a02ba1d6489a740c1bc13c66e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a46efa23c98dd4eb35dedf436d7f02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da757e268a64ce00943c49a6c86c79e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f777d59700089e27685b0c891f2807162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a829b4658594a78c2a471fe4f4a412163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf11351ccc921147cb93e0dc17833e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31933af18e1fa7cd1be937fd2cafc1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5dafe264a64f147937e5352faf99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703f1d7f4ad98b37c87dff6c091e8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334b632844dbfb9b0e3c575f365342168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4513712183c9c3792920deb98a8e77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08db0dfe936a6b4b00be5a6050ccab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60786f5623915f05bea8e91b3339ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7e39ea78675579c75f493ad084e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d64888996ee6f70a25c26606dd2a84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce7d8e44ec72a07ca3973722d5a543174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3b1f7768c651bf9e2ea70f7414683175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc83f6ee472b05af533fd259c93a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24bedfc610986c80f57b253bf22f25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e607e4f31e6af3c0706f3195ec04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4906fc11f46d4317bcf190fcaf8c538179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ec0534d2266dfa0c57246128683f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31462ffe9a692e6409504d6962e18f10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf4ab99153c3df26154b57cc456caf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60c6ac63fdb59e5329f7a4e341fbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec887df54fa12385d096ed333ae4c25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf0949b4fd3dec67ebc725eff0643f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125a72d8d229f1ae170cd98537f281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd936053e98123e8720d4157f66e382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9472df3c78dc5f87d2dfbe62e5f03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae2f752720fcbe9a4087dab2e4fae6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832c3df51a5aafd6a6e314b642af3e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e400a48acea9a6c91f43d9718e20e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8c8a7c838785565f9cb935f39fd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d4b4434b56ebdff4d78a0216ea94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05af51295b806cef11fec7700d5425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997aa3d8d9af2d505725c9bc8a260aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c96593c0a5fcb41f4bad6231fa5da2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e88621e5a702db12458ecf9beb3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568583375eff7669468df8e12f4682b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35d702645ad3efc54f4246765fcf09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e862b96aa8ddff5c85815a30e1f54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a14401f6191bed4f8dc0308708304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd5b2fbea8a8030895e5507212e90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936bba863bda4feab8c1a44d5317a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338a777acfdb323a9573aaeb3b7869204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847adcd55151064c1120ac9451995f95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113a3cab7264d97e46bd83235fd6c69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355d19f49ad06cb5590ea887a38a32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d3c5c4d1b7421e69b5fe3f4e6e71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba496b4d1dd0e57489a27d9da32e74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174bd557bd229d6b85231405a3a4444210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04863df093a0524cb7460e2df8523dce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b3e887f9509c9bb8fc47a07e1370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752d8033536886377d7f9a00d9ea65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6def9abb23eb760071ee3377889a843214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62970979da9f65343a633b4e3f2f90a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269210aed4cdb6f944b6b9b85ceff92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6433a3e2ebbed2e35acf8e2ea405f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50c50c87fb51d43e4af7a1a1d7ee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0a1de47dcd06a583b08db5258e5b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622d2c824815805a97c113b783c337220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479bc65e9447e9e4b12e2c88d64a22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de83d915fefd55e5b962f6e3b7d96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4498ec341f2a6aff05a73749c36b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce80a454e7f6af947a2d0480c51ea7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a70323fdb790efe30f5770752519225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3b5b817af41860049926ed240620226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad3ac7f2246eb4abbbdd9e788bb6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba2e89acd60d4575dacdf9b0dd4bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ead482609b3a365dcb2a461f8631229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552eb4016c6f145e730d2ecf55646d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549e19bb15d08a3158eb44d4fd688b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd299bab2ab1178f5aee69fbaf0ff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c38857100cce1c981286bcf95bc83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ff95c66d1cb9cb13bf8f99dd95754234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51500aa1d48ba828c54b40791a64ea6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151978534af2145f286a365af471b24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868861054b73b16838ae561131f84d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce08d5fcd151734890ebccad8ec6b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8760d73d936b23287094406f113ba1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce3da99bb4a1c381b9819b753c0b16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7cb84d65626477f62c2d61fd6306d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9184200747f07d3d319ead51bd76e6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a216bc83dbf7529dac02ed7608d70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac59e010b126094c6c93a652136e63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc715d07ec55342c89e23fa819403b62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff38c47225ea4aa1e294e00518415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007148cd0807cbc2f390e968cb7cdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da567a969149104b6c210b9e28a2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e147e61134814475ec29ff0b7f2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b90eafefaa3b6471716f3ad073fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8bf505f70550f1ddb3c80b54ebff8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf020fe74b5c35eafa5e1064d937634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a498ecf8befd96af6406a95c75eb85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d926c9800734c877cc9d3d90767f27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e9e212c3379022c522de2cc70f98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335fc1fc1df5b3908faff53131aa2b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7694ba05e141c2e8da504e6e907c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd06c36cae1afaabb1ff5921dd77c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75838954536baa0a45835bc224364d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d13ed9d3f23bdb1efeae5d8407e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63b6f75f6c3e0f0c3a0c7f89004129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba571ca13c3b429dbe774e02536794d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77ad792ff2793ece407be429c3f86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5aaae3c710f63cec4c6edbbbb308264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92cf38bf0847c7096b0599ae09775265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aca6ba0e9e5d428ca152aa55aa01a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21ca2a114de22d1f13ed01537882b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b668bcc834393c902b1fd4ce291491b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f91187c90a6af0d56da49652a25cd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb60ea5a651f31d8f114d0790ed17b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce4d774099e5097c5dafd2dfe98a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa545962235b2570adc7ea5bea4507272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6a7af92434f24abfc8008cc46e98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508665d46c3a72c146b6bf0d6dd21c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec66fab8384ca62b4122c46c962042a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f141bc1efee989a11839d2caa7f82e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471a31978b2d8ed91507ab76200ff91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa648caf287a207ac6902d31ba51cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c63482099722aaa9c8f8861d1562c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c50244a7da8dee2a88e87eed8f2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747358109fde8c83389e9f06d9139f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d550a288314f0e3829882687dc5a6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9facfd88d59a6e6fb0834d5fc81b556283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820694e67bf1d12bc2d99814c73007ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c322a04a7e80f8f0706a89dab21e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245c9e9df9c86bf9a01095197ccea9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb074e727785b9ba78fb41425455c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcefe2bd9d04c8d95e1a52bf91ae176288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc84e9d5fa9798dd935a8e0a33171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902259cc0b4d4058a5e66f2244244df3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88395cd2fcd0bf9c7a556fcf98d07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4a7ffd6b146d551eee41165872ada292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907111c77385ef3f786b7c9e436f063293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e83b63ca4b5fdb97f1eeb26967d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11305c6e01ebb6ac06310b2edaadc298295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680177d44b2579bbdcedc28bc0f5fe5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d344368fc71910ee1e18997d3dac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee6fb608d77b330ef8267936bd7572298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da0fc3342c8df9717c7b4df0bd2586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c9046ac8a0d801d8d34503aa6d9f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0849ede3777a8a36c4ba6811833e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96135de4677010b4c9eb58786fdbb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c97b96bfeb5484e6b4148504f6ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a26f375776570c37ef43c5fa297ccc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd35f81cca438998734a416523dae8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d798b816de860358f24d70963f34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b65d0ec982e19c68fc447acb618379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95e6125b3aa165679a4fc5beee4c71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193dcf3712c0ab12de35a96f323f5b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575d4f78987099c0569ec291e4a8602310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261ccbf749098a1e67317664d09101311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2664a4713d4e3fd1ede664fb778199d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19044958840ebab7aca61ab6af9f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c35408df3044d129723e37ac9e9ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432b145e3efd5d1992e3ad641ab0e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c15c17903731218418fcd00fe644eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a489619d91de727705d96f40eda78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cb00347c691b4180db8b83a945d94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22d6adbc7e22b32f5495c6e7c505fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38655e4f357d18004a38c8dc38614131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1d1d9db20b7c4410c326f47922f56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f5a0b589305ac3a1e2197cc0efa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f5190dddb416d3d16435df4e0140323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d5b5e091554e394294f68f43d49db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f3178b4865819976aaddbc389652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05172bc3eed69a3e5dd3a445719643326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbc707cc73f6d0f4652d0913214e15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5cfaf55f38e47d8c8100db53473c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d379b259e62d9e1fb9dc4e8c73d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b557623f529ad5d5cf859851fe5275330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd32ec5fd02f2e6080d92f32b7c358331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232a2381874216b4d300caf44860068332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5751682c859fe1e342ce2ec498658333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7178ed5d2687674bb66bee8d42ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe74be7d866808a1994ccb2a62b83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e8b88fece24a95f0a03bf6dbc59d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7f3cd120fc1b5d7d7b017ba1aab2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ff3a0c49263076c9233a745915fd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e2b6299159ebff6722300ae86d2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aabe7e5fd1d665f5c49b139c420a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41806896cc0b0ca50d1da6c5496b70f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e5705883d921495faf2f8e9be0f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655d93270eecd5d4e8de513d1e8c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e6ac88a38a4e3e595ced338f1974d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb1407d4d82ef8d809f1dc85e5014d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adbf1e6e17de4c6f317fb77e686571346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b40036e4c50a2f091c10671754cdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8de0b309713102cfa67f0591d6f8e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe41038a9cf568a5a7659b4d5fd73b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c93ccbdb05a78a7964762840d1e1d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36c64d824b8396e5f243610480aff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2a21a39b56fbed8aa721701d5669352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c7589613543f8442bbc780ce6094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ea5940aa11613297bf83c45058cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5c4978b2acbd6d71cadbd91333b48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df548673aa881b183b4767f4b4cfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e01f48a8cb909c3417240ffb156cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870bd007ae80d55a63103de5ef5531358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f96d51333067d35c110e2a387f42f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193c92988573f534f3f6e62504f673360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e89dc392a4fa6d5a02edf00b0e935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476ceca5c6c6861ada00546c65ce4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9bd03263c66f142dc1147f2130482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32af161072728b27b27b0b9af1fde5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eeee46590a8b7c3b4e133d9c85d17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf073840f461762fbea19a3632b44ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40fb569d86256ca9ab7437016b2351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48372f89dfb3538c6e01b8f0a661dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf0694ee5d7a9321571442710f496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0751d49cdecd92dac17e2e2a49059370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964115a29dddbfa31c7eb95177a7b26b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec564e6ec83b522ea8bdf8d3165d237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72c11feaa1c6b67679273138ffa9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb10d575d5f03a0328fb40e975e6b1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45d93f7a717988165da56c18b69b65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb4379f2d2c94fed38df14330c943a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee3d8468de99cd8c8202e559cda1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ba09215387317fb5fdffaab5ff67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df494600158d5a01a2f3822cff2239e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9860b273c2a26cddb1502988ba518f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c0226dbb5714886d1c544e48d44c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e693f6776abbd937cf738b0b099a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a269da6e4828224d75a7282243856383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc5f1ee1c462f85d194bf72b1adcc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9a4e65aadd7b4a6ffc4aa7d8defd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f9bdc85f5a4bd21a7842baa85523386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5344f0bc1569d5b1166a72430c3e393387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a351789c5dd4a9f66d35979097c7a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b9c4df1530b3821a7182192e9e8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c65ef5d9301f55cf5f8c313ae5547390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2d5edef0f831cb948ed9db790746391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12718b4ce5a236af1f88d83b2b2d7fdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef02555bf36cf79d0c8c0b8b17a06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae93873d2efad7f33d148eb867af26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec8f73c5e0fbc1b941d8b66e54a98c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134786d9943c7e52bb577e3f2374eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc16ff0dc034ab7b400a0a6b769959397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bd26ade5706422ad7f471cb144b06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc53fa5d3a5b3bb8da2fcd9ac5a4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab991c7bb78510a8d9ca979fae1548400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186af6c012e8ca459a54ca05d2e06462401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df944190c685bac0067c152d6d6e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f213e62738edfca14b6f2baada93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632a29f65308065aa99b52b8186ad4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356ef67e43683931232d41d3c80311b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab308f95d963d79d7334ccacca18cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d5656a596df857373da5de919bda6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b571bf96d0ccc164b4447f31a91add408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b110ab04408403cbd1b36219e82c49a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79fe47f686935f81596f2c7939726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7a3e73367264d5fbb8695281a5fd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a7fa3ab8c034d712071912284a17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef3a8c734c6233168e0c8896508304413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b683fcbb0164f22fb176fa213da93f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36fbfb17ccbaddeb5f9be60ed98fe7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f3647ea6ec459802987fdfd6dc8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557164f8f97eff3ec3b33d76cf542da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06346b93fa7529e8692bf09278e00c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c629686aa949543ea387629f0308603419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2110d00d8ee4b150c4bf6095aed462e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11c7d1fd83215749bb856db1bb652a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd273a7d674383bf6b4ff4538e19d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffccced65bbebe0fc54058b2942c6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868a6819098d6677a08feaa1988f9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297bff11c5f55c8f83143884e39a2b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddc8c6feff903cdd16f2b5dd1ce30b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852e5d6b0391244d33e34ab5f1ffb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d7757dab3cea102fb61de7b35064d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75472d2ca37ae4652731b13848ecbd73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8885852da7a81980dfe6a2e9de2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fcf81ea67caf12f1bbbd985177b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51bcba967512966e00a59f7774001432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ed20667fee662e9d52494bfe7708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4afa00a3857b4469f38dadbb4c856d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7565da6832511e20ee43c6c6fd37a2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d071a9a72f462d250137e81c9d32ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55fa0b6e89a63ba786bc755ae2fc25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e1707fb6812f2ca33c39ba6fe6a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a7b8d51efb297f44377ebea8fadc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b9ae6b08dac53cb33c9bf7bfd6a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce16d06e9fc4138ed19c6625249d4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27f05e13aad1dc54e3e0bea2fcf44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fd764bf575eb08de6236858600ab2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d502cb03b158d964684c0598e2521a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c81803296948a0997e1afebf52e4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a40f7c0dd3912c66673a4b03083e2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fc1177a7565434250871ab4c48893447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1ab1a23f5054d25e3b2e9df8b89d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7423260779c57c9dd5a76703cda00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e00a8fdc1dbf42a07a09fa181f763450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170d1b3e334df114173e2b8a08baa3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e314bbc7271ab532f00d62fe2b4d8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d9cd2c721b82cbe784b114466944453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c457c923bc3792e7a0b8d21db8cca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e75232c388063100b0b2194cd3e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870fb18dec9d0ead52debeed421fc36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b688b487e1185eae4ab327070a882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c34b2c0bdf96e903e3be4c92a33d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d8b31c610c84edb7a56a3e06b69a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5ecd1cf48ff7e812c2e70fa30c7a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14c6e063b8e37792832806a7a8fd15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaaf308013ce28ca5fda8554715790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1a1206910df1f5cde33d68b1d820463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e61afed7c93ce22c1553a155ab13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1ffeba8e74d5fbd55d62e0b73861465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e51b8a30d92c1b39fa2c8e7da2ff4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53e0b7d2cbbd671fe5ccff257522df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8807e4a8769c280b634832b6a4a446468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b0fe191bc862d6b74a27bab7269de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6245bb8b2ec29749354068fb2ac1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026940ae6b9aa97956e809299ebb181471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39045ff0d7537a8e1ead35a9d54596d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e841146a73864af24c153a0de9697473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8eb52f6a5c74a6ea78f9a773ac44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac1ed269f3b8edeb63b001f4b202c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c80a410e1103c2039c6099858391a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0b2694e874a0709cc4d28fb21fe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd934177f0305fd63f023e381a390478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e86235d36b2ad7ff2ed431c2c5f29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6629fe8ad023adaff4d10ac92fbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2784c92b029016174140ead81420bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be9de3fae4e09f5b01e8d21d85e77f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077be1756a3b261d98649d5fce80e3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab3cdd59f8a2355e948d9ab3a20382484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109589e81daf0f89193a92395df4a98a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0155df9cb4062afd9662d429d8d234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546debec33523a02835481325ac378487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f0f4afec9b35f186998ab3341faef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ea5e2d2688bdd98227999bc432c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e9ed5da567a6a89d41fb9d04a29a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883627e417d0d1ffbca8a86a4b95ffa6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d5e0e86a0ae538a29c5f764b4da56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe895e864558ecfc3a28df2e68d73c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9b1daf4373f5881d9f183a48d758494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30346617e00fd7e9bea046eb9a52923f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade855d91a6cc0a9379af8be6d34d81b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309284bef2c790bf67a73fdf8017652497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996d40b0850ea409f06563f5fb99bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f88dada6d36ecb331becad1c2929499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ee67d703b3c5c4575d9dd3b78595500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73043c8e223ed8bf3238fc4725c8bdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98965362014e39aac8b77e812c40fab7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a9c82d5c004500101f5a18f38895a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf10c53b4a7dee23e9dca2fc17c76cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3264c8b8ba0b327bec0e767f076f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2969627f90975ac762a2313815dbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c6c95a0a5a7533994360bc4ad07c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5b381361562052bf4611361ed034508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ece91edc11d5f1ee45cf3a86b4a1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e0b6169aaf7df81e0d21b423ee56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c053f93d0713b0dcaf9e31dc6607511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a127fcd6e8d79e9e8548fce0f4eb62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48eb5d6ed5546ef843c1519363f71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562549ec8dc51840b24b9b0128f04c45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a634670ce04dee8a64d16e605c2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3073ad5a5fe9274606f086b3639e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d960c1da59f5a7211021254e45332517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1b09c1b02f5115881b7c18d02568518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84c874b208b1b33e3bfbf6d2d7b16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd5846bf959f11be18cf4b91677243520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7b659211a3a690837ad145a611e9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa2c8c3668a87a90017e59a3412e52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98e71a79f88777577b2ef3984911a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb536febdd63c885e3c6312ced708c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa533e6573cf2a8ee0818fd1a8c0e0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ee89eca0f885279c1bd9ca881ac4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af13592092fb55437a9aabb80f2220f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d229d5ed94204145ed68656db862b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d57bdc0790e24f259ec6cec51540ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6afe002e901fe7f357d95ae93c7c4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd2d72ccfc817bfd1761c6ff4cb65b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d66b6023220fdda43277a00b236c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98de9b3b6fa6f43d4b78d19f09b228533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b91292915e62f32a75ce3a5355da4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9ef50b71cd435f36ed5ac2ed8f0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64bd5c482173c698e3fc42cb07a33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff4032d34c02b9d89dca045b771d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3cd175e1d151fae0bebf4f964c82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f15d583b81c1230d26eee83209336539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8d27c0c8090194c4779d5dd860f1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036fadcbfe00ebf109101c563a9b9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733f5c925b11f44e30a4d46d9cdb1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604047e6331fd315adc69e9affe859543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a246ddb65e7666cb8e1d133c105dfb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaf9e634f10acce242ebb42803381c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d4d66524a565d6ef501320985c37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303ddc2990fedd53fd5e9c54b2ce79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eac347ee61de23c7bf33d6e3ba9f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c96da8270e1ec1a597b64b3e5f22f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1885926820a66a3ba202ec5a4b69cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7cfa78aab4101882aecf79ec23bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf80370ee2ed1261cad26594ad07b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152869ffaa8d1dfeff17ead51444be9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a7e5ac8e21e4f4ca0436c66d23321554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325bd7b7339de347e4171d0a74183b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f5f9a527fbc84d184e59ec7de9cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7554d8008eacc15553c002159033a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d1153ca223a388487497f758d58b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c5f32a18de3cd5e126bdbfd66a405559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb064f0144332da37078236a2b5f70f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581261ce0690aacab1441536046b9c51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c25ef1686302ab3e54f2d2e3c8a94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d459ead024ae00acf36d7cf871894563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed39cb24aba8526e99518e673af1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3499126ecd591260b908859f83ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3357cd462112ccbd80ecf4611c5d61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee686a9aec0fac4a4a609a88365d75d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545155c713dfa0dd614dc7688657252568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49228a21d6c433669ab03b5ae1cc511569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1558e876a52f4c50b6b25d27a962b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b6694eaee9f85e2728f08d32916d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d79946d9e5feb712c711443d8744a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f358e2651c1579077de2e9ff0a184e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bf25d2083c8b84b6a56753e32a25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237d6004ce9cbe6a7919b2fd89b3d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300927b792606a82f3bc12154f09a49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc0d8241981777f8d17004990fe1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b057da3c2b5f81a162b4f7af4c09c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eddfe309def677fea83417fda62e25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134cd871b4c20e3f8ac14045cf21cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd40090eba7af91cbe48e8880356172581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212cbf48cf6087841626be3e2bbb517582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09603623c58e72dc48f352ec4cc17b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d54b4a7287412a318b3d29cbdd46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275132c4c156ec017dfb80395bb176585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3febf18531d07bc4c536c65f25f6e99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496a01eb7c3dcce0e7e7035c37cf0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7cc2e5b2777ce931857edb600298b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0fd06e2287248067c253873cb12b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d204e47b371c10c7254e75eea9f7b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183e2d2c4aa8c97aa6fe993c7b52b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec98b08f7d57cb36019627c619ddb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455474a1786dca28016ff2e811cfd3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313376542d1f1d8838e25cd2eaa680594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c8c0b8635331874a857f34960c44c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120047c5d54d0e26eb7879846659261596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954cf617816776b5f53a729e7e2a09e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef97af0451fac37ad6eb80746eb543598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f1007724d21e992e409d55235eb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7cfcd94776d929b564de2c766f23f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc1ccbe548e8e70a09cae2410bb89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04751848ecec2c6a0cc231d98e7fdac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138072be60aaf8a78a0308daea4793c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbdc08cdca93b0e62b4ba6f07b8c51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79a74d3e7a465dd23c5d29e27296a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36f5ae885445919354fbafce9b3fea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf863c0e11575d107b07006569d252607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122898a0d3e950b7a18ec6500e562fe2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad701e0e99c06cc86b76455f90464609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427526f0b9e4028ffac83295c88ab55c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed077c06ba7c4ca8c7dc8fdc7f375c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c802467c8fa066b9b7f974f623d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e30b1243af0d4ce2aa71ec32900f15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a8318fd060382410e08a04c9183b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f368223eccde0448ed38dcea63ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7e9d18110bf54145301656e1ad54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d143c6f5a2c25153ea618b2491d66c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c518127857ab171db0563660c993618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1d7def8df323a93834014618895df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de43bceb38c31b4a87dd8db26b6fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acf9f2ca4fdb82fe67efa911db967d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0decd4d4e5d9c06ec8a6096f1e889622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9454dbacfdc1149303f1cecb565d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191621aa27cfd32e4a16a33671285fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c584b01f1bad15c8570b353f1518b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533552c23992161cb8e4fa6065defe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbceb9c4b28912710c998feb31363627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d44071650ed80742b8caf265e204628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714129605f43d0fd45f5add4ded4418629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0603d2f2070bbae106d649340040bed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aa7059865ffadbbdc6bdb43dfc724631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9768c47a581f967720115bdbf8034b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be568bf85097dda4c6e2c5e6d83bb7f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3287fc7331d20730dae0b78795168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7769bca62a4ef5d8ab27568229e898635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071164975834d87b3136102f68dff0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b88f5e55cab9bebd4d3013e41dfd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c8384a29033f26581d05d9c18621638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7aed34140fd2327fc24788e7e948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a6845d0a2ce9480e9b319f630e027640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5cd643a0d9d8466a87f1ffd1c9486641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f400c2c7e884bed9ba97f4c35d02b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9039b32e3d3ac284314eb608c2c22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229eaa76a446202955680449e7170a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8110f1715894fe6bfa20becf64d3f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d124bc17d28852a099d79ce8919ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1984e709934bcf1299ef2d0497487647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0fcd8c064e4f7e1819d3d8da8873c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53519a437bc986668d6b2d2e1f53ff0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ddcb5efdcca4a0e19054b237d01ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825658d0559cc1be7b909ad4f4e3569c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f554b9d9353f06127f18bae72aa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10d347a6369f61ffbe8fc473dfbc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba5c2fce85a3454760ba811914b39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136ea678ca92e9f66f516c9621f267c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21519afa4a10c604909cecb31376f1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591374a45e11c42da580d1da8a8f509657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219bd20d32d6298bc7ee9cfdf1aa68c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453613831b380f07b2bdbe00e2d9b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad7c3c72a3803ad09f8ba5fa43038b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343aeb105faa8ba0494baad08c4f27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8d1c6370a13a35fcfca741aa01688662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf915f4fa3e726b873384ed75dd079663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa006e4705206a382fdb39c3c1c11d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb708bbad0f92a66cb57211234ba6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e50caee3982eccf49ef89fda30dfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283931afb5016c2f677ae785a1bdc62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b279dfa455857c7bf5ba73fcae4001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a35469972b573e99dd1fe228c404c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59699f3ffa96fe1bd4c46143c8ac4afc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11c1e5c49929c6788555c230587e30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587d15a5fc5ce9844cf6723706623c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e489c336899dd5fa17ff00b84bc793673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00098cc4c2f842bff5cd0edc22fa6bf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a764fbcbc67b518df21dba5d0aa6b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e6b0e8347f00aed0646fc6efe7d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0cdbc44f74e124b2d5fdd9d81139677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7effaeb7cd083f0104b63aaa34dae8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96bf77416888dac7838c8fecea3c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b0f4b11cdd5d93c5659d4fecce14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348e4c23ef59ab195607a34cd207a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03438d94565a7a2a75d7dd5195415486682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a10657a26f56089ec86534af2f3899683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a25deb38142e65a351ae955e2579e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e9829cefa57e0992aba8f07971843685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f6294501a6919c8c24bc5e3d4a00f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42349bfa3b775429fa2e735122e1c318687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63cc513fc25ef7771e8dc5fd1d21b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b19ebf1b00a4ee9ee30a9b08e6c6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd6ffcecf657c11c73e7b7e502cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4504b4fc458bfab2bed910e5a8fdfb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9db0f14656ed00de36ba694b5c55f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347effbe30ae2f5b21d54200b9c16e16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34c26df46eb2c5a87ec55fd2a41d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea148c8c789f90932e8bebfd9479818695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af25a44af30e8fd9c3ac3755a4764e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e1be9ed740294b7695cfaf791048c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3511c4a5d2c7c56b9fd0c442d107f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5affb18d5c9b7213b83442b5f8a182699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd835d8eebf9cb6ff0fd165bfad7909700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce03f318f575ce9e421f858434280a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7009fdfec5fcecd00312e6a8754dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e2f2cc700d4f57309f5799b91db2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fe05083055788c1ef31eb0dcdc4b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c66f4321c7f7a6c17a32391cf436705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df122fce9edfb280cfc3b0c8004d08e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb29434d4598a99e737dc2ed358d821707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8922b553741d5d9c789476c405fd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b228c5369d78e2c685b7e7ea8c9de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbc1ab1bbe5a110cf3c37e65b2f7c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2697532fc90bdf903460a848987422711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975da7763746867ed3aed423319295712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c61bfc042bbde2e6a307f37365368d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b0d061ccb5a79c7cd74fbce49578c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1bd44edd671a993e7766a47fa4cce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d1ccb7a2aa52e871a737a38477062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aa16caffc48cc36e2a69b9175169d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48afd7120c647598fa0ab31f52f16e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ceab664d167e4cbb5f75c15ffea04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28246c88544db8a810c399a8d9bc1275720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c829e8ed30ef240adf004e31828e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d6c912693fdc500cdb9f4eae6861722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51ce9ef59ca38253e2e24bff741727723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab52aafe0d82e864049dc2344d6202724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1116873234756f11bdb71344596c339725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c9a33fffcaec69cc9d85c734dc6b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2321dc81f5b3aec440fa134336c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce8328cf878959c85ec8fa4af4c63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336892405462f397730c4b063660f22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976100f6ee41a772d407daa3d2abda9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146e88d36fc6bb2c7bdec625067f81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e293ca2858c298de504c0dcae5811732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36fb34be38aad798aaa19b00252f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de7ef5af82c513f9ade1d6ec33563734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48445ff40967b5701847a918950e05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e9f5ffc3bb69ea1bb1dd3c54b70ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793bd4b40fee9a844140be9a2c58264737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711417061a8d756c7e2f11406391caf3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b069c06ef61c605935a9275c80e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafbf148724f784b0588cf6916ed707740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5deb0dd4127256528f829672f18fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45ed3c1145dcfa400b3ceeed188ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81033ef2253eabe0546c1f96c7836743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c57f4843635b0e8eadbfef69a02d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13617049b4adc050af294ef601812d39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd082bb0173a94af860473e53132a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e577f89d65c33726c17781da88e19f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1173a91acd315b083a41a1279bd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f304c9e30ed0d1ec769f218fdaae35f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8cbcb878f3fdbb1cae68f1efffba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5b6c0cb793971dbbe4bedc1cc6b63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1fb5589e6084569aef3da2f1a90a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa435ac40eee786f4bc0f5d1c638a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dfa53c704d45c4df9dbcdc3073cba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62e6849bfbf38b32e6eeb2548485e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631bd1b449dd1b8ab1a43b82b94f6133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6092d3ccb93d39cc18b8c984d39904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85151db4129d66f65e201ecd7648a8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a4c1b8959d64714f41ef3b2946c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e234595c00bab2f336e5b1845381537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17328ec540108b086c8aaec9067d2288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011b60e0a4c10ee734d672682ea6ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9bb3932ac7f2ae5ca9be47fee6af210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3de90bf0e8e17ed07869c696cb65b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee4c245ac0855aa61a8b723348516212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c67e53b2764ca229a5b7bd41cd0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a47740fddf7e44cb4b834694f5ee3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19c21a83a9bd95d6870c1336ea48c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a9f731b3593b3cf10ffba40e26aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8baa0f2f8749a1ee10da47896b042617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd42bf4fccd93536a84216273074618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc148473f384a78d1d39fc1a601a7cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ff7790b3668fc18bbbe4e1e6b5ef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a9ffd1d69bdb53dd74aee8bb402621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb542b10f67e523ccb85739a588d20122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf9be3a778dc68776204b18b8902623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce58d94bcdc9b5a1badb0b6e4c3923124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aff844a67c54f87469ec6e30a6b01c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59767d43542128110eeb29399cc1482926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d101678d343d70b22bb392fef1d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fe7132eb3c27806f9869c1db435b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb7b9d1b562b192e693a0757bcd03b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b710290e17c2176636f56f81ee704a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa3260adbb70110c2d8db1c67d19731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf84f545f8ff4f22697c92bdfd72432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dabe6d6b22c8b850d9f0e655d919a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638432f07a02a8a66a8ffe338a98691534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe52344cefbef991ef77797b8409f8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ea30cba2dc750bca3db5f7db741636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02efd52277d25391c07ddb7cac2d1ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ed8390d663cfbd09b29bbee3886638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0195f3bc0f855583b083ba64b43ca239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebeaba51ddb4dc86044b47b285301140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31cce2d95e944ecb86d571b5b6899341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b4c7d3f0b0e08471a017cc2d1f1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601bdc2564c6cb730c5e217a8f94cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323623b37f0ca7a263701b2e1da45b0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed17547d0315ae97adc665bbf54d62045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9a7c39662216e3e9a603c433dcb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc41bb1c0b03aa12c6250fcbe0cb9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a92c0a999fcb7f20d93a2cb4f90f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7698c365d928e40419f4578894092a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989b2fad00e03fc58b44cc1e55b6b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dbab429aa12cabf204015b2820b4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ed77d58ca973eedc7b04d1f8b8a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ca11c1610c838d5ede1ae158a41e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4049d926b9dc48a7781615bee04ffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bc5b5ee43effdfc506cd4090fc4c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec574e402cc964359631c36ebd646f8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090263e4ea0235886e64182b9fae75f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d8345cc7c0d310387cea79daf0f1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01bc7698536ae29bbb87b4376f7e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f2d239097a5b265c7ce985effebbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae55afbe401546935b24f7d97f53aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec6b8291e98a611e70de4a542901662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c0864621db9f0b9074ae7ae2c9ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e3ceca76245401d09880d412b9b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7101589fbb83a7b94b6dea4f6c1ce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77ffb31f357508f945b54cc89b4a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dddc3c87822a5c0436a9593b0f76a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6968ce22984ed520d3c2cbad1505a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a6fd96cec8cf590f6940dd534b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be0ab37921eb3f92fa710570fbd4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95291d51fd5da824f1e0a8d9c689171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe11b186eeaec0ed589f9666f71b90872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7387d4ebbc57aa15c9cd227cd308373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780212b4b664b7c240cb0195d963514d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5489bc45e4a7895dc57a73d9cff6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52348eb4d261b3793e6070dff3b20d8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13a674157125d5db28a69d72724ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63fef44f8b2e43a15b47964618ce478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5cf9364df1121376a5364212da2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f561198d95c68f08702f7e8e85021680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a818228c286e65d8573edeaceaba96e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb368b7a21cf784f2837bb235f2f5e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ac93d090026e501608bfd96830f6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13a284e36007e4e2c7d4aaa50e7b3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ca006e16e33741f7edb142d25ea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d91d64721b4d9e867f99ced03b08b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb9d66dc2dd63920d7c483e185dee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8913cba332c62ba292cbffa3e0c62b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c02636738c1edcde1a704263cb3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc587f0d5201fbb7003a31b8516d41e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619c7b9c7981b8552c34df2f1d2152b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e0666f630c2dcec67f6a875bb30992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80f58a68bed995f2405f40554f6a2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7debd956dfd7094337560241c3c6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a667562ac6afe1d28cb9022fed5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee301877c61e3cbee2b1ab9f341cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c3525722c6470efd53bc6107e5bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e3e599a45ee67c7130afd3f0d90898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa9df14e29843d68b1ce4cd37caad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb4fab1f59ea86a67d25af4c5e10f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d11c5ccaadfaad1bae64de3be733f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb296e26c2daf87f099c5d7fb62ecd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d439c87315d0b69e1d2dffd60592d30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e40f475d45953490ce58b186d817ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1760c767a04204cfa46cb4c9815dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6e1617099ca45b12ffa1937804af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490e0e236e6ac3f350e700e16f6671107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b975251c8ba68e463b88ba625a2b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73be21cfae8d2f00fb15e139a4ffe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93ab81094005853c2241fbe4b3abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeece5fc2708b6c55017750ea70b916111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ebed5a13a29308fdba15d0aae976112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701085d1eff6d5620c6f8c9a7dd38cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c64225003e83cdaeb9ecf9af5a2b6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef1f0776627823810c263b02ff1b99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73106b18c569c572e8f1f5fa89dd459d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94281c521fd9ad6ef8ca9204a0f44e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e60f57d6c84cfec0399b173c5c2de2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696bbb0b5fe21acdee5a9edcd4feff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a93274060e406a812e8f657f980a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9e4c547b3150c34e844d81b000d8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfcbf0d2399ca7bf2e46efe6edfa3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c2153534259b56fac9d07882629b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa4bc8c7ba081da8a227f30f42db5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ff3f3fd3cad2fe64ab0c35c9df92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d007de699ba7d2105396e6684e259c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d824820b3a1311b562d74b1068be79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07dafd2ed61050fdbfd626dcaed591128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3ae30d20898b5e9f012bd51f2fd60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd827a47f2e9ebc18cb06135fa9ab6f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c1fcde323367160266b796816957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7482d781bf89dd1400cc48ca70af0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e14ec4a7032a619680b3beb3429c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348465c6c00cb62684f9899b8d29bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83821e7496345896a8c311fd810c507d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca08a46f6ee024d10c8a7964837124136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff782561ca985fea79fba0465e70eaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7c621070335cdf5dd6579b7b0749138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506272d5e89e32ef2cecbb19ee06b48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65e9ae355e71e7dbabaffaae06d4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89ec559446897b678df08ef5c2173141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd415935b0fae8403f38189b33135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281613b01ba52e25b024f52999b1d4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a87535b63521bfd5f77180039a33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d685b5d0031b298e1f012fffdcd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a6175cbbed25d82a6cfd1338b6dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6de273816ee5d5cc74d8a2df5cc91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4bf4475a8688bb4c2d503493f2587148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ce79256ea4013ab637d87e2a3cd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a9a94e2bddb67d899e3ea7d54412150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28333cddffe102345395b28e88edc102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d64f7e25bb371b3be61b65fd34b7a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a34d17bde98f39b0636cdb52265fe7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83485cfaf18b299f136f6c8d1b0b4b7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff268289b91d3d7ab95304f47fd3d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd991177d6ce5e969504179b723366156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e09f320f6e9fdcb7c22dcddb3317ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e388307904cac956e19dca6694c21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16fb69b3268121c452ed7f8bb9df7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c1cf016591610a83d0c020ba68f49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c50111109b7abb9263825f1fcd5a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9c87d17ccadaf7c8e05110e2bf1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6068cd562cac1a4f904419711cd09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26868cbeb374ad4b0bd78f901a5b9dd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96f95b504a54a7702ceecb672866d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0e65966c94073b947a2f92fef4ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14da16add4b496cbab788608a6c28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad61fbabb84ccaae6ba92fb04d4616168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187248824d60a58ee57bbcd06040a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07056446cc5458510d94ab5caa64e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed283a548c125ca795d02d6526233e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040d177395ee57a003a39030bf3c703172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe79398cfbb3bd9a3b25d2c582413173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444583b0559b432887ea8c10eb9975cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ced42be3a8eab32be755fc6f6370175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403443f79a49a69ffe1c40413086a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc0f4257ba4e01b58d4c17f06cce9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02cd9ac5c973611a2de81d356c32c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa09f87cd23dff96728ace01299979179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17255341b26bea2bcb0cff1769c60f86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda74a627b3692930269f65c0aa27ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d975f37066d313e642cb45caadbf47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198281ff1dd82d0092d4173baa6fa4ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe939febf5b57fb9eaef862d98b29d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f987ebad477eb65afbc41c8c896584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad2afbbd342bdc4034ce702c3f752186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41190f5829a5af6f9ee9cee41cade3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ddc4c451ed8a6bb396cb7f53c2a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c363329c4e5cfa2342bcabd38ece6c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91950063313275e355237a7712142d44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53eff56d22a6ef37da124946ce9fa5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad3d31b0c57aab532115058f08043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928568ab69b6a9e5627bc56873ec419b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f2bf56458cfc2c328d68851039002194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc32fcc23f5cad29cf739986442d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae98197176ac7f674c1a80fae6d19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155064f24025aa6a072d72361c5b5e75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4893d4f7919ccc0a76f890f885d15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c74d0e1b472d6459ed20613c851a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18021cfa16b56eb696bfac6be6b6229b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0945bee4de7068d6a5df864f7dd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d98fb5063e76c1c4f9d6041b9928202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941e4542ff636f326e7e8003a62d009203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeaa66a6d0caf8720146163ca14d4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4adba21e4fc97b308caf65f8c8da6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebe3f97ec3ef26e8b97471abd35d54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e0540c31fc1b81258a295d3a4d9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4612e035137a010d694e5d3eec4fde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8649f4f8d0ffd9fe0a66636b55c37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d185de4a00097d98c688ad43647c326210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13dca9c049e6152f36781bf6624a8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7cd009f0006fb34bd41283c3fa5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7a09d2495874cf9ad86476d1e8ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7d522b28a7e9563a4844500f3417214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f718850147da203c3dbf20eaa6168215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987da01634022cfbd3ae7b8dea29c3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d4969c284dc6bbfc5d7202814180c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2829cc6a89ac076bb434d3d12129218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb9a8019e561e4e5c8f70fc8ac405d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ebcff6506747ab445be9c1734905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b367e35b86790c0fbca8ffb05d02d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e6b9033a2a6fafb5357d3e0f3e540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479785aa8f57c0337f801f8538036c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e3e30c18849402043c244dcd1632224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8193bab2c43379d189012aa4a0602f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e019a40152f5fd37775d225c2445c6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed702fbdfbc687587f3ecc34a7632227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38192e662f6901e32fbcfb5a72d042af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057689d7c95c101e8e120f2aacc3a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779393672690f6a6f3eb1bcb55c837f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e205ce7a87263af6766a5e9047aad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e23cb88c7508529faffce06f5871232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b289dc3467e10ab61a0b78a6f9d9626233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590042eaebe8e7524700cd72d0b08c95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6f4b54998d1853ad69246a356faaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01877ea84c28edfa41dbf2f5b71cbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3652bcb138e06aa7a3f8c62c73cf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf4d69d91706020437b68e76dfaf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed308d7a23a24c6a6f20bdc7860d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed468c56554f912cbc0fca2b1de81e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b348ca2a29a0546f6e154fc3b327241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e315cf7aa7ee8a499db94f11f37e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4361ce0aeebd62f3d3254cf3c025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ede23f3e49551f1f4331dd96af74bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d062714096cd49c657435f7b876e4b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0658843a0fcb03448aef2ff221875d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad877de2ade6c30d75c8606fa71f93a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d17ab9a210cac657c57bc11e8cbf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d4318b02ba63290bb9c487a178e64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a89a5d91225981780fb772db7ca94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493e9f28d2885fde39023828bb0606f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b422c0d283394c2455583227d058f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1897731516ee9d5e28691fcfeabcee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687856133b13cdbbf490a15d82abb43d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf0dad23551871bfe37eb80550738a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47bc8e63a6ecbb1cb056c3db39136256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85991e31f46b604372e770bcae93c0e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695015cf0eada75bba99944557cecf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d49be63deb4600c415110c9cf461e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336ac7735a8175c0a191cc0bc729cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144640562f7054b789b7e568ef1c134261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e107b77c1d63148ab368febeb19ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4c197226ad59caae2542bf7b768d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175adfc0b53a80cfb88fca1fd4b832264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829929177cf12c028aa87bb62fbb86af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bddc50cfc6caa8dc6af500a9f6a31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e279b87ad44c14b7bd220c9144af14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ac3ac64bf582f50ef845b4f29ec3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ca1d40fd990f10c8dbfdc94787a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431c73c0a309da06319ff8b0d74c002270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ddcd2cebd508672b71ddbdba5085d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e7e9776b21949bc8ced77e7e3b52d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f06396c20baf199ea3a66e0ff79200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afcc0cf24556f1d50288ed8ad4989c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209775c69ad627ee5b7303470f5537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615b279f9ab39fb1edb9fa89ebd2ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce48b893ac93562aefa3e0ecf9e7ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087115bb9a33bb19c67e61aec54f18d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81cec0933b5a678ee904754b7a814279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d9f94f809eddeaa188a4f474bcc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b8da4a42d6ab6ae7a19d788a23cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dbdb56410812981db4d600e62b5d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e7d85b33bd94955b6da941ed871d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20226e236fe4a98a8894558e1a01eaed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d6fb861a9c59c0fbd628d7f003bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdde8ed0491d72633bd96ed2d5049c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65439fd10fe90e211b02a3d26658fd2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84477346664dd4f73701a988c0ed68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b76e43e32e4591c12bfc16856be7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b62cdd1f5df5316e9a3c3e4e44bcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cca23f0dca00461f8e76adfa219a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2817a774f334b5cb770c07967fb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e027a71e0f654b63b5ab8b3de85c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be3e905544db3ad46ee13397339889294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf23e2ce37e34daf02b030ca70e96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba72b7e38fb9adc681939d72420ba37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02adc2a2dabeb908ff6cc38a10bf00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb06d6fddb715d88bb8ca4ebbb2710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f868d3e705ec9384d63d9f0cd9cc2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e74d2c091e0596ab20f4d5e0405ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fbce2511ed449f09c1e9be27baa2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ea46c8abf6c85f0d299beccdfc40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec5db0e984aa3c86b83eac3a30865c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56383e4782463a0edfb9eb57a1fbb0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa69f507fd047f85c53978e1e1546305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0c8c9a062a7352d351e0832e696c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f13eea65d6a2acf2eb41d8372f21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229b71cd295d818c06260a2d23c29e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3bfa1b7bd922eea9c053d15ec81a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300201866e3426bbe4a7b5f7b41d5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae74a1b998e6088516c1589ede248311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae6aa184da03f93ed825d9cde8be6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc21d7ed5717e6ab5924602f824e12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be032e9a668a5e8c9f5134355ce042c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67c0c716f85a68ee1c902524aadeb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b537979da4e11a2337e3b809378e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209746ff59fcddffed8988fbe9d1abb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27a76a6859cada367317b0e64f370318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f217eb4923b712ca009857d5b6a96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c5b023d2180a2c70433266a4cc8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5242cbf2c76ccde0e83991e6354fdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b069c15e4fb9999dc62a8539822aa0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a9a1254d7fdc2875e37cbd1a7f65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e957cec0525d0cebd73103bc8d311324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823b20f72ba648e1094a0a9ac7d7a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a7ee5eb65cd7ef0d7c506a0a2bb0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c381f931854077b3994c1bd03aeb49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52867672b450258d12efb1a69b0772328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39bc4106b42735e9b4df2e5502ff64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb018369ec4f26441158f6ed31b66b1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fefecd174c23f5bc531cf3c97b6a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b65d8eaf957259e8d670e804eef0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8e75d707b6c33bbeb2d56e69c68ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389730b45b2f4e797e9be2d25774807334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847b063b8dfaf043d9900abb07876d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c68ad5e9d480bb31c7c625d8c53ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df67fdeca229d5115913efeea094950337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa22e43ccb7c05022f26e4dac07597338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f1d012777ec67aa711e4a5026cc41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469528cd08f4f87ff01391e03731f2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0a4a5527d010b04e33b594e2fe52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de5228ac4a1505273e50397ad023c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89e63718be07f260d22aca4b279d40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e986190ee3f8edb6eb84175ecff6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b55e5ba0aa789bb6510913cc8f370a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418547b19a6cfb7aaee661b614a04dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bdb7ff2986e1aa30abb38eca53123347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01439f57aaccfa35b02cb18aa471a560348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974b1f5194bdd7dc7a4f5a9bbe4e9a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccf94034ad58121de01bef8cd03ff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13dc6b1ab116579fa2fdcef61acdb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dee3c5371ed3fae777478bc616804352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634d15b396dfa8850511ff540d275e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0a89b5a715d27ee79389e91a8ee15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b577e405a49783fb1d9893b1732d698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70009578536fc9c64fd620947233bc9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767be8fca4e08f0a08539f572e3e9a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0438116f8642f740b5289bbe4db03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd828a6e0ea43383cbdb5169a4516359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262914270a2d1358159cd9b187886399360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a74e2f892dc21abe4473640b6eba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387fd26957cf98c0615f0c03505043c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb992462d33cad04d542d2ef7423a56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21774e28c722b436e4677aa0c89fcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8501aa19d511a466971a0453e8f068365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc36adc662f0a6975430447896396be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063c36c20f9e6e474e7ffce4e4d525367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d68cdf8c0962fc4e4ec141b2c2d2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b4f4de3e6502384fe733b38ce0770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fe77f5d06295568d6801776319c40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8254cd0ef72d6106ce0c5be243adf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44bc6ac2d9871e4153b356429e707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190ea048091e03ce44e12ce315f005373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051dac8625f290566d5d4a204ac8fe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c58eb149ca2d8c78bda140ea6ce9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543093b1539f46c23b63d72df43a71a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad9e6a78f1e3645a58b63c87bab4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b667e1a1cb98ded62c4a8183e8919c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b0fe503702aee664efc5f446fec43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c2d5e35a92dbe0cdd86b6a8911419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cbcc434ee34785ddde61d44295a44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327055509ff39f8ac37cf0911fa9120382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee3a62778e6c9a0d4628b60e24e50d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00284cd14c54c29ff462ea6395c821a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39caf48def453eaffff98071e8fda7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c57e9738ce368963bc244d9feaa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634107a3149468271b4348f1a3406a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb14f765e13a9db3101b7e66852ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb3d0855ef455cfae8835460685c0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724dddbd65a833fdad9bec8ae207da6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0ac731a2fe50696626ad17f3b9d4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03dfa45185d06bcf1ee473964e48a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387467812d641de86a15f936d5d3ade0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b558c8127aeee446aab9c3ed1060f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2f6976527facd5c648dda565dee0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12fcc25acaa5c859654c5269e6330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c75ae45a02531ad105f5e61c1025b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37ff988afe0643a9193fe311e05d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc379e333e46ea7ebf6fa9fe622628f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797059edec0ec03f9e9ab8d12e8632f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782910e8a7a76a90add6a1be9e10091401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a6ce4648cc7727707970df342270402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dd04fa6833a71069f52d7c9f478d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc9be28f027e6156d341c23011a1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c42ea7d17397e9b0eece8efc2af3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f594f586218c3274469fc59cb0b4b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7657981ceb3c298011917acd569137407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d227a5a781bd5a6f085ae702eda61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9d866b0d15a573321ce592486fdd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0cf6c1d2a09b9ae3d8d4ee4c5a5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cee4c135285874e0a6d4a684665b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d08c3ff0bc0eefc01977fa92bd7b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9023c5a175a2b74e2d20661db07db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7f20b829b7d52de54fa755ef615a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788ef7dca8fbf5fa5b55b9c0d6b8ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec56a13372d0f9cc4d0b7e923fe92a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25436c1ac156f43c8d40e0208e90cd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca312f9e233c40a046e564e0822ff53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3dda79bc4a829f8dd3886aeb15c6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee9a771dcbd3a642918a609e637a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec139392cd9a1124688ad9519e71996421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa00be1dcb78ca770d4ff2dbd1eb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ced0c3f83359ba46dbf2473f7e9a3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69335ba3e855bb3cbd5effd5b2daba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357c69fbef2faf290386950acc46e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bbece89e4c75074fca9624fe59c92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf336b2c64053c9c8af5753d10752e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454385cefd450b5e3ea07373423cad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f39697b128784c96ee3fc5fd783e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded4df39ea077f95e7ea8c6e5f49b3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958af1d63d9662d7b9c79c6843d0b39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ed5c5e72bec86370ac4c7061b25e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed36ff8391f478f1dce946cf2c204d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5057e7815f47333ed5bd0f223836f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8568b8aed05978ceedef954410008435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904541ef9cf0e37c8cf83a175a662acc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0158d8ec8cab0e92779326e3675f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a621db020134fb6982d96fb93a20b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f2b53e3312a62baecf8803216fdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e026cdd1185e6d823468427c9cf5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41ea7cc29284c5a4ec4e8a4c8f43f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744deeb2efa32b5dea2421a19ed771ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979efe8ac71399d858125819cf8b34ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332bf9a7ae4d08bd537750ecd8e790444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f48f8b791aca2ebf7041efa22f64d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77684c1246d4ca9c5d9d756bab2cfa21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae6b36f5ecc02b657368b4409b0c05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5385e17699dae433e6a7009a8a81a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af158831d3db0e43a1ca6a4f8e69d37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701908ee6d851d2eaf973fadcdaa1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075584b3e94db448211f7d0d9ad9f95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e63e4daeed47a50f2aa65330f0999452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac88c45b6603a68a33ad446ccac9c55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6236a1f37ef5b7d922da5b6f7df11c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a8526644decaddc4c10e5c85bb7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ccb41658537b64cf849b84c98b88e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d5205a9c957d00732941fb9289e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865fd816ddfcfbbf969ddf19c4f0c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e961d1617e1d3ed9141d1ae23865d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a516f28c230be309a7c06a49f1bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4ed4531b7007b3f3a10128bb717e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e09ff4876b43fd62564eb9a2cccf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b02772b669fb7ed5dc9b51fc46f8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c953ed0c5629862ac8465481121a003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe64c820496566e537de7e2e3b1338e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf1f73fca115f62d3bb283a529f7f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f71d6559901d991cb5b9d86b1ff8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0eff0c7e69bebe9bea39235adecbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77f56b09fed5d310110dd382db7a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4569c69254c7d127f821e8ce248996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf67bcaa7d72ccf2e8c9d824b889c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774125c2947e7c68cf7bfe1fb491612472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f333e8bece22ebdd29c91cf483ad64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a185b9e3af89eadb2b89eacac291e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7429b8783b17dccfe0100f47e21b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663a8518168d4b64c07934ab8b58e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558859cc35804d8f6e514689ff4a311477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b47faf8aad727dbbcd97a9027fb92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7768ceedacffed6e8b70842a4042479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d2763e8c736c7ed572a0115d0f92e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1bd106ae3bd932dd0ce81712b7cf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5f6d21efd575e274dcd5ccde84a4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c113562ca78a50393d926a2527e5df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479916416e3fdf7224402f9650e997c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171836170268e0ea3383f3bd2f9347485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612854a26bfce9ce15b141e293e0fd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2050d4bcfa45d4b2410f8e53775302b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2ec88fb7851c1dd3c7845eed139c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa7fdccb3b47a2c64b16e79131293489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb85b5435a1edf8e95c00172b4c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a6c793452fad22c30e8d55b5c86d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7b61f68388aecf88ec1a0d459669492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dbebf6ba78770e870fc469bec8bf4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16bf9ee8a609e16c9c921462406cd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb455d8ff384fc5e7df3c79b407044495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc3f3761c7715149129098c950a48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b7c6338ad5ef01716c9ec2d1f393b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95d060941f72ef1d6ea333dad81c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680fd795a55780b8b14336b2d34c9f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb79dbbaea4cd9e63ee1602b538f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477301dc1a0bf35f1d661a7238656465501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d10ee5a01da2e2924c50ddebbe67d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ccd472e9e97e36b61dc5c20014f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fdcc89ca06f685a99e96af3f7303e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc507db6d9b4ebe7ddf6b9bf28358a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f76d691af29ac367458aa9b077268506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc48f6739430a576cfc14452cb11ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2a342ac3a7632f9f495acd401ba9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eaf9ab4162c6cf6330d37aeeb782a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80887296a4d3016ba67218d4246e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad50f6124e305b2cf23d75dd9bcd0b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ceba81a81624e9d0aa67d287156a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b68407edb6c452e902b727d79b11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc70de8a254232bb67c8cf4034b19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dccdf204a2d80b69d6d2e106b087df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ea88aecbf39bdec68057c70a0b73f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc7bc58a5200efd7afe589d51ec491517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265835ca84e5aba8047ff7aeab91ba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e5347e9c77f6ac4d52e96b27aba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548fa9c2fc8bcc2b0bc297c0ed6f330520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea14e768d8fccb01fee74507cd5104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817e7ff37de62e7aea33d8f17b118f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e41b74579420eb9f7dc54b10cd6c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a86c74efce6ac7e11a16f83d97c0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370ccf181d80d86f32120ab08932b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314204d23f98cbdcddb41851184ed4b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb131ed2296428648b0f663a12872a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966b84c1fcd4b6bcd38fe19465144b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6017ab5c72d68a4c598f5a903c95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c07bcb9e388a0bf48114ec04a0af21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9fe4f52c7a4b31b239772e50b0d64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed798c15926c36e8ae991672539f350532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11889f21dcc6d7b12db3bd394d56be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946051cace2c79e6a6019828c61f9b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f16dcadc5b61e01eb3fdff151d4c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174185b2d14e7cf885593bb62e2569af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed94f1d603a1e96f8859f409b28135537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebb29dad168270a66fe1abcd4bb5a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d134352d52abb42a841051fc7607f07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99887141f3f8355c8e7e6d22f30ad0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990b0a180cf8d9b0b84cd1dd3e56e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472935739e14fe0521034b5bb683533542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905fbb448405dbc5b1d719a2e26fdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fbc982bab6f9e35f05695ad7037e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191950612f0a75a399dd310ea871d7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81576b11e6538ea1fb29f6e1fd79c966546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bad42ca9d5d9a052411d0546bbdf6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf691a9474a37a53892b8d10951ef1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14e928c6c042624d23c2e3d84773e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04689df12e86194d94be24915ecfd0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8c6d1c2594906f1aab29e8594621551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe6dbc1ab9983eea7412a5b20b8c6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d793c3a632a6b4a8a232d5fd8e6d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae923ce11f800fb996659e9b69d88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef264e356015389fedf147cc22be2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7988cf811a885df5a302acdc39c836556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ddec23b80a7ab8f48f54339a3d65e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e83bdd4c4b8f2b2cacffc90d08afc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe71de77d0514225ecdec78ca29cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f599492358f86e9e440198b6712b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be4f420368cda3723965934095bb99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1209b1571bc4c9ae4e4e462afe5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973c5ed3828ea520b9a6e36c32284d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342ecc0a0e06b2a651288bad7dfb18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd7572a9c4bec9a789bda6990db58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a1c3ba8740d55e925a6e7573541c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ff842eb606d7e51d2f3209cea4b0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5c491f1ad96a29e53c06c0ec5a58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d78b86be92788b8648c3425b62241569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f5b75e4a1f1fd13e7d2c1f63c6bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e619c924a41b7b86fb0a3a57ac226571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42fbbd8efd8d857296fd4dd3d25f9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590cb3e71983fa6d4c6b627d93e494573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00dde129ab82a733561005df3d83b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528ec64dc4bffda5b536d60682c5185575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d029db316d288f88a59ceb594109576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599ca5fb52e2aebef93fed98b86e1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb040918324db4e337e233207d5ee5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e47b65d3d5a7f8a5fdd9ed16132e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afb4adcdcbde9ca4d286fe179dc9fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0ac49c34286783f8137e4d678459a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447bfa3770d0061f26a731b44892513582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c173d6dfb5e45e8b431e4f99ec60c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd11ab03609ce4b57a49236004ee5c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad808e0e10c550b0bdd61bae2cf20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922180c103dc1860217bbb9256bc85e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2726418494e4d36df7d22662fd1c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322a1acbe0c4b771bb4d58ab6e05a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5564e671f67ec70b061edb734366d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dcde0a6f2adf2e6770a4245d80192590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99595693f4525da313027e34d1e405be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcec411efe7f9716c6801d8b621af1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9172c18d0ea2c963a4ca44a308985b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a520a26744d94ab443bcd0ed8ed1d66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a664637b26ca980c03956b2efa7dd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063386fdb04cc75beb07ccb3cc684a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9e6ff04e9da63206156b4aa94c04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aa0c40faed6820dc5108a34fc9ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae9d1ca443f37e3b1df1489912184599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832f21be09b51f58ea937247bbf659600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b6f68cbeeac91c5faf3938fe852a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ed249619a05744e16c30b010e440602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3456d2198a2201cc4320678646520603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b469b941b9e45a77c943e34c5f6f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28766efc724ad566effd92552af38aea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaa020725f652ce79fa9e09a7f4a5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c90e93e8d22da2a44e7a77550f0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bc0298643dd9fdec2e1b79f3c9b0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8b0f6fec6642a45512849ba8ee101609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae606d078da0997d082b50f60e8c1653610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf228a0e54a5ab84070ab17570de8e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d494157eb289e4617bd4ea3be00c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9051ce6c95ce39c952dabaf0a5b7dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e1351dcf20ee951745ebcc8695e01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85d8b73f403a7f6cc97b81b8ce190615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a4943deaa7a068fcaa19bccbc6dab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befac9906ff40b579a6cf0079e17a97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d422560a0440e19ed55c7053ac378f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8c5bd12a5eb8f2a3980e5f916b24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050f79a8df56bec4af1136ed7c3ad8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f38e5a2b7cf15b8efba80297f637f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a427ad0c0fc7ab63cf0aa4f0fe122a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d1311499a9aa728d391553ef685b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b5e009cde6cf71c5d1dbede81ef5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1415bda5c45a952289835b3294822625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c7d0a9680c06abcad5ba007a10f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fadfa0d4210a433834031de6373c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69f6d59d95b7b0081aa1d534b35860628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1773a0dc2811dceae7c30cdaf084629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008fb5fa1d400027e3436243a34b507630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd61c64557db2764be7bd5b2c4c3a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f7506d5fa4a292e0584339874550632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16b288b831ece3685946b81a549c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168b49fa8e3deb068208f5f13c6101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cedfdbadf8d9eee764858743dd7c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685284c50f29ee725168b3c0dd283401636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ac7e72e4506566d3c7af292065c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273671e61e698c15f088cbbdd554bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95188935618473e8d895795abb4f6a06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e909c55a54e7df8e6ec3e0262911640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b9c813c010ade75798c8f2032fc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13617c7dd4e23d760f7207c7787b551b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a624c337acb89b428953c2a52f9ad8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbaf6b3473560da56ce1fbe5a514fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf347b7153be9336bce165c22b2893b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a419ef3af5bbb5549f1f25f5c27c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630d3a6ba2da12e5442022ff932d33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfed2d805460173904f4f10bb239b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1b2ba8fa7ef43fec371a8b17fd64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb156064a08a9db8ca3a7add39e87865650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ca02797e7a06a1b0e1971c684c19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795bd3236d8e7d475aee055779fd1c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2d5f8c3b02b9d955ca2de6ce2225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fdbb8c09343981300d87afc1f75c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c03b3e547a590dd674ccbe0ea733b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ba518e6ad878a39b80eb51416e04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4c1d4fe59be69f953a03d5b965355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ceecc72a28bf96d125e8a107ec6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981dd27a7fc36f16de3035c5d5f9f81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ee992b488f8f965638cb9ab266b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422606fa519718c138fac03371a0ff1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d67c331f2714d834fd5253a896992662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f21918f2bb4390bd3116bad3c0dec2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcd94bd9c6f8036083446869a401b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8af0974c603798079446bcc3e20cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c141120b9fa657c82cced09a321f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb894654351095e426875bd35edb5f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf0af69804c4c926772eb0698736ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9fdbdac5281b7321cc68646236d58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91225db953526e8251d738a743b75d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724831877096e10c1731137b48f81586671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b83d766dd393feace918e39219da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9693a23a74888fc7189a54d45cc2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87defc4f856e6d7e01a11e4de42164ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618aec1b6fec6e32e3fcb6cbb4497b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7df6433a40a7550b54c7cd5429dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc8940891fd8ce4072022b3b017583677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b9914dd97c1c31771c7780cd680c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c5b8ea1c0c8dbd504ae5189e67624679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce4d1d6fcbb569914a51aeb82d4c90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94230f812b22eb72eeb081becc27f7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efcf8ec5eee989de1354acfb2fbe4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f60cbc5cc692e3712472670b17bdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa146cb9844936f394414c5a382b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88057fd3425b7ae1cc9a757ba6aba38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ed0b53f8105574a1722ea65d6b05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d2208aef3c8122039f032c377618687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afaf67b8ccdf490b05f13fd10cf738688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bdf1e022442e713b2dc371139bb91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1f41e61f35fe14c06ccbf5fec383690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7031bcdb4775f078cc76ee86f8fa01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a75735f722efe4f1a97c18edbe502692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91edd3f843e80af0b559d59219d55c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e349ce022dc44c30af2d5c15faa5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb2ea12a63cf169f580bad3d7b039695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1620f2173dca14a5929d0d5146aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338bb82597cab96977c78ce3d45c266697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a2984217399072a467110be4d569698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a38f6b0d6c80ac538d95dafc6ed2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d04a9e35c62d77844e4828d03c7f49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1ea4fdbf3ba2b67b7d78f0d9e6885701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11890847952351acd79c03a722de9bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb934b700b314e962d4f432b5ed96fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b2e022355f908a2295083840e46d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83934c61d4752ecc37f6375721daa9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69b4989652410e542d7bfdd4b9cbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde53630e6c65d9324a5ce8d7930a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29c7a0ed4f57a8ae04b0dfbf1018f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a17655c54ad06f22a39c6c30a61c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e523df1504bb3d346d9696709812d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e61c3970df0a1df557b0365a6f24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf836217c280d7a4e6508902cbcc544712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be93334ded67de2db35d4e6a21c146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c323824454918487d2ce0fb55832a51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c5b0f38ef6c6ab94e1027758ac68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf209c812353a4015ce41ad4fcccef5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac2698a2e6102ebf1a2dc347949b39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e78ede40a865a5ace1b277e9782f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e8dc9460ad3cf91fa9b3f25ea299719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be6f49064f8fe5d1100a664fbd7a59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14c769e7f6c43ebdcec19f771ab3e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c30ecab797f4cad0e0785b089aa80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f4fd9705b5c56b40d9b99f7c1801723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840b94e095d82a92888de23d6bd91fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634d2d8287773729349d656877e1c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317327ce900e70432bd10568d262c923726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c80ecc42234052733f6368f49d3d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bddcf2e35361ac8fe88c1ff2e5f84f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59469713c9d007cdecdac29e6c000729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663ef96b42d9d60447fb1c1c603e5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80c4d2d47fec8ececb5e3df970f2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91ca6e8f94c6a9f60a702419e1088732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d63196bfcb89785aae6343e3e681733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e13bdb2561c31b3881a41ba1913b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcf0f04fc84632e6c86448472ee1cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c547e29f1e23f5310300897087943736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ccabd9044e086b447efaec38b19f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05242c9b9f6872774646989ab20dc173738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f178a2a4ecfec432e2a7d5c2095a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f2cc375eb873ccf45fef500424ee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b9e71b4a9ad090dd274d8647cd0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee61bebda504019382f085827409ea4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8dd1e7c2ec14fa7607554254aa556743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c13efced8ec2e676f6ce9f58b48fed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7414a721fefd82be63493c99e20d10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55f9ebc523e7a7ed382fca50339c57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aab1de1ee71ef5a24937eb3e6c4b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10d7cc06cee63daf8a77798e7e3e69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b69b2cb1143a4f6cd3d4568bd98858749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806644f440465c59173c97e95c86120d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520bacdb2cd306b48d588a387b898ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74af96cee0d010df3c37f552487431752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da96c2ce6bc1e891d98392e52ef9c6f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>