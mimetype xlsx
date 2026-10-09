--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779bfca27556ac580259177201b20831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e4986e060826dd169aecc139985b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdcd0a566b67ccfb43a9d09c05f4ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d749eb82ae80205e39cf2878cf15e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76ecf76ae6c85ad0f39d3e9e6a8a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10579023c5a85b7c79e761fe685bf9536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b3b8fc25ee692a15de08da45ec887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e0cab1f23bcdcbe96b8a0c73213fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3bc60e4dd043a8c168409b2097c829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c16240a7f0f10221a8610f5881251410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9526383a9dcb9f0e475ac6966beae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b1e3bfe1cd437702c7f563b1bc6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31efd3fdd450894c14da2d85eb5a4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b906870cbc7345db93d5617f9612b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0cc7963353477c72c960e0ee5823f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa111d50a041f0cd72a756be7bb932316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9e134109371b0b4881855b5dcd1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4522cce9d14b95ecefc73cee5c26918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41134b43fdc218294e9b92262056281919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda87e2158cd2cfef93335a8bd415920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34245f57fd7f1654a75d67cb952a6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c04672a3c228ab0be70dc583f7ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b7fa15030a18b4b597338163a8ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f5399da15af98f2c397f1487d5a7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b82c933625ffebcae0c78e6571a6c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a29f1698260a39a9cb6ad37a59acc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e6273681443e1ae3999d0137dc2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5cd645aab03c5766cea707e7dabb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3d991091a634ee31f9a71e314c3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c2b6c11e3922336971ff49260f2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4218f6bf39d319c69a204dbeb4daa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7bee507c84efc3b96a4e92834aeb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da0f6b416ac00e8b3fc9daff84d4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525553f8a027686affc054fc7817a8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b391ff2889ec05aef52384d43e87d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595fed0a14c8285c6fd9889ca0edfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe164dd309e84dcdd640bf0af6e7ea737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bce5122b8c12655961225658fb56538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb807ad6000892be66564963c21201c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57161e68c000739d3dd00b5a4fb76a5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae2dd1225cb8e5523e7fa12bb860c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4f4c6b01138fce634b016de8b886742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16ed263c02eb0ab527322c57be152543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d421417a5cc61774342f612160d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981d9b95dddf63b03458e644a0c4bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592cf8a8417b0dc02e18a69f806476346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3988dcd86934dd5121e9853425e8d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc80ebb361cc171bc8f424e7d66d3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec27fa14d3cae3f7678802ae1842fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432536ffd041dc53cf4d8f7992d4027250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1524dfebd607de4b273c19c6f476851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895984ff14d0cb11b64653388fa8e8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591f38f90f4b496df786522f11283353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d904cb89df8b003235909adaefd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f0890af236e30bc4d1849a65f083255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f2851bef80c92efed12a558bd68756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15187d02b67feabe986e2d997ebcbaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94077cbdef5a52cdf7cabaea1e2cd2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d214cca29487f287d7611ff7d2a60e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82511a3ce6b5a56026059d85ba70c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c73c8f0c15d8ef190959f21fe89e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc1216cb1b42624783384f58aff01562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c33a900886be3ad2f37cd313c668b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d0c5b547ddc6fc74c1e02bc9d06d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c043d5893f6d7263f373262bf2352d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70482ba5517a5996badd8a8c6720eb4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264ac85b5ef26d2126b5e3f08d2be067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf74afc8daa141632ff92695515a3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4261fbf3ced470ef956015543978969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca2837e5107489cb7b6bb1b4ef8d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31dd831ceac94bc7610787fd5931e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7249097d40ab4566fba2912a790a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee1e170160c91afc76e52cd6f3741973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0eddee5b2a49aafe2a539338f889e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6028fe430d62eaa6fc3ef6286949eac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fe1c70580db22f06f051214c5e90876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4eef41865e58af2c116af32f3b62577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1f9576c8949cd1ca82032aba5b3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18429d3320e13678ca38500f5280579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752965bad179fa2481f3dab4e91e18c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468c04f11f457d8a213c3e19d76efb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9d5d460b5c3151b6eca6b04a702c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345157b4c5b5f379c8687a5b59e0f6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8f1dfdedcde1e4744c30d779866884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53f82a2963cfe1e1e3159ba7a6cd7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71196561cc443ccee075b1cff43df5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9c6027c40567d1ae624f6052d79c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496c7151ceccf03f0b3f9b1fde435c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e421d98bb676948471c74ccbaa02cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8649233cc5ddefb08dfdab6da7b50d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326daa992678a80d8f3682a120d022991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e502b6f945ed14a916eec0daacf6ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd4b765fd5cf09fb19ef61f1903c9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15216c758903e6aeab6ac0d7a4107d8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0447017b350c33dfd8b5e436977ea7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c691d44df4868733e3e4978092ee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c4c92d56df83d9865365467f5feea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7ee44c3f335bcb38adda49e414c1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c1ffafacef7ecfd4b9c7d630591099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9237af047811cd1d06d47ea99c0a78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c3b19ac6735b161410c004429afb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70624a19b214a55e257a6fa6262d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e14a5e80a3df12649f5886a9ccb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a534257e136777e2989637f6373f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31156fdfb5f531344950cf0c1b0b2d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67dcfec8958f94d64f878e0473e479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9109a3b865d830a81f9f63c2004a48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc7c029d3e5ee58d06a26cdd715f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8547fccfbf00b5e33f659992237258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e22db6b90cb89c6dabcf740542a66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aafe1fac77ef5729d379ff62d93d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ed24faec88fe12dc7d95c8484adf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d270cf336b0c533212dc5366b08479113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70021eaa798949590816391109a4d0e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3243990c5e8a0102d875fbbeaccac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f828613588103903e4931c8edeee4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2304f577465588c6b80d1e9a37403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912702b3a8653dbb8171a80713fe92b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb24e93beb8a7de8581ac23be638bb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01441efd71aa067d86fa7adc5af9e467120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87944d2eee4a7ab8a071f1fa0867b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4b77ca14945b80cf6d99d749902b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f3deb571ea573670aa271181b8ae3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a850b99f39d76bf190ace5bc0d54d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafb6f2ba6f16396b364061042ee7cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef2a9f7cb25c7d2b972833f495c444126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e739c8f0f654944fc14acf10e6945127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7ae606206b5c54be55f1a51731a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ff96a7347ca0b1af2fd280558e86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89935f6c051c56799508e77b3199b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c0ba5e6a6667d583a599c03be731131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5410c20b44182a63222f2a0a286b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117948f4b627d3c27b0e202f137daa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6271f4ae16f3949ff26a9bb2e03b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c43be65e42470d57f54a2b4209501135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52601ba5ddda04e99acf840e1bcd46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5618cf3d8c81df44539aa99f2b9c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34dfd81f41d277beaf9c46a9b43dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5fd93d880de5534cb161d814a3057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162095879f4272d164160a6998fcd320140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc647eb511d350f8d48ec81120abc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793be5dc864f45b057e3925706a2fc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a46df392e653d918cc839744dea25d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944909af2cb489793119948c3b272c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dc8b1f06d9bacf5e54f63e5939235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ba4eb1ec85b987437eddab88b6e83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204fbee596a78c9320b6a5bde03e5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13273aa865aa279a35b08bba582baf21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73800327baa38cc9630ac039572f77e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae72cbfe4ccd309c5853287c8f7f7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90717c3016b6ed99fd829cdbed177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ffce985b0b812cba4c0bfcbb369b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c280662abe8e4ea20845e27d1aa7bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e312f786173ce4635d78d103d4981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0781afd7fd75760d49e0c2bdc2c22f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd353f8ef1ce801757fed1c77b62109f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e90876216616beb9b0c23fefa520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53324a7cf3c5ce9a9b0602c61dc94a0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1184885595df292fc7ad977ef43ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de940af6dbb5d950048131f851fea0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21355822dcd068e4b54254a57c7845cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2428fc552a710924f84a846b4f023162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274252d9bbe06ed8e599cf2d3bef819a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528d359fa4b659793b224e2d30d98ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd54c3dfd72e0a91a7b7c0197f92dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32373e8ffd31f21762fff2d00cef24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc6f4226df003e7e3e8529d666c0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6fad6bf439213f3fdbce4848552dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17743d0ab06eaaede6d65aad82c8de32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9acfb3ac3490d4162d7adea443e77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df019acfb14aca7c88a482a820f45fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4bd4f096adbc0600220596ccafd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d577f08c0790a3154b65419e0c13c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fccc9f4ba7b3d7ade63e47d549495c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ed57ef9afcf08d33867aa3804e64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5078bfedc3ffd810d058aa8c0d0d525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2dda3572161399b355b0495ad8540177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653d338e3cb741c16db9c4ba0be928178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c9b9a307704e03988482ce5ed6024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495caf09ee4e012d930ba7246dd63a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d13a2b589db2b3250a02490ac450b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec355d1acc6e909627d572479c24844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396189449ec78c13ad7f87bb6931eb1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431860949438c22bac81def9d72dda11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7f9715f2729a6158a73fd456a50e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c2acc4acf2fe3220a97ecd83a4aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc98b4f1281bcfb5c6b8f3bbe233ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b29221f63a56b40a70da2a186e6a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958f95625ed098466b53fa325afdffc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d9680e84391a1405de7a52eb8dbe9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb50ac099c3e8768fa843d78213b8de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a4b872833906c064b72ccc90a7b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ebdbfbe9c97ba8bb5b160b42fd69d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00429df933ea1bfb34e750f7b06d2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070663515758e2f854ee39aea505652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d7b0c378c59fb4812a00c722102cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d28512464443080a8de09133b6b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d11112775f11490555099797c0e195198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cef18bcb15b9ad8e5c78f705ecff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5def00cb00ba7aa916bc217875d0fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa9295bd8277155b249e5e91821e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d9fdefb726eff6f191ef519d87be8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e65b6ff72145b29cfa3a76d693434203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d083dc0b4437148155b9ebf97b645c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f4184b6335081ae65899f6560071205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a7a3b7a8406d2ea98fe6f1678404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94780758cf44449ad4454c3e2ff6d183207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293cc004621845b75eb497fabfc7198208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd9b87248ed93e0ef3c0910f71ef43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48068a5d06984cc834ca79145453023210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f38085c3d0021b227f4e1e825d81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d987bd2ce6b96b25108d6e82617e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96466477f7555dccd9dbc40da5b37afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71100675c7b29781b8ed934f80f5454214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5669449cef3d62bed6399abf97aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d140bbef402611ea823e9fe535f45d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f66049787f55cf04358c40a36fd1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be112d764b1f5974d39f0c39ac6c39c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e7e1b160858567302f996b0b07837219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ac9cc343446d20d1829cbbddb5eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f41604d16d132c1028fded0d06e624221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b62864f6a5ce7bd652af60c523ac9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b8d600a6dfee2269cdc6a2e0c79d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d95541ccdc26bbd386f9bd4e48ae9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1330102c3417ce8bd81916e3242c1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba08e4f338c54b69f85c802a59c7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64091707eea039a9705935b5d80a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb828e4bf74cc759dda49f87897732228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8f58b673fdaed32eab629026ba24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4b023b102e188861e5af600d18c33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7b5b67ba40ff4fe130796f448770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07000cda83bd57f4448cd50877c9d1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dfc9ad131bf76c64fcda0802cda8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadd84ebc1f8a07625e96bf5f9f71f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cc635e52a04a9555507eb1627be5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d73f1753c80fbbb9916f91c76e6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed57bc5f310829436756df6f2a407d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698146194ab5487fb7da081367fa8b31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ebe78e384db7cfe26a580dc03a983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb704b53ac70b8b376f96740388f358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e635e70faef27885d8f4737415c75e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cdcf11c12cc3da74d3570e964acdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1779eb72b532a6d18c5babae7bbb9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7465bb22532c03988639371dad75c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43b85a228ccfd3c79c6abe4db01e1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fe1d4c84644b29627d44ad7a9345e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1619390aa4722106f83a54663e076247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2cbed2baa9792df1c80577c1bd68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e08792b99e5d475cf7fa5162132584249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe489d029e37993c1e50aa9c394306a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c4c67aff0fa1e8a034d85d5e2a136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e469c39f9838466a021cef7060d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28c036d235b1544407a0a720876e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b65ec85d3aae6cb1915e4e6fc22e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6a837fd470772f955bec4462c26a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec90a7660f4acdd6a153003c3b323f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44418dc6c1fe486f355560543509bfbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8b402c822c5924fa89a2a0b877e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0547164d05cf65fed184cae8db735259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd031dd17e8dd2ad724628c299a646b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e6cdfe64cfaf9e6d366df1c6641b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7070427a598a25158e98241bd2649262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da15ac3ad8222972626b2987c44ad6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14adaff66bb5d74241b1879d63b079c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62193de0493d5e88a069e9626b279f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6089428ee2be032f609228b90fcb01a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b44769f07761a75f1cb89e989992267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db7501e4ed5d6b4bbf62057f27f7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b04e3cc0ae46007b095aa84ec6552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3988fd5fc1b2f0aba0b413df27cee4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beac222c68bc7d60cc365cf8f32c73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf414db74d1f247a53d983fac747f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c774c0198ef63e18a32290e3473bd31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36012041b64f6769e63252184f68be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27faa1687fea0882a47b20198024f97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b0a3929ba6965fe177417e9d74c12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8a9c3f27a5cc2ae812ac271c82a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b62238a0b613c049c6ab180035b67b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f780ae2b0c13390d2e650eefebd04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec5e59d4cc749258479b0df58e620280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8064c97bd22dbbf8b8429b71348d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a20d7fc63ffcf7b0962a614be0224282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc0e5aa7e901d90bda6ce0c2e4fa64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76d28ac3d6bcccf7722c57927981d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56d72f1e49447ff33a5d25f8c3920285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee061359f48b90f7a123ed8f7dfefcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ecc1f23801445e069389dffec02c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7357d9efeb6f080a278b8949e1f5993288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb39c6474aefe04ab4f5254c398e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76960db74d0b7ece2a29ffec250b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532f197dc81680e883e35d21339f220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738afc8d695f2ad49c3587de9421ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b5511f40b5c0b795d18b8c7fa1b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e312d76ebfe5a9eb83f75223c870b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a2b3a8cf2ef7677df158e702afd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58705de8dbbee72d3dd6a11a7f361296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be368fe8de2e1e7fef33831a82fc971297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6ccb6ccdfb2d7965cbcd7dcf7b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4524f11b9bcebe2163f8339e3b4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a3df35c562484f761b682e2b0925300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03164954a35c1b43571ec028b541b022301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584df8ce8e062fb8a538ef27539fef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a3fc4e95d6e6588f28fba9f44077303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f7b9d54c3d3537d44996d91a26c10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd58377c6d71245bc47a90a962ebe1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a6da37d4f985ddd17877a45669d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6105db2158020a28d2cb25fc2b4bf89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c479bbae41b816e930c67a931484308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cfec66c64b3785e504a3d22cd0786309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ae89a6974db577d549c4093da08b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744945f93b13ce44ff41291fb9b24ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8cda418b93ab25485a32abfe1b334312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480767d9748dda669c8f356d6119915313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9223ac846570b6d8bcb56721db63a26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f884a4c6590bb99cd08f78ed652c6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513183bfe7bb7d63a5fdb13e276fe171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22b04e0cb8a111b2863441fb2f829317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbeeecf857ea899f266a8ee0196e84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab62aac70560f65f4bbf0c4f55b4c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e0d38116b421b5a23f5c388ecc402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f58fc675fc8d3ba43f2f185d9d1be2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad0cf85cc27eca00723057840e2ed6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef76c83a461ccd4dd50b6d33752836323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464052ca9c858d0e312b78404628c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143cb9ccfb78f2aba1d08cc7eed33e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b20091d4e0144a4e5eccc10699d2a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d71f8e1fa73ca4edf6c57c30b3674327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233cccdac269a75f2f4864d976c04b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b951facedcbbbb7056b24b91bc6e581329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b22d07610e95a2137f2a33e3a5508330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd98077569614fc7cb87f4ea6d964331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac2f31ef34638385c95baf841da90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893561826adc9f1d2e5e571555e7f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3418c7ef677f47f5640db3bcb05219334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052cda6366e816df1b6192fc7964da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cce50670d7a36fa97f0185bb3a3ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb7d9086b5827f56e1a4593cd99142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f528e0fa82269769b052e38b5fb5375338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f499a69dbc0168df5de39993530c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ae8cb0cf337b422910ab3ae17ee5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332229407a90873cad06f6f6b4c6d936341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a5d0ec4b6f019ae35aaa6b497ddb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3584aa94bc35bd3584c22a17d19c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52cc565092b04f8e455db9586ad9e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cdcf2acf244dc6480a04a39e30aa1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07fdf0224e8ba0082924cf9ccbf8e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c0b2d99a0d1d5a109ca231d9e6db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b2fb6a1eb69751623084c8654ebe5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115685ab0365b8e3dcee37605f04215e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6fdfeb0b05a423ee13b88c97fa574350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd78251793965636e4aa583230a01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86418bc54553a6208af31629619f9c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadab6995c0ff44365863fff4777786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c45e1735a63e36e102d9c98f2fd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f17444b002d1ba4b6a742b62dd688e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd3086b73b3bcc695c722c6adb01de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe05fa14c3b0310f60c2ae8979ae31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c90937b50bd00cbb5c563518d8bf0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c76f44cea39b770fa700b10c0509a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf679add55d4766b8959d4bafa1823360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2930bc9a652814333d0fc4c6cd28641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d077961184307d2668b8102b1e7689362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11971da0a9d58f994d2241c2a7ab026a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143adde4e5909fe005d29d27409fdfe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe76387746761d09981591e5cf9f8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914af63a505153c96c3bd344a037c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aae6d6916b75dd9cccb181a49dddc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2512b33863263d7b9596c643ecf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed279449404839a19d1e7fc0146f3d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2e3dc48ba8f29c893ec580c640ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf03d5ce1b465d190b512986dd3855371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad469b05a15a6220b4dabc8592c63fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5295e827232e7152d9dadf526e4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a75b801f094de85ea05c420279a74e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d18e38fe168e02d80699759f64d41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f833c082840c9cc8e8b580627f8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec11f660684a97590755ef9845c38bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a738c70e98aa78dfa02a31c8195f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de25393885f761e8fa6cfc1d25668379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3236e19535a250700c4e4254c5b2028380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e425fdfd1e3f334da51519db4738381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1080f3cd06138f06636a181e7082f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228aebd3051a11b7d7a6ab2e60fa85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7d069bf430faa8a29bfed70495c11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69eaea27ee0f3eac9baf9bc4f0a96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231065099f58a62a64c5a654dee79123386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b28ed864698de2c09713a601a418387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72949edb54af3ddd061270d0dc4442388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15ae0b6888cbe6600d6bf92df4290389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e351faa9672c4ea0dfabc38699f49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77081bdae2fe25c953287e8d0106bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172807f01586673f5a734ef0b7eb7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caebd15698b23d9441a37e76af9bf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a398ec7b07e9956e54b8105d6641e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876bbf5c6013d3a4acdd4c399202d41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafc31f42bb3fb6f8c09cc6e9c6b74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7003a523ef5e85ce714064d95c2bc20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926836093c6287eaed00c719151dea0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5db3528f4cbf41da4566babb9b165399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1de1f040ebeef975ad769bd2d438400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a04d184536bb974b8fb7407e2316a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0a60ea54eba245a3ad939f2497fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800d76442f47f3dc77b8e6af94531d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c571e9b83a5068a09dc1e43f34b01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7513a4bd7629bfe5ac7a7b741a3a6e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c156ca9927c71235eeacace93f42b4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad4d6c5e821fa3634a7ec6cc33510407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad81ae21ab54bbac0f07f4d1495d4a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a28b66b265b12515647ba87cb8b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e95da215494a141e8a204f4e7638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a5f964e822401ba7e2e91341a487411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32f9d7adfeeea2e86cc15a7d75d75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb113edf1a21c6bede3aa4551041beb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447a5c4fcb4f6c417cacf21108881ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924cc0e4a4da5a8d4a76f0cea6f461415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca4dc55f748a41ce6c1d8642116e9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dba11799e9f43ceac623bab1c143d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33dffa27b9442c24b01e2320ef5e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc11630dff84b7cdf849fa9c34901e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9abdf73ea5466c09e6a0eb6fe3ad0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a90f46dbfff78ccca5242de20fdb9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbaff280f64800e22c1e1e3a134afc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44810e7b0faf1c7473d0a493787f96a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd45b0339f28bab3d56556ad999c5dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496eed4157de4d7e84c8e0bb195f656425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe67eef3688d718fee511d9e35392426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457ddb058353406bf22e09a4e17330427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c530050f5e13c6a2e872abf120ade99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20f5dd119a1c2f797f316125b434a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4c771e32acfda79717708a495cd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb4566535d36e411025a60fa305fba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10239000c2a86030ca4226f6adb3a80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fa82c527cde1fd3a57570cecc1134433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6b152bde816b73b18ba910aa5a9a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4ad6b550528fd53fe98e10a2566d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948702402421d999a36c58ac3fc18a13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f09ce571dcea925e72b7e226fda09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0046f4f841ecd8869859114b7d1d07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbe8c2ab2cebff2125780cd7f348fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a3e702c625d4d4bee1d6121246d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f098c50fea812d7d6b4e47c0dd527441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723df1a1c874bb1cea3b6dda7871a40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20b62c6cb5d5b2430a9f14c75164a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d60f6c6e4b1b157f783fbb95f2a853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadabd11de8ff60ef057cf95c0228f06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c65f42c80f71995a00f26c78a894446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14380ccc649e29c034c6768cace21c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c1fc91da42f49ee72a1a6dd5cd61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed78a247ba6b3b53c120abfce87e56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12035665bc7d0d5818ec1c2c4ecb60e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77499df50ed0bff6f639bc4472bdaaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1919ab1ab54b91bdc9502fa6535fa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1af891159b5ef5be9f748b087b5da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98129feedef5ebfae160d89413fcd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a001861957559c1850cd47a346ee1a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4789ccff700aa5996dc08f198988b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8485d2cdc4680bbf4fe560a235d1bb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf89caaf10ea80830571fbd1ff301e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3514d9b051648b62b35e968bdd028459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718d3f800ff7718c66d0678fba1f81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69014c74f0c72fab5d67c95336f0ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34033d18184184c3bd542e5ad3addf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713fbca531e3f597b36e4b17777def463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98950db709faf02f04f6cc47967b6db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00807a7225ab6947be25fc84f7a83e12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeec95be9879b4f756ec449327e508b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5422ce181d7e9d2fd5b726708be6f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a48c14825ba89d89624355da1aae8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dabdcf953b70d29900178bbcf6113469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c4f417ff7f4a5785f7f902f216391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad2ad44714408464b98f9bc3a9964471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ee690092e3c6c08cf264ac152e59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc95519a64076edb9887126482253a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effcd26524ee772088bd7a94380058c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25da082af73a716904d48286d0bbd6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443fe4ccc70f10b4c36c26b9f4699b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b12cef6cd99dd171747d7a5b2bf9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df425c787532e2d9fa3727bf19c80e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0308672b2bc288a0be5b90ce3ca2eb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc745e7005c6258c8db1bb6370aa44d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eb94a25759485184183288b235c5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e49fb67dbe12051fa4ea5f2a07053482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e2adad2a5965eb0c7330fa2498b23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c9f9769724078d47793c8db25bc34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4899a333f7c2e0e980530f5526f3011485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dbdb50f4ba062aa61f87f7b88ac9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e07c6ee7e46b82c11cf313310b67a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d7a26a85223e1287f73c1a3073d2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a8a8d8747cde9e93677d378327d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f08863e418dde5fce104940d0431b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb5f8a289fb56551075ef9d1c66f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274626770e6db23004b4dd367f611bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057040ad4a985d45ee81b3f7b8514bad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104f7b8c1202f376729a402e0520e95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04b44ad98233970fdb6ba0e26b166495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3423144a82aff9fdfee5b10902d1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9ab7c14f2a697b9783eec40b814e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d488658f635e588156c9fe705584a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b02cda94e358c15bda50d07411eca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01251e96af9bb6ea4a0c2c9e3da413f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b83de089af4e0873ea2e9df1eac8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633545eaaadfe5b958ec1ca1ad7fe0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603cae20de54104b1348c9484e25063503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6dfd17b03d1ff8726f4d08c183891504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f95ea2b7f77874139d322b4d3db1c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ecd3230b925e1795199808071fbeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318c38dfa04110a890ee00548f18f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e12827e39a2830ff440e9437ab8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0a78237a640bd0e599e40aa180b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cd8543919399447c25ceaf16a53d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd342cd6193c887eaa8e7b1a10cc43e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35a786e6fbc78b08226bd54af4604512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6098f83bc8f58cad730a8e7ebb5c052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad425a30fa7777944a62697e27097c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387b6aeb4410dd8ad3d2436fee8fe4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9026b0be68106ddcbd24d92c4f690516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0856d0e7b3c99b32edbc6ce7ab1df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db74258a4fe2ec870838ba3f50fd58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c90a5ae347e4a08075c77b504f83c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799df551440ce12c143a03db7a44d90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef218b1289d8a98dd99f635c723e481521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59e31f039bc8cacf584fb25ad8873522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b08d2c00c00b96e74c66fbef604c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95257d703d61e3f5ea86fd9914578c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb7ba6be13debba7388c27898f229525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadba02a37467769340f01c8bbddb86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aeae7a175517db7c04bd0469f9ccd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3961c950582d024495ba38e2fc2d14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4215cdc5623c7214dddf10fef0fad1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c15dbb87239c97bebcf4f02669050530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d9f10c97ea0ae33391207f0e29ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c161425070a42ff11ad052984a3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf8aaeb120d57711bb6232de0c725533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5df70ea1d6f7d8227879d0001c11b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639b62d0c7357b17343426df3119cc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc9e6076995b4ca1c221275979031536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893187655ef43ee4f87d62fbad9f80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a9c9941714a61f405fddf74df58dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8443717711fa6fb6045eafbc2a5df9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7706e828dd1ade7968928a18f349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5913c36ec9d28a93e6e14c0d197f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471a1dac4131b2854ac724ac6606a2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78394f42b42bbc7656849fc60dd1dfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae10a6759a4591c4cec6c38cfd43ac1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee78620f58c06dfaa0b6c7782bef77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db270302519bea668a5abc9035f6dd05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdc4fed3bd75fa6e417d333c0c10bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021530a0ffddbf9bdd9e093544bf5962548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751c47e946f1157391737d765add192549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebbe2da97abbc03788811ed56d1874550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ed058995ffc17e63688b80878a30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6af0253cba454d66c77b223eb47b7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7251b3fc371bab6b438e04c08d4c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf052f7aacf5f527e5b81a37ec23145554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee4673eaef58bcaed382fc1347ac8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a2f2d51c42001cd9fd09f505a612b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b9895f36cc25368ad44a101a486a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9f1f03c58c69f669797ca9f38859558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9214d83cc78be9920614cf277615f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05cec03fb697bffabbf1d6b0efc407560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14edf6dc3be291888e1700fdf72a16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ba382336cfb5f1401df41abe786c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48fd79997e387fa05f5022e7dfe076563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7cb4e3602b6b490ba36bdfae295bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ed289c1ce0652db2a590960e95c05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223092365f10d9d5aa5dacac865943e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a374b0d60f703add2f7168939d3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2b8e7483954bb8424fa673e3cf0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe25811bdadf4108cce8d1e90d987569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eec63c70e919204062d80c8691a8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ece845aa59bd4d63650d335ba2c2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff719a75a015e310b1fd8c8a6b1fd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec4f1e8b14ba9b9ffa030263857ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a1aaca9c9312caccd157ab73e48d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d1d40ce74d4d9a966de5b81651eda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246dec813dd2fe7868e370ff49ab14d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd721638a76aa9974c56922177cb83b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfcff5edc7d4fa9ea5dda9c4e6cdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f05eb385669505abf4e939f282afd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eed808cc0e668fda5264fb963cc04b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc43d1dfdf18b15c3cc9d676c9466581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef199ffcce3bc1904003204453e6771582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25d2ad80df0e9424722c80f152170583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d703101ef7f0cb340f1b8e816f5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2cc9d3ee76875864d13b813420678585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8da25c39314b9b606d35b08c22aba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef1853ca0e467eb544895f6b77500587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4c3e7a0c9f743a5b4c7114562161588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786576634136fd987650e1f8fd3220d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98995173e86c37ac1002556a96d17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f2327a10c5b315aaa9ce8601e348591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6099d58a5066818338916d88536b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b1969ad43ff1b1aba1ca78282e85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d3ed6d37a04ed895861d37e4dd0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ca37a9ebba141881b81d0002a8bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b451980eb6e9113f6bcdf1d8091722596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba46babf260911d3d74cb05deafd70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca684a9d46d2818712616707146eec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214cc6d7f4806f6099c61a05fa3f6b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ddf479de2e9402ebc7c35f806aef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba343fd9b6afdc6a7cd5e5a383b8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62b0b7dc9eed7a6d13b6e42b2ef06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c224390b934d81cb1ceb9f684cc55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4cac882bc6e7e231a3caf47047ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64fbae9929e0153528f6dd68b4d1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8ba259bdc098995287aa305bb078606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab229a98e22ca1eb74327b1055acd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f43c76df6f4ce47d4ea437e5a165608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ae9616c9087013409f7953c30e88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f3010c388d99b5a1fa027b7f5986610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b71570436097d6c2ada396a0d28e93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd90e37c3819271528c459915d2598612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c64f2ef985c727e746e752d38e1c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65558b901aae7cd2e7460a6d1b146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295a7b17ab13f4709c5922623825d3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee819a1826b0986816eb916f5a09b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b25bf9e2dcd32ba34d3d84826ea2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8deacd9ca371435170c2b32fe6bdfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e29eb17b3b9e77423b8224173ff1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6169f429ac42bea510081cdfd07b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636b098ed2e301285ff65d53328d201621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55d18c2d8f11aabb7a6bbbaf320b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e5af1a6bdd43059b7fde98adfed7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537eafa60487130d1c0e7c8192396f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b330440e21de3794c49dd63cedad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd454822338a2bc26656cc6994817626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd06b3f8940479b3f4d86ddb36dcac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88848c107fa1bceb3f601ba983a759628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0407c299ebdc446fca41fee8b59f67d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184972f04426b0afaef8d366e207334630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce97510b18e3987ca9a228120f3bdb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62078a4d286984c6526910c99f38e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca822e636345eb7ab4d9e3a5ca5f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beca6ec883d9c7546c604d2bd055b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb0fd696f5ac3b72adf1b47bf0d769635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb717baeacafbf1c1a83416f3ca421636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa3fb8ca3e8a914bbaeb1fde346bde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611687639ec1c4e2fe20616f50f980638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dadf23bfa135f0bbe5b518b9075d07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb740afbb063f859422de3a9ee65405640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5791d2a89c81a3f77c2aceadef0897641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593cff1c9fadcfd3831e2628441c336642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e557efc578a04477c3cca311644b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5779f50e99b2765a5ae197b2321a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a9774b525d8f56b76d522b65f5ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c7ee88ee1fa323c9220e774a2191646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfdfc43dba202737127362bdac0f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc41d63f16cd445907a823bf8afeb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad9ad6af7d82e0022fce47271ef63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070bb24c4ac689df6c3e26dc923a895650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127abc4126d3280ca9bb72f51fb4d4c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72d77a862ed27e0b2acad16508094652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54810fd7039a83ebec4f604b7a13f45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bcaba02d491cbe0e0acfca1b70381654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef780e4c2ee0d65629ec375db63cab42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d66217c1b3823bada6bae5b1b075656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205324085640772acb8c005de22646d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5623d9d8e1feb3518097c994b2ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de4468bc17698ba084ddcd1b36d652659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2aaa70082b6178346b313c6c1d06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767ca1f53746b5b96d961a081f7fca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5ac4404df671807aa6e3223d75bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73fce07113b33115dcfe6235b46cd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f16ccbaf2ba015a2ac89a3ee25dd42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0984dae67a7150de0b29f33993e35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b54658853d94e6d848d2a69d897cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888752712a23eaf52e38bc225480ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d12742b760078af20b94ddfe3b215668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0b4c3cfe5015d4da0dfb8be85c12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b396ed2c486508bcae75005f8521670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5816451040e2549a343a5c1289c0b95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163639e4027e82d4f7c0ca3c68f21a63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcde8f0f46e6ff7c5e034b19efa4e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7283ce3b699846fe4918022a8e9a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b416772ea9222061c3afccfafa66f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a2a4f3c14ca9e6b61d756c2964703676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778581bcb605ea2afa3e15b532f051677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1edaf0dab8a84fb528aff0cbd2c936678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2178b4f788942ec78fabf2c7c0b79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435eeab92a1813c813b4a90723aaf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909377131471b01894a76196320025681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422437d810c6e7274b545a99c353a03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c122ccd92c4a472a17068a4d1480d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8b962409c28211bb36f2e42d98a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986518bd56a97a5faaf54fa08325d7bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9ce5b8590031630c44d1608034e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4b7ea2e407c094ac342fba083501687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239cf2df8f9ad83648f65debaffedc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9c7e62af22f38d6e7d0a51276477689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee3469f09824ad0c43e3e8b5ee011690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001992aa2df26b831a5a5c974ca3c23c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff4cd79a43dbb95d31c58ceec61778692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc550f0f5aa65509224be4a040b824693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44266e4219b594faea13c4acf599b0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e8cebd490ab55786b60d577e6695695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e663bf2579488acf572e20c9ae9258696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5c8610db0330937bad0121560e11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7e1ee3ff49ea8bac0beb288b6849698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed603a6d2dc239374ffea393cc3d92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3dca524652637bc44f8fe3d1494bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2b7feb224bffdf6b3f14a51f3bd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628607bb9dacc63b7532875fa48ada2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839fd74c1a50562a85fd80046bd060d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3a3769985a83db7dca542e2e4441704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca94194b6d25fea4be958aa6107556705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230664dc513b0ef74d44ae4d5339d96d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983fa30696c695bf42b4905d1a73bae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ce15635f7ef51b8a7e403ea54c54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ec1b54800529ff70baa69fe2b815709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daad74a2f1a6ad49b6fbf72bb841bde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35124ab0ad44264b419b6a9e83d6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904764e51ccf5a3b845a6030691ce9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6443237658c0d396b2d58b32f88b79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b6f9b7bc6b4872679714f17e067f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d72e7180e35ec730e3545d70225653715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17736b615d05ddb79931c9dd8e73ff6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ca998c539746e628b301fed7f24f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e12d9903c127984f30fcd2c3c849718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f042eb808c1d3aae2c94445cbf26fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf24e1445dfb631b61037eec276adf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e7a232e8493a1636d843923a422c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c2196169c5a00ecfc37209e03916a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f5357ecb11415704b059e155b46e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaeb3e8fae7ce6474fe95acc34b98f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81be9a8d7ccb2f848c19f3edcf1f4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca1e9ce089da9b33f9657ddb5e0eae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b081881979ed803e835bb11d8d8250727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a35e74ac29e3a666e09a005752a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbaf6a50322f313bf2f73bd3b56c9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348498b2561d6410d19c1d3cb1c1447730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f61d062581f4009a00f9e0e6ad2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946abdfe913a97942a4f6b32cc74a6c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ced65ae878104a6e9b26d8793e50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9aa05f7cc6508abe0b2dc99491a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3016ee51f87807e05f06fbd160219735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea746fad521a068233f61363d3f53bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c022d42a26aaab2a2cfb6da1c699779737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd2119f18743351ffa654a7a7fa4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824daaaa6de4198e7274e90fd50752e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b47989fff23f237e9a203e918c9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d5eadb9796988708b36a4d2c901c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbd3219dc54cb8e168190ea10761c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32d56c845d7f28112e4fe4234102c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ca9605c6a045ce11d3312fb00462744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aca42c7eda4eea0735c9024c2df59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1db67b9dd720f4327bd73ed46f732746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229715d1ff7de816c5d54fc0e22f9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adeec269794cfde9ace530fcae9762748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756bca31640b21ad61efaa1e3e4421749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9182f23fd4e6683684cb369214651750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940d151318763932ab3f8d42dcf3f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5111c0013fdfce004048850f6eedec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d9687dfa552943d0fdacb28cbdcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463449193abba8f553e5e5b881bee4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbcc9c3fa7f441ae456c420bce4c80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7f43b04a33a1476a23189e9068a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36d175ac55a9bf7fe53b01a861b39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be4fe8ecb1b062e61e5aca7d56d38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088b2f5b202e3b2d1a014c37a77be9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078efca3bffc1da6d2b3523305e7cb1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2697c0351028340dacc6165bee31ff02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb47547b25138afdbd7e45cf2f7c903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87761f8b5bb5c1397a00d66eaf155d644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124994464b9276e4ff23473cef76d205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df211de1a949442afc4d656c5047bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696276c85c4fea8d2ebb6c6c61bb9a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927821be9e4396cdd112075587c78278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518fae2a36a6692c97f0aca40fb3a429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50022b6e0ad886660ce76a7c3c990910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279fb4822b563769b8c1ab4ccdd8cc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce6bcb3025866d04534d52b875c8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb83ef2360b7bdf41f0938408610e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357ab2eade139aeaf2758224ca62f0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab241c05aa17bd4f5bde13152e713f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8659f6c1af26a997c4e5dd2fda0e5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f8c5149beb25a5f71c265107953c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73915d8fe0cd0fab380bb0b3f7d3421718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b0a11ab8d58693a5d851d4702bc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ce40d9694deaabc82632d24c772f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b27b152f0b9e232246179917b50de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2b8dd4ecbb3544f1d98b23fec1eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6273d619b456ba5bb8482f4ddac1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880cd17ee31dfceb975a9527d20f54b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad39a58f8f70d5f395ffa3111ae0f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846fbf75c30808d857b54d55150e5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b971c31d951cf570d9cb35c0bf946027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94622aa0bf2276d10db3bb1031f22828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa51a192d369ce7aac885a73bca779229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ff37cea70808418d3242fd7b9bed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2b110aefb7e356cc8a1f6892d37b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3ab3c50443c1aaa075b70b7fc21032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095efaef343ce75ef6ca9057913b7d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099e7257df4c02da73393f5429ddf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeae6e0362a52f798619026013465c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e1349b956a765544c10a374a99eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8377d2465458106467b11dc0e04f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611671541d84d5671232c590582e9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0b3cc7edd8abfd34e5e0d0cc521f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e1aa6ff1315f36d5c212791e8d7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419839f6c864f7e2bf46c42df487dccc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a282e41eec563d142abac9f0a07342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d80409a588526f7de81f9cb42694343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe8277df0d7f27479fe4a65205d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d47932e21323e099393a279990d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa452630723c9c8804f4758cb8ef7dc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6478ba5b786fbdeed63129196593247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f748a17ea743fd231ad6417f6f622448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebdb5899d45ed4a279dc03bb45291349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de582b75cb87a9401c0d0cb463d921750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be6eccd4cc5ac7d1fd9a4622c2e7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1fdcdf272d7521b6fe30b1eb828652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26af6eb87b3621fbac6357f25f373653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8c3e96bb63578784cb401f6ac2cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48a040a072c3eb76aedbfefff5c5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc86d45642ef9c00ab5074d2d0361aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422638b14e2aa70c7121ac606b9963557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf485a285d36c038e9f765854ede558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f446d906337e9a2d68bbcfcdeca27a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d961701b6e7d037f5271e5fbfcdb6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326188f164b3ffa659afac11c83e698a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217769450359e11fd5c402ffb214377962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b1c9b4f5f79b31a086cc543b544163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db2cc97a2361844164513e12692e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92374d993161a6175f4bed6a44105165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a978d4060585171d3244db2a47c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba107ab52b78d95350981b4bbe410667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345bf1b00493739f82cbd97960602a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98386d20212ebf43b8e4ec5fb8e84be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4164389f4cff1f4c24c5452c4702a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2ceb01455eb404824b808660cc0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5d7b507386bac51ed2e2a4dfb96c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552568973d9ee6672bed7a99e000c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363a5695b560cc988ab3587e716f86674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444da84e2b6eddc788c5b5b8dd76fcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40239c9fa20dbc4636184034177b8ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd8264fa191383dc9d2c471c421fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd1a1677c775bb84a7ba2b54f4a75678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea7f30f1c34741b50de989ef64ff1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb639d051c4bd353c2b3783b758a4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e29c09d8b780a05f51110f7cbbd2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f31d91dfa34e32953a18c12631e78482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c2c7c2136c610cef236541649eec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cfa6ff5566282d1f77562e2ee80da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dce2ea6f7babf7cda48433793054d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00725f34dde96f2f291d658db5f8d8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249077b5cf8930f854f41c618141b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a4af395ef77268a1b501fa77e53488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9620c2c5d73b19be1866e75abb0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da630d1293c5054450f8c08b8d6594790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18fbbc6a8aa48a1ec0d830eb3297391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7ca16941427dbba923f63cc02b7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2bcbffef70c8592dda70365cf78c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a952c35154cb22737d16b2576180694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7d73719ef69cad79b7ae120d226895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00155d59e9311578f00113bb71bca0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cc8f85107640c4658e5321f355bbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9616a53133cd28de21a881062e8f75698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424320b8de61ac53689a377493cdd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975ee58b399e6ac8265c3dce6fa6a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d268b24463d719c8ec932e7f385a84a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e56e5dc7706bf2c891a2f56feed13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aba25ef9ab3ba91c6be75d79e5545103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a08690e0d79a42b6ab8ee50dafd35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c53ec6986aa9532a5d54705809a1b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b974137f9865213d93e34de7ac7c50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3abbe3d3bb8fc75573f03f6599916107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54441ef74397fbc3dd4834abe0a8758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ad4cee2b21bab59d202a40defaf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4250bb7672a8e3634677956aab2fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d90786e3c749caa09b7cdc3eb332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6336304c3a278313cd525bb5b108bf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f169f50ae22fd9bf068940035f51c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151269a4d7688fca7204c9bc44fa8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4889b9fcc6ec08e3ed7018cfe0d067115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066608e7b4ac81eb67bd7fd74ed40a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f098630b313d02889152fadfad8800117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7734255325362d9d16072324a8cd99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319ece2062e4b5629d62781cc602f4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb31a50e4a66b8520aaa7f197b44c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed42ae2fa83818f96ee890cb227799f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115f4963bb6272485a60c859ce838c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913780c6ecec4517d586e7a3e6ad247d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411f071c8c48ff1cd54b3cbf0d7c294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59baa2a4bb2aa44cc0b3adc8e007de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0574fc81ee728ad3c91f6523073a9be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bc1ac8efd90183db64f48ffb9270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f28d5e06c711cbd54150b9b466e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c6b0f772316d17dab35bc154d381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163873c7aa83d51e04c21a71d438c39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d2f7cc7a00364c0779d4425df663131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41184e29bb9bccc9563c1a73c1b40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72845f59b1334bfe9bd1cccf60f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c872f77e631e78e98ffe63265558134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624166a3c148fed986de969ac78bcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9dde34b369b6d99780b90feb68159136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7fa0d9f879055baee212123bce417137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455343ac88a1f5bc8cb1305865ee3a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819dee6fccaa517552056f02f807924139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a707bb5c198a14049c9e8bdf647c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c48b6da6381e7f19f9fc01e705f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c30ba3009671f2fc91c28207efef42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a747d59b693ef2cfc0d0324250072f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a5bc7ddeb85beb53b9e661c2b7c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639493fb359d5d44ecea561c636bc929145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadeb3f9f4c1e12ccbd78451f6bed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15309cf0f8f9cb4d7ee96f265f2653147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6a980f3fee680e4e2b299287a796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0dfadd6fb436521d93f4592fff34e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e34d038cfdcfa32b768b312dab78e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adac9af7cfc032dfcb63d9025fbaaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af4bba25f8679a7f241cf679bf83e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf303e6c45139b77d813d346966178153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed33464f0fc538224d78cab380739154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7acc69a21fa861545353a3bcbe1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a65b5b62fed3fa5c3489d8ed908d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc012653d2da76c32979385b2cdc70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d9476cf74826c2b336bfece01194158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcda590e10c241acc4546227984e690159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d6936fa7b85a5c093339c2b113b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6698c6f525dba3eb8bcd4a81c2de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43c6f1e7797746125e7ad8bdcd6e44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f466784884d2ebf74d95d2e6c9378cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ea2dcd45bd62dd625d63da493b9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a138e4c04a4f97cf44c7a83231de72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efadb14fdc02ffc20fbcd0b4cd4f7be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f145bb9d213fdb9e879b5fe5248ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d434cd93f61227e882e1478fb4f557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3260b1cad6df2d8a7f5bb2e9ff23e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60049804756708ceeff3243a76a1d744170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96655afdb432d0eaab07410ac6b323b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e2974a0374fa33eb94656c61b3fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df3ee0b8040a54124f9eadaf67790173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30199b6533b5cf2760f4b335b67469a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215de9a8dfea66669fb40a04d69ab80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c87990d416ea6a5e25aa2295da6d3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578be28942dbcf3fc3b09cb564ffb1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e2e9c60a9e2b15bcc6a71d56f694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a184563a4b50a608655317d46d05ffa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd53c7d0fabd65fc9103969dbe04129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d86ee69421f846aefce4380235cf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632871d1468985c576b0c27a29150a24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f368b23cc8d86d34b6b36c777b30df5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c3264a2f9487c0568b32d52135c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0cdca2062e51a9454351d5b1af653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf62ec342561e679fa862263a417534186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b648c23b6c4e1bba3924c6d1ebd1aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635dc0a88671686576e1397b2799f58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781f78c5e1244242732abb47a1051d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717985c2c54a04489121e362355c5bcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba296da0870fe57c0586fc1c976d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf5ddea58fe312cfcdea722dcc937192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c6dc9e851e70d0fd7a29769ca792d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565626fb8e230f6978a3daef21f37a0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19c059310a1dcfdffd56b5234af3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b6cbd487bd1a2319ff05116bf7fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f584a855da29d060250da97a0c0a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333a2f38a728866fcdfac9bf0a5efa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec981820cc63ec5c759422403fa37c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9939a9c8af394caee4377ab269cea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf074cd55665bc8790b058775827c72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d65d54a767461799a2daa12357f561202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59391f9a580b8bd8f47a1797ffae2dee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e55f7c1660a9ea4fb0a3547000095204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5bcebad2a74cb848507ea3bba620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be579b083e8911704096eb2835c408206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473010fc32545d4764abf8f15b4b5193207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b6db354ad86dc9604d49e4b8e2b1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a22a31583f9812b4daaa340963edc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d23844d1a5b32376b049d33b816620210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c470c488598a245e5d3bc0e8edd6e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc806c1b86fed1778178ec344f2f182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bab82e4e838f5c58586113822fdec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04ae8b4bea0fb5a315f9607867b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad59ba6243407f4cdca86647292cd01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a5c3c46ff0eb91a5760335d19408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472e571afdca414dbd7f9ed513d5bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73332f6376cc30cba91b5a77f24da096218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc14675c0313e026a4ff60922e170219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a674411e6f7328bd4327ec837b83dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c75ed83b335af5117c6b87f9c219a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7fa5dcd2ae20eb25196e30b9e6a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d36e2dfb590bb70599a1c38ef57f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09122878b0276a1f7b263341396823224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aebbb1cb48ce064fcef5f87519c88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1797de42d217ef4967a5d9065c527bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1bfcc22e2cc0b9acd7920c1a776cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803061cd3cf6d7a4c0a8f39e7d4f041228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14c453444823430c69d50fa9ec256229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb887308597e88583aadbb18c8423230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b80e17155cddeec0993e7cb20de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaff42aac6d877b6fa938c214f135a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193cd66e817bb88a247d67d52cfbe00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028992e63df945728f3ab26cd324f7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d2a96e124b8ad9e8fe7e363c5ca1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545599926b87a04e8fa3b71872c2c98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58139e725d7ab86514b508855aa02a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c0df81ed0b99077aacd5ee4c65fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d960f9dea38e462f28276eec64748239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555a168fa233408257441dffa0bb756240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4264bfdbecab543fdf355253b5ab1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd0c3e5d551af834b4fb59c1bb5af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248cf3204920bad5de6b481c87b331a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1bc8bc2ff139f81f443a182e06053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebc269fbf25ece7307844bd3e27511245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70315446a986c7d87623a7b87ab53a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ed7da250a404ce4ab61a37b9a86bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5436e3c96624012e8726963b8f7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a3e2e2c2fbb684da075a7ac6c6a71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a22ab02c5eff6f7fa22cb19e8d547250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa364a8845a9d1bb8f1e335968e63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b944ea9231235154145a4f1e8a7cd08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524691823782a9dd0a2b89eabbd6a51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8cb54bd7b3c04a2de706853e257d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7a8a57de8f378ae6fd6d5691abf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3ae9b9888868070f0f96a5f209f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4337724cbfd25004ddaed275271647257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f74de5aaf3f90e10113ce3b99f39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15937855014dae3ad37482fc219d9ae1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df4590c77809bfc91a6b3251a7686260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9b381b4557faa93c2285c8d5c2224261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398024064946858456a25f934c1038262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d7e5a4d0ae231bfb8e3cad3baec44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c31da0d912bb37fd10bb70775272264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f14fd290929e57358f26c6dd5f94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42db637722e2e24a06b61906aaced266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aefad8b10b91123ea884c0f26ccaf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8453fcc7297cb3b7858e8712f879bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3690e0d66ff8bf5805730c72ee442269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533567a7cb759aca4ba7b927668979270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425cf8c5adb42d84d5a5657e76d0eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67a95653bff1a494664a2a5441ef28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba417fe398232816b973ccd55b71f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a444d7f23b806cb7c545048d8d9786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b9828a55f7956adbd20cd3c6ba5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83edb413a608fea4a4d4fe5b15014c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4be3b7316439c1c02f4d2f0fd28d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012de457385bc70b04b66c7755d15b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac12c997251340a39141c2a688cdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2ab8c107668f85bef17369c75e046280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf433b2b6689a4e2367338bff2015281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c9281c284a6211aed96f1856c1517282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5de314de6cee02286f8a105984db3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0246615783a0f0a89d35371483a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e036d023e739296ad8c26c88bd374b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a971c9d18144cf6dbd987483449e700286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae0850c43e409f11dbc074722bdbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec11c925b27d9133e40f7f2fecb33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a5612eb3fd77ec94261a4c17b1e3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fa914af1eb40fce58f0750d2f256a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0246e0a4aebba1bf94f979e2e3a6b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126c0267f0597baa20a174a09e4c30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe349ad205df8fd0715f9669310e73a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120690b2a13b24d381b499861d4109da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426202875c3a7de9740e41cbb623283a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d380a003f04b7c00b1778d9a047f75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cc89bc1d99ce09a9a2629aa19f64a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623140fb6950faa01193740ab2a6a6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54e21ed6793bcfd3858aff05408c2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fc4f3340b8d7f78cb0f0d67ef1d94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffed8fd0a46cd1ca0468d8686a6c8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b01355d1d06d10ebd2c8174769a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6a811603af421fa67660f6de0e284303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb963e21e48dcf4da7fbcf7fa688e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b1d868a2cad27d21b0ce26c20835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca57135237fdb86f16260a9e1cf9350306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c28abc2dab16031ca481f69c2d951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b5d3a40d28be706f6a3623108cb06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be488137c0ad3df8f9e6cd532d8bbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70849563d317e7c92960665db5d242f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47b61df723cdde6f26f49f85102ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a9c1929a60d0d0af5950073b7926312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be0731ffd2b596141ea527e3282ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2cb5fef87c05ee38874592c45a779314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35b17dedbeec2b7df08c8d0bb0872315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d0d7f94de2c95d611885fa4ff7a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2502b058f185c644c730c9b1c39c4b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382b37f5423c26a9ad806a0869c0edc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37620888980b4360336cf3482d9dcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5a01b870aef14d0ac678fb972a8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f48d8c888ceaf5cd3c690b41128f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344052038cd9fbe82816e2a9b3ffd08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f627c5fe5c920d287ac8e0c29b4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845272f7fc572a758039d78edb0851324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435d00299080966b5d8b4ae41b9e37e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc90bb0cbe508bff9b677ef9fdcfb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28cee63b45c872c73c32b7ced4d5f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c94879c418af680040f77ca9853c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07fbb03e11b79209ba7b5e1eb2f938329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444ef2ffb9176a172cf30bda1f8d49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917685cd6e8fe9ad35dece0e9c01b213331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b89c2c15685a5197179d967d6bab0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a86f8cf11957d0129b34f6eb1dc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e55dde063ea498505ec4d557a709334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f389a4437b9668e1ca92271336fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8948b83b444e1a9eaacefe74f7c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd41188607922dea5769becee8700337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704cfde7df5cbaa9e9b37ffcc353c07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bfc4dd58c59ad22b16b1f741a43c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996642a4d88f9700ba45e32b6eb3d4d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03667b75decc72905bd23a81b4729d1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0bb1d290f1f01581937dfdef99802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17ed26313086b2241675d0f6f60e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2b2d4724cfa23d749925e8da5319344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3b174cb167218b147a63df8234dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315c1bb2743d5cd1525f1042ab3b987346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead2d6bdb4bd62e0afa0af66ed8938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1449ed7d0ce554d6ff2bd6f52ee41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a61fa6a44f9c75b997afb110d4777349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ab5ccdf851d4058aa5a131a66a8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d46a33b104eecace6fd7e0664a9ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c81517274ea9a11cfaf0c20421d83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528ed1226ab33cd43210b18b91bdf6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae74fcee69cb6f472a989240e64e62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119357d4d5be2a2c4e99b782dd6ec787355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89c0bac6c434b70fdd36dd0c5163ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a47466a66f5bae23f8897f318e573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9a2794dec05f2536e2243f17c403358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af4ba16f9ca33206018ca5bc250d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa20b39cf98781f4a2053312a1f9b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e4b853944c124c5be614a95027a56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f005db405d0f596aef18df2c96d61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdfd0c62680082f3a9d3d20d6b38c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beaffce7df701fe65480ca49c22898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced988efed9175369a2f0c0390086cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334dcc3fe8f51fe6ec50f98d452ca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d670d71fd9e466db0fd3648fc4560367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d32fe23e1cd4b2bb2791e11e16f04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb22a0ff1669575c0f01fb18aad912369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfd00582e270c29cf272196a09dfdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849026a9c0b75674eb0bf4e7d1259f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a20224db5441f1174fb6f1bc4bc88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699332c27c243e1b0bb3b052b7b3b8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e533107209c2bc54cbadc304add8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4e0f3f6cce5e9c12f51bb365fa36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97595f19b440be20ebd2c660af3b10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e64e0d22e8454542eaccf75e3ec7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d7b47c0c9d57e328df90ecb7e0fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea907eb1208510b5eb174fd49be1fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327476b9ef9108f367a60de4acedab4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58460273077bad5c71a94cf6ea72f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72987a6886241eb2de008ca98ab3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0018afe5903a37c5c7e91567951e0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a8c711279d61cee3cb3267a9a5e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078dd6103ebec92ab557901d8451e64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb6f469d304b5989b6aa0cdd1ca73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11cf6b3fd7851e2c15aaa285aef846387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f6933952127ecd9dad84f234eb66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a1ccedb231707b61ff1647d04495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ebe0ae71546fd18543cfdef002c3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de3d04fdbf87c2b8a1bb71815c753391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ecdb7eac0204b313092ff6252a1a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a40e30e5f3ffd119abf43c1335a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528688e6caae5a116060641e1ee44e93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a89a8f69533d6bc1998a58d8a262395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b48e603c2d9f780efa0b28a3a839396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4b013f5432fbdaccb5c58b6beabe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eb06a4791b52bd8c9af0b027c578d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2cb5dfb6b250041ef475a8131832399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec9bcd7d395739b106396c8050c74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed793c27aa808b1d9fa073785e9ab91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65013bce5f4ebe186d6a11b7ab7b60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb6c886ba450b0eecb54417609d28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b56016b1ceb7a1d25551f9009de7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567bdcb3e97ad60bcb0e5968e864f07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e649f0b319542dc164f3a4f79083bcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b97d6e9404e777f0631c586619dc1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebceaf2068c17cf67fba47b757dfba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534db3bab2daf70ccac5998fcc4b99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f0c17833579ff7e796ac16171d4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec228f32b482f670a7f1e52ced26a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414fac13d1f063eec8ac55c6f2c16f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529f059bf28e013de91aa0f5b1589a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb3602ddf70b5a74d2369900ee8f43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c02b895b7ed1338ac575fc6f6d9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f7b6de9880056c787c2a6a1151785416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcabf1fe3e31a4aa06fff8519ec9b98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750df7d669401522ef81b7ccb8efd9ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25c9a4bcc5a230724ad9439a26f2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b27d681e60ffc958c3129ccb5a43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31872115f1912e598376d27667dfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4edb01172b1d74f7019e4882f5f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228745ca8a4f64bcb5a624f406df6dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f68ee335f9dfa63dec034955189d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c035c171db5b7c6b92bd6df4045b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de3902ddd7590c1777b362b9e7687426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f168bf921a61443c644db75e05756427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d72ff3efa464c926f2e83ae9c2f9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ccfd15f68eeeb9ec1e9942e438db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa87d3613fdfd49e645299ded3195d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ac6c432a784bfcbe3d86212f6eafe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3cd14eb3dab65abfdfcc1c9761c18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8293dbcc58448b0d4608381fe03c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243725d6f017c3983f3da75b90dd013434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e579f9d9a845f8c8dbd473a2a971e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779cccc507579ba6cdbaa0c751a39e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dadea73b5de8c79ff6826802605fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc5cae3436a888769100d9772128e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a2c4271b109ccc28603580d4f737d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819dd4c594e7bb1b3fe1bf7c959a73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06fb2a4c81619a5cd6859e05692cd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9ad5ad68b0ef84fc35fbfde5998c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99b0e444c940fd72fd97e30a95e8cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d311c2dcf45e54df3836f3a36c132b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d025755447aa86e4362b21d7ae0048d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038be3decdb4f106f44700105296a8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7846514aeec294a2655ab9326177a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15d44fcd898df9bc89ad2445158dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e5d0b3e2d1cd90c738a8ecc298486449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1565ba7c27f2d460001936256cc145d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346179453ed4fe2f3cbf1571e208062451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dca5578e531ba8248cc689e0f2992452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647c47e5362546e8d34d043a3c402f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce16f9fade813f78e956e0cfe94368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988419ef9f84781b36cff9b71649fcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704247be8b8f2406dc4be0ec9cbc1442456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7578bebec9fe8f7010539e46d75a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef61187098c2069bdbf6f19a9e9818458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd98fedb620baec88686a4e233eaf03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfbd435417150ab67de7513e088270460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77e31c507e7b24fefcab567e7bb4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b2a03e8b955beacd22195b19f53cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7f3e0c569de774fdff7fc8bf601d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8746ab46979376d887236c86b64c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8d3db7f6636c6ca8dd9e9fe5f8154465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ff18fc1698e558e32cbad9683f89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967319cbcea501d5edb7710e00b2ff0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a56ae972dd28455767fd4170a9786468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b6beb3ce4b948837f9760bb07dbd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056ad89e599d5d013f16cddce3f4bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80ba2d2e192338a1c3c7ddf181278a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc8e0558f2cf2ec7b88ed96999940472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141180d70e6caabe6eef399244f18244473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ff7f47136c115db65fb15a55fc593474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704d44792694760d891bf18303e2035475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3108166e6b29ddcfbebcf3263128c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809ce71c3010f8e0a9a83a3b852d70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5458e03df5efd082244bd40acd2ef4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c146fa556c5c5522bc2fd0db7b29f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebbe095907a7c748b99a5d21e685c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19041fddc8614480edd43d0d874c5010481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e359f3d7b68d217bc1689d2a3fd19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d80f18c48f5e0bd012b08bb2d86d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8becf1bb68f82bcbfac1f019f864484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78017671c06e500d177995478caff3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806ac22b622a0ee5c23612a4a63d642486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8bcf9114f4902abe90c94b79a9eb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efe3c5b9584d3524363f781e97f834488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f4bdf98f4a57d22b41ec01c0fa6c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403bcb2f5e3a74489b709cef97dcade490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c795d4882c9800ea44b27b47b1b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d2b7483544720ce0cbd02394b94a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225878f1892597e947e84d7b2d8a67e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f1d166f61f3fe9253e9c4c706fe0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8679e9b79bc427365abab5baffeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d886bd7ce9a6c4b82d15e785fb690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622efae8b3f425b4208226774c9fce3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42e8f5d1439038e36646c44f7a1a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d309a4e313c72cf0aa3566d6dede79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4c4c46dc5542c4682b50f8df539e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1747c07af6847e73c3e59f1e9b09ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc9638617f6923886df2dc74b7d039502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60014bd94963c6e23da6e766c3f69170503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ce848de9fcbfbb1667a650f3f740c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c432dc2691b93f31c77f76fa0d61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb177d5aa72407261601cd14c290fb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16fc8f52f48854407a01a667ea32c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48347b06284f7ded594e9e9fdef11f5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03ea25b6e42b424e4fa7e25617c375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c1fb7ff8ef60e4aeff2dc8a8ed120510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c53f58ee7782a7457b57d664289f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b609dde8afa3c681c16e4372425cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66db5bbd7d186e76c3c24910112457513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e4f6483bdbd62ef93320565973cfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b87610f050bcdb2f0b783642a4297515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780044794b07c1f5abbb6ce15333c37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ed841733ab340863442ee85eab0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d81e38a0fc86b2b9012b28f9db504518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b170e0b69e138127180d2f7274943519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3fc64af29c9624548ec554765066a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b591bc036ec9e684d59e086bd588edc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22054c6e5a7b24622b5c64ecfb2a5711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf030b5e9da66d95fe314778efb1a499523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb057fccfa8329b92744615255f86e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322eac7fd9c6ec6429607c87055eab9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a8081e72086a5027a5cfe694cf21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b1485d84cabd5e74770bc765c818527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc32701c7c26aaf69ed83070a59cb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ea4994ec9d20e32d774b8d217dfc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34712d9087d0fa5f46b88bca3dd1aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5cae1cc089f0fcbd3bbd56d79c2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9b8171b43373ad88ded5309d2166532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aede7731b9b920b52620f40a639a4c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec85a671512171cf53dbbfa5861d4e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff30971e99bf4164b3638613b15df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3032a726aa5b1d3ef6093621d0fab1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601df9ff3bbca9e1f4855ab92f69b9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6437cfe1941bdf926559b75e61b83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d17654480a1604f8dfc39f5de0a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e4cd71b19b5f4a87f6d432db4914540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a303e282aab7653521f2d35e8888541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde961afbb2d4ae93977b6fc0926d76d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbf5fc60017342467b2e47d5461288543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6e09de85eb62d2cdd884427d3cc7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa890a7ff1ccddaeacd0e0d6f96e38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7ee719a9f7c6f91364d3115488d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2741e0bce0c74f68919f30e3af9f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee81c11cec6dd6dc6bfdb60f71ad30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc5200d8b87ffb45ec452b0a12e497549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78277a55ea9bcb3ca4a16c2ecf331df2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c17eb8c2d8a73b2c39f7fd42a6d19b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfb64dec28ffecc56643f65612979f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9232826a859df0ea70fe9235a37b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238a721b5cd813d78ecc388350ad39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3aa6e836d707cc69d13d66c48057555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a27fcdd4a35291a3abc54aac2d490556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff4c1458f3f46baee288986ae5c59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0f711014b303aa8c970cef06c5412558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512fcf4e1f16c0f944287810ebc78d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b038f852dd96933ec8f9bf97b81b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e748eb227b93695e6341a6d9dc55b40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9dcd4cf3ba5061e6fe79b6211996b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aa4f04f953605cb5ca2e24a151318563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37a89428fb2c27b28c709f375db65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a3c010da20007011c08ebf850565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddf8da2095d3dc4a9a419182e57c21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c464cd0ecb9fefa690fa96f33c185567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e8ebaa2ba9e60b354c22e9c862bf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8f2dd2e0aea4cff3bf5b1445d4b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc528d038b3761985361c174a48bca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d818be656401ed79471475231d36b8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bcf8f5032d5f9f931b6e72eabdea8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eb4a94c689ce253d1af0c4deaecf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab8e87a2d733a9415b093ffb75b44f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84121647e91629be7c6161d3fcb6d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053a06fd5488ef7283003b84ea40ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d61814233331cfd8d3b670281ced43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15b72a2b0b7114ffdb8dfd9f6c3a83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07966b220ee73ecf6a6863864e82ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236cddffcab48abc60ce7920fc43018580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c94689f5be053f6499c226c16b375581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda7ccd7779a78d541cbdfe3a29a8a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008f9ca8cf2c25b36feeffd4473b9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93633b577d5b497ae79eef5c3b20b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1d146026f10cfc7209b2a41cc5dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810ea60165f4517d5688fd0019ba13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da772839c32c2958c75689cdc913f3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466d378d645d9fb2c2b9cb7c86c5cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c6e2f6ddd2001a9ea6e4fbf60bae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c7b57429560e502708340f902a0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3520bee3e885013c43fb85397d93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f0f32c8e1e3b497ca0f68b9737bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed719b021d86eac35e098e4b1d3f02b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdafe07e6201a9192312fafeead9a39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa1842c5cc1d0a73bc2f70af63bef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca225c16caf4ceef2f34a37a35d028d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79682ca10bfaee6b571ea911c8af17c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0ca67b294183061662cba30e2ae95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb237ed17f461ae45f6d07afd6d45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274af155759d424d1ea590a0afefbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d35d9ecd0808520d5d7421a86dddf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62346e6214beef0d96a003a6b09244e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa8574708b2fac5cebc0179febc6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87209f7ed9038e049a66276e40c909604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec74aff89663f809e7d48ee6f71af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd7372f88c9d9f149ec4285df4ce7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab7be00e7ababffbf198a0f5f3fba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348420f5ea8171d461b8e7458149b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb30f8a1b5c3d3dd03c4404f53fa196609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecdd830809620dcdc864e2541fe51d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e05f0128965bc2a69fc8e87a22186e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d40df509ae8ddd4371c4408095561612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f4624220c00635a1f1d1dd0f5a65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3791593bef21afb34b2ffbb8de902614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12586439df86258555b27436581665b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5875f0d7564e1ca04a2e75c9749b10e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72cb93f284a9c7fca02afd0cf42b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e1920f70aa2be28dbd92d898785c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525cc73f59a9963773750be6a52ab38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658cf9e74ffe427dc16078937fda120620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc0217d34b51fe099ec8d2b802aeb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6fdbcba083601ec2dd8ab1ddf195622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a541ae298ff8468b5f4027e9e2097623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e29a75d3e2778a6955f62183ef6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27505911d1d8e9645e49dd038b7ef5ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdcd54b2fd699d59cd28a62e40e48d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6dcff17b2026dc763d64a62b31a9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162ab8e59928ec2f932122d60a777a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889cb510dd070b3b953585067cd9583629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a4055bebf1bd23b275409d9e8daa8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d4c9e7c5ee24cb99e7a424363e413631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d1b9919678672f5d9ea3f57af856632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9440e1e106ac96dc3515c298b43a1e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfab2385d9e2170d5d089ec0bc8d1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c065b30f7babafda5e2d5ce0fc4912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f7a1e440273b77deb67c8c6ec970a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10ff7bdb304d070ff90b12d3dc4de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b9102d6d16d31d5b9a84cdfb6d81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d07096acb535ce07bd2825766be2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5341d08e69181ec3474d9ad8a3944b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e05c95ec45dd33375812cccca7b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b75985a6ca066e2c939cb791d3f9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25888eef104ad4f50aad4383dd595643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10fe02337bc5a624e8a01cda51be3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a40f3e46a08db453c735b8d0189f11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cb38479c6e685dce22861fc51946b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cecafc58b99672e3aa5e91dee8be7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19461deda0cbde6276ace9ee8a9166ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4964eb3fcb52a1bac816cddac6a6d61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dca7a1746da5fa6f2ba37a6996184650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd69013d713d6313d2f38464b8fb8ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278a08116765bf730827c298f1ae206652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa74cdbca4053bdbc11b0867720b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f991936887f7ad3450dc79ae9120a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4243b8cc2922b77e9408ad601044655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cebe693d75f203a14e70ca2ce45d66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da0b7d97aad7ad9e4786e3839bc50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd72f85d7ea48c51de1a1f0f91bd33b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a9ac49a9de3b3308f5865723392b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246c6ef38b366c872a54cd8cd3d04c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50ad24f44d4bff9f0e54d13c02fac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaff0eb080ac1793052e143831170f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13903a7ddd1a02e308354ac418858149663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9170b9ae1c4dcf83ff11abb054cf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffdb1c4f768c520e69dacc8dcf447665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbfd44838c837b98ef9234ca7e929d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ccdff08d9733322daefb31ed9664667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f93a641657f4e7809b4d18f43297668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04e8c5b810153da698f024267d7a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a56179d2f80c3988f1ee3ab34ab8f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c84bc8c2ac38136e2b24b8c7a1ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728de9f87f22d2039fc8a9c7fa5d210672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597a2e7734df84bdc154eddacf1195673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91346055d022156a2a413d31823041f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b21b3271cdc2b7f802bb84e5dfa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb1db9c69efa8df566494f8a65a40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0a4520d639756b7c208d2e581710677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70fa3b85ae3ff80050d609f0d3498678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8716637f40efea451ea763500de66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce724ad0aba7ee61cce930929a55374680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2e0ced0f58b7296b203e07bd2318681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e841e14dd2bf63d6c30f34f9991b6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006145aaa25a0d2f7e8c61f11541495e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500dd1aaa51325ec5790c73be755cec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87723ac1c89147faf3a9ee423817179685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17770684ae46f756da3c1b4a063c3f1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370833601e43eb8bd007f0276c3863687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affea9deea0ec3a2d884af14bd24079688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c208d7681cd0c4c233028164dcbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09573fb18888685a799b804266bf964690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec40cece3b5b840a0a3f7e3375a478691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf39981242772beaf38c9b1358b249692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56e1f1b825a69667271861edcc0ad5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c0e3f74de43fd655d3d0b62a8e48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926f1d401bf2c3b8d49e5351b2efbbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3fe3d79ced2a4caf077476a8648e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52ecd68ca17791ff188977cfe85168697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454378d293e793e2918d087df163caa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89aa33980885a5bda6b824f208dda4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cb8c22aae3abaac7bf9fa27710b6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637744e33784509a2ad5ddddd008638701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4ec9f8e7f474e8ba7498fdba765a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06207d30cfd2580116cade525614b02a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43e224ff61a30ccfbc6b6ad28e449e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4566e1ac4fd788dc6ad531291d9ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a62e4139b366abdb3918975a661fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf24b0a708616d3ccfbbabcaa3adf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7391641e6c420f258945e62e3a2cc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0999260384cc847d8d1b6d9dc5af2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b145197b70587d22e0516264c6fa32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488111e8833385374f73ea0d7099bda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903c5d84dcbfb9970413cceed96bcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238d9cfc6a33c25c9172a98815e9a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c13fced6e507ef53578f596e308132714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d159d7e599859a9a29d2e12d44318715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb727f79eb2fee5fc6668db999e9a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf48d5569bcfdc1caf3cac61930e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b7b215892be2e78ad768b91e6184718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1d03a8c75621bd73cdcbc2bdbbc8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8cf3b9213fa968d290fff25e8fa27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c092799c0344f0e604510326ac692b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f8162e682a7a6418afe08e30ec1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7f2daf93bba6ba5f25dafa97d491723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd01e2778b78929e50e270a15f91b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a86f12b0c27dfcea248c19328f300725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2205a16cb9b82dfb21c2ccc8bda8c10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ade5434689a9a9b0667496d74939727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1634d3783b1d23c9fc0272361f1a71b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3c96b09e457423bc3e13a4dc7870729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e105819f24209db0f40e5fa384d72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddbe6e1e1fa3a66e2a47e263244316731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c931c79c707cd4d860b9ca64761c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84bc49b4f8350d548756aa6e13b6e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3c7cf142b96a786e68d7f2018879734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dc31f683362464de6a869261892dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bbfcf007ba245a23149d5cef82974736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294caf8a6baf24eb02aa5eb0169a0af4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d86f48707847420705492acbf64df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660423402373665e7f06c681587227739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fc7cfb01e2b5712d201f7a9558b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2679721ca7a73066f687a8a171bb64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf9908f83e887455eb68f1fc36ac3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829fbd09bac7d87d862d5bc0a94ab27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487dd4dc731a665fa7234eedf42bb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa582fccf7e3eb3e20385c3d1581f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109843016f6dcba8cc1627068714d02b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59114af0edc39b85dc321efe12283509747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93b2b705c93d624176e4979526462748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b5363dbc97779de45b4d4b0acc65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56cdf962733a219c2dffb0d370c9f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e7eab82ca8ee655cd012eb77466c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84add6a176b171db649b06dd540b4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f36bfee73b64acdbf8e500f4c71c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a9e3e5800f50336ea3b5fe5c0f87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ed9a40d5f880e86fb66ea6b20335755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79227ac2710d6c06fb25100193cb90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58bfb21a167e0ceca1e4257317650a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a35a3980193fdc0053f6172dab678758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25dbdb9797cfac07f56430c03cf94b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>