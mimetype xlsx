--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e14a744c70a601b8d1d2ed1442621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3337c7d2a9b5edabab6777699b1252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da564763d5b7bd7a93f9e4d21cc08a353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb352744a1fcdb6acfe80fd32ec5fa924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb6235dcb674cabff6f83939f7af6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664917818f13aa551af229610af416e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc59af52b4b193bc47a6d433e9fdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d82b86f235dacc56a090387c36fd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30f920e23a2a2054c641b304a4902e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46356c97ed6246823fff6a822cce1f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f533378d8b096b247296e9705e8299b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623311bb4bc2714e5ee2bbe8da901b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c24b50c2f0ef3617b42c6cfe501113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00971f4d02793ab51e550f9698728d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286603f7316e32525492081a2da269f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4297ee86ed3157c84d6e0479f9dbc8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5853e79c07a24e139e0dde589b96a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba43586e0d0ab196f6debf1f7f38bc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184a9f91e049d6dc9816c453fff77719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b92cf8832cfd2900dbedc58658ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27da38625404b7df66f7cdfe9e62e0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cf61b47eb6d9d3f0e8674cdee945522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55b8ddee7ae505151841f37be75da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4dfee5db4892285f441779697446224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4426ba92ea434cbfccbffe62915d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93387e946e6d400e5492eb271ddf373926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c62ce4d71de1b35fd080f5ba16ce327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3254f55819f6bdc1c0bac1a95e35d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d0f6432c26d81dfe2cf1e05952a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515dadfbfed1ec12b23c16cde40ec4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ad1548d4219b61a991cc2590127b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37cf251396ed1ecec5ff6f3d1713a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c2004eb6bd3a91ea32904cde64f7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0086f0c3f518248e5f7a528b79de6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c38480a4b6bf15b905e274848849cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af12adc75c19b70a55e9b2a654153c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bfb03bfd0d11543b3af3be0e595be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f20352f92f1e7a9fd8000db9228338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875a70d00208c4fc583988e7d479f0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ef47a3dce43361b405dedd474d3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1fa14f740def7e186902949d988341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de089090379a656f7d4cf7220b123a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1917d2d9f05a321279147223f9c8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70db1beb2cd443822f6b25e37fc83a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15881d5ca4506511a05b4559814db945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf788715648e670ebab4e44f64e854c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f115d037a86246be79b876469f965b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe702f6510c591b3f909ef577d555cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c738cca19450f684a6fa643d04f8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733735c9d7f514a652c268ebcb3f15b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500004dd91788cebb587b55c51cb885a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f222cdd085308b4cec4151951cad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627a6ac7aae070276b3fad5f658b0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b1e2bc2905a71a03c21bdec1e52354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771b304e7e43aee71d76518c2f569b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988047ecd565ccea258ad7b0f42bd9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11255579d6410027b397cf0104e30457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab33965af8354ce3c30502c7608d36d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8720227608f84070d91ccc891f00659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff095c5dd0b3c3fa17adfdf22576d0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f177e326829cd00a93bcea992c9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a62ccca88a4e6232e0dad0e5675b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038989f91de0818fca74052c0224eba263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffa50775bb1be6a06ec3bf20b1a6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dec95b6f64fd2957838691d78fd2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c62d35accfd8486b182f9def441066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c020837e377fbd873322577e8fef9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388147f71c09359ef22ae0a29ba65d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5720e7d3e784313082d3723014c91369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3f24311dd937526bc56e28ed7a2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699375a6249be4f40e340cfa0e7fd8cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ee6cbc2c904086f2a1034f7224ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc8786cd8372c074d2867d25911c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823789eb3ce86eabc75a3c39f79fb2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9db1b581db37937dbc2604c54c39f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec28f3ed9b95c961b372f57e61ad4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a24a8f1f0c0c04fc7e2bdd9e006e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9ccb788bff44076382fbdb0fbeee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3909f2997fc140fec4b45ed9e5a8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61062c9e77581b2d37bc8f2d97fae480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a76e7aa6033c68c9b22e53a6f7850f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f7d0c7daef8095cb4e06309d7f22482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05a7424a71cf153b3cc0c08ed2e5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c58b17f99922f03ea5ec4c444c2dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d47553d0f31e6a728562bd52e293885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709abb70c95719043365562c843231e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad84304969bdcd647a8fd640dc89d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13731684e8f9917b0d0bbf387f3e8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0499ef4de98db1c7f0efcb09134ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bdca7dad0b194217fdee65d6ae90490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f8004daa01e35dd2ee99ceeacafd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295beef1f4c1ea4b79c1477ee8926692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74103ad6a6def9a34802ad0914b398b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26a017bf34b6adc5df107f9d4867994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa443ea4d9c2c019944f79f56db721f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265a556416c63c61a4875d8ef06d0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbff202e1a77e456ce8d7079c7d3fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38818d75dd201169f89ea065b234498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1fad6a553d3cd3ec9e4d17c0e6fb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f08787ea401492daee959060c595a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77052ddc4b005e02c7100bdbe2404555101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4eaddb67e1807867b1ce9a5df9589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc790af050f659f2df80856b09785103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26951a36ee5bd869c878c654574d67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e38c13253ad56f1f79b8176091e33d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b61812e977846a25c907bd3b488a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778999399d107e7d662e8c3d916afbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fcd22c49e8ca45bcb0da5d8792a49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3f0351b9399df1f9f966dba97da7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f9041c38588b846c2c897cf1e67b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b55bdc7d220997e5febcabbd296f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5ba435015403a752bb02bb8ccf72e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947845bff5ee9bf55bdb39b62762d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0080bb818b7d34b90592761929483c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c90f42e1c8c4d93f79c903e13d4b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfb4f4cd84303ee4bfcb92fa46228b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815ef8cf9f8bce24713ec77666d2b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33f0d69d5e169c8ca3f0045c4ce35d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6006b26a400bbf94a9b45fb9c52977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57f55e0f6304e67155ef00c0e34da8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f2077d631a591212d1d32b7d1b69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f17c69a74113f38cb9631f6676487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b7fde9f2b6f38903d08acfa35a39d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf77f7d8719288d4dab91ed340e5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96267a417a0ccca9a7af7431abfdec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceca82103669599d62bd0a876e74b7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6ff00210eced92ff3c17503a2007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2313ef762cfe2857e10625933aae7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e2c6061d43e404f97264719eb128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211297f145cfac6bbdddb8684ea400130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f155485df47890e15f17bfb10a256131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ea2a7a59f447618a42ade276c677132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f96e06a8fa0856f5eb9a64b5294402133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91008cbd0e2aba1620a99e590b666b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47314dde22b8e053381926e117867c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df869243bed516f35c2bba2c684f8ef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7af018b4b4678ec09de18194b841137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650463c1cb8c558373be9a8390778a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3367457bf78c647685e2fb3e8f076139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e12eec14af3e754a40d07da76678c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3084bb555cf89126f965732efe62cb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25c0eb8f4a8c54703f52f7e2a8a70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375548f8263b287ad09a6a09a083ccf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623efda4aa552a7ebcdf147b9c8a34c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b472c58b11ee9d56cc4f466af0871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15863f244e04eca83266b9e2b71d3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c1222a4539d2b6869e6d0a886ba09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f81e417478ad6dc82569a22392dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499e7c3fdb2f6ada5dde50c32a414a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb355ae6c59e006b7e0f1df15a843d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961bda3b8a584a4c08dea4f15f83af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba6111599944e2865644950ae8e3d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c7fdb1472fa1e952872a1569c310153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c559c6221fce48464792a7968e950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc145024586654f25852c88df1d6350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be1ff075d68f0fd614abfd1c90ce6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7feaccb529ccdb62dbfc6a238e667157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff1153d2de4141014911e22401c0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8328b52f32d4088b6bec42dd01fc51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de0c53e449f49ecbf68dd0afad660160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d83267544f18d130a3c5c617aee3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020f51308f9cc83511110b845612e2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f2bb2e8cf008acf6cf91dca4bc05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f51d1dda61e4eb286a8d2b827dca3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b699d77ee17474c10fe011c1a65dc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea86445f3a4d14fceef521758f1b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74430c97f0214602eaf6dcc4cdc2d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0ffe723d82eceef2a467043f300ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf738045ba7b03320b702495f37df8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599888b84052d6549453311801a8dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e364ab913bbef0965ec1e3b15924171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cfa1bdb14630266edeeacca13906d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257dfbd3a656858663ecf20833ba5dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181a946c6dc9f2922073e4648c7a1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a56c97b617a61d9b6baba8a25350175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade9bbb182c52cd9bb41be2a5682de0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7c5017ef99f8d682811854438c5ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e66dc86feaff353efcd8231437fb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18246067fb54a3782d4239e95c178b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96306773c2e6c94711842a5a5980e669180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888e2e7d104cdd11473f249dc093f93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6da75a44fa8a29b6dbd0a35bc3d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e951f7f07377209d92401768067718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b87e3f1c35b1651ff782dcd868d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3382d0d1e65316b9a4b19ccdd137aca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52acbb06b4615fd3c7668c33eeae78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814abfc150f0555cd1cae430faa3a4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382264e37f3b9d71e5b6ec8726e747c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ef348474a22e6d4ea6b446422ca6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757228f26e80db81cfafef2693ac29fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1a21f2365035dab9d17d5ce88ffe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a3d1d78af04958d1eec1be8ac4f22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588277ee59b109e10e4d2fcc7efe8f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0377ec108444f6b576cda67bfa58df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548de99089abc43c7606c186335b7c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5541d7a44849483e877d2f8e9f16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83e63df9698f6ac047b2b1ff9656f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fad01a5a7870dec115c6be236d22bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f5159ba34ba48e373abadf1a55e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc4a59cd5c0024330329a1e23bd9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc136b876544959d22571f7c0f5ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d65383b6269cfa7e9cacde6b44b167202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71557b8388dc3f90cd26a9440d9c9875203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0321efa3729b6ff60f665ab166e1c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a6d522b80ee271845d09b1ec6932e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb90bbd3677424ddd85332df174cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121cda91ba6a3ae2e052c01b839642f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f3ece00a35f3da5725e5773195aab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e64a349447f194bd8bccab12a9786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa98ecd98b2420bffcc097c365b93f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0fb4e1ced781002146e3b4b970c33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb85b8d75857f71775c27ae28509a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e10aae2e3ab5616fb0d55853dfd7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc802b34304e2eae8ab1e66fe8879c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366b797bd5fe1d18cb6a15e3d2774da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e130919299c3438c3d8996e683d4fed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d686390a70853b51edfbbdb1efed6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc4df34517cf3338d5c417904882f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6271ff24ddb0d75a3668c5819edd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0247bd96e010442b728a14474f71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088560dc9a6e05c82216c03d4687474221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a253d13a64444937fe970ac1a1864d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208b9dde8cf0aa28e14fdfa0587000223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33239115b2555c7696960fd15b33e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94428e75f795e835b988b536eb2dc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25b40c81d4cd37021afd7fe73fce85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4797861b2e4ef43bcfb50475964bb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fdc8557bf33c2d7d30cd9216297e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875947e3be0ca0a029265a32c7e9a48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379bda9526f42ba5bd4967b3bea2357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b878ef1f0bede6073bf383e09e97fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02d18d81be166bfc3f77d1986e1bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3bf32934b04cc4a52263ea9c74342233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aa4f7f35d6a836c29f8217cbec5e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91416e7f2541779d91f8e13c08b3f5e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14721fe480458e40003b36b311f1fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10236c2d73a4479e0a141b3eb62d7fab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16d029f3074d1c843d8ae687d9356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3764145285969c48f02c4355eae1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3709ef387e78be7fe1c49b937249240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dad536f6c736ded8fe6c1cb388c4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f932f87c357bf35a8cdfa353cee3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063a19de1b9b9c316110d2883363684243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040dc5801dac17a075713d0567e9ea6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4a5d3c6e1b29dc201389477bfa1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a105e666753b1347982061137ffa723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f0e611cbcc0e931343b9ebb62cd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6de73ff2682525db6aec8a35ecc24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831492ba16d0eeb7c86a2d2de89fba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6688fb5f6948b40548d33015fc2437250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b858b02825a21d935e8e513b7dfa29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8675a4243060ff44bbaefe88d6f0db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48309cb65ccd31b7b6bbcac42f2d8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f0c16f26749fb12abdf7433e8fa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309022fdc08e483c049c54b9abac3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce070f1c8c19d143b8307a36b9652aad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fcd5a6cc1ad055d4cae9dae7f49b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0308257c5824c61008d9e49e97d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02fbb974d31c3e6e371461fea4f0a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff1e10188c65fa84f9fb1e1bc8131260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979f6bd6831b001f224d09980b4a0dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef86e97676f10667a20ad1bd401c45b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b585dc2f1e63c035647c72ad454188263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3277481ab1203701465f57c881a23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc2a5815cd7ddd23eeea39807a8d8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb10dd8e3c588b4219183e7d03047f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7037cf0608afed11ed24b58c6a4bd67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fd3e5b52c3037f2bd67b55ae9f9ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722db17731799538652a58536dd82b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7af87a3ab59b567ef1b3c150775dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f285a286063a22992e2b66540ce975b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4b7272374b3ebbc2408098fdc50e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5178a90506d8a8f986744c0dc241814273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d2a2a0a744ce4e2948c8a6c8290e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269adc1db51d21b9c4c08e5d215d4be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073696cd70171e91b858a978b266f1ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54fcd847a7a1361865dde8e2d468a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db15f52bb2e5b744741d8dafa9e64c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27ab624980391fd190828ef8e223d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c512f26d094c049a7714d8560194e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac79460ac4ef9842d414d24f4620de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d7352e12ac8c699ce10a6463cc064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a86b35d98ac1c51ab8037475263f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e6304b1ec241bc654b92c9a56afc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f971847e060e3b9b40dfe822de0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b7d7e3ce9a46e8f90aa1eb3db10a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6584efcf3f8739d36ea1c7eb73d26f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff7846f002de3c377d14aa93a0d65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc58a63517c3d67290a2af28332bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab34b3d03ab928f34d0c04de76d89a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1d513ca3a69f0474204df6196ac4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2320e3d0b958abd897268d079a891292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856afea23289c7741d3458a6c926ad3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880e33c2a2bd36fbe8b0d37b1431c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaadd3c5ec9fbb63bdb39b66d946bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b77433ae0812ea1a3a0330f4f41bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c3d1b310e27353c70ff6413ee10e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77940d27fad83e2cb55f2323c92a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53bc55345bb0918e2c7649a6bc2103299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f527adef79bcfafc3409208bcf2dd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3f82c29d9549385978f055b29b45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577452b56f61e8330d549133d17bf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9edc17f6de63396d0cf528c016284b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8568cc64203105faeda50e02320e62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048ff957ab257ed8484f66b1e177f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85393b3deb8370db4146d016080c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11bf5861a774dbc5047e44930ff204307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a363d41b7ef3e66055fb1abe315d26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220312a727c85c27daefa142f848618e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541fed3e10e191d9095654bffed36a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3845120de78477cd6624efacb3268a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760d884abd1880af23d04dcb5d2964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630f56d0fe1585021cbd2ed843b61bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af6d234fcaae2cf10db12d0f3171d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0bdb4bb127832f2467646ce85a32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216ce655c88464cfb280ec76a18c2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873b7c26ac892ed7be19366ef659a0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d45c9f901bc482714c8d02ec6ff4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834344af06662c17baf59c40085432319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867059e40e14e86af520c46a25c1269320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b52c50923081ee452ff482cb5b941d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed7329edc16ba7504e7564b05329e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7163312f0b9467d99eff6ee895ceb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f4c6a840adf1048dd26fa55c879e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669ba860807f090e11f1976521976f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee143d5aee173e84539446676717be34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c7f0cae777489af52b003a0a59456327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e1fe377d15f51513cc6adadfc20c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6367bd77ea6475d732f93edaa6d87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ee872fe2c52efae1e467b0e6e48c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bbccc202acfe0574b73e0070bfcc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ebe2f8dc7f2ca06eaf1a72cd4fbbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11775da56361115271c4815fc8dde8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb6bea555412c09eff14819951c8d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd5a3414d10d9872a422db0d44dd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01462fc02d4a744012eaa330c26d16d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad79a9c0f6363c170474b98e3e686337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f5122ea23414fd7ec4f9e440e65e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2c6c6b1e546ba5098434f0daa703339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19d0062dbcc06f8882f70b95d60464340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502238dcb2df8c3e1b832bf99eb5056341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bb7e6cecba4ffac17c022e5588131342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac08b7c2d63af86a8dbf304319aecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21ad6140bd63a25d783555bb2d7b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54dd755d5a82cb1a7634553cb569af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c5ed5ca1424f1ce3e62b4cba0e9dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fb475dc5eaed99c976ce5a904f2cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97895c92f0ce15e231b3b20fbe576505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be45ec6bed1bcb4932e6399bd5763f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4edc97132f7d02aed4e69a3f54aaca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691340ed1b419c3c62cb10365657e731351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4871f9f822a870f8c410f24b74292352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f0a0e1f84552eac20cb120f525e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba122440006945a282c13fd3f0e4581354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538ee350380dcf6e4076e204553b8ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043ba405fa7ef1e3a4b57778a141669356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd59225b7d9ad11728f1bec9cda72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994bc134be3ecb7e16882da64eee14e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ee65b8ae32fb9a50d7b9ab8a511c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b64539256d59a37829e2062e4670e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917741bdc4a87fb0532c33db07a4976361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8feb2f55446b7a95f8bd3770bfeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018440665d877ddcaae748d1e6d739d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d6b3dd31097b6c1a4c4f29c853589364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febeaa1adc3c5722ebeb4387480c3b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479502fb65c0d088ec092cfacf02e2aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7e091c52be352be27de4504040a2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a553199fb2b2d4163e53d5ab7ce0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd2b4134355fe9ab51342442289670369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a1b2386e0830254fc0cbbeaa37546370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f042b6bc5cfb7a37f76e2275e752a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c346c8af48b4a87a400688f2aee436e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819fbbcd1a0f3d5bf9af43567f76408373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe6af790468ef3a1e3e73b2106161f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceae391f1b479f62acbb382f07a6419375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55f4481fff3ccedf8dd26dffaea52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a7a1c7b519bfb9791f7c97efdff8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b23a92d2055567efd86a51eb4fcae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794118fce9d3068e1b7ed302aba63897379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f92b5ffcd8ed04757bdf244b9ca3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7426aece1bd17bf52c15f9bcfc16e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d330ef0614e280be36e796244d2cce7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d9881f92d67f8e474c7b4d7239823383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0bfc71e31e30c1ec35a46ab0ef739384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c53ae40dcdaf2997715dca74d67b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e2c13f1bbcf935136293434c520f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b3f4211082936e388897d7473400a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575ca8d81370fc7e50ce6d50905bc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e3f1b8e018bdfd51fdbec2bc04d72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d807384d1621865b3f4ffa43105a22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c21a8613b6bc03c049bd98ad039fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9f0fb24913c8532d335a72556399392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5c3fa6e00830cd97295d370aa5ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d467ed3d87550361f78729e1c98c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6fe81f2b705d7a8c5b02b037419a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c557795e87fb04329712dfaeed293f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70f20f1a1fbff28e12747ea7d68a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9036cbca684190f3d9a057f868def37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205896b699a0599613830c9b7b5d1340399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c4ec44eef900ea12c6feb414132e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac08f4d470034bf8d43e560ef64dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ee677b80af8e9925119a82de2a20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497651d284055e2f3b33be9a9b5a34aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e267de02b98613f6d99e67e8e2a8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b104e331cc9271918a233f9e3c9c96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cda56f75df7b946626679a8a6b58bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca6889daba372ba3eb4e9fd721623e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918e4468813ba15243988fe7365bcc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50f7c75b8bdb394106c2b5780a42d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20aef4910e64111c03f989a1be420410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185e7033f688dae8ac7473abb79834411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718f7b536183cc221514c6dbb839c3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224c112bf70d6d194c65db64382479413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517d0afe1019f6cd74c67f44b518e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab21b281831576ce63560957922fbb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86658149a899abc65747140f25e6225416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3c55708412918c1e3de9e0d5bcbcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1741e5b1a4c3361a2aa73b12ebb55f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5a62707283918f61123e45835e38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe64b4b8eb0ed9997f86091f60dc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806bfade3677fec2a2b404e1f61dfe9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52d71f6835123c072620c7a482ec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3ac16b98e79de56555eb6f05ea13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59afeb5e207592b9deb8390bac608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ddcdd428909e774ce334fc575a0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ca02fc5a07bb1e6609dc0f69cfe1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b3f651e6cea01f6b709df49c1970427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc95b28138a95f12b135e44d13f04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b6e8fc5e5841e7b4f7eb7884fc4da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f18e65dba4d2207be4b020482715430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9e349f848ab09a48b093abcdc5891431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d535fc30e9607f3e7aee5ad9abee30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64503a7551b9fbc81305d775fddf9d34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156e4545a545391547ad291e838347e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc7d543f96d197cc54eddcdfaf900435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82cb7621a1f0e7769071f9f26fbde2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058776071678f664bf1e7d1fdcbfa9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619e7865d8b722170a004afb82426b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ef1e0588b1b9faa5361a56c9ad04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e351c166fb045631aa401781e48144440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4b4fc3598c5f70c0106f57aed6ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb50368b8533f1f24685693b627c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f9d518b66cf9bdc515349ccc49cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed691cc906f6a0d851659263219bc59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae900fac4655a23ced639bc5951ba13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5d493d0281265e404cd0dd84e441e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5b1caf1d3982467c2b1108782b77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba753f90c8576f2dce8829aca73fa4aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a143a7abf4597a82538772f635c55d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d19302a6b6a43c9b855aaf23696c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3e87d80a8db1c92762031181f79a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53495dd5dacc7fe532fb31d6cd1cf38c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc822ee655ad761fe14b1b5e1a8d7e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1699a930e0b996acddfdbd2710b8ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b9f0fbd9c2289b48dbd82260624eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6caae4d5f6b96e46a19f9a98a1c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1fbaf8178f3e053041db0bfff5da1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2e4985d1b75d631d6dbcd36672bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c074ef3bd54e7e82f8860b2e1753a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef1374cd2aa5dd3a072a9bb886952460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db614ddf2ea60ce6cd0bad6220a6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e40a560edf5fd70b979d28f7feb16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc7d9d53ef5bf17406ba9e4f64111463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697815deefb22aeab051201c71f4151464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf647bc975e3125bcc015355b8769e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29aa8dddee990eee24eb8d58c72eef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28d747a2406246dbfeadb2d4eb921467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e140129644cd41e2ae15031740821468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199998745d10706d35d2ae8792350bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c077a89b5122593be2377c936dee17a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125220c8fcf287836d93b450fdd68b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107daa636da8a8d1d010224d3f17fe13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5285c878d5ca494baf430c4041ae8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe258ae5da56c9afd0105051aa968f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5a5659909ca6ef3c42ec2101163be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c139d87eecc18da93170092d4436e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b21ec872f93e91ce580cdfa9d992477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd308ee1d76e6d98924b2933205ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8cf79461b1270dc8ba922def84848479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d742c285f33e73d646d66bd879c4e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c30bc97c4a75291b921f69701d6ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28590b6fdf36094c46c7de570b850c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77176c5dfdc9a45dbc56f2757090062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2cc1e11a980a1b433a1eecad5af9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a283382c2adb76ae3a9253629241485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741499a08c3a41d0183e699e0105da52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057da0a6510a57d0aaa6489d751e0fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c4b08d9e5e0c5aedc40b7350e7df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc6ef6df11a2bfb5bd70e13db6393489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e558e2a026e0bc533a16aa29ba561490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455066819168bb3d2f4537276bd21f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f79d6ecf4df4ded7f198827ef0743492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b06f6c964130d28654017f930f6b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73dc6f73f4a59720f247eed510efa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93e2f2f56fee2a058504fd7b32ed7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc17ac188c200104c5546f79b0f998496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297dca113e382dffef72c6b3415bcbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c281956521d335009b41a59013a73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77862bc6630daa50f2eb7e3d5e542e60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f53e8ec40eb87a56c12c09fdd0f73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcbd310367b0726b44482159f0ef07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed047d846f7d6959b0627ea97b328fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd976df05ad0f87f742a0817a41fe5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78541225b4f4a0adc1a9b4f071a8209c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ddad35e9287347db2651b74a0bc0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d913ecf8f635279b20d9e7f78411506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64725b1c3e7b7c4ce2acc07a029f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a5accb35b5da2c9bb8dd4170e1963508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241bcd5e37ca1e91e96de62c27a6fd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c92cdf6ab82695559ffefa5533442f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e120bab47a8273c967b4f24179192f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715841b7f3ec33899abce3f772fe1aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702eeb830ed3862574879eae81952f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cb75755b50db563ba13c2560cf4f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c48c4aca2bd3d57e5b32293630ec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540b77f7e5d03ca6ad0023b4308b789516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3da90d87f5eac03c29fdc82944d7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c10eb81f567af596ea815eca5fef6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4c93e30f3b35b03aa33a398778e28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa477cfd7b669edf26d9318ac5fc20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758a5b742e11c401b7869d8d9aa813521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1732cf31f4f992f249d385e475a9136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53a28387142dc08af2e511b71b9efe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7872ebffba6eece2daa091f7107b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfccad31a62326f90fb7cbcf585145525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac51a01532d09a15c0e3ba96dd8dd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eca095960c99697dfe6d22879783c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff9c55c26396eb0f58a49f3e091874528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e58e33c439600fa982d09b51af9dfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dd5058ccc5459364cb24b46af00c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac6efb6b439edced197d4f214b40b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e3640ee6dfe15c014639509274d13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84ff5607d428c659301e06ecddd00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135adadfe2ede842f3ed966884e557c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe3f6f11b31e04c83b93fda4707fb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0253ff5b86f8034e0cbfce53cc5d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d6a8c0268ea2ba7d09c8209a40a65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa49c186944fe5e155f95ccc3f31be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfacfdb84a5459dad274873fce4ab77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0f8e6f2b2ef51bd6beae879220a99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8ea69d3aecc9ca4356680cec2d52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69d2c0c7033cc8731bb7f2fda1182542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129289538e5bde94b68de669212dd12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661d8afaf4a0226e35db505f61d004544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951faca3470e51d0bd5578e693219084545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d819b8ddbc69f17d997b923a23c0414546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294641650ab0e28d9f243072044706a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9b94c03a0446c687f6ba2d295f69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4c18386af0a236982cfb43f2d2f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16f08f2321d6de6b09a05c74d372b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d913504c8d5ecc4f8e9b6901e752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae7865e6789b538b57819d67b2d3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17312829f559105cad67d98eda774d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836604948468b3eee87ab22ea1865b90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba70bf0e0dd3e807519bbe878c45f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c04496ff0ef4e945b05a776ec1697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14bdad81e04cae165ae1fb0a3fed4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eb97f3ee1fecbcd42d192d925322f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0285e47e8a25cd42aee96171eaac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11a08aa7395ca950d07b10433b1ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e2d99c66cb50b51bdf0136b0b951561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e60c6c31d750dbd8c9b2a96605ff8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34ef4b3f98a3eda6b939f623df27a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798211fee12eda3f64d1953c30ba5eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650eb39f8e925a629e2b2fef3b4996b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a12c9ff91478bbe8ef2a26515bb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbe5042e71883507ede5dc6a777325567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22840d6178ed1725b947175a469f54f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b30b736429c5941bca03a2efd6f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1398c9c9d9540cc401824482dd0ea2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f8fa8e419660a81d2dc577d1d629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89758cb07bb3210e3467e82d313c91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cea526a32dd010cd9ab39abc9e959573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf08b0c823146d517b7e6543be913574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e166cf2f5a6d2637d92033f0ad9b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a40b73009f09729c97b8bc128093f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e5a24b6498cedbafd914696114492577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0731aedd669c75e6fd56cba83572d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d418160317b0655a0b0a3e5481f96e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211835793dd9df42c18dc4d1bf41606580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bac55a0c74a5819e5148bbd4340b7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee578a3fa47059c8a6bd45fffb49b5cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257acc4c8f65028e79b1c6ed404ef7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749bc306b6aa934e29a4e01e2cdf510584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65c1360f56b6c3288d88237337a62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20758b0ff93b48c8b2a29c0db8b2e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f251be4d63d99c7463d18b033946fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c83dc9bb139977d3b486cf94293b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3662cefe5733662b9837e6166ea7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a284d61bdc01f3cdde9da22efb639a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e893b49316749fce8181e509390aab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577904495e910adcb0f94ee5b37ab3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8dc091d8b2399b808c1ee034c120f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b75d182c02c11fe630588915f7193594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c443981e114d45075d13a397856991595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f83e2c35ce8a8b0490b5ef72682b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405b5b1f8b4071d81646e77ac9aab2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0e819f36612a2440f8d6fb97e4d45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91efc6eb816d3fee33881a7688977599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998261613f32926503891d333b99158600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077b86f8aed70dc329156d310baff70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d0e6ea2c24b274c281f00653b573602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50535620aba5d79d1d2765752c8ef5c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052d9114b510863d13da7222a09f9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a517c6c800a54e3be6a3cb63a281da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404b043a927bde9b4454b2a44571430606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b696e329c3a93f34f7ccc206cdfbee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77ac3528dbd9b6d5933fa491c5206608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543a827efbfbd4b00bea3d8e3182ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b7209a96ebdb30b970fbfa39b9030610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ea0973dc79104503619c7295d1936611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba532052acd5e7fdc9b818a2d5cac6e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d9b30ecffd4aebd96ffe7cbe9d2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7ae693569a32a5701f57acc594ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1ad6df4d14230ad70b326c96f8a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989394ff22043b876f191cb653d37a26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5450d88e9c1506e768814dc7f3c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e138ed420011582e111eab6759400618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9a00c10adaebfe14e299caf21ad2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f2c4183050cce52a6041aeff489e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27aa8042a1a9ce4abedce7939c999b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145be14f2192d545a343d68c37cbe2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac1c5818eaa643e72bac47c2327e66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02fd0f196353cbbbe817c5f7c61357624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d73a281bdc818144ec83d3ceba27a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58819927495cc2ad2d648a5a5c0076626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5a8f664d0fc3f995eda7ef041dff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c3cec5f766643fbd8679e4245edf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcb663a056c7c048f86943c90e7eaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a1f66df0ffb70f2d20734a22bbef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e6e3f4e644e572a86cf8cbd7eb2db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fa2457709e6aeb1f3fa0b87e936ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42388bf69d70d0ae006a32ff3c02948f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735836825129a4d6827e23419eaa8778634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4d9e85fc23989762fb7541f0b33c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e0f5d5263d905cc1cb1ded4095fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b4834ac7aadabed0543d624a21b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a644a548e7320122780905b5c1bc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3155bc5085aedd99cb6a4ec0b9d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f77078504b5d41a6d0da542b29a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f341dcc521c7a1a5d2eb7c3fae817641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a191e1cf173b5262e1934f17eeae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d716037a9222d19f6dcff2afd767ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621e57996db956d76c3f4f15e6f3d75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b9eb14102c001176eb01e1ea9b34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180ffc0eca57610bb4feb790184352646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb3b656e83e7b4df22d593754f638647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a56ff0274c9f0e1ff80c89c43fd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb190e4ee24e5b7e5d70ff5952bf872649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14aec84bdcc0a05d012dd40e2b6c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c6ef64b0bfddb82c7bf9846836c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e31f44a7fac36b4a63e4fe1c5ed59e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1cb7f586723f0ed0a863aaf60b6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291aa7e349519bd6b74ed6ce76f1b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04badf910146f026d6a00063c68962655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95609f4c2347b6a4d3bdde57ce238b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4eef1325e1b2f07828b63fd6b1239657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7a6734a59750e1522c558370e5e83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65082c3706d49742066e34b9f95d2e34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae883fabf2980577d27b1b049a40534660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266f10ca7d1476d7a056b376f2da02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c893922ad15704413c68c820196b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24708268929e5e93f14a62dc9f7d66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559fe49a603687f675a86fa8cdc863664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa876fbb5386610e335dc3887464da41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71650d3b777f2b4364024bec14530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7559b1a24fc56edf6bfd84f80d4106e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68751f275a4e7642cbe302641aad76f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc0b26129d9347d94314056d1cfd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ca0fdb1e709833be45f14bfef4268670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67c096e281b207bbbcd1beeb003709671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de085d2b437bd83e791d8627ce0c6bdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464206fcf541a137575d9236850d7ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c710b946468311ad8f46bd165fc02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aeed24911ff24ad4a4fa69a08cc7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb69b222c925a93e80202b872406587676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608cab6bade28ea449e0916edec16e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e042843d0def23f130ece3ac02f394678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674723949bcf3ea15d5d4b1136ac5b3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3add9062c1c66f82eca215d12271680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924bc4d01eaaaa18d44fe673c289d50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04899aa1798fc00b2bdd77318b35865682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443f60c298e8fcd1012c8c9e33336b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a68a03f479dfc774ae2f47ed3bea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbe29f11e125b25f721743f189b2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230f9eeb975b17d72f54c8ae41b8150686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39081c21d4187d427bbfa3a3f20556f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca1581a75ee82638dbf4d88105200688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d51ed3389e50017dd11ff05844386689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc54c8c8cb5332d06f30ea6ee792f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f929c5c8c1afb3e3dc24d21253ed6ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d80946fe070c4574e8929574b1edc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1ee600eb01b8cf33fddf95d097e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9877cd59036c39c043f9f53dbbd5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd19036f19ddff2ca73a7f143d8a0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0377eb5b20ee734725a0aa4ed997b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692965443ca2f86efc3467e29de8b3dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0aaaacef9d6941c5f1156739f3185698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fff17de2d53a11b050a3e29aa33dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29495413b9d0866870f5e3f4e44c5c57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9abcada65bec917890a4f7b518e48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3664168bb231dd87db36acd362c18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da27d35c45b062cd29626863b8af2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398aec58e779a4d71a87f2c98935402704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40a355b4581d7665e84b436708bdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15435a3c38d7c591110584a108791f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eaf9ca4508ebc60368a202c399922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df2b2ada5f6b5526650790e6d3615708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1b90c86bdd7d8e9e16fe098526710709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc247492d2ef2605baa97b005dabbefb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1965ee07ca0516c1c502778519ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29344d721fbc3c13e840e3f4a0c2301b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be2a8acbf79cd4b898885627d6493e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617e6e64fcfe74f05cf0d85516eaeff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dff7b490facd15630d10de7574b1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ddd98135dcf2b0d6e378a077ea02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c342a63cb2e37b9fc826dc857fd4ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befca0112e4b7425d336412d44a5da8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640544234caef51b651c6935e9b51c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d655d02c721331ee3c0055096db6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33187c0c8c5f9c1cdfb85d0f928c371c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056747b857e23a750e8aa86dc324cfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b1573ab2451a067f8602b60fbd5c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611cd551d338017b767ee4fdfa65865724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6bcab8197c396bb18ea23143ac63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b2895ae1d89c200facf51a6a594bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c21e302de06d9d7204b1b2e98da2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020cc1b122b9794e0d6ef6a0748081728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef6d677225434e3980b3657be4b228729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570ebaf14c39f146821e83e5c318f57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504dea325ddb6987985c06739de0c94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83addd480c01eb35ff19f39c344de2b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b054d8e52c1b9c1b3303f0e06cb729733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90693a5f83cc47bbd692e86bd0c22d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03822ae5952492441e508a90b2a6928e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e2e6a7a568801d7ab6712c73712ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27096bbfc2719c3344984e23f2a07df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c681832b70376484c96481ee2c8ed1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df667805231495b5a8ce18fb0d47cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee096df0ab592f9b75be9507c09a6ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01237977225d27e385a0b87e272f4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b42633fad11d17ab3bbd3dc95ac99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09dd19e249458a7bd95d390a5b6aae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc930cf01966b68441e4d99ff87ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045885ac69b0ba495b3bf29f18a8b11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e0f42eb6ecce6ca992ff0063ecf7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f086363d71445880ce66eab5bfe59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc25290beaea371a9c86939819511cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdc104ea95ee3d2d4994af72863688749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b59907fe5e297c31b707328598505750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a971928de57913b0d189863ea1876a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532328a277b070086e0b46dce0549bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750a718177609935c6147119f67d2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d722160e57b1ec76359966e3ededed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca42caeff489553033280b6fc5bfaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43478425d3693eb02bf4e3ebaeb49733756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af65c162d0f6714a0699344ac2e4c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79587a2e13ec05dcd6a775c9274cf8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c3342fb8e2c3ccf118ee83beded1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311877ea237c44d817ea1b64825c861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f10e1c6bf60b5f9f5a326e9b542b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85bf9f5ab1ac54a3bb2d8ea4bd84d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a602f0b1b9f9b53671cea9f445484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a306cd3355b702d15aac615abed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf27f1b942c29306921c886ff1093e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7cf60fbf7332a98f49223fbb05e577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab416949ff50f7b085786315bedda58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a583e25e358bb27364b1592ace78ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520176732a97644f594a0d738a8e1e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e4e388753ef45abed5f44b885d9db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665791088a8f5044eae9a8d8c85e8b8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7302009d319b23020617cf0c745f2ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644034eb3d6bfadae7423f0a9cd69b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643887f67d08c28dafc0b51c620152e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654ef8ca57aa302fe594192de08133a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e25f0e0c935fde9b63700cf122a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb408ca4f3fb6ed86aaa5221ddcd0e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a710b73b6ab8e6522de50e1f3bab019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4dd957794a8a558735a4b0eafae120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff29ddf31e2830b6834ef5ca6825a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e882cc3d5072bb8dc43b5e43226ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ba108c997189ee0985941cd8b27723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34fb4bccffbb42572eff16f1ba34e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58ae1dbe6c75de28f58208a97aa5ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7b1cad3f20580cb3f2c2d0f5c809826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cbfa3427d169364c82ba7e4c3078a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec91765a9ef47529cc12b28c1308d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64549a9911d1b3580e9df572cbb3320029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7572302aa8660df149ba47d82b67230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c287684e3afece3dd47e8a46acf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b0645717daf0e70ce2ed841ce2d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc454b79df04dbbe8ac6117578d001433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089329aeda667da869d35e1d1a262f3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2240848d862d547375ca21f05364835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aac10806f63d0796152a3024235f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e568f547c727b7145cb55bc72ef4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e6edda297a8d81c6e2bbd1f1447b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168653f2617eeb93526f1a5331266fd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f3be2ccca3ca104598c9de75758340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b8404ee6ebd85de43579368a2ba1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98780aafd18a50a7212fc4402839a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245718717fc26fed6ac508259fa3adf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e915247810047d9d8d311855a3de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd076ad88b4b1531476a3b1196ff5a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2560e9afdc9fd9d5155625c27fe0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b522599a11d89e7fdb6055709da5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e19ad252870f8de73801b9fb3d87b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e66f5244edfe2b7076c8eb9df23fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d33dceb56d201359d737d65a6f19750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bd36cb441dd164221b79204c6088051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ae4a3259d700fb42f6fb7de297ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf044f9f95fec794f4a365d67ad41d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46445daabf7e3da55d750e26195c0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55111329d67e9862ec7ba8979c12a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49624bcc5979ef6b605557db88ae156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0c76539528de68f49336504460de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e868b7cfc34a12191af5431bbb0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701828a31bd4b576e456eaf9f4bc0fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee67dc40fa15e668eb90edde282d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74c51ff925861b03ffb90ecb81e9ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827cfe12d2fcab3b0a583cee3f445162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c08128ed509950beb5d705516b6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6ce9e4c1d6120a81e674035b79e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0746accae1fd4f4e138dcba43621c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dff69d609810a94feecafd1cd634766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3559ef3f3a771970d5855383b546967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc55f4827ac51be738b9f30d5857968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc9dac54d8ae157169d4d0e7646ff369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097637157eb64e58ff4dedb2b1edac4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc8b42e2707b226f195e9719ead2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f32dde1b5c04bcf66f5ace66d207e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e72e8413d8ee923424be0ecc0d330c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e92d039b7269d9e44f990736c91f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2151a95ee657a426daa0f6cb3fed53c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad3eeb20a6557b5f955863b4857a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8454c96182290fd626c6d041a2b9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4097611fe159eeeb6ae5ba90bccd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2c33d492779675d189f6fd540c58979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd96ce5256df4a6c8dc516559b563c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53edca0791917afffdcc1293766ca0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f35203890a49639a7cae4d122d10982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2efd285d73e574e6fbc0e50fb16e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14438bb781720f6fa14fc01abff8eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce044c00ded4094e3329f5a2b544aa9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8fbc70ca50be340835043faa725786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8f2e065dfe227adaec65de5e5fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359decc536dd9bbc2a509eb4e8b6652588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf526ac475d5fd451ee8ad65b2803cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5287445221959727c9ffafa4824cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550a2f42c7e694ce5bdb70f8f0a98391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acf6f83c48e8338411f202f7e7f1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ee740e77f6d0202ce3dfd4e676d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d815b338d1e11be2a636c0a9ed548e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13fa3291b43e2f7713ad56c1c6d7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c711780c263114fc45964fef2f27f4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac660c0b170e36ca203a217bb79adffb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206032ae6f80193724f8f9f832c57798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff04e6ffe430c9e33a9c94b5c515d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dad04fb05eb67c418f0dcb9ad166a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc65c87a03f7e96c6a1efc1eb9555101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0b7497ce03f780b290c5438389d00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66750cb3c0861002258441f5897700b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213777a8fb808abb3bf34cb210ac4e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f583b57efa9bfde0211cc28bfa2ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a5dba5ad912b84cff5e863c959de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347511e7b8b5c703b4db66d89614fee5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879fbb7b763063321ac46162cc7ddfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208ce8521950f3bf7c92a40cfe8174d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541722a21bd418c79bb301ec641f30b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c40cb73b837ddbe873994819bd044111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc236d40a926cbd8fc8235c4797c308d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97f23fbfabb07d8db121912b942815113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c068e0d1a0e4e2f690892d9ba037114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10478be0619883fbf5afbf688f3afd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f66c9cabb033f99419b7a3583365116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f9d186ff6205c12d957d8825ea17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51b3bbdbcbf060aed8368469ac2ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594083d5f28bef598980052c7689ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d525646e6d6ca58e477f14dc80a2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d9cdf45d99bc57e9da31ee6e9278121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc062927488c0bb04f7bf20f87e71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f03ff5c8073b302110863560c57c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d787a344812a8d1e2c34933bbd91b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240df9744a1dbc8da1370d3d0c94aaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41efc3f3d2da2752fe8090e54e1c5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bdfcde51b3abbbb38c69a32c51ac9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e83124c04baa4f0f3e64b06d6c8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c05bc6b248aabead52fde82180b90d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482be1a0d15e3454ad116effa331d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe6c1e4d415ce636fe9e0416e0067131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8416cbf68165576be920e8b3bd460b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220f5416cc6ab59b39b389f0f6b568133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e9bc7cb7839ee65f91ff6708b978134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111aabdfd60ab6e416ec469272edae1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5889fe0dcb7c05e8afafd5c49358d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5579bb0ad6668f982eeea9d900103f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb4eb0335b6cdca7234d715b61c646138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44515a369db8bfbbe4e72af5fd3e815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3385452d1d2507c6732401c90be37c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57928deace39a0cd555ea7ee9f2fdec1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc61a540a34b57116b0d97ef023753142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b191e8b7c2728239cdc8207330975a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a62fe28c80a620f5745af7eac37cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db546fc6d1c501fc57acf7eb4adc09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9472b69b8bc29e4bb7506a2a4d032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e649fd8981807fef2449ec8ba8ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f9e55fa54c26dc9af5793c6a4852148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8223436bb6fd535bb9feb5dd34e53fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3321d42db282c1fce4a309f9ae548c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d371eea6c222d51d2edb718e3386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c941337211f8385106c3e2224d1a4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa566305b5237e5cacddd1ac8864e37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a14858760ce2fe99f5f392304bfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3c37181b32d5ff21f7f9d94eddc3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7e1e83e9696ba9a4bf776f5403ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fe9595dbef5c7fff7fbe8c8d24d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb9559802f43afacba45c408c02d1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd6ae91d8c285a457525b2c0e40cf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb010738817ea18b7e2a00c783db3e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c094d154b64748c6e41265b158a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229e18c016baf86333b8c765c07464162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9ae7f42eebfe0ea32297ff182c52f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17196b84a61ba4afa46bfb91b8ea23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bbbd797a32b137d04cd5ba6ea3b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ce619b4b6a311dc2a61f4ec52547166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172318cf80457590f595cb745c6c21d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bae5a3138bfe03c938a584749c830168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d214a06c048b9ae5d48966214c6da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a6af28a05ee0a6260a533551b41c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196428210fdf4183dd61c8969d1a7ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d51931177bb5d72039864f3de8b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac123cd3183c073d1ed809acc6c331173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbf543321b2d2ab0785a8fb4963e3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1288b1ec0a57fe5a3061a9bb8543615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91347b144e6384243e142772aef4506176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14527f8e02f8ac1c6e140ac5836dd8ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5074aa2a1ac64f3111c84eafdf23ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755feb4d1e4cbac2607ce8544e99911f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c9c61afdd5fa143598370185bdd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb17eb5189a5e25f993a797bc60ce31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267db5336470c859eae343e43709df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e678a51847a908d435d33724cd418c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319db585ca5d28ef7db8b4c6f146fb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b8a05c9cbfad758ad01383828e19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b19803a222b42a2ba6960bc0cf59d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d2a5262f88f6604d32d30d6e9fff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadac21ef7a7a50dc83fbcefff3e2d2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d1396865f26b57745cc5ca6110648189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4697028447d20f8863c9d67d973943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd0a71b7a532c92a951ce8899a096191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256aaa72d8a04db358313ace7ffe180192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35734bb7869c0c67930d70136f39d026193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6286e23e8ed446327b03f8e6d4901194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be244aea2e0ee9faccb9d4d761e5dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb48709063fd8d3b5cd66153260d23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe95b24bd1cbc8e5ad86f3090db58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf74690dc51d792f55e6816dff1d3f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ad888c1e2fd2d530975e9f2ee286199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6665172be5af9e450d7d497e14208200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06f5e799f97ff15e44a670cae0422b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c3b264770edd6707f74d74c15001202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41116ed96517b902f0e3b3ba7c238cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8253535caef2e2a9fde3eeb6ce42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906bd05b6dfca370d0bcc427ded1a6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710a0da47bf72dbb73803e818f4275206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671a7ecc9a3293a49f4bcc98400170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2f70fabdb73df76a4fbd1ad3892f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde30a38b72c10fdf75b1339139737b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fae19cda1cca6a4d40bf2d4557838b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef4a35a6344f242c2b57e1415db197211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb041c2d4bc8fcc1a80057d7ac93c57f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd89133df7ecb0d127317c73803cb8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705a46b7637389255c22f1a93934b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7628273bac8684801aa6401872d342215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dca7ad4a66c1587561505458394509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed0b1c02d09895d19110a61a7fb15e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c4bb7f02724a3e2b968aa07f7f63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca22d6f2e7e859ff670279e817b892219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39abfee2946b5baf40701f0b13aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04847d45d883efa0849b704950e41bb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294d512c9065921db8c15ccabfa1cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cbd4ab88cc4bafd8eaea4dc2adbee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047cb30fffca2c95ecc3e99d9986a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177989e387603b7da2652c06ca14f24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06858c501e1b8256932d72409a5faa8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd5f5eca543b8f5ec21f4463a7dce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5476d092235fd110de212983e2908a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2d874b211e14037d215e8ff7d6de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d998e8aabb6ebf1e0ce76097535f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609abeb30ca197abbd4ff6acc0bd5753231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383c1d84769664b49b5b5850c35633e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6f1390219c92d0802b7b98bd94053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39411922d2a573a5fc6b791dd721aca9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62a5a203a8d559d011808b6df51859235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add908d49d90865697444dc53561eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5427cdea5d8784b889b7ecabe6a9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a91e1084d01680c1a13c92e1ed32f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f744d62849851fffdeb414d650486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d048f45c320cbd756bfd059344bce2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a66ae3a0bd0dfd9fe28b2aaa65780e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d03693c4c5b2ed5119e0cdbb3cac2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086707979a09089e7bad52d008b5b072243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ed4ddd044eb278caa089c79fef649244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc76c507d874c9d6d9c980bf78a07b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4611ecb8a1f4e394b84fa3d4b58eb3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ac04e4da7a46a874a10c8a8e61379247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6a7630fe5bcfb5f72aef5d061b7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15be51253e595787511f307879794249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64ee7f372f75474669c33e7d819af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd258837712ed010a0d39e5dc33bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7038572a12d65bd9382c34c7e84dfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ddbefe8f54fd924cc05d9dd9f1c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ee2af81a30e0515a6105fa6570c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e3662c6e9f5058453de94d648c76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a255a09738276b94b7b8782ce5e8b6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa31241720856c04983713f17c6ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5d2ac2bc543145433f0e77a6959f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f39505df6156b7c14c3025c76e9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833bf1fd05c5f180e2f204e6486b04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26876ffaa0c902b79dfa5fdfb293c382261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd85a2e310d62ddce20fc3db3fa5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723595ba1080025b1ba7f6b32944c958263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39494faa04e224c01491fe7c780a05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a98f5c695ce94e1e464304675a78a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d57b47036ceb91780a4e931fb145d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd04937bfb5333945b21fd2c84ae62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142d23324a3149aa906d3eb40d02e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5cb71c3b8681cf725dec8e911e4bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944a430318fd1a04c1e1cc10f65498270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80464120041cd24590591ad38fb82a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729aa3e1f479da89336302fe4bcf3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08215a9603dc372aefc543bc183b6e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77774913c0c00c986af4da4d49df88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254295195fc7de3bd5d88f0c4124dd15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1199906043ffced04e8901abfa68cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d6f5985eb5b9cd65d1a76612cd69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a8e93fa61ed52fd0dad736e37250278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56032e4692959001e6fa5eaef5febec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e01dd25fd0cca6cddd6043b43d0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7d3447aa5483f27d800e50416e33a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f01321356ebdb930eb5af86edfeeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dfe7cb773528058057d68a48695e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0680e2ed6bff3380085eb6ebb9674284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9171df66486fabe21ab2fc7a58882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3a61084177823e88484d49b84e88a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea40a6c13296a4ecf0c0e4dacac6d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314799866d1925e64258efe43a7eee5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc923d64a5f94aef4414709a39047c46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a995f86a040582e68b677cb9d642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d4488e91e7e79c178b8a35d68f0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9a2c308260c60c72232bbe44407df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af017dec6cb9151c62a0c486500b0c10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ba5df60581baad77bb2a127adb5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45446963c328870eb364c5f1ddac5a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f067f050bc3dbc7c31fd77f8bca561296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206381a1e7155ceac361ca3b9395bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ea2a5b3464260ad92034f6eff4b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723237edb0458b0b6aabc052b1eabf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01403dca8224af9b2cad67887d90f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee1db794c08421ee51f069bfb4bcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077125c05ccc08bd0b2f89e469c89b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f8c1adf22e29b1f45242644ffe624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed344c710bb107597476dc37be12466b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff85affe82be06814f4418ff9fd345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525428b624da408d7716cc18cfd55f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ffc5337f769b7cd40ec3c01148bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848bdfb3f0263c24a616c773e155ac3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199a2dc40234a0ff55f82bb6618a79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5be6d381b5fe170318218f275648310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bd210531b09c4b570515689188fff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7ce388548e4ec07a55567c4bf8d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd765a6dfdf82042ffd99520cbfef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd796b5afea2fc01f5f5833777de9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc104d1b7c190818c49eb51a13a31e0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b757d6cb8aff4dc16639b2edb3e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400d440f6d126b8df093d5bc8406fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98256fc11395908893f396d893956e41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e8c6f3fd7ef1941c21d380e7c0f13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486abd3fbd1e3d2e6b61e824e3da8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f87f683293f5f6b23e0a21b2ab10c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891ad01ae305c1e4aaffd10a039425d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8e30cd3f7b0dc6df98700fb4b115323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70ba36dc04e7e39fa3db57b073e530324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae741c8e98a4071fbbe56cd339a91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9aa196da0675345186cc480e8c0ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f98e727b9025f84676c84c5c2b0e53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15317523530c0fee06f1bc6855230aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee50f8d8078018a9d795025a44920329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1d21fe650ea6561eb2cefade3ba5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb77d722fae0ee5f98846e4cd36ef4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439850f1dd50feda3bc93061047175a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282a19cb350e5722c3bfc8ccd8029c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e2e09c347599cf34afa1040f6334334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55137dca58291d0ea0c16ae21c86e4e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7646ccb942d7a7630e7c20d97e28cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755582deb0e19662c11f82cf322157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf440fbc2639c020be7bac83ce80d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc86e1f2a800651208f2bfb93f9e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee0ddaec843297d2dde18ac117220340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217013dd679df8344ccbc27521bd7b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e0642fca6cd5257dcc6db7d85a53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989643eadddbacc2bcca124013c7adb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44c239f5f3c2c0ca9cd5723011f33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6c139c20e2bfc435aa6dabf9d2bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd5695b40eef2b4a91d7b5d64aeeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d589887505aa0cec40ca84d0566e722347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a502c8e0c00179dc7cc07ee3ec1a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022f9f9fb51585a36827f720182f85e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f68b78bd37a7a5fc5eca48ac4737e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2a3375f958f0b96a57b3d954138d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837bd00c40c502704c24eab2e7c1818352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae66b070902b4020c5155a8adf87c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dfe001330c6aa0d5a0857d4897b7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ccf551d6129b0c57c08de127d611355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3285380a495fe980c9203b2f1e9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190a5af9cd50403b9a8c42773393f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef3b66cb72a47d2baae11a6d80a6ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002033ffafc2be3ad6685542be9234ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394381ecaf2fdf6a1f46f32acb7fc45b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64141d920fe808b4e8b219aa5a92bc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022beca7ca8a09165b2271bb505ee7ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90662ab310accc6b23f8de0e23c74235363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cefb9c77cfed249514b81a6cc77e4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816537d1ccbe8827787111ac0f28d65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043513213297c65db12f69e570579985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d151df295582d0e0a6b9e2f579864367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db08670b1751f19bea6067daa6d8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217c3868151aac90ed7e859a861d6ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91d0ef3530c038ff59aa33200f5b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49bc6edff4918cc147eaeb51af2c78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c9297a87ce62810623d8299f9ee24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c7c3a6ecacb196ff5b2cd18e6156b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545cac24b9a65541955021d8db9a87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371978562589c7d4dc11ccdb3e27339f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766087bc6dd9baddbe242a42376220c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c8ca72d039ae449c63f096630982377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04476aaa70697d5aa09ffd001b9a6d32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14b1202763b84e0e8cf0efd12f2af7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660798ad277f0759cf0f500cab13f21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79eb6f03eaa80e00ed760521077774381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4132e6b9a55b7f31899655102e6e5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c7500bee20386f54ca465fd18548383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd32ad8a1d3262ea829624d4c3cd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67e25c286b3960f88ff993108f90a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca86fad828132e986059d0ae25ae68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7050d4cdfb25586b8fc25e0e51e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4006cf584ef8d6ef94b7bd40ce6028388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d071a79dc471f5268d0eee16ffd6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab438afa12f1779f0d4a925e810227390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3f8fcf1295ffd8feed6653527e3d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322312cb7abbd7c1bde838bd2c28644392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c66292e4afe5833f558216d923012393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef6ba7f1c070cf8a3db99ce16da73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856194311da2adb4053492ac2a42762395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2b1ffbe4a700818c8e104300718d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551e6a42f211b2e69948b02634781c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383af2b0b11b5921d608087db87c13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d08351fe3f31daed9306872950bff0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8648cf72f7a361ba45ae55222839ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff82fd13e18b8539d416ff54626d2c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644298e0ceccd530df6c961a69d5bef0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b004073a43fe517a08993e7dc680403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34edc18e6913549bc7fd72d420f1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4d38d3feb0e2d26b82bc82b906e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb0bff5e7cf58884d2bdcbf281227406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad63d72779e69d118f0a6183363d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b9b68c6c321f154624cb3555a575c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8f0992b38a5321698a2cdf502f6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4d145d70db7970ca28c9103a50ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d32d2c7840db716959532354f9b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593380ab2e9adeafe476e9d982952a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd059edfd52d6b1f2b8d9862d8fba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95797a687ce3c0ed4ba44a138200df1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806f18fcf0b2ff4d3f87561d5d75f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902143f3e15c8cef77268789b0a1c915416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a43431b0fa94d48104f38d79d4f35a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38fa7de76c421fb36bd930f3ef9aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd5b25c8afc1b3d6a677f182725f5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd6ee19970b2d89ce471039b84e7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e9ffa15a0d40f8f4fcfdf3919ba7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c350719662f7343a98c9dcbbfe7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab7810f57c14cfe3ad6fe76e7e83e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec61e85bac20955a8815c4a30f7ae2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddbd2cc94ba45ad4fc8a8387d1bbe8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d3c226704e08821cfbc80d0064aa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532918d71afd2cd6b567b348f2048bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354c2c7645b6edb8f9e62bab67d1cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb0b993784ee0dc227ac5b87f2211429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8628456cc1c719dc2e60d4b5bd5896430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134ba121fad6c109d08b0c8d0ad3c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22d7f2be08d5221ecd81d45436c4ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181db6d90a92015ef0ab035af4162e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf082f66e7824a7abe10d4b4a1d1f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7f3aa18e86867e05aea0f808e930435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3c98973473aa918f1cdbe9bfdb0a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846f7414fd70a8ad91641713a4a943437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5bbb9b7a6a08e7fe9d4959ac0df8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8998f33314f00cabdaa7e5f7a7ed6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139801cfb1e472ec8908fcd998ae3c6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fe306f181305c1b73f2f047c3df51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e2872b97f9c3ebd1b4dc27d18983442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7fa65e0e701a28c7de4498eafb3b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4887dd3c807f24a55fb6869939e1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c910147522e8f5f8c636dad0b310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfaca4420114de8148f1f81df5f0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d88691964c398c2dabcaaedd8fc6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac6593cffece2b219c46b85f2f034448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd344a361a35972948abea7818162449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d3c6aa7910bf937040c3d71d1771450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1edac550eb5a1a025469e813699635451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530979e3b460f49e2a3645995956e35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee21f4cde4b9e095920858384ba08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd2344b35a075c275822d1cc275ab4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2900674c2ff5064c979949eb776d64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f3c44fbc9df19b661a4480f0e415456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289b4867f70bdc564da18b88ffaf54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed32107f2c78f2563ab33b9296081458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651cada10b7d480589fe0e4f26fadf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34395468a614dc3598d18a2a8c44177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224661e5f55bacb5b1a6158b2c4a65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ca71e4a9e4e41e3c42c461ac6dfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d833bf45271352a3905d2f3ea8d4aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5de6f14d6a5293e727db6ac7a3f63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f3c9aeedf4a2d63f6288c8a0959dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d382d008968b76fb6d24aee75d9a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc081354417a55432205e9059ea49e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcd7cd00c75e5e5b0e35d9717db042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18af87154eb0df306f7e0fa1bb0316469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dcf5217d049ee48bca7503d2a03b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7aa3cd719e6f0fa615ec504cb38ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d845cd270beae20d0815b98111d3a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309287f51b47b87c000713fe310eb418473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858136a9c5fd8a68b9b44962ca64190c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b84839289fb697e97076069cf79090475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d016ba6ec4f8d67453b5dd9622a21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3070d27f3f8292845752666a0041dd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde380125c2dbce9e956b44e613c1e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfa4ec4f1866e0764386df266569b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06769aa670e11fbe9622e2c1d28ca89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514782424f42fb853bcc6fba6dae507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b24d7d912ceb171c647f9ed234cb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d0266155e57d5733225fe40ed37e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017490a91e15dd081f997948835a4945484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa935afe39cbd07ad00d75b6bee4eaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ab110cf236cb88af5595cc6256cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedef2f2f86f9c11384ff3c454aeb05a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfca37a58e01de9b6c6acfdf0ada93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac38277865af8e26ad7d0a87df09d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a21ad741468b00c8b2d4a32dc8f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7b8410f08d91aa391dd3de494d7b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad4a2ab43f84a5ee82b4a6d5048efc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0c0aaaa5861c59d8d196dfbd616e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428b077ebe54acac86c452eef434a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c19c3fba37e76277c56d3f41ad926495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92644118d1a8d8f166aa4c4ba74a491496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be5b0dbb26798d10ef8396922652e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a12757f2e4ff1572b6ff303b19730498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ed64e71fe1c0e15bb7006816c0a0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65278173c4625f604f51b1e48230a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba18eb90bd561d2ceb33264e28dbec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c5d1942128d4f0ff8a1be5ac13b4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb636785bd847b78826a1a5994f89a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafbd27bbbefddead0e0f58c999e5ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ab325a9dfd2a17b561c4cb59186e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc82ea017c4685eb5b8436dafe88f53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb2e3ce58b311feecee049dadf8db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f2028bbdf3cbe2529fce542d0e29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c00017ba9c8405688aaee31e11c9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb5e727f8a69ca260db140d8b992a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611de32289de7eb9a7db93266a79a2ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df0f753ade5fb2ed4d1b63d463e859512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b684c5d762ef6a45303e159ce7f25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90640612032abb8bff270bb3f15b339514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5da57f8d5cbb3d29685afeb607c81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c746ac5a3d177471855c51e51bab0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca60111e21019d40d86755384a72b5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465635c9682206d3a597262bbd8c7acf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff57b4f6e23ac3011da0c607a4acf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed89868fb9724ba5d5c5f137b2a2cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e35522ee80cceca2d2f30a97c694521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e649ad620861e81431fa88f81c751522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba3b3f9e46ec1970b42b8139c73e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e59e91176ebecf7c536b5db09582f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a768cdf6f690ee65f8b734cd84adb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c13ea0612a1047fb5a3c3db0a1914b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151be7e433b4c1bbd3f20d2c728b5eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568106d2314d85e743a21793ef21a43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da60b8b21f89c930f0fc11f094717f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a951ffe8d7bca9fa98c26e0463d7ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d706cc097318e165d7e8ec88b677c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ae0cad46cfe2f48bc4e925051735532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825009fb357d51dd4b5bc1889fd1ab8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12856c42b03c7f88789af01d92f6e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707f9f0245d54a07650373fa26b706535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac323023464a46186b57fcc23352dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb847b127b44b92d64d340d390a61f60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac80b3c86cc91f3ef56647319f94d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f47934d54a68eddfee976eac00fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4de15198ce871460b746fd76d4643540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a19868d0dfc92366b9c3604871b99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800cb076afcb97910b1739ba0c0aa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351efd65803a1da64bee4ae834b13d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11f157bf133646c5e6dfc519787bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab97f4f409c3aba2e049e204443308b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0429c2104a426c4568623fd75f62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795fef0425297cb7e103ca87bc6d7e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0441dc49128e3b6407d7ed5399b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbde211f49379e7518cf6924194fd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2787b9e336f803866da937994f315550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ef8277c89f34b7c281a2d401c240551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206861428a67bf0756c23103395f138f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94014165e2efdadcc7d1c419e8907f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b739ad8a0610e6d171e6e4bbf92a96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e1ce8017d7331a78f50f9a45f506555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4c8cbb7e12afa814670f7d9687dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978fbf95248d82f34200cea96bcbbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2129b983a837f89a77aadf694013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd12094905cb07317c6820fbda1308559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17934307a2251041c932f7cac370af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b6dd803e71d9dc95792c84f47491d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c6c28267f1a3f83c515cddfb4f4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80fc42e8efdc09aaf21c4701de716563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc9dae15a4b2a9413fbc5c1a356046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39e97ef5fe85608ee475c35c72301565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94e459aaf05ff31eb7c07ddb12345c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e68e47c942b4e5eae9877c362504f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e364b34b44ef90700e38d53f971d150568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c173c5c14fb61da91420760846f72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6d664b2f05bd98d54961fde65e7c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fdd6faffe88608274dd63b87de2d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b3342d54a019c21db1a7c0ee3fc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165ac86aa235c70d82adc82ef64a6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1b27decbd22a23570da60bb01d5d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e20dd3667941897fb4d93f2e2cb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ad0366cabf3c7d4e979962390394576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d8e7e8285fe485f012e048906d69f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012588185cd28ebcd2c3978c808f101578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65122430baafe9f590f972c3c94744579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c88df8a7366a357199432dde35bca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0b0ba6c4cfca2e5eea46fc5eb75ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143249813f2963dc8c508140b5ddc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364629a3de230cf3b915b29bc5cfc0ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ebe9726f1064351038e107d5caea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e050ed9bece7037403dede8e1fb4f1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ebf65198e18bc5caec6a435fbbff8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e96f2c545586cbb19cef6d0ead3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434fa9c1b2f492f9b0a27424b0635e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b4861851fcb1e4d4116cac3db35a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a6e8be94803ab1e70a64d2f414b3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b23165a233d4e09d15ef7dc14e3415591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf3e7072e4b09a5ae60d13ac8a07a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b95371823b9ad5259c3bd0486168593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc0941c58ce4e7da6d2290b4973c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4a9eb9f0fb8caebc0c43adbb2d33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4f6f8a687656f80d3b33a9f1782a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35cbc3dd0d3fcb23670919b740fd3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f687546c9a7cb492176d6215139f2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b80331fb970efe4985dbefdd5cc28e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a1d3259516c122c795b4c975a528600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf8c90336de7bbf42d210a9a5e38e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f069a43e77e65953457e14aa14887602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c07dfb5435c186552fd43083a87205603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643774b7604a8a88de82d42b065383d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83485061efade859e94bd6fe3f79713605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faacfda87ca68236666e1217b988308606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c6f8e5eed0b1dc5fa86a21ec9f2cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c79248a5e1fdbb09d512e375cf8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c1b6fad4a58dd285c2330e2414677609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80da91f1d5ddf536f0a31f42074e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb58154f98679055902b3c471dbc66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec64fdf4abf46c051487642aeb3aec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d899dd044f15d61346ff66e2190e4d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02f61ea9dbf97b2f7482b0dc6d89e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ac56870cc7d2426c9fd6fb5f6c00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff177d3b569718654a60e80b71951b3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f2e778cc396174976ba43f0de9eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4930985b8e02f10caec640523d0aa0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc1e135513bd8c21540fa84d54400619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8c38b8fcf688a11a92dab9c2623c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65357a1e9ae86b0feaddd5fb6191ba0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976940e26ba173e75b3cd48ce34f7d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ecb19730ca31196f1a9787a9ef744623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45295a17311ba68432a50dc68e34afbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc634514a41756665289a4f7af1816c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3a965a730cb688d79beb19d2b637626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea3a29673b0bc019a37e4f8bab8bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8337e549c8b0f16869554759e7ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c44c34564b50aa3d89d134474f900629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2d2b40eb382a2592c7326be58cf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d26991adb00ffc7466b47adb0461e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86105f048ee5e16551443a456831725632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21797fba714de28dadf5de0b0b28db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ad7b08a2ef466279398b68fdbb3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c0000bc7629ec100e89eea213e714635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67baf506429823d524b3cfb19b6efc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77be2b703b2bd45391f6f448a1a68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ef2d6fd9505dc889b9d7b1f29b74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50030f29cbf00cd17bc821ef6f4ef39d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e89160c034076f263c8853292e52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703172918eeb75f998e542fee0bada1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014f6d11701ee50a56d3ae173e8f74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0c7797aa81f4d65a75fb194a2cef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a68f390bb5ea11a41cc707a9d253a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f5460f3bb446479df69b6d99578e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb039003a227cbc53ccb9e5cd51360646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92fb4d51339f90ad4d456a1eb7b942647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3082b95c85afd05550f0e0d2c7cd9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f039f48a9c5099cb4a74bec7f7e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226217d0ff7c66cde4b258e4f6ecf16b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16afa5da3a5a958c93b5e88bdbeff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc64bb661bdd5d229a60dbef0e152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68101f0ac60941782c693739fbc996e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7379cd5f47718e10e1c60ee4ae2bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27775f9cab45207fcd2443bfc1b6553655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f1f59f592956ff0537165e693d12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c97413afc2d9ba851584b47f29093657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39e111e69ffe632bc2fa8caf187ab9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1679b45870f5385013423c76f8853c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b47c084ffda410ff440e902c3d96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4883aa7b064dd123d490d37feace661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707017dcede426527e4980a04742c11c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68e53623e2ce5b41036486656da67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207f8c160388eb8b512a1d18d335bb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f395039dce5b8f8850665659b1eae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c062a8c0327820621d29f903d119666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78ceaf9e60d588342dd7dd11b226cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a5109a0ba7eee2ada1a35b659a8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e74332983818c18d24eb5ce41111fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3c4540cbbbbfd63c0ea033710b198670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf17911a25edcc2513ff818c470bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583883dd296f2a268a3e549f3e16670672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d23a34d36bde881633af49b2715e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baef0a5357dfcb799d91325b5f3705674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f3d18be4b6dbd881b92242ea35d68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0839feac215343aa94e155fbab5d21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a459e79e3d5b9452dc599fbad4a9b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad710d470742123ef2acb1ecbc48ad22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389a42be5956451553c5c4e9956d7bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a894a9e9bcc31ceec61cb8384b17f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e460ee51795325aee8a4f61c87ab1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac37c278e71bd8f0976798d3aec3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2962695bc96f6cc7b8fe7a31bf244683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92f7b378311c28e905b7076f97a10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a8fd277b187db997b18a207bb29e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f97b365e1ab4eaac6550dd1129135686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b71d0d4e3f787e8ab7578a1db7ab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6979f6606ec121605c99890ed9401688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113672c92e5d8fe8803500a384951d48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf7a3424323aacd3e631f00c52ab4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2c2dbcebc503ed53f31802f1b7dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990dda46d0ae476bef9d3a9a40f6b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a29e5fa6d572f852c78f25ac4c73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9080245643d432163df5fe9b7f1bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2d9a1bda6a2b58a7daaecad46e5d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9737903129ec4bbb6c6c73c681cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6bc93b7f9b5b1f09968879390c7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29ec1ad75df578c08b883958dd2ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42a5f215a7fc3388d358978607bf63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9789a7873b0a21388d0997d095e35f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb1cfca7e37f1ad7f28ab0bc4a10e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba7f8521016440a169e1aa7dbb477702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec46fdb56c7562a93ab13fb02dbd66c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e629e30cd852c148c6f95f8e9398c00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83c06b8f2be6a6379d7e4401cdeaf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0cac03d420a796123fe06ce0f15c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecaead7b6caac21e59d2daef38eaac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf644077e7e9af41f9d6ac9c5f23de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b1ad483635bdec2b449a6a39071c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791afb85b4df6005370ed0ab9508b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c52a4630a27fda77f76aba9b16f1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c1109fd875757d9434829696a6c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd14c4ee6fd355fe3ca7228569a5e1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28412b5bd37200efbece8a9afa648cc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba1bace12daafa09b8eff5fb16d9a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf53599b06d67e153f2095306282f87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58226f825e1eea4f653696d532599ddd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167abd1403e2fdfdc0b9779928119f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289abd17424fda3a713811f022e4d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eae1c2de769712c4357d49f6a12e01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9896f698643086f88234368eccc6dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e42f30723681e384d61e55f0857955722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5770b208a5e2857f0d8dcb070c367723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6463e6c36b1d06111af7f34d40f109724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bfced2b4b89d802f16e7c1e3cb594725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aec6535906d996419d5332d636176726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dba7b01c8466e9d970cbc050ed5293727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d52ccb3a3deac1ce6322cce3a2d33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ad007693e023a67c86526ec68615729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d705ee5c4c2c15678744bd25a7a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc799698a38a4ffa4c6dea050dc3c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a58a5f2f3999e4f9827e2c4f621d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113096587df269282eff89b9bb3ba81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a69f2fbaf5ef27383e695c2d4b7cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278a97a64387e487b796c6a96e94354735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a48ed39b1db6d925f0002d7022d6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6fa9ad7add3a9ba3c4efdb4c5929737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce12f28c86d9e347112d2b694d9aea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb728e2995672d708cb1979f9c24787739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af525ec53b24d3841425c9bee22b50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9de4b4762d930cb2daaf453b453ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d02e7da299630a93607729a07709e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0624919da6c0f233dc175a55b05e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9451ced601291e6704d4595f76c492744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664b9c4070992892e12a38fe74d240745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764545603c8d1e66ed013722b347d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a549180acb7cbf1da635e6356218a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18e1dcb9f2379982a0887b1cc9b8a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c865d6192416666dcdac9a079eea7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c9e01b9ce946179c237e1be9ff94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e790683bf3061c587185bbe00ec82e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e916ec4039b191ff9e3a44744c17e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f8ca7618995ba847e5c99aa42abe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cab6bee97973c3c6a54b5d4455a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e7fe32586a249cd32f6ccab6877c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8017591749f31f20d851a2b5b41cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa55d1fa47d58ad112a3ca8e06aaec6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408725e33af41e71527930a357a8065758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a0fdcc448a86ada2d100c16f8dfa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>