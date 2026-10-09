--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673f8515bb15aaf407e035e3bf47891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adbf8cfd6a61a9447104027b88199f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b36c826c2d265b9eceef08d6baab3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453104cacfa6d1e6f461804772edfb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448850628f7f0f5dc38e022103eca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ce0b81bf8f877040d89bf158da8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da50b12fc705ea400c8051eeb8cc517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248bdbc7ca196337f0b33bf2376f598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf946262af118021aab79fb5630329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbd5673699f99e89fe2cebfe23bea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8713d25124879874a1349cdaa5f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db8ae8f696a6a6fe88ac617f6c7c8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede76fc3d7a22c034597000c01718913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ea12aa8aea77762ad55a43c33a8c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcfb6bdf0d5455f8ad0c2b3c1bf8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c95f2acfa8656ac5c5356badf6445a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b30280db5a9396e184e189465d1f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742a8a27634bb9980f3e9312cd3a94818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97381f19a35885168b76ddaeb8085319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672237da4df20b291c3690b0d9fabc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e6f1a769a646580257ea73e04b2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae6920ea3ee001f369e3651762cc6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e546c111f77c55696129c8004efb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab310f49fa528cba01c938584a19ee624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f2df817a790c2137171aedf0b98e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0f7c23fe94cb0c4263bea261f21826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd9c91eea03b1519daaed34f6cda4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743144978c516d4279074f9cebfcddcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff37a02b8fb1dc1b924ce2220dd8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b8aa1600eba5d54457f0af19bac9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f1ed5fc939781c8f17edb2c3b80d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487b37068c635ee7bcf3696167399932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8ba5644c2538901f224bfd5bfc1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1e6946534b1c1ce5dc9e5b31624f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10ef01c54521cad1460c21027e3f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9040bf567fd0b44dce71f6b704e6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40fe974d9e0a74699c40be9d54050537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6e3ecf4b0600baf26a3460968f73138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e515175b7259b96e821a9715f73c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31eb2688e5405ff4ff1d00eba0cc6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aabfd1e069ac4101dbbbe363ae27341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380753557d253aca935b0330b3391dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb900c77b648087a2865a83ee239743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4433c28fe63f43fb66edd84126c8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea52bc1bf40b9e432090e3bb59ceb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af6d785dfc692fe391e866f685213d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5159f4f0cae094cc92fcb2c8df6f1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276df8b4cc27f699d90cc528a24b6c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66cc779a706df01ecf00e3b038e30749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcacc3adbf495e15c271b990df39b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44aacc866d5e3b6278ffa5694cdb2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4a5dac0a2a1deef943b5b2d3db1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a718e6825de57a8b9bd8ccbae53f1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cfe7c53094b704ba9418114b61f1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321eceb875c0173d62f566292e980fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67081c8e91ef52e8430e843130d7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4173f1de48dc978cab6fc490a3ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e40d5eb07c94f69d2f1da59f190558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2f48dad223c1e8d0538f46261ae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b8692b648a2cfa074748c942f02660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ab268d317b577e8c2e1bca861759261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10447349539b15e2748cc13c7f3f0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bb581bb6a5219d83d5ccfca13e27363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b64e3a1bf6be538d88d2b9e39a9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1d95f7ca233820088b3dcaa73d2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc2a8f369163d3a8d2627afb5fd05766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bac6058908082a3532d377dee02367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c94f7423d7dabc4eb1dfc564ceaff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56382cd89fb27fd82f3d0f2a291a5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ee771673332af9c7bdd19e62d98170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716921e45292e6f5538dd852002f2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e7e93422990da0e01cc67efe384fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c3fd7610458bb6b7b374a60ab2f0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc9903299512e0e3244c53a480cdc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976836afda8fc86ea3c9a69df7c712a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d5fcbe8df81301481207c0ef0e9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954862c61b05724cc6a4930a3b8fb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234252fc0c293de27c5a4f4cb3a001178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460c1a8bd127bbc3cc9df8e222530979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb2cd21dbb91c86ee885e916e9dca080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a8ff1afab8f578a5c4108e1c9413581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed5361b3069a8a177d07e250d1eaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2c0a49999361fdc0f5b87d6f93b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba766a94ce58224388745390cb5f8dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2137a58b388886f7c7440dc5b3ad985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0566991ec65cdca9b2ee8c847ce0ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf2267e4b57389f6aa63bd06ce7f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a5541e0b31413cee0818fb08b76eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f12873c1a3c5e0f0696480f282a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705621cda97cea6361a719e3a8a92b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d99215052e112ada2b2cd3c284a3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19f0cad79ca73f74bd4fef4cbcaa1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3a92f581954cdb7cd54dca50456393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8244113428cf62f455bd8c7e8686294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908ed3bee4df9ce2907f7c4099edfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344bfcab8f8556217da9e153d13f60996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3493b770915c6c1a623a4945ad66c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9b4a78c7384d5a8953c7cf13026198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f780345e023633a7e54d4d6099cc7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caa1601eea6d1a6e73e10141127e2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045cc022e4543972d074cabbd3db2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d150de5d91d2bc3a6504d509ff7768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e9ffe51ec512d1b8b414b0ee8e01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9b7e25a459e76be39f8d62d3f2d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36c3951e6bdd105e02379742b13ec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57c23abf2da1cb05a306c5be1e4bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61514d3796c03cd7fe3632624c009f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329860740a800b5a4275d7e2b27e585108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7cb198be9acd865ef21bd54675d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952059289b5f8f6210b4ada92a0f42bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94743d5ee4b02d7e911e52e683009c98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffeeb6e50f36f3197348801cebfe0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ceec87a63f6262f28316f4344fd0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34470fb271f9c86e7287f71dabb1fe3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381839d18eb4486a7a5830eb8feb2ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21e0a00c2a07bb0ad70921741f554116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f5d0010e63dbbf4a6dc76ef033432117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05988def0f936430539fb1bdc1b07d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15745a224c01a72a3b86aebfa8d40451119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa48da0f265c46ee4a38c469d84606b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc42e1ce1359bab3b4277bfd0d3dc95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492bc7f698851457961ba8306ce6620122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c1baf18fd98bccb112a8add32becc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda27735276d6b5402705f6b3e6dab6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc96210a2ba2d1180d49a7f27d6ba6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a40f8e1b1e778fcf8d308f0a2b2c5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e725241864681db01bb00fb285388127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae9c8fa6dc6b1e0a5bf2a5124d2df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe98f0d6b8981aea2d7209a3e5fb02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f724feee2885514b7e5f7649c52f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ad3fa2273d504785486ff182706ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0398619393d4a41f72d3b0831a4e48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78dadc5b6beb60bfc14f7de23cfcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d52706f6e1a4a976209ec2f3a9fa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868ccd4e01c6f415f58b63a90e747fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34639c894801aad7a5598115e42e1a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d542eee2b4b9197ee0596efb2ee03e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e545facf002cc89ced908e428f9214138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf62ed37c1d229e0b58f1fe5ad75ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0548ebf2eea480ba153f33b9f81c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d799534b2f245c2eff65e915a7cbbc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c2460ab3967cb1ee8a048993b95b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6ab65de6f6a15a5f9f4bf72dbad0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51082858a18629756ce71617a4a3a831144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61169c7147f31c68872e69bf41226f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e70ab9191fb1be5b0fae750f82584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f41e3eac28f5fb8a59d72479f020b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5130b23e96d5a4fc44b65d039b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38bd1124a884bcebfb29a24f4d8ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd2b4b4c94869065b7e73adfe8077d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94d71ca4c76dae4b3d5ec093208bfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b36ac815ea5f4139f27041a26140152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d04f831d932c156e7753869c3048153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada31a824e4bb84cd2e22b1d10e2265a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d42b07d8915ebb9d9489531e35ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b61fd6e74a55d7206a73d0f1dd71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9714ea3ec86474db2fd5dcc1174cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3e46a7f159e2f58b294e582b8c819158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134264f281f9289ddeb422802460e748159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae277dd019d9538ed2a8c8b8b9ece9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae860c9fc5d3030675ea39d4dd1ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0886eb492188aeb02fa20cebfad7a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc19b8be7aa853d7c71a7497d91fc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80805d238da887e2d19f1f4540e0742164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651233ad9f4813990100e620b98206d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f74489cc4cb433071ac339d578f7b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e4ddb8d6b9ed900735c35c0ee16c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec0fd5313861b5d9e4ebddf160a61f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e85c96b6948cc1d862fd1bd60a5eb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b0ceb735a0767eeff829e041797d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf538c676325ef56327cda07ee6b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef3fc4866979949def0afa9d690e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a43ae8d255bdda166bd878ebe972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd84228f48cbf8407eeeb3ca386b79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a542b88869c5310733ccf855bc99412175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dcf31d80e5fc398009dc215077cf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa696fb2ae2984f9a2d6d23151e9ef18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6f2c39d1cb061298e73bffde94a72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954823213bffb5f42d186066b782ef0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7cea8fd93e905bb4d2346c655192a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50b23631dbc08632b819d843785185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ac494c8f6db7d9d69a88321ad6f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabe517349c54caabf9acd2ff0ceb6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f90d84814da3ae4746979c115427a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acfcfe79cbb1c543b3f44b6a92546185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8035f7aa8aed0f96b24ce99daf07d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110bbfec9e49f69bb088b75e1f62126187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b8a82f92630fa5e7f41aad383b136188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55975127118d198119016b7990a0bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb25732e68b80fc1e8ca5e70554ab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938527eb858c4e07e6953e0583e1756191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255542291235a428490638e98f24ff8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3a2d3c8084534be18c792c529bf40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3188dbc95805e5457ceba0e939ceac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebb5aabab57656a8e8b41b025b56b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013ea816e2e40f72d9b409c6e34757196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77737221395a518bee0fa74578b32ce6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3182de6ff1ab3b3cd80ab1ff25110198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7195b9c4456825b24f020d6c5c768d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4317f5265cde42421044aed1e71559200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6de1b086a6b699231f7838e1dd1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a119f69c53a20ef7f5cbca26eaa26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04303fcf34398df0714d641924c245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edd8739a5c871e8f0f0c810ccb383d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9791d8733960e6ed939b87d72d39a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf05cf209962fd9263db048122445206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7918ee85654325a39b7c8c534e472207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16704cde7a40181b09c4825185806b15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84b5bef769bf8fcf47eb892f1f7bcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc39db46cdc953429537753c93700210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61365b4c4f042afd847e235a348cb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f989b4e6eb409f87cad88293c155d59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcaab535a5ea21176a5923a030e5f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afb7f6087bb2752917816791391543214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfabeb868eb20f9a102ea60d17c2a61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d8cb511545f12042cab966f2fafc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcedd008ad5dfe48093f54d4bf8e8df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72675d49246f223aabb8a189bfbf731d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c1b7ada8b0b9f1512c42e218c28d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d854c30d0f590c4a12bd102a25a37f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380adb5db3bc55e25600918a8de78c54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53cd8cc9b6ccd890de65f8072f8031222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d2b55cac15e22f48d5677b43ac1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f900da22549e73c96678a0b7f618c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f845df49dbe2f3788f0cc249a271225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e699e66b59d7e88142abee2dd3e5f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3ab7a78c0af41126423d5fa28b3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9cceeec0a85d43f631adfa8d2e5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eaf8828f0e257c2ac88418ae1db66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc99c7a50477f59997c41279eeccd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447471e154767880e2a0222709ef27c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec816d33a075d13d82dcfbda2ab91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58817b4192ea76a9d377a2f4cd57d5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404800646c3c72d902bbeba1c62896f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519a64724b96be3c1b79a13cc1a509235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069e4110e6c2cb47548418ab3e5983236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f248b8c1e9db7210ab7f89029fd614237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036780bb524883aee6a4876998055a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726475f7695d2bf37beab6d1ec9dfe54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f2c888957f11fa6c17d7efe9f786240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02730c9db37149819ee7c7070a5027a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e67473f363b013086b57822069bcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16282970e24bf9943367441a0fc23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17684b350208fa0b9ac13e4f4148d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8b8a29e67469f7af4b2def024af74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb05a96291ac69667c20e99d33b6ba3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea923e738bbfc3cd1a5fa377bd186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a870c604023593f72d2f7ab0424ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123586dcddc7db7aaa5718858934c989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8d9b6c1c47f7199194405fa4c4e29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65d34ed23afc3b7d4a9f031b95b7cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e3e7510e11f8cc0593b1eeb743146252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4819b0f717cc6689f240044752f72b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943049932443ffcb60c3019eb06d8dec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e4ca31039870c96bf90c4894859ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3312e979b34620aa883348dcd9b355256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ce129f899b57f4be8eabcc276fd90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f0c32dc87cf483f711d6db808b3f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be81bd15f0d0536a9c106fb7f0f4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2ea9e59251330298ebae1b1ddc8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e228ab663e59e3759ce45a71cfe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc007b89f27a2e3ccdfa1cc8b7d70e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b2ea38e32056a01165d0713d8a4b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee138f5fe49f8080c65efaccdc0f715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e03fe2b8da07a8db6b91bad3b49700265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ab4cb565e27ca7dfd4a9c9e62e01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd425846288ddce2d824a5f0be4d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a675f5633a404c428a565a5831353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c53b85f8f013a283e48948ae3e550269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659218ce689201fc7bedd453227f19a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c548fd239a7b38875761a23cd1965271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd3e90cf677b2d47fcbc8c3393225272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8213efe3d97378dd56900bf771ff4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4102ea96b3a60fdf319fd88c22b286b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34982838efb4f0e737816f9b854a1ebc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2593b40e64a6a9268da5c3992583a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acfa97c27a38624f2f85e042828d69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44cfb555f2556d9d859e72a785a45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba2e9381327d453bb6e4de857dfba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a3ce9a0e210d11ca705eb7bb4e723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a728aeb517252059ba3b2a1785fc59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f65ba4256f286c9e02f7b77144535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3500b7715c6bfc7603d92677b3c9089283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf8314281ef4db425aa41d3453f44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc1150145c29546a5ca19ea1c4cc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917973597bfd6954af4a6c8703976a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55430250315566f2ffec123e5a92e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fa82f2efa9e8271fa369ecff0d22c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805147565707c0feb38a6373d2aadd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756ed64a4fda1047b80d95fd9e7c0ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ea210d1ddb5ba95f141dd676bc5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb414c49c5761407500cc172cbae191292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c8a78908b3b67e04b4230f53877d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234de7e46b64c2e946aee543cb8e4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501b46ff3587518ae4dba901d047eb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46ba89a64523ffc8f42460adb2746e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be679df49fadb0b0a700ca6543be80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08573b1062fb74180f6e276578136c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d90971946aa4b4c09382be86a8943299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649365142f5e3e608cd3cee06777071b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683efe844e915c5ef81dde6f71ecf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953291ba24867387de7bd99334e09f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410ed6763ce5cb3b3a52a4890185da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31edcd1d62a6605b1e37715c34e767e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f6f49ed7e1336bcb37e4c745e573f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b4d6d95a507ef5d273798f8e8dfe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71ae542f4763a0726c74e48c1683b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a330172d33559477ea69afb5c5f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958bc5317ec512554c2ef59c5be35b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357016afbb75c7495d579c16cd75067310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6cd42fb962a4fad179492967b76f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5b8f3fd2c8ceeb0e0c73f678584c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf89c4be98039ae5c3664a606e9543313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a115e51842c8771d85dd0bae422992314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b59584d6ac6b796c142f61a7a7b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e58a176bbb3aedaffd51efead395ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0155aaf5359578d735c3fe94bf5bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8bcd1312d05a79eba4c737fb793d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cbdc275736c047588b15987ff0d4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbd96e912e6558c6e8c2ef22db01d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eeb0e659e90c81969bb0ffa85d940321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479af17ae06fb65a72472cd73069cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934793217817a946497770a566cd2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e63d3ea3b829f910a48f3656a5806324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceec463859ead60cf09ece42a641f9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04b8dd0f94b9f0a40827dc87627bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814859a7a55777dc20781d2cdb0154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feca0e2bda56fe7bdcd8463af63f1ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d2bb503ca9c27782c050ddbc2a99c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef315f59dd4bb779ec702811297e6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a5cbd440389a246d7930b7f975ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ba04b7deab4860216dc11a6c2f36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdada7ca278a22851772605c9d68e1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae4e3163c81f16033c309672839fff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06351baf1c3b5501d3bdfe9e31aa31a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab2abc808a03d4593f7c05478a01cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39949ca6d05dfc0f68d5310b9aacb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc20358906e96d56e9fb590fa0e122338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd0262c5fb1402d1c245fdcff78589339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9489094b3e4160bcea00981913c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaaf80bc5da0a07812eee0131204a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44e7da388ffb2c105fd843d57e7db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454dfdbc8dd4bfd1626687d57a63dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e96b69e454d379a62b3bf65b6338cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c7ad8e3018d73572d4d67e6354bc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f5416a31df3e7a01299a76d2bb62b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39cb08fc35519496d3df86dba92d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a0332bea4bbb0663957ace475f650348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a057c0afe72974a9f8e85e2f42e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41d836385dbddcd9e959b5383f4ff6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37e4ddaa6211e23648ac7127e947b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d40b93ae7124826cd80236c5452f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0117dc90e145e2af885fa95a51089d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c1eba264927d6145086fda7dacc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5defc20da970075fde6550f6ac3d760355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c47396f6750ec1ac57fb0b6d9d875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d7b43775235c9885b9d6971b8560357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576663022f1ed40adf0675dbcbe441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a90a3eed1e404894909b4c77362e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b06c6bd007251af6c1034314647ba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016223a53634431460cb341a6f802f9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ef3e553b50cbd55247229cbbe694362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9885605f4a39f1f442515ef2fe021cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74ddfba80e70e6c5420c43eb90f82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b1bfa0fa1e2ce01f84aafa55e2511365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6b0790d430b556d81e4e45474d03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052800cf69331ff2f852e7d11abd79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219113995d63fd30dcdbb133ecbb94d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72c296164be7e34ef69846fc255fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ca18e587067f59a9cdfb270d5741370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b062d8f0ce3dd83aa74549642aa5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fcf7877dbe56756ae3128d4b73bf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c780be05bfce2abe2c579826cfdb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13079b70b1c85fb747175baeb5fdc525374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a84eb8bb3c96d466a7af0456c5e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf605d4c05d8e7fbe9d9de3006c3d7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef2f91aa61f1263a69e4ee5d6ef6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686dcdc6b8a125138f94caea9b8fb5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eaef6668dfd4b70ccf2e2d6f15a93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eabc02915ed1a69fd9da1275d2e00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b425dbf50724077192e84fe1b2fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb1eb1db7f6ab17d9c8d62bb06d3b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91d7aebad4c5acfbf842f9543ed761383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c379493e8786e20c443d9380cd178384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a3ee1e4e49b179911a1fa1ff7bd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2bec6cf7236fce2a5f5b09c078aa9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441508226937a1ffca5fcd0b868d7b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefd9ece38069cb663c1a66a6cfe4b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c7f4832f1e57fbac843ca2d8d4ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b71c618a30bd936bf81d85ddcd558a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d7ca4740a372797ec1e03d562a4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0129f46503a198167236b5f9365ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8be365d86b054c643c541b89089b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64bb5a5bddb92c462bae97b1a578e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc18ecd3acb50a7f8f463f840491a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f98844b9e0097c5ba39a1c28237a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c263f5c960eb8d6d09b95ca43ee5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995c7efd6b09140f51cecfb0753eb93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38892ab67da42c32bad8cf2604e13a84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e608816741df656b06c500d44d8d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d74497d523ea7e18554ecf5df5ea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fad666957e2708fe1d4be97259fac5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4185d23ffe26a6b6c2c7943b7b16c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5fcf2b9398af541609be96fbfdb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4495e15614ed046dd3de3268e99c0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166f3079790749d1b4f9b2839c46b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2eba30420440b8c6f748cf0f4faa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531b739e8e61842e8e223f5ab1a6589408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89299319a234d4f691d55fa87aca896409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2afbfbb0d63a19dfcf32a3d2154fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3cdd32302379f80de018c81ddca5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef0c67470d4de5dd3e7079c31411d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f72375fdc7e9f488835b83b4bf9a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b547a2a4455284fda92c8aa0c9f156414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc2e808da7cea8987fa01bdf8b4bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04352ec8d497192e7f1e6e3a25fe3d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623f590199c78a5dad0fdb80c27c63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4404bca1b62b0bfbf224b4b1539bc3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296cbeb261302c38339a070058a92b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1beb0b76b370854e8939051b94da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d8153bd5585462415067efb6ddce7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b283b19927575638f6672b259744ab4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06f32f1c83fa9ed5d1fdaeddf6fc31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a977e410b305cdc99929292aaa1f65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6d6e3e9760059be62ca9bc5c97baf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ce533207d3bcc3fbddaa3ad4930a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a857b978dec5125f8b990f495aa2d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea3f6e9345bea7bbec2121636600b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ff27f56eeecf7ed02300c6bad2a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b167c4595b578a81ab9b610dad3218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a24b342eb3da5843d80dbc0801fe7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6a0ecd6a1f3fe12358e53a3a4671432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfd3084d38926835081d0f7b63728433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90336ed046c67c586fc1ca270b041ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced3edcb5b6aebe843ee134e0eb35e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8607119694a3416916c953ad3908436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1b96322d71e8526d145409a589fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2cc7d1c8736c5b5c629da8fb441c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7bc3e8ffb9452adeaf91f4e84c4eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd92c9648b53a69d3c9af4e0774bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8270a25c7ae1a53aa3bb51e5b7be0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d32adecc4d2d0c28c4df2ed0466826442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac131b36227c53fbe35b8e3a512710d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743631bc1dc7f1e73c6821c922a7457444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a48ceaf703875663f9b864e10c2f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dae7edb9db062f583024c550f9d8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e5eeba0062d5a6c28d0e86dad7d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff9045004f1f9ef6e12866ac819964448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f007d236edfd6367c7806d0dca97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a81af73182f29f9a4cdfc8a1837d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bae7e06c5635182b7f28e6fe16ea37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cc2b8b7b5fe505748b61787aaf96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad8532b364d7c85e1b8aa6981c237453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81e6474b718482b2bb8bb8283f567e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae95bfff54ee2fc65be28f5706bb38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d9a81b04273cb727963670b58aae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe03db34b70c48f3b8bd85c9dbfc52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01dc3fab06e99fd2bdcb333ce69c18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe79777ce9da7ecb825a235aeae5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7cfc26bc762a8aaff02745eefc610460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2497442f37430b749b3b11f280cb33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd75a9dd704d4f52196f2ecc41efe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244655adcb5696e3b862d62b59bb4eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420ea9580c269d4546cf37cb054a76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bbc5ed1dc698dafa37c5f66f47a46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add266c3e01d44abda23a665987acd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78dcf4e0e85436e971cc2f0057b18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975e3c02cd1d83655c6a79e05ec685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af5bc8174d6d410a300c7d580b183469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f4514e7b470cbef8708382bcc38d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73818ff58755e97728c9b8178384b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775cc281a9e381074050a5c5bcab9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73337fad302974148f8cee06656ee62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe2ffb407a714607735e51fed9e5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d23413c5a5ca7e421d7e15a067e9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78a116b21e757be5127179fd00b0dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854fbd2bcde883aa34cc4854c093fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd832b8ad60a25178b347d44ea707a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd152f76870c0e65a9129a21c854637479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8deacfe9a603d573056dac20b4a739480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5183d76f3798f9275d4c9a6a3c6db23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef00fa601f345fb6a342d61889e401482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35242ad9e1517a21cef3c57201998a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf8b9f2582b53e4d3e90cf703adb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76125dc5be129e1bfdf20691d86e10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a425a473ec29f411d571c36bd9e2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc649cdf54961ee6abf3f870ee694e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f438b6f2d2da103507b24af954ff3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744ad78ed5e9f00271c9438a5f944c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7204397dc286240859c0e50dcd93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bc8f0db5da4084bad9e0245dcdf63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c0a8100fc0b3b09e884258fc51e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24291c88db3ee663232393ab5ff02a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a3e0e1dfb4cd3c2aa59ee7d3e671e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b8f7d40cdba20cfd100b3eb4ff95a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd3d2d5b3df30c9d0da8366cd2d230496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246c7d389928500d76823a00d06b30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efdc71e1471771be6f573d334fa1e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd57c85af8cd86e822ff5bfc7c33f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07540b9fb89bb006f781c661a22669500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c3166ce136f2db8a3df26978e8da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b350f0f380426bc00601bd25e8b33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40442f306408b65361600675cadd492503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12baec2b5b1abba56df244bdf7bd06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c1a119f1f55ee4f22e149a310318505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033b37add093e7813f4525bf72e3620506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fee8308d67834082cd0461a22bd1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10137480c9d5488426580cdc351d107508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc6eb37aef2b4fa1cafb4ebbb08540509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afa5488e29723c29d2af621a7f44dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458549013dbe6b684768f75924b871511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f948bf33275780068e9fdd158caf71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a23237d2b502b479fb6b5f393b0f5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d431b8482ee18bbd9d61dc814e8bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d112baf9d40eac1eae74fc75dff346515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb049b21223722375fe4718bed5739f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053334f8c176a54a8f385101fd930a05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5845fcc34347f6d3441f42e4d8f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e1b7f53a6f03dd299226ea168eaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ebcc77508ee93e5ec4617e9c2967520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b48b149ec507ae972ac86a0cc0f075521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d63e8a468c098c5fe23659795ec9bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff798beffb4b8d2b602f044ac36dfd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a3b3cb0914e5f6c9f428574591a9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b9594d379062e446a12490e5bbfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214c06fde741c9f438cc80f85e8045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f9c60e746748f2b88be52b2285dda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6596bf06d45aac68e8bb19a8f0c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cb0d1c37d97509ec854db061e4faa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e170b305bc2beff988ee8151b4bb87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46768b9448b01f3e4be1691d4b02459e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5a6681f9cfd813f23b0fcfb764d2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddee7d44acf9a9cf9657fec331dbb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74612f4d179b7e8b85f3d9ed022f3e28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36457cf30076fb910b4a05ca39f9a0dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286884a1f7294683be65c4769ec4e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cb464a2b16ba5e6cdbf73fe61ccca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70940654b673128d9f036dd1cde707d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e62a634937de39754e1e8659139c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bcf90709d630c78d49bf1a9e8a3c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b398ec61f54156e0e43ac5877023a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d4a19520a2ca70e312d0762722f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b082b781300841111d975c29fe223e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a92ce26b7f9ae5b6f9480b1cb81c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263e57952e3fd4c6a943847e1fa6de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43333814400e5707722ef1e0f622ccde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb412dd3059d7a66cda204116252cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ef107188b287950bdcf9b4eeae2b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1ca1c7f42bfd7d47b338b5674f15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79e1147f5c756abd047615e18bd72e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07f2023203d6ad869dfd29836f975551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e8d446f1f8caaaf5b0f4b73ce7bdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973988490bfa240434c13d7c31f2bfc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e8c9dfaf3b15c4aa57abb0b5da8b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40623d137546baac4a1dee00af2f0df0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445105e89270c7b14c166998000d646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903b9d56d12f39ea99f9c6785f811e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a852b1d1c65dc636c00adc4ce8f3a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c924accf504ae58055430149c2df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5324f7faf1323197cce773842839a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848ff7d525d17e8ab54bb5c0b55d7d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820dea38cd7f410dd16644cc9c40f06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161c1fad02ed560310ce2ce3b0a1ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009977305b2cb79fc5de17c541545cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db5ed3b38a72b41587ec09b0f53fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad78f32aa1c8e325a5da715a953f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893cd7cefbb891e95fbf72e412aea38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc266fa7184b93a84f6b1f37644598c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277a7cc8f4024b6f7dce7eb59337af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea700cef4b6b060ccee0ddac48f1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3d060b205eddf9088b6f1fabf6d5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28955dec3a3fa4de0e0bb43c9caae40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ec54709a3278eb78ccc0996b9ff4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a24816fe52e1f67e638e95d72d7c0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452a0a07bc97d35dbc4025ec278f55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686e1956e3edf8d1d784c5a1bccab5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254e23c6d96a614d83b0a69e9627814577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705682c68ecd6065610f721aa4187b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420a93d30e344254ab3aa0f98f678b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a2a5c903c751163d602b2eb60515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f755d14b42e56bcf3a13f8c866a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc37589c3112490da9b4ffeb1a216d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb8610f093e89a94483e3146bfc637583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d2df4dafcb56ab6e98d218e988381584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f4d988d5637452004a508364d17bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720948bd09cad98faab25439d42948586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493383141bf1530812d0f2bf6b88764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78356535cd776badfa584218deccd979588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d7ef8f8192e8f199a181f3211a539589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8f0c7adf10b37b8af4fd4564b46df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43f9c4b3cced80e488216eedcd50d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d592bcdde37c5f547c4f88409a4a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa8c7683542f2c84fd5233efd2780593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62c6de5260d3d8c97dac3fa4c4282594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5f8c0dfb8fd7abb6810e3f5242fbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d08e8a6f0406370bb2bd6455a2e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a5fa51e0bba60e42793bb7601c10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0f9fac70bec182256055ac5e8f01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a580d27b662f454891d58c079626599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c2024bbf4278038fec87f76e5fcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d49963c1dc23a5a5b34c2727d18970601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29aea6bb5fbfdb37492e38b72a19b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f23d59032a8aefc575b787b972eb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac77ea631d8b3443c7c9d18fa02a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69638b66dcbbee820d5f3812e5e28f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2721462ce10d8c08929b658c7a401c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a7bb69115f6a5ed727f397e46f3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50124287bd88f27fe11fba600276a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8a132c4f31993a4b0df7ba9d1002609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326f8179caf91f0b031bf14f37e7350610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a972bb69567be566bca703e84accd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0499dea7efb029c611ca434f772db9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f482e1eb00c880cd8ffb077b590d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897048cf1bfd59385b3dd4200f9c9318614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0059c0ab97274b7515c0ce2b7f57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e9c832b243a2a57a424c559bff8b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab63ba9862a399435fe00500a22262617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58bf7a39592f9b6d163d9b5921a1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f23402ac0fa7b5b7c487bbf307d6fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb461083e5ebc4c4b15adc3f0b442508620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dbfa5a4b828184a2c3934f51828c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea311a1dabea3a34e65d1bd758761d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5eef3170d5a7fd41873b87c245815623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbcc7acabda5db1850992fc27e00b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1415d8f5123db5d92a62ca35b6094625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6065baafccebb75ca3bb5fdefecf1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c213a206d0a897779c5e1d666fea28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e073e77bb667bc81c6db08cc1bfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c5133fd2348585e78c0f6e65764e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41988b2f3591fd6bee730e66bcbdf405630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57adb304b3e8b384ae8de372b91f620631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219078cb8ef083fc2fc8dde28ea6f9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b8f518b5e9cc5bfb33a94a46a634e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1cbb8b34d017399d1d1a7c1b3d8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceedd913911df7fe841eb7ec7e6ad13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403bacd8f0bdbadde4208e533062adc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4024bdec56285278f05205c39d51338637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7ef4342ba46ca5e21b778d595572638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a8f52395372e1088a158e0aaf1f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344c4ac86308fc0d2a55b6f2936d5a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d7c278b046186a8ecfcfdf94237c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee87fc7512f405fbe1338c6ecfe89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d746cf139e989aa596d69b7efad891643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15d0b7c77d398e57fa7cccead6b60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba9cda91949cd6650da02f8330ebf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0202bbc5fe54b4e5dc8d176513a97c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd496b0ec79849c9662e99c12faad37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437607e5713430fb4d7f523541c319ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2665b7d9f52828f8f5de7abf03912c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee30e781a781fb6d4f289b66ddc57c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf06acb8b6e85f2596b82b292da1a62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784da6eed3525969bc92ff63008ac10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4a2fa85e52ec66b520268c8f655d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b07ef528262453ecd9ad2f76f9b12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032aca339f42f87785574af61d6bdf7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74277c7e5c86377b5a0f8227dfc526656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52aa513d865a782192c2344ffd2262657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc509365b5d59e84190e0dfccfdbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dad46bf7e781ccce659737ec1d295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce39bb4a73f0e4566d0edc9afc915660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026f0c4dca7988b4042b99b925b9a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60201a33769479e776b01edb14a4da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc8e247e8fa1af803410b280e071e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230ae5db34efbb4a201244a1763ddd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4fdebddc48e7fb8958c2eea44adda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa6e0e93aeda8b1092c82ea6420d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef22685e3683a9914801a1523907f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e455e985cdf2ed7e779674f2dff1457668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31344a92f8d5bf41fc3b0f3a5f232669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2b1b138582960cf8486f64e1d2b7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d7b0f1efff72621461c54eaa6fce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c4e21f27b1d4e1de2c6906d573c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9d6f8ae4f4c123d1861a6587d1643673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5336fa6504d3e624772a890c1c5c92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df33fbfd4217075f845dcdba72c5dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3092d3e4f58934001dffde0b2349d8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5611e0daa5818c462f19bd3e9b63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e84e618819539749952cb0b653b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7ec109d24c9ec5c4ffd13e666976a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248637a22312b4e93c8bfdf2585dd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86967613192493cddf68191f4d2bb911681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f928cc2ffe8fceeb2a7245f87d74c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bd076136b3e513af0af80a03e110f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a89af4ff91790d7717e4489cd958d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d61fd53bccfd7ed5eb5d9dde398cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b364097cd71dcab8954ef70b5eec4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c7693343ed4ae172bac7d33c5a64e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f307c3bcc999e04efca1d70b7d1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea73b2d055f945af4857ab1e5d1854689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776d506df29b668fc94e8c48b4da8ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288fb1da1102729f53719c773636758691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d48a56894af7fd088c0b171a329ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc0fabac666abdef8fbb8ee5520978693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c9a6f7af0e0eaab0a4da264eab80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c2b3038be3c09b79d49db68ba5e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c4551aa79da566c39df026420053b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5463eee76c62b95fb7d52320c664ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147a708d038b3d4a2105e6b0ab8dab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad5eda04e56465d71b44023b773a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c262d5692b38d724e7373b754d3e2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb20f6a218ae476f83cda832ccdded701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbee5faeed9937f6a52eee18c2bc9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd9ff367f179cc1b9ee66d74673e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb528cd85b409cc76b714e396c05ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933238c36c37d1e4d50cf09946a88d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102eb53a4fe70781826c6e62a8629d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314f893a23b218d0d16ee2d951ecd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ede793d15217ecdaa2a663a39f17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db837303a8b3b1488bf249a738ca5b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df5e36ca19f3aaf4b4b535374f1d42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0318bdb1dcab351ae20512686f11f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e0b15701dfbe307f9bbb1c87bd99e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805d1f1c6af79bf6451e3af7a56a78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f34c7a25b9663bfb778856e42d952714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3ea7a27881a9fe0619e99a0b7c43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c70864c2519023960591b56add6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306ee9b5fac77561ca34e4dae3bca0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa7dbee02e4e344f4b940a506b9533718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f663e179fd7a8a960de1ca8259d8f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efecdce125a31e5137a24db9267262b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d49b433dc5c96e4796029f495f478721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa611bb2394ea095120187c32963ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb27a8ed30f9be1d9ee54dd0e7ca140723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc29a723d2c9c70447808b1beb63a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939b5929a76c32f99fa9f032d440e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccfced94ef9b6fd9dda961d8c72cab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe62f101f34af6ca42138b746568f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f74e575f6212e7228fb6547a8cb0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4257c90ff09bec542da5ae75540ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0cf425dfd59d5536c81d9a2abd88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59839d2538b40ab572623862001cb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9323860916d8b91ea8aa4036841a82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d91e214e88dfb7c93155399fb08c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304a9ec1d4c53b2ecb010c43f7b3f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f70e30bb16b5ea693f78c3bda0fec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a122cc36cd3c54bbb4d0ddc96da924736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1601284ea08a4c14ec6473e89ed7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cc57b68286c5fd3064feb7ec4844c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96037fb7c0bc73f970f93eaf6fc47150739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37d633f053afb9c64a2c9d26bf443d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36f9d65affbb4e57b28425a2e76c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819895337375c16f2d97199255076e2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7409274b2eadf216138dbb607c844743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b4f777586d545f0d9008dbc90671744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247fff5fe8b15f373c00f5c3ca6a101745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f38f27ffd0499a30127896934b678746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b4c736c0c9ee3a5e14d18941bcfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c350dc38f4a630b2b60b308036c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bddb78e5d5f1fe2117fb016c1853aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c9e81c0e474259214fafc60d16982750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e21557cf8c5b226126d57b6a09ecbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912543cb09f3879a0ab1479750d639ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266176793d471d4af80d8de001ff92ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1708333c8c9718bf4ad60e59c41937f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7016f07624fc74b7d1a8e1e7fba9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca07b884ca3624a0c605e08b834116b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861b49062fd43c8aad8dd6f9795801757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209a39b95a6c2adc7877a43f47dafb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564ff7fd78df943a5f393b57e76a636759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99595bc1af65a75a34dd5507695b586f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07cb55d9961d336574f545303364d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3546e4d5a45c5c44d52e9554590853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59fb680c43ecef64679c819d423fb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b94bf09a0e3d1b6a4a6b27ccf88085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d26177e751b1f39385b9be4fb46ba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d7f69345eaab815a277f60fa8e2297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd3b48bdbd71d88ce79b6e2b1d69e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038f59c1ccdfa7869fd59683a55142a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c39107a9e8ca93642d161acf626a6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fc4f11f7df8cc93950622e3927d9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82f98c83a45c4439e55ee72cb639412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebde7e9c896e93dd4c867a61b3adb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855f1f30266e97cf4dbce010048bc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3a4c1945108a75c6ae5c4a56c65215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f0a9396f186b191418dd07b5d2c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f95a0fd04472cfc55b93d292561117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f41ed99505cfdcb9fa1702740698c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932bcfaaceb4c7ee351e3df2014ea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c693e6600b77df2dabfe7d6c8aad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edba2a5c0e5b669905a3127e1de62921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062a6e4bc0ecbb7fe607f155f2c26f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db4389ab02658548a61f0be5eb24e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb33bd99321aa524131ff6f822c8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b33cd8d2732d74da43433d80df2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d20e1d3ffc235a8c507bf30faa6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b7f6e1516bc5486eeba6a0cccaac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092f5a4d5650a2e068d5960d4606a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890973159cab0c673cc22a793325ebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10438ac1a3f6369dca47f5038d573d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca6021c8d24f0e64d0ce9c468b167a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28a0298075279fad4f9df87b41289932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31438397e39a5b9c3805f257de05433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd19713a1fbc5ffcaf721b1fe5d6c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d699de9b48c00850590e45095a0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5dda1ac7d1c95e8ce92b40f399a2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79727c0e1b6790a522eddcafa972437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6ed025e39d93dd938978f259c6ff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f410ccaae6aa6d04a332af0b823ba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d1e619084fae38640393975faad240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8071d054a4fbcb303301d722e2d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb4c99a7f0ae1d51bd9b30e5ca3b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42102e5de0ba3849abe78d2c9ff216ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18031952d80c40ab88834c9182bd441d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f19b8d4cfe228b9bbec38e3a0f87145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a055a423ea78e49085b2bfa4ed0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d473be09929be5df254f95ac2fda3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446ce2775c596eb275ea64f00a17d3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b6359160272324f9a741bcd5afc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed26e61ee1900fc64b385ec53a71150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f733c95015aa91a456f0fb6b4e8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277547b43cfb32a98049d41e69b1f5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870683fbffbcdfcbdd5eee9dccad189553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba0c67c2de4f93f28e79bc8fc58cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425029beaa4bd538e8abaf3de9b94b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f5b3dfbdb7955725380b4b0c616956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c95d87f53338903477ea6ca957c13057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5655d77aee17b9a9cee843b4d2daa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103c079d3d2be691a0745a730e2d5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5a3e7c032b2bfc0fd7f1a14f1e6c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a767613e26487c65acde001019709a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f725cc5e54328cdd7e0345abb63cd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34ab7de1b4638731c0fa7e036a577c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561740cf8dce59b14d768ba76c06033d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab926ba8feb9b5b2a73f53727cf7f8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eedae4881c8e434076d5391403be166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3216363a526e904435af526e47d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7585d1c4d7228dbd200eca35304ab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5a1583dcebd824867bea8909928a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0180b0cf18b85890a71767cb7f9f46170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dc50fccee75e6986d286246872c9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1e1e73b523ca311e9c53b129d3d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d570a07499a9ffc80cf3d42b49bbbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c84d20f3462bf8bd206d6ca6a34b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03a5fa09b7159ea056f2379c3ae11b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b288be139569ce870cd56089bf92d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7405c09b9154a46853da24cd3a9ab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada898312fab2499a7b3501cae33b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9687f8ca357c82f3d02a114fa29eff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f312a9bcbde8f638ad2e7a0dc37b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b9537dac9260827dcd13e303009381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f2d9292b7f7b0a91cb26900babf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a3d8a1b1d055ab1da94950d3acf2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814b98980933d4093a17f861cc3b0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd1a656b0b70c233302c712a7cb6d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc20e61eb7b5e9d538c2cca9c8b09786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8912f704f3662cb8ae4c388fc58b7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e84bdbcf7673abf5f17089a001ff988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734af20ab66b2c6275468895b85db1f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bff3fd6474f90b7b8cc5ec82b354390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd6d0724ef7b23fa4d068c1b198fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb2fe6324b597bf7aa68c84859f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e0ec3278db3edd19af8eaa2836dec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b600f205580ffb981dfd5463b1226694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c9f9105cdbdbecaf4b3339848a3e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085d1a65d7368c7cfbb42da7d71f7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88822172d9b685a3f2a16196589aae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e620ce615a0425a0da33fd0f12d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b3facfea300f5a4808291aaa6c52a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec24b49b9c0e156e533d11a5d8475c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ea7488c344fa4f5ea6d88bc1c575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d4f02eb1dc8f0ab295344649cb13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f4d18416ff835069f7bb416df514103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47f804216f2b046ba5fbf456e2dfaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd735b9c6592f93433b5d70e7129fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa15c7ebced6fdda329aeff85f4fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84062035315082e96b5ee44afcd80d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59c7aadf885ab9916c7d97cc606f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535587d0268d80bab08f56aa85c5b18f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925a31df75557feda1f7e178c8cb175110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f5537d09b57e20ff18282c140acc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f143f45fd8485488e4788a84da486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1faffbcb07000c9ff876670c64238113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe0ea882bf03780111dc9242c166a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3689244d7622e02c7316bd4d0b96b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f32e82e20bc40b35168743846c84c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a845d13f5b10736691f1ddfef298f66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1096acf6eb07a94e916330cea8f323d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8c40eb257624d223eb1a134604a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ecdb8529bcbb7017020fc433586a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264daf45e0c40aa07effbcc97e88f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15d44d56f25d54b69c5a49d75cc4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819119639736858c3b568af07f8086a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f42407688930515b3733f749e9392124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43927d63ab7b7190d51f6e910410f76e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e33c2a4c53f84261da5aa3548490e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa2c0258afd9f543af202402eb9a37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce16f2b23d76a66f9d96f75d44218a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448d97286721ffbcd4b673f13d4b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add7f0b589d6b5429a371c55728556b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c3e77d233b5b996d26f363d37b7fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc993509c23b26524bd54a25fbaf3c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7360ed1e3716b3362dabc85b7a358133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458169fda34c85307a352ee9b437572134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66cdcfb0960df86eac3c72b8031f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb9231c65d8a4146695ac86488d53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca97dd351569e9410a10ad27993bca7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe58092f4e1939dacc112e94163ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16b8986c5361fdaae44ab9ac98ee1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce276b5e9de30fc025479a6eef6ab0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c430b1df762c87698b92e15f52047d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb03c8387dc097032d10a4621abad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de3e2d1ab1f42e97316ef323443772143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90133f982482013592623a86ec57f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3984b6efe5e68adbcd3c23067626ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039575ad9ccb9ee840b60cf8366fb877146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd84992da34eb595f23180e7246245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8a8a55702b3188115ca7400a3296f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75672150a2b816d1969340c915efd9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a790a52a2d789ec924c2edff6aec32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7006ccc153844be8d1439f8f0b0e5c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602747257da134b0e754fe6eed8428b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309eb9b4a625cf3f8ca23ee01f94760153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559386bdd061be01062b4210b0d89f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3999512a889948245350bc056315155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a9de0620e87dd28af61e0c331317e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae09ea0577e111be73453e0c331b766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5bcf32275b7af9af949239dba4a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b062dc5b38b4728dfe3bed86028b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2309d4d50c753c83854fd68c80ae53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f1befee3768b4186a14d528ed6b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85afc438789ff550fe363d07eed02a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7afe68a40f93975d547f35638957b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41b0ffe8e3a42431a97b11e3a6d5d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8b0fcfaee080a7cf85ec148b44a09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45490e33f8ab6eed47cb7d5b914b322a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d6b1f2dc77734482764882e0802c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f61b9037f60d5aa5b113ee37b3e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9324869058ed09c925ac993964d480a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d0d83a5b59a3b6cb8e20bc63086d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156925ea493aac5179076b4de3d6a44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4958d965fc8df4ab82cbc334d9b6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bc2132098fd9ac960a566fd80a58d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282333194489c15015d45b69976124a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de8c1a6b81b76281ec55cf17fc57b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491071be052afd6fe94a1be0cb9b8d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e06e025c14f4fbe3f28316e5a63b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836af38b2be822a38fd1ba793fad859e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd0043c9a35cd6cd8271f616ecc288179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546ebc31f8692cc670145ac45a1b5df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5240ec4bf147d79b6682f87c531396181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53a1600b3a3ae132f97d15df2ec87b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa05ea25a682b724c81b405265c91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0d7a785f7c0bdc6512ff48cb31dd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0ebd3be0f5703ce016bcde789069185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a1876d3f3971102eb857267d3029c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42390762058904bf737b12021ece6d5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac91201eaccc5fb604d44560e4a562188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd8e60c6b356398765273752336bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dc73ccc4593195e119e1bd8cb3923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f67279544876b3f0c1e2be7d56844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1b25c0dc26699e55d4dfb0cb458c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e693df92a0e99ee3172027023a628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981391c08dcecafa8e7a742b43f468f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4eb221cad05d8a5b3bd4de2fafd06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763999345b455719d0d770ddca71c6d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142898d9c496e9d8ce79de235987353a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ef01c805894d6ca8883aa42e41c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250450405012dfb4029c3726e9e47d0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965be77f37f71afdd83ad6652d7d6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccc24eb5accb8230f2ae33d56383a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99cf0ff2d22a23cab25836b23a57b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfee6be216ba14433281a2ea9520e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6957519f238119f1379f0048164cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02bb5cfa9d77285b61a5d44fc90c74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf04e6dfae8ac1926979dbd9de49853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33a5c4c6e28babacaa6b2cdfafc3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da5181d09341c97d7358a2ce7b8c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25a1c93844e978c53ecd16fc35303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d09eff5107784486d2b7baed1d298e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32defe9df1e75012b3b8059b714451211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac04be9f7a27b97dd749f8bba1607a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c2277e51e8269e2579208a871b10e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61253a4a1615272f3d370f8cf14bdd92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06179b4dc7850208f5bf7538a2ceb151215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000083852ea14ac8faba73e152dfabd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c86dcc79b568dac23e7bb63c29df0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37c6e9bcdbf1aae5b232b51a18395a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd220998a50b5e31bf30dbd1fa8650219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13354ea6615abe38af1a9f9ba0ca66f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742db5dd61b27e7409996534ebc123be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0508bcd5b86b953ef3cce40651d8f7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd94821c6a836ca0161c1aa44d3b95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83524e77bbce7982c75ad5716c2a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa64d8c87e81642175998acbd4b2c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86161ac70b60b436db5bfc92595b4bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bded7cd733abeb3f74bbd975921577227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7074fe7709a275a98c5e1f22fc81e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca93d9fef023259c3fd60180ac116229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0aa6843d5e900a6723a6b1a1f06a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3a890f0faaaf43f77f5801d1200c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bcd5699c723ad44ace790a23e9994232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc8b12a6ea8709bd3af7113e17366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9d23fdf3b2c9e8937a79e7229d19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f86292509343aed0d6cffa96612f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cb53af93dc05fb0c10b488615afc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0669458edd3778c929daf9a56b6a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905df35528fbdd4e73ad902b2b405c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee99d1575c1808e1308713828a398239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84765423d318f97d945c59d6116efe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ed103c55d17e07b8db2d3bab156a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2e1fed101f8f5f691aee7164a2ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc8ff4a57cf6a44180dbfe5b9f35f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2c632ee81b0597fc8ef82790e40e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885992ebc9b1ea5654fbcba9c8c7d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd5b204b1679f5d4e32932f9d7f0cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffbb92ba282ee3bf19511c6de87cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ace7b2d76ffc7c3841d8f5a373fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4699032da9305e7114f438c71007e1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683613807433990d1712dc53397eb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff01f9854ddedae4175a702ccd4acd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443913a8d6b6ae629fec3360a7090322252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c805f5501fb222490e1d2281613cad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245cfccb2e5d69474644e31e428afdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b76bee10cc5df231db686950c4f0f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed84157876778f5aff19025001ff6e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd5ef18c3dd32d942737ffd20e4c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58471f3782c9ee32befbc4a987272a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2226de1214c40c9e73a3f457e12a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52dd8c518e02103db2ba7154dbcb4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225070168a9cdce4b3a3c3de054a2d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f39ad37af58c3cd404557d2ef0363262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eadf2ab08a27374df28163307dfef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672789c34a9a301f9c3799dc68984910264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f724832699a7b41dc14431a184a741265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f43d0fe575d6e39d252147c254b404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12903b2d99b16f655416585a0e86859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb6d3a1ca5ac31ffc0ea241018fab9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40623fd7867ed3a0718e93f6219d892269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0c6151cb373722f21737875b5eae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af563f0833526d49112bafa8924e6ee1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718906ad8a2ba509a73edba2c5ace9c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48275cfe3d89a1b7a6c5be1f582b4bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4210c81fa81afb48f263c82685933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56355e0f5215f18522e2ad11dd3a1af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17c84a113b974f797ebcae82fbf55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ddc5cbb45ede8543b38980487d516277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0228554ad49b8779d019d75f574d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8272d2be356bae412444574f502d942279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506dae07e006b8ab78699f6aba62d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547643e62f2cb437a58205561a5734b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97768c3f662afbe92303107713571c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84704e49e8ce7a89a56a4c3348c0b2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b502af506b0dfc6b9b36467b8bb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb9da06ee2d4ef0588613c73b20c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a501b172bebcdb1d4c1df75e1c4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c533fc5e246bf0b1453c6334c313c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd7bb2ee9faa0ee11bca22167e8f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5c9438327aefc5aa42016b716fac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb09040ccddc51f9e9badb3e115d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75853f2cd0755e6aaa245194fce60f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fbaf2b549536662ecceafbf32502e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843552eb24713c6909fc8417c76a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713f2173e6401d11111a766fb96d66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d2783ebfe4368d1d99ae8b63bf9c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c9b0274f6df756418f01de2efe97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d8926ff105c1e5da679046529b8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef51e165192d671fab660566bcd3c55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb319ffd1d71b1ee7281b59cd926f3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d13ea951fa9541109d31d819180baf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bca94f949a7f9519053682d247ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f510d7ae54c9760ab648c4a3648b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be69eea1547054c479ea5d483c1418303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266efa4159134c04cf86e6dbe2b5b045304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1336a3a14ff26d9d54692dfdf647305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df286830a89abe9bdc8b166b8cc45654306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7828d2eaeec092133822942b5982a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e172f29f0be01c9e963bcc4f39ad3a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5d562048c3c3c99efee1415e967e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3da2daac627c77594c3c2b5b71fbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7e248113f8a3b886087d19584c94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61777babac008e6262b249c65ee67ece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cf60db015ff661d519a0aca4f8984313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c59c1a4a837d51209cddd714538650314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b25b40d766e756fbba1d90c77ab2c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c5d40be2319e0e639c7160283159316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa850e79cd252697d764a6c40a0ed8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374148598fce760e864ec06160c3dd62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a458c884cd2962168291ae58d12ef4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59f710a7b8bf7a99b1a263c54dd9d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8197ac15655efab52b7e9f7eee691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1410c6bc765aeea4f2048b1be4069322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36095b42992a0443a2cc7fdabb2c834323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374ba3a392326e746fa4c78c76d95d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bad6c09d39515f78bdfc0fedc00547325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ef3a47c9c97f7471da3a0af26ae4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b51da111cd3d3475ef6fe4334a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392da4e34cd30e301a05d3ad0824a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41002f9bf02f21f73873ad4deb00d8e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b8fc24767e7393c7cfb9f47ee16a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c689c1742521df5e6cd57d15f657a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd73d70fce9478f683a4adb2b784e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd5b4ec128a8a47459a7e2f9bc1b5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d193bf23c82997d0ebc6593773fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d7c50d041f4c2a89a1812bc66237d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1a572f97b0e6d3c08c9d9b0fe797336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d5440e3f73e25399f1e19a43bf3be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1041d08877b2ebb5bf07a220560fcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c30db3d6e81bb78aebaa822c67d65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b1c5f471ce02c8a5766c32af89a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e781bbed01351da03071a9e328f69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1acdc62c73e2c2436b5fa12db59d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943a6bdada381b17daa016a40acfbc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab35a1304f4bbb99246ce57398fdbaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57393a1c58612f2582997613e6c3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776b4d5064d439adecae83235f96f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d658bff926b98f8c79b117e9669a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dbc13e8c20975b255cc774357c53a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4412dac9229537d29c70c9c533040349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681adaacb8fb7371ec8dfa741497d76c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda42fc48a1de70f4943dd65584143c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a7a564c701ee5c283b8554751929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33213c6a4cdfed8142e3f133b13d2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5362b9fc6a55b2bbb7e6fe3f610893354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5769009da349938ad7c0fe2c3cea2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b500c7f7b83e3a7e972ddcde68b2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ac9eeeb27edbecd111dce74d33564357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f6d9716a74554283adf7de16532a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f0c79d9268eaad937b3dbb683bd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc3ec6aeb80277261f8121c4c5b4d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aa361520ad0ed2cb8fec76c71bbc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdfad7a0d8d157c531d9431167a0e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b656bb816f90303a350c01cde078c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5cb248635c25ca8ad744cae880ac2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd56f05ff34dd3ac08f486a537706365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcc63524a40920187384578ec3fc97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6e709d5365f3b45d0fcbcf6828f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52d134f181a12440f452ad43aeb77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6f5fcf5517e44f1aff1e34022b1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6d71e0d03457d03bce6f50590ffcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d671ad365f4c493cfd9791c06c62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051193bfd284814391ecec6c1d75f6d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479a54902cd997ea4f426f5d1d166f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c90bdcbc7d53178cec49cac763d34e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c77e40148b7e5d36e395e297cacdcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab94828e241fd96e713b74a5d019b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0653f8e7ba884c99f198b22c3c4523377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb98962a3284ee3a3119e89247f595378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14162e8db7f8a2d9c329f29db5286379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126a7244ac2277e22a207ef1c9ffbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02df32ced99cb5e21a5196c2c69457381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49044487f9bf75748dd8ac703b28546b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec184497b51e81966e2de592c3469469383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e73800aa774bc3179f1ca52d3fc0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddd059a6a00114d96f4bbafe6c0fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c70dd635e1cd8eb3cc0c00cbb5a53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2ee66ae271a615bdff10cb30829b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918c8dc689142fb46323d01e3856ff0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b108b50950ae781f2098fcfafac5ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699456e50720ceccbfef84e93b81ebd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff916d6d038a9db1b431c9cb2cf72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a3562b6ac3726d33782f18be7504392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a0694e14e540992e7a40ef2e53b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451625b9740a828e93984d82971b01a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a60d3c8330838d15bdb9caf7f0c71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad913989647f6f9a8088b367d7a7cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4cf9c1ccca96beabdf811f8077994397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e01d49b17dd79a8dd054d2189d1c7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba90d371173a577f00d70d20019008399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a63f1bf2ea4a0df959ee619bc8842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb89fcb5882321870427ec51d1ba6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576dd654f8881e2dc37ffa0cc48756a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70258d9cbb0cb5a3e98e19fea4f57dc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b12e8dc11d8c00c57dfac0e8e736404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b8fd7810e5dafb871fbeb978917d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb9009d673a360a91928c354cba4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f873280ae7913c4607661032763872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e4d803ac56e7ba74efd16abe215e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5d51cd3c06cbd80b6f03192b7004409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325adf4fd91b5a90273baa879a4b15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8050fbd18ffe0f6ce2da3b518f67be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efbd1155f887f23d5f6580013d3e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9221b4b621e87c1429e5c747facf51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78534ae86f7e91d66c300e51bdfd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d4d83d47d95a332544535f7ac08b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988699fba419dc83429c75db5e9ceaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf192e8e66456badb58010e082b62701417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623e7d359a6f0ead458b3a230cfc712418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb831436a65a853be0d8954eab265611419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ead1f1c6a7d1a30279fef1a9767b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8987c184755888808d90d6011ef67c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874134341c2196765071d82f7ef07f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276d0e97d999bb166dfcb466a9c386423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c00fd64984cff0bd64434072216f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354af2ba5c4d0c0c96b3461aaf93ffa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b4c697c0355318c1f0ed8edb2d5f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1181d468d0705f055d078e213068516427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332bc3e4b52672b6c45d2ddbd366673428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6c3736dcc6278a213633c333597be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888046974a1b6cd5b5838b6430833b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa77ae8787a9a3d5bedfbdb9de3509431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052525ddf8851bd4f1771cc6dc49ca6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7994ea5fad2b839b8ac6ba4913cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6347b2e6cc739c75d7f1a50b3929df2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e40cdf4fbcb7edff0025fc1bf5561435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7656cfc14ffec115ced664274bd669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de110928f54eae5427c2757df4e812b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115989d150218a3aa095a365ad8ba7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b128268e0bc35a419d9071342c79cd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734b9631fb7e7f1af5a181dc599f58a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e92216c56bbfc7511127ab28544ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5e840e527bcb659d1a49e57514a34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b84ea1c7b574385549afc7686ecccd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960592950ea825e66c3d40e6db49f639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d0be7940785ebf213e3141039a3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caddc810c0043282c6fd9ba96904448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24814b0bb537d6708f69e3b3db03716e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559193ef8e2625f37141a7a7309d205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf08e5988071bf4d27788fe7cb538c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4959254f2dd0066995a8b67480623450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e4f68cb1d7ab7b67d759ace33bfff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c4e9bb948d7c5bb301903bc97e9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a378f12924f6e24a3c702d4a79153d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dbda73cc754f7f80a8040a3a44fc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b1a0023c65778d3336b1528a9c7ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29035a25d6d062c56c966837690b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e17cf2d4dd0ea4b3c9a97a10802f53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50cbcc7f3a45df45df332ba94ef493458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad366a24a6051d7e18a7ad4e441e5bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03fe305219b760426ed8ef0c84b612460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bea42f7a8a487aaa93e886ef9c37c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ced73e8f171a1e1332f0f345a3ce2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5a39d54713cd32a2cba94800d5e17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46c511ff1b582c74136671659bb2eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818daa1816f5ce32188a36789f7b77c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac5498432ab39c69156215b877af3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db471c6e77e4083c379bf8988944c28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a1d9377eb5486cfc91961d8cc80e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ab0c4a04da2462a74e1599f392b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7d4b24009b3bd708baa2be1755f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e50ff9415bb5d3644086a7ed13a60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d4e1be1e4aff017a4d00d2fa42e56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbb8535ffc37db9870645b91e1613d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fcd48c0ba400435f36319b9c2363d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48bf10951538c6580b9d5b3f36b45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4cfacfc54544306667a0062a68aad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a22cea120cb2721d62cd3e131459477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde12320e1eca2756b943009e369671478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819ef8fdb808ef0194f9910def317d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4b05e77e9920ffee0b9a1437c52b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68659c343486e3cbc8ba847ae3cff5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57065c32c156c081949bb4de54e5a03f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08dddeaf30eb8e379b5c109b9e3b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b83a73441ad9ad080e64f3bc121220484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b864e2bdcf1b9cab7328b194a33276485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa80480fc9be10ade8ade551f8638d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9891daaa5c2399f665da3d8351316e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eced0b28ac2bddc18b5178e3a8ec3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba27c62278a50ba838775c27e93e3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c20ffb480f92100bf241323b036a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614765f58bc8fb9f0c95e32cffdb1c0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306588a9bb1ac5b7c10355aede12561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931becd551a5e461bf357182085d9809493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc99a727e5ec7b0270b64f702b1993494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b164a95b967f74c996132ee1c38e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb40fbe8ea54e8d2507cb54f9b6106c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7f12f3c736c61225feabda85681a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111940d4fe4ebe5f5f2701eabca843c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2cd5d24f14f893b1eff930bdba52e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41f35853ad50c504c796bda3acbbab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2fb1d7a6b320313538a30f523c392501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e32391e31216c640396910f6ddf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508294a5df366d57c68d6c47d405f35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681057cf85fcac61335bc3a0610bff01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094cc75ac6bb94ea33888dc4d6bffd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a0198efb6a71bd7f6e831ce1d45a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13518f758de9ecb90a00fcb7d41cd904507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847098ecb95b492e75159a9004ab7421508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5d71020e63f4fe0972955d6e6754c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60333f1d249c13c5f12b8df548deb07e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc3791840678d17a0775df4cf8689511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14e47814efa62f7cceed6b1bed53c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dca42ce133b3a795e80e939ed7d00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe0b63b78d59662e36dd1eef14894514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b5836e65b90b39442cbc6a2971f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95380620e74ab82e364e095776c78ab8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ddee0a979ed16419638f567a5dffe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b00bc44722a5cc442df84f648502e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76753ed5c6ed5a450edad623c19de1f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177f8970995677d37a895efc44ec57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6dc98a55e899a105e1779e782029f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610340deff141a7b77e4b2620773897a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177949dc552149afab4dff7d21cdb59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6845bf1c572b57813cb241f821ebb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d7cf1c4179c9cdf863f7a8301854525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505dcbf7d53b64f42e2ba31b7a773f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a507abf85a6b9facc73e519b7b6c9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd0e2fcd432c740c22f41f64653df6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cefa937e73a79a722b3a47545f164529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4ba2165be58e66710abf1fa3daa3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573523e5b8588809256c8d2992a9a533531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0271e9e12d684cf5e6ba76140b0f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2a8759c58c996f5c9a47f476e918533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70344af2f3d3d55399cd1d4ba861761c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622aa494ced31b83a001f5a516253f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed0b7ba62024587fe15319424ecc94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700d2660c4964e8656d89d3f0406db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1a1632b630eeb35526003caff5fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d8ce2ea662436972aac05521ed6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4874f8fa422ef25a502803471709f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54e3e807efa5dbea1e518cf3bd78fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10020e3eeebf04e99823e172642459d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93982fe58759d64aec0b876fc30037d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333944e27320196e6dbc490e6a6b0507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e1507593d7e3d76d501ce4eb421f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba450edf89efe88d1be3d62635a46602546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633af09257e5ee98a7814c25a6ba919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe6d83f0f9db5fbd3f39ed9016c945548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965328cd39e400b8078a0f2a1d5836549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb37b327c72cad82e1481a728b355ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c89f4b769794b93096137f025303a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa00f7b405b2df5e5c09e3d40c37c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad672bdbfaeb10f78ed29e1601b010553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34766f0f07509a1e3649e133c98c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f25976d452b0fe80fe1e2dad65f0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350f839345462348f3f07fc7d22cd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6014dc7f46c6f21781fe2aafbdf2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdc8c4cb752a935404e5331e7515e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d11bd7dd5f48cd3da610a9c99696d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddd10ca303f3f64039105214442f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eacb78d966f2a90da2e487df1f5b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bacba41e029e6eeebfc05d2b692461562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafe9cbdcb472425010bb62fd113f7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3a589d667fff8bfdde1fb7390db1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b3f1b52c4ea1b9448234e4244e228565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3edb37c6c20f18bda803812fed4aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a03248cb3d32a94893f8ec92774b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36778e654f923bea2b489741d634f25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df81912e27de0dacb6183426e05436569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb603c99da89789541575fedce79e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208afabfa64ca714fe72dfd4b21390e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbddf4f7a7083e98724dac017ce481572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb123f803f90e84e6ac7e2d5d575c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8390c18eb769171bf7c19966cc62e66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac4897f15f9614a22bb57eb6a128c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372e4afa564474a9d98b189684b17a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3abf98038e23a764987b142fcc2446577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ecb512aa3d81e788caab258437c86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60a7e1107f947f2e74fd018dc8e4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c45c9d2dc8172c17e55b8058704d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165482865abff8b45539b023ed857206581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f3480f4d5e6f6e928677fd162db0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172df84fc22c17a920656785e7594f09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58497f5c47e1b688016b5e9f743a7902584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4118fecdf0f97b84db2bf2e43ce78d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025c6e67f2fcd816b28d84e7888d7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef0c209b32a4303d92d0def6fe234587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bca3150dff1b8fe9c2a5228c6842a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62282528c21622c003840037b727948d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070159ddc6f151c9167e96f5ee44fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3272d7e758e855f1357011322d880591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9112c433194954928cf4887a602f8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8213a0ddd2bd0b8847eadf0b2428a5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c75a0d4a9e9d6cdf215646b884f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d15b417b6663fbc139ad2ac4f18fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b594b121085f1702d444b6c4486d198596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202acc564748c2cac24dc141290282d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e636ba5ebb9ca3b3a8b7c38d91f2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c73f745179ba4a37594a924699ecda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230665b5b0fbd27b0bf1d976dc317cdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62748df7bb498a282d701827614e0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b3333ed1399d368a24e17399cf420602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8a2f8077d1cb78623a8a1c5d2839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e298c2fbb32f314b019acefc24755f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d62d6b900e6431788a6ea941d19e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d463ad6fdb78dc6d7fbeee846e1465606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823bbc73733321de7b84cc8a20bd72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f716ba6f71fc2ad01813b297af2b86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4fb32f19accffeece3db088e2f90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7b9a73567ac420c2a56c6c69d6d15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e8e69eedffa0164629ba6a338615611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74acb39cc855eaacebb863ff883469d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa6f7ac4c5bb81dfd5dd7302f57a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35f88887e44cc46ef070d2121e7e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eebdd0570fbed8b6bef58e7440598615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2489e77c83937a34a0e70284c5b7cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ededd651dea13a6728c12befd42f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8b4bc2ce90897529dd1d80716469618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc425fc444a13ad4f708978e435e4e67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8edad4c8d73474c56a9d1a0c77a9d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3337f2e494ecfd827c5584b78e3ce95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84745f76ce3652a8c39c9d1a6dadba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed8c7c3f539bd1ca03a39c8c79ef3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a960986f65cc90599e18c4e3dee636624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83571db9b8e1000ae582ccd0ea2e26f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14eb241e0dd452b495f89e7bc1fea9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8735a12561f30da58ac812b8be42a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491996260376bcff02596aaf33347178628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092f691a1759cec93d1a8b07dd592b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ff29b235d73657dca01fe03e809a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9df0cb01f1fb65fe9305be312381d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ad4a1254db195b4583a3be40c9178632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d07304a07700fc41fc37baf27c91be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97eab3fc44d2a2913673bbda02711b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531525f15f24858a879723048d0472635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247f4f27439c38129e6e9c283e618b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cbba7b61de60d7e4c1e49ef255995637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c43a6e9cfafb04ef7bfdbb87d9a9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46f96b3e4b841b6e72b8baf48f755639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52c01858c2d11a43218e7494834c2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ded4e501abcc46644759eff78e3a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b624ffdc54e06dc23840d29bf3ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a131a31d9e2b4b2414ff48156e239643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f7093f1a132fd3866f7919ab24fc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9043d7dc3f427bfda726e25039259645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2a38799383ce4df6577e985a18102646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4872616a5c7fd1612402b0c5d5979e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1d9f9a7c093e84df7644cc1b3412648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47851bc440e615c15bc9bbaf2ab81e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f43459de3165b01bd12c5ae399591650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ddfdc8b5d996e54df0cf4bdbdf6b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07beaeceddc364a471abcabb10ebe85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004fe413c1afc8899aff268274cf792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46828d5546c32378c269644b48068aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167e74c093c87ab16a36c1e496c416655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184bd2bf6a246ce6008e263e137eb79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1201da1160789ccc80d9a0fce4b3bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d452a80ef69b9b9a5b43f57628524658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747d0ca6747b75114c155abea49c6b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc29263766fbabb9914cf6129d622ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4510899830e7b6dcb27b753b7bf98f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222119efb73b725a0997852187cce69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffadeb617dff7d9819436d0c3635c63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9920d8a1ce0b164ab9c2d362373b72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453c12311d2331851af2938e8a1ab4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a799e96b6d43ee66f827ea766b7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5f8b1bf72d14ac1bd5ebd8bc83b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad31e70cbe53c2462d523fa0b8163668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159a1ec7c8a69348a85e3025fbfa1cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c837b21566dd335c0a4bc700d31cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70cd07ed390f671a9f75d753759a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b780b9235df28f74a15600067318672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778224f01a158312f2c5698f133e30cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ba667fd99466851e8181debade457674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c89856a3594b996c88707b1a820931675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10547376584a0b6f39566295e288db15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b32a6a37cdd23c6ed16bb1a1be8851677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddcba8d96797a155389970d6c1d6dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8a25221cd1c938773726743be5af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40c33ca8d18ff75d978160422585b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4adbee58456c824d9770ec44e721f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008036eed39912e88725cafcfd9b1320682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff4bd926df7946071c55d88976740683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f11b798e5d9ee590656b9a7c051697684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b018469991bc8475d96904e67112ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9a082b253c0b0345f2c4d0141655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79e1dc7b0ba2b7be188009e1804d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dd674f96917992242e9ec9b899b8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de98218225aa833e2e21526790b8af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00969b5189e13e0bbcd09707af55dc90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992991cd09e8685b77f7715961ee18a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3888391a34685c46df796defb90e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3d4f840d0100c5f2d9658d0cb7c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68733910ef44a1f3d4543edd44f57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ed243d0142f81c1dc805ffaa940c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b87cceca496edd796d1c74fb1b8638696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a13d8e47b064314634302607aa5df2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf595194dc9c6d22a12beee4131e3d9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014296513ce3554eff3712ca9d9bfa68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ef744d04a8a2b399d0ca4ea95f0a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e47c92f359ac79a1ee2a0cca1552ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f37acf5d96426c92aa8df496b402702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbf4e097a3e37ffe3065edaaa8bf96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545800278d7d4dd201cc486d0cadfa94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1ef93c4c960a8311bc0bd59aa070705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a375446c8b5600dfbd2a014d159f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f40056ecae45e6920523be64da0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98c13205dace682880ae25ae8cdf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f4634e93701fc87e2bbe08bfa3be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20729d556120875ddb8de60e26fde9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e602c92f087f47d519f5d85815dd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bcd00073550011f4ea1f1170371a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f8ae14fa1af3d809a2f9a379ea09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05139fd7e66e458ce455fe47c689a69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c36fefd696d4d7aa4304f949c0e38f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0862353d69bcacc9f70a473044f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb25b0d3ed31406a63086d081c472d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132160433f7560821c6003c0dd048be8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81755fa2f8356bf2a6af2a23fd740c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0de927d3e8f436e5a26b60fb9fe4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a143b2d28b79649455092b25d0a72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a2269e2a58aa2fc75a6f00938294722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b0243e98cf7ea8c3cc61f67d8c787723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab78c3654465dca3e731c6f7563da9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bf74ad45e85053ff68deb7a4e2630725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ba6f8484721470d7e66dd00e0f36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c8c0c1e2a273a4a9f1cb68d793b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ba5ea32bcd1d669c1b29ff08dc540728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1fb3f73de4ea8b7d74ed8c24dbd33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0fd17134443688796e618419b4298730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320996a63124c4c9f092e85e7ec02e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ebf073277defd4aa9d29f6d2b8dae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6e8f001a7b253713717bb9163bc51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200fb9eec33aa05580ef6ce3b97fdf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96465566a4636442ba9ed91bad036f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f9df390c4a52deb36e68ad5cf31f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647f53fa1b9b4d096c0a9d216691431737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea38f1f16716b53bc12087e256057738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3168addacb47d0b6b1e9cf78a749c8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f82e28b362046e32159b3c456f25c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c701a0314ea7bdbd8e23b3a92933a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bec4219e1a700a44223580b927409742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea545fc2bda7dadc32e082672313eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b0a0793cabd6abdd4f2d2f3b34ffd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8d88c5e33277795879d375188ff8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204493b334d263ba348e3bffd417e131746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251fb4a6b39ad59e89a25d32647bda0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8816924791e1da6ba018c72deb243d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ac779ed8ee2239803310ace9105e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d181154bee7791b0a0083ffeac64c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994832ffbf7438da243e0c882613d69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af599d986bf0c0054e9a999927597cea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529a08cefd197612dcca512b9afdea8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445c6edb32d66200114eeec339b631b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fbafb7b8feb3bc856ecf12b20031755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcdb470c3989c2856d11922b020c2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0852df04cefbf65f47688b7b34d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939409a795057662ad55d48e9714e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8e773260d7fefaca5b63bdcaa2739759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>