--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2680175739801aac665474ccbf6b8ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042905ef89ca358610b78ac86fd57d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320df9df0103713b4747793539406b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86908717aaa58a5e1eaf43132e5bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41839e18fb0d6351e010182e92696b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a75d59032c216799086748caae03e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411d80758e047a2cf6c3d2b9f016487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259baaeb5ba17fc50cf8f3e981460398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5206c40c0e000dcac9d5561780aec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac3d58fffad56089d618f2b3dffc2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f5af32409b4926ac21c6aa335520d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359cfadf184d0753fddb918d3df32712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895ea48bc4ecb86ae006e2414c6ebf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f36278d133eb209f6cd68fc885bdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecf416ba51b48e8c8e592fdb629a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e3d1ee378a2997ab535b04a192ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882efabc36212235430606c674a5940a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91593abab02f34a407cc3143352a72f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2133a51f3974a5c7e86f6f815f0f1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef41a3e6ca9c807ed55aab47c505e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf17389dae2eebb7369e8724d2064e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e37e90ae78b7f8e25599be52a8eb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd499bff29da40cf78d77d70e5daf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f3768f56dd8d7848341ebd5dcdc0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ee01b038155ca92a9e2f4a8c28be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fead8eaed9f351d7b9c3a61462fa9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405e275e7a4342c8b5bb01f9f60c1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407d57e8e352e63f635b009ed9fe2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a978fb36b4d1953eb67063276a3bb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d6d418f5691551b2319ed592cf26c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5566f448ace8710b330b82b465bc1d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1698eba778fa8c5995fc51bb66ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a877dc5f1a93459262e8063a2939a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c357e336f22d2855deaa7f77699e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f60ae68f18d08dc170555283736ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0db047b0ad4ff053e8a5d628188236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830a2303f23927a41ee7a508cd628337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be035fed77103073431fd1f8234dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aeea0450e63e0201c17602a899a2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b5ac4e0161ff442af49e8b2e426f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e27579ae52185537e00e1582e04541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3735ad1a5c2d29389c1871b51020d1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ddfa3c9e45699729fbccaada63cf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb9f769fa361a1e4b85e7b0101b86f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e32fc280c192c0806a575af04743e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b4dc381a54509bd5de07bcb5feeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f13b2e7b805945eeaece4130d848947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0d940622ad0c2e158751f7e80c33548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af48efe5fc4dfbf31f685e1a8463a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae693f004cf4e59023fea4afd36a1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0168a68a908c73e8562de6397cb9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da6a176d30b60f8ac8d67288bce6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376922188a6714d2e3b6216af7e70753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c0729c52d464f82725d4f15d717354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae395af53a93fa26c6c56ab8a9617c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec1299e7ecce8f3ed7b57b46163ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e9e0bb4ae12dbc892702f343e12257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e185db778e55f6823d14fab96fee8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe86c9f3a2bbe985d7c139a01a51a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eec8ad9b83cba32eb2595f0631dd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c28dfa280ec89e07591c1660edba0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40344809332ee886b66a593e14f4430662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa7b540448bd6615741635eccc25b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0ffc615a2004661eef88e5e8f81864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4fa4e5a7b9eba61fbec38ff3af24765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcc1563dade6ffe9c02d2ea83cf0a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d084a88827e8e2e32d647a9f91ff1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149479e6822a734f66b8b0e3956e935368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791e676bd3c2b2db334beedc7925c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d1f836b1eb1dc212f5a9d2540f6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55acbdb7157ff0cbb8accc2e3fbb5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0bb39f52e386d218e2b4455d0c9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3276c7bd036a8bfb96ce0bf9bba6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ecb5c4f66b1f03de6def56eb127cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc910e57be187f149f7e6dfc631c8e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea63b2f7f5e3618252b8913fab7a28b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1514bdabe17ddfbb4cb70cd8b2f5f7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07bf4cb6a1b9765f77d58d0967e88e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82399a46d6c02a04fcbf4e17f3982df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac7dc27763cd99906025b9117603c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580a1dcc4c56cbdaa7ea64cc72873ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b7a16b4e59cfa7b3ff781171c4a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15270ccd52cce680a1434c52bdabf16883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166053b30a3733856e72ebeddb87aa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1b592ad239aaa46e67994f0c7598485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb63e4e2c0cb4c68147ac3d73c34c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc18bd914512de8133ea6f06aebea2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2f1a2404adfbfd225bede531e306988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9243a1e4c6a11a984c0ca070c1e2def89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72f80f0c4d5dcf2ad8b9124b58f5b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687029f7693564c8cacbd1a201e3b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e8ad25e3a1c865ee4dc27a23cbd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6894123a835ac0776fc7e51602b3dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f38175798d6531e972cbbab3922b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd3ae828a58694c4645c9977eb478395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b0c2f9fddc7f3af15d668e69b0d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f957097a194e5c5683ef2f9792f545397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1b0003070ba4de3f71cd131fef8d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18758d0e1f5bf4ec110fe5afff103cda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27022fc01f96b319d0bb488aaac33b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e4edc2d7520572953337b0dd6cd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce39d079f8124723ba9a4114c751c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003efb71db89068c4bd2aace1670957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050383f3b6cc77110bce6b0d12625bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4703ae3b36b6e9d22c4b41b633dadb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a010e83846e19fbde9078bc666f1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a57fe70de30bf55b9ef9e1b6c528c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e4c13f72c1f90c03353fab70e228108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5910bcb341b232d655985d09460d99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86cccc65e3ad2d3e2f2aaeb248177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78135a463b246f76b0c3e0462d3fc20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb032faf2435adf25ea6f866eee5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ad213cee1e89085242d877f9c289113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1ff80182a1ac20687744e9f924218114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701412f88c29cd4c4bc6259da2669a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97154eb80fb7e0cdf00643d9edb30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3cd5a1659949670383fdb7dce609117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46292d7c68dee9f0467bed6c0ba0bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb6942333832d7d04997858f71c89c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b797959fdd2bc8ccf8277ef0f8062120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb253b4fe3efa55c61ff79bd65378bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917714b7a04b7aeb4e27ddbd54ff021a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8914c791bc1d4d0426f16d248e44d47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33538bdc57937a5d96fa82b74dc593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825d20349bb2d27d9a4bfa20ce44408125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abbd987ada837e9c3ff2e60bba1424126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd62d88dbdb1cfd9c540263aaa837c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b9b0813465ff358147c1332318ecb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05363e6d5286413a9201c48aaa25652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2f7947ce08def27f36fc7943940c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dbcd7c8eb5715eb5c1dcf65b367a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f7a654a34ef611812efff57b2551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4209d241b3a448fd4352452b95714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c23b0d2096f6349bb796ee4430e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d59293c6576fbd75b380401f075f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14d48763917e542e96c6a097986ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6dc338bbe9c2e268cf49de7149187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92ecd52d216e3c2315c1f9b9b9a4e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f01bafd285d8bdffc83d80629826c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbaded39210c265afaacd0c64184c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567bc30c10e843636b4e29ee185b55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193abcd6e324462f9759b198c10c918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdecc0a4d4b7b57af99eebd03bbef83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb81a2a57608b55a69407f68e29e6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6089896920ce8fe2bdc31ed205ed90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8739d38904302234b7c3c6aa36933146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d9559feeae2ce93e3b913483f920e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c252d849400fe1eb83f0490b483b63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caaf08f3108a5f0c04591e86a65722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b89b9636d00636a42d2e8adebe72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6238f0c64e521f0168d16dfb7008a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a803c8f28b515f78bf16e811cf77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b3d49e3e44d7dcda121e2f98fbae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a089e2937b26b764f0fb68f7c5b3b80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dbe0880e009c27a518827f2766a5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9d70f409c0dd932a06c8d8fbc75f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564893f810d3efd54019479d78d2b30d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ece5d2decaa5093e0f88e1a362ab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e880b043d3e0b691d6461abe969dc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32441546502a40413ce1f7c484e880160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba4eab8c74564563d5a25a8472b2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520290e7f75f611a009d82a6116ad5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf51cef2d2a453b7f17e98859e5dca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6971dba10cc2c73aa00bfe0e9419f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741605bfa4ac149462c7df088173295f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2615b257110ba48a8ba5bbfc1889166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f5405f2d868f6042827e4049ef42f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a70aa0801c554a4d0667d0ea35f81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a57dd200cd749b9e7055e8945dc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1efc9aecaacf85c328bd56b86f989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525403790f7696e5075d4072f4cb97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37029952558589c8c07b34eb154a5cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415af26e76cd5f75882c7b098e3a215173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed75232374e89b60d1bf30afede650174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067bc26da2bce8a0e6cdc550108ac6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7e6764bee6be8e66af96394ec212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143438b41522bc407ebb1885bdb97b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914561c9384ad8c25be2d59f9ca7651178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807413b24f273f8aa08bcc4982bbf73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c632f5bfba99f2af79b2a76146d7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d51b2a84abeb51ac4cc47a0ba001b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38137cc4a4fc856c536d27f6bf3e802182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af3e69734eb1550da80b2edac40b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a5364df95688fcb45e948520c3716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7c6489895f0a5f2adc0d7ff53c42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1895e1ff5acafd0528554e5ce3105f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31366b6d516cc3f63c45d454fd26c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf452288c2da71ed7d6c2f1fe6e1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef69a3c3aa92b80e545188d15d1936189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e42262372b48b71d49ae947afc007190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e957b4a7d50cb51de2e98e7509884191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810f27b4cf54550f73b6ffa42686815192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bc9447378dba7e5af94b76698f33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e1f9ba3fc76448daa7b2148619da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc1a701fc043d0aced1c95fba38c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d676aedf80b6c72d87563a2ca570333196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1408318d965d64b19df8909a4f5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b369a0fc768bc3c1da81ac3fc1a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c67074aa3de9f6e6c1a25dc2ec736199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506335dca29f99c85fa3898009d8305c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bc044b991a1b2d315f486028e1934201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a439046bdd77e2b6fde64dbd5a49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35412180eedf34ccbefb3bf86510fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e4d82a28c814df7dede7c3607462c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ac2d689ff54decd64776876de1bb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522d62eb4a53c290d7d0731c02e6e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35125bb7a3238ed4eabe9d62bc78dde0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c01c0433672ac0d28d2fd48822450208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef9794ea665d35669a428d3237c8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da200f95a2e9c1742f41bb94620a12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703268143aae92658f93895133b57c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4154154bb065c2af2ad189137932102212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e50911d4bf9f47a4864dc5d583e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f72ffe0f4d8cf56d304bea19c4b473214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760251980a1e76112ce2b3380d8194215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe5996d6cfde29bb6b3a0dbed80b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5311c8be21cfca94a1c53f5e3ffa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1c2c1cb1650476760bc56bad9fee4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3dcb39d940224db510757fb5cc932219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc49d9b89d196e125f0ceaeea3e5ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74140bf1ad55a972ef500c9df3427db4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b6377bf1ea7734f298fe0bac2bfca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ca6126bf089eb8ac41141657af67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5ddd4cbe225d55b7b82f6fa13f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5ccf23e45d342fd3ea70cd85d6ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b12997933af0b7ac083304fc3d09f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d9a33a0d3abf53c8a0acfb123529227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35517a3d9cfd3ff6f5b637b6863bc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc6d507129b8b71231c39be1009c49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f415976d796634ad6c4120478d2e602230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71030bb8c16143b70738b4028148f9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb248931ef1287220714107436acbe25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3306be8a631485e86a653a6a1fbc447233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa7eca8209d4436714da9e01b766ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3a13590309c8866d90e4b4641abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc89b86e4730ab49277b9af122762236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec527f18ace6c0bc3c7636cfbca1f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2663ce9c39a9e3b6a8705cc7bf45a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a03600bebe843d3431df3d416e1443239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fadf8a044d8371454bcceaf2d661e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3556bd92635c5eeb87c180ae8957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c152a4d10ae83e1a7c53efafe8b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3099c178964596b839ce67e54cd1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d026e50c2ef675e014ba7ef3e3f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53405b35c3a1a71c6202760eaee25e1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f1c81b964d606ffe8391e0a310a14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b12adc89d1642c23999772258e3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c209b32b2b51678e0e9ae3ea7ad80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb440c3b4602d5d0704e292d2a862381249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc0e295f1dad11d811e4db751dad4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1e881b59282c6815d12d94b4aa74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098ee0291e1a386695fe63797a8c7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3fc5cfe3b86db585bed4d48894642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda21bc974f1f39f3d61b3259feed44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9db6687932aae878ff8784a04afb33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60015563efba88356ad60a24d3b72f44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ccbda95d440b1c3a990862d22583257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a84be11a2b51db97455014b6844a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87b0e30c667991b480f10e6dfb28ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c55bc1583e4843944ecc7c87747836260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f2aa10abf7fe0e92afa26cccfe78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078de2097d9a065da558ae82b05ad1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463846cf4c187af12deaf496b8b041263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e010535d86b53b61821d9304844631264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274a36240a9f423089151331da19c10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ca1cd25cb7e3779a10a8aa041edc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92578429b7a2bc1b775aba50566212a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1986e1a4c49253f2be36984660d841e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d73ddd89754c40817452cebea2e01b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339729e51b7286b7148a44dd83775c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e25212d47a1d8a7cbbf6533001a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb784e740e2016370074b21e2b6a48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6b9b3e37c1029f059ddfb642565c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3e4e59bd74742306427bc56451bca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cce8e8f9fce30c47423218cdfc5bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4a4763b24995dee7c7f8e392ee47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a42d5f056b4b34940126179ecf77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c35fee06d30ae36f3aa871d5f344b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de6e327e59185b8c91f9660799802279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564045f69afd17f5680540e8529486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768322aae51c45e089750642922c278281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a50cbcf6e79088444a1ec9802295282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22024f029de0db9428439a63a8611283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd30b5cd5e6b5c31956cba92db3b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f964201ea860968f8d5c86169c7ac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef6a42af5a306a1baa13801c8bc9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae4b0a518f99169799014fa8eb53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958791f7272f6b38c8a1968d9925550288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f2188b0b947bfa14d8bdee144dc7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da107939cf43e910ce661c95cd86da0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd668e27342cb04ef7eefa9da338306c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f295fd801a7470b673be16675939d40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f86ad8ae1cc0cba45afcc56425258293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ebfd940cd9adb312574ee11c4475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a85b8770d413ed16719c9a358ec1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d826ac9f32cb1432db45494dffdfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea55a61a6ae6d1ac86f5e0c7b69b48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9acf5406091e10e43a217dde2ead298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d57239791755da1cba0e710d62a9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff1167cf16e16930f683bd58fb3f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b65f00733f2aba20563041df540e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fb8f644dfdb6ea5c2f2dd7abc3c95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e6c3ec470d64d57db90eacae6a75b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c7667131ae9ef05d1508489769e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca3c6aa0ac226656d84906d5a8a6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc275b62fdee85e2c6a753b3a365358306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec152ea1736abe16a542332eadaf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9498d71423764fecf6895f799ae39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05fc07e2ccaa6dd1e194fb4c132ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ec5dfd71efededec2113845ed4d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eeaaaed1d4dc54b30113552a5aedd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebb4173fdaae1ca1d75874b6b3a251312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ded9c6814a3c987ab2f2b7944cfa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff39f5f28227cee380d66d29f87aa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c48551ace15edae2b499d8e4bc27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de56cfe2efeec37957842ac8e675b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f3a6585102704034d79f16a1e280317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6adf8f684e2136a67820dbb854c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82818afd64ee67ea0bd89b6b440eed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe56a68d64f561e79ed9cbf81a055d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ddf3440f4bd038e49800ff4c991c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fcdcd06ddade2922b48758bc47500322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ac3bae127bebce09de48da825093323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6cd5624849d58f587e0f54ba72af2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8475e86e14b3de81e36a8bbc63e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e362b9ac1f83fb8d559acfd787fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474260ee960dcc22a18919573bbc825327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cbe4b4d0adc796948e18e3ba34388328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c292048fed8ca779630f6458fe2a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb641f965c2bbbae55073798f0d832d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2d7b8cf37e995cad99a81696371e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f721acac5420acb81a7302c6d771c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f294ba7250921c34450acc86afc8cce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4cc3870ec02e1599ac294ddd3cfdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeabebb3c1597fb5aaca4cbe66126d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde7fa285399f682296252485e11ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9d763ba1984c1883578c30a57214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d01528c0ffde55832fbbef10aa8214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a40ed56336bc0a434d8b2666c808e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77aff19bbd12e63c264b9ce41db7c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a710dd6171337aae3b95da216555341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9724c1d1f8f0100528d49c7342acd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9bcae5e40e8b5704be7c850520162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e847cafab627ada44c84f840a258344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438f2681625aeba339634b633694fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06191135d06acc683742f550015606d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9946b88f683b7f29435a48208cbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30469e5a0364ce4f99817f22d006344348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2d9cfaad87cb6c207a16cc113181b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ec62dd5af0ad2ae632a40427789cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92364aec9dea0a12609033f402c750351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd149cebc5f9ee5f5e039d03b2c24a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65810877d7cc18d0eef8f2998523189353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c92896ebed5756563456336b21d82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d969b4175974c2184c1f3765a3d24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b015b3220901d7a64833661e727a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66f0792723bbe0eb14c7c48882fa04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3e987eae02314279d3af1503d5389358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d6afbcba3a3226a259a32ce7e79e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e901cc23214823e747a567ef42f9fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd9e568b058479bab0404e44c0d1ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86fd1ec92df5be72c662d94061104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233364fc24111b2ef5a3860aefbe5163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0125c4b07469affe7d62848a350a40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335a682594b90badfba3920ab52badf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b51a91eed74d4c11da890746a86fc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e56e49f6a4ef240ead604fc67d34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3d2d3d17440f130b69884053c3bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901f9756cf0a7f180690b3292968a39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93cb76683d75392eb154bc20228a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e5e5b7a65a79c798569f886f6d25b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a54d9ff6a4cd2e9e9580e6a3260b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223300f72cee60901ce85074d4b9cf2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c87b721c9b531551ab36837e5c4542374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dc7aad3ff16d26081aa71dc8a33a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b587fed93d0a4acb0e2076fb5ed4cdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd94e345b64fc705339a484c549bcba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168821fc44dfe5726d514528534bfd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b441596fab56a9976bca4e87b2e97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c70340106b03b00ed2ca0f034eb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56bfd55e0c0238444a6bcac5ef21e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7071afd89d4aed3011f6234e47d627382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790378fc2e630e4c30c9ec7f4238babe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208187e01b6965dd1378396dbca126384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81301ecb1f594d5830b6da7ec196ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becec017b11e1967169a7def3ce28c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18d6df31cc6c9c4887b800c3f2ac9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69075468f693112ff18b3630b7945e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddd7d7d228a5882d1e50dae3c2c18a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea435a1d66989922c3eb39ee927a0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0fa79b59226c8a3694868d1380b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ac5339c0aefb43e8b85adde47f365392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924413a875f895f09d522580c8ed6e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a7d1a345f7b401c6cd9ae81a50b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d685e9b38c5cfeea73191b9ff0a99f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64650becf96cda932ec96e114e45e55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560af4697d9d0fa1cca89923ad5700d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893350b8d62ba2cc9c7b80fcfb326be7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c114925f1d7586b30bc6cfd8453292e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb5b482eb43f018ff40636970bf540400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383fc88e8b104dd7312bdc9ae2f6e26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db4bfa95168d6209d593dbb9b97b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529471711eb0368820ba00538c8a74d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c68520709e7e10103360f683612279404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b72bc89dfc05f504b399be661c3ffc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd7393669f126629be4ebcd7c6d73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31796a1468f177bac996c90b483d1537407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1535e213a361d7452e4ac9368718de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14b2d9309b1bc9da3693ff52b588d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dadafa9d32c45590856dc2254b471410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcd37df45070a0c4855ae9f6a28fb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3670ffdece63c161a6dd8c02d316b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb67a16a244f77490cae08c555c0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5694df056a26128300e23bca01b0836414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aebcc0756049a132346c4c803f70ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7be9b425f4170e4c312f6d85f055416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e43681bc0a7b7e6f162482d25909c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f29eccc968252e029fd21b4f6e25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7270319fe00cae4660fec755bd5f60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ce339c65c1238eb713e59aba5d0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3580640314e1e512e34057209f6ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f53be9fad2dee887e68232a2013f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3477caaf2d6e9e8f3973704fca45bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809853d75e94d1cd5a105e9823eb971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52de603104bd5fc14252cc8f045c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3abada66cd0351a571689fad5a0ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e21c020376836cb51545f7878bbaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca36093936c996aace833ae17c22bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675e92256f41ad6f019ca2e451b2d53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643fc59fd4a5047385639d6382dc75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faf03f5b7d05753ac73e6e50378565431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba42f739897d4c83d54294fcd1bbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f86a011cb9942ddd5cdc05f94afe8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b957a4138b11ad78bd342330baaa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57b0d43a316a68d82444988b88823435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed2ef39543b9f2ae6cd0c47e369f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff374e346f9d0598c5bf64d213ce85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bbc2f4b77955a8f3439c2b6696a79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192148e65b7c78085d3abe82c302b23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3855b4b9e210c36effd7057100cf652440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2564b72c68fdb401530749405a0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b87aab337b8527fdf4737f8409727442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883525b48d3d7d02bc2b967695069276443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0814ed6dbe25725a854b98d9c2051d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c094bb05f922b792ad759df704acd02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d6bdd861e375e41bf721eda682c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a0681ceb20f7edbdbb76ed658396447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6164576889d9d978d567d14215b8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4822f5ced2a9ae53f1dce33dcd06ec3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d912944a88ee963b4a93983576c0ffd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ba8b1251cd04ad14bb6d16ad0b79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c4cb4add3ca5683e1f4a5fcf9d3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc25c1c038b5f96675ca73862bf1dd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef22fc73fc80a89a036538cd750ba2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7f022e75655fee9ce48e9cc7d9177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8580569ab43098faf221e2d629ee36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad149f324391b4da2f80a90e2ceebb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f06ba3a16f5c6d3d5c3bc7816ef189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02275e5ea785f01959e2e6dbd43559f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222cd2e53a50b85399eba31ca715931460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410806cfdb437ae858a5eec1cbe7b8ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c57a69d8721c36063ec69259c988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb92c7dfd333a4683ea9b95fcee4487463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0827fe47fc8723f8549456ff7fb74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee00d3e953690c5b60ba2d615928da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291767be2e979e232dd597d6f6dc678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23f0bae8ce3826d8d2e491aea9b14e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26114bc69ffccccfd33f8277428013468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a618c9c0ae45a36abb297abdee5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb865c9a2647a8d1b53af195c72d989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73acb60a497226371f0d558bd97b6a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b8102678044d43bb5b321828df33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc653ae5bc99ce3165a4d6b0d601d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd3a800fbaf3c1c4d2312815bee2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6457777e621cfadcf81de9fecad7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6241b6a061aa910898aec039a29410476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2202117612740e2ef80b515c7ef231477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0afb69c8c85322d47ef172dd4abae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097badd9b4e87a0a6e4a52e69b0940479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2578ba48d5faef2c82c4553d1ae58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd065ee88726248b74ba05ca0c35431481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e689eb40678a2973ba2b5446f0b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34686dda77105fc3a0138756e32e48ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17091ad2790c733dc60ec658476a3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a025c004c70117f7b75249f320b424485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016789d95ece71f29f1883d2bd675e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd738d0f9de5449c9e8f5bc0766bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cdd7a58a6b1f83ba6565d58d4c5c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18d5a439764628ed79551732bee728489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920469ecaedb35bbe97c4cdab37728d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830bb28006d331b1df0a0118db0ca7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f930d66e3d07075ad9a7d8661f359492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491b84f4153445f57f2d472875c43f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3673ccd18e0ed7640d63de6a4197c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e3619033054f2b41d5b4b77c9097495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6602c7bf63570dc0012284a36093fa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761466fb807f724daef30a3ccfe6f25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727bcdd9e229c28d562c455200e7364498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972436d7808c71d1894b4404721c95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a2ab3a0466794f058af9e1169673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b7b4296b461fe36b550415fe8f8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcebd1ab2fc2b835684747ff84e09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419613a90566a6949cbabd15b5bb783503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430958029a747e23e4b3ea22ad20feb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593b8121c3658f13a28e41695b39a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de6488b085afbef0bef8e5507d8c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b20b2a2cfbfb4941298c7d60013e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488f3ea9502d7adf4d25e5653a19398508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff177813545a79c4545f748cf60747a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e164882238f2f347e55ae703758f22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abfb0e77476d8437b87c7b67b352bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cce5a4065e3f3cd68d7bcbae6297512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc999aeec1e3b3f1d0ecd3c927712bd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6987621414b530e18c963548fcbf7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6969ea56c585cd16f4cd56d2e98929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebcd80c98206a9817b03e89138414b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7869f75a3b088b8f376734158240c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c10a1696a0b77fd8a374399e48668518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168daae995e91b59466444e0748c3664519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda517d9354518160592f08f22c00d89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e6c3b5370fbf93f19dbe143f59694521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0280434e2fa563e47e5d635464128ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02379b8aeb8e340ae2b2f44f4bdd942a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae6131121079fa5f16be97f490248524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9127ea4b6f797a89bdbd8fa3ed62f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df556f183b9f21bab4bbca4e1e6e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84680a215a8d222e48394fb6b55bab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7951062f39a1d2c57cf7adcceee898528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143034b2df4be97d3c6625b611bb21da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eca97a38284b2e45c5b528006d987b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acecc3517e91652e6ddead3d44b02d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c1219409c930f5e7423dd8de9005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa8708f1ebc1149c1ae462d274b44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163861c218c3685895fb75f4d1221ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bb0539403d398179014c764de963535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b087073bd62ffa4b5628e08e3145536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315a5caccf5152bf5d4940966789c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ddf89affbc99a7b2c2995f0ff5e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4ae76edf3465019fdc1c0694dd4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe030af0878ff8491b853bb1cb7ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a33a1b78c66f20495a06de70d1484541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331be8599881c82d50a9d3c3d139fcc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b66b1cf76f67954ec824d55cac2536543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995a28ebd8bce9fe9b610370caa2f92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35222e1f11740e68b74ee4a4b95aad9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e78251fc33d26bfabed7bb1fce73e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816074b616fc8a6ca67ace925e0d3245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb234bf36b456345c917eb1ae845230548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eaf515605980ae0b8108582caa2fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053855e8eeb5063f3c693b55e6c2b77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957c3b50c6d6257510918d14ae6f08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e926723a609e6ceac8e21d68fb410552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097307d75c5d47be8e94d75297590ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15a4cc268b5401691d219017e44a3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b4b1abe65ae22dca374e7c9d98169555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11799e15e642a8cf66446305a6101a9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbe4f188279fd6db851e776a002a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d05c189c71cedfdbb6afc9d34cebb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f71340275fe3478d849bee361dbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9089f90171d5437b359889cc8278560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da9a001c90d1347033842e1b526c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa64831a1b3da8106849c2fd58709562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c36ea9af446c7a6aee7495c4d610ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdd9bac962f8d8a21fae6296d1e165564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f21506e2276b5beafc6cfbf27e79bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166eba669af14b2064fc3640a057823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6433899cc0376c764a77c7d7718f3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3194d711d1f43150c881edc8ad89af0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc39f14df6b2e8d1df3d76bdb18f29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee12261f2437b5985648fd07e96bc12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f557e3269c0f7736e20c638ea26ba4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfaaab1871fb8136c69e096d3f22a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaffaf7b7078e43d6868c247c4fd422573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418b4c7bdd463ab3abf334580b0315574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8b6d83e0a29c4d0ba575486f6166575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb97ff8984878050915dd4abbc0a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af6a09bac4e7d903e25dce587d566577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aba8bbf06f830ff111359c914afd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240da8ba458d5b3d40aee16081d057f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0167abe5b852d8255f776c51eaea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa24837e0188fe8d84435e90db4f5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdcd22770c56007aed3e54cb86129f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce13a0bc2486f4caf4e47a514479c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e4b21b34ab75eb085d5ac3c242a39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92993b92dd7e4d4c509b498c6edf493585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88c7f91f6c6a9224c4ad1e96dacc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b43c61c3b5a09cf2e63ba7c00cd44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3111a13baf943951ecaa76e3d1db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caea6e35c12d607a8a701c1704227d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c63f3fe4c6118dd0e8f5bc72f32c81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab98df5fdb81a4ba547688528e7210591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bdcbb00b483b53844a0d0cdbd7f60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab5257bab6f0d25fec4bbd049e4e6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea0fcda1d42d5f77b65b07847b734f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213f65ef9a05747cfddd5a86aaf61c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdcbf7e580d10dff83de6555ecb6b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca688ba505a1015c2e2d978ba77bf10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deb7bf681901453174643e2dcdcf41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca07ddb696f9c7eacc20db12b6b320599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cf2cd175d2e249afa5c356d2e57bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8859a6f85f1c8e95d7e59994403a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9607af4ed016dbc630d0fa1a4a79702602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d9bd1c20d1fd2c37cb82d7bfb9f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffd51570879fd003d2cbb018872cad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f8601ecd0a84e0281fa784c51dcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3502dec8c692bd42d3e32bc7114656606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f157d4484742df11b01511c993031607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f8f5dee9d7994831b978f3e8d3cea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a536a42c23a571a51657aaffcc728609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9910ffc4abad8db6585fa7d47f3eae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a79ca2e8775266bd4fa2fb6e71e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28346d392a0c451367858445461b6d7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a24d1b1babe89201ddf74509c7058613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61695b913ec0824a464732616a74b8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f4d8548b1e99c360b6c3c4fe315ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1677f543655ff1434c30fd8424aaef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03545bb2e9e536f7dff8b69a6b554f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a7ac98a79ea2c718f9b120acc076c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8997fd1603f526818126c24bbca2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701fc6a2fdd5f28603608ff2a9be599620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd9329738c4f4b2b32692db25da8d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b7280148dcd3119a3f2fed4a75f77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23e7bbbe0b34f314320d31449188c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a863f0234daa42ca1f2867a4888a3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f13d42cd953cbf53c29fc8d8d3b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843f76267c77d69501878351a5015c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d948f254594585134b88804c4f9ada627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b872c5b5d9d1413f30ea1fe9002d3f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb4591e79c2dfe9844351499cd46f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a135d069713754dc95c670488ddb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccaf65c6cbb9ba25e6ca48b706a9d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a87adc6367505ac3d581f2eef7bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92206f82aa2700e8607f0fa82b36d27f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cfc02011efeb0396889f3ea8d71e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c5016bad9add9dae0b70885c4449635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95c0f794ec0056111243730377d31e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99272ca6a68b3e7450ae8dc7bcd725e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d722fb61dd0d08de6eb884fa06074638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51dbb1d9b6241a9a094e803d3b91d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645a3f265b29d9473119ccdea1e3fe3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619bd7ea3e7abb80ab4d942859516ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e168a5a6c679e26889383f807d115642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3637b7487e58e1de9401b20635e7cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08f79c2a1020e33ad1b1b6cfe36c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ce260815739a34dd9c4a87b91fb15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccfb76d7f67375fcbb2a281ef2631e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395e0e25221fa19c397897ddd5c914647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877057bbb182969c4545c09dc24d55e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa87ddc76b1c69234e0f6293ff3a838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da0440cda3a815ba960b8aed9efd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017212ea01d6f3f4120b331436afbf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6b79a7559ca068f7faa905c178ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2ddcad7f363be23f1108b7ce5945653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9a77a8efe64afac7ed2057bc14ff3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cb436888386fcae51510fef8be76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0702e2237234aada22116262523dfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd75fdb83889dee4e791541d9542a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7983c734f12501f215402a8cc5d180658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8a5dd344494cbdea724e2e4f2692659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849321519c8d724a34aac1decbacf75e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006c9eb9c851774bca32fe85c86262661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a63cb11ec36e9985ee4cb1bec929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c007d9b1f70da85ad6269c43e357663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257057eac7f770af87b228ea2686b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e725121baf491ec1ab80e0a995767665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10a6537c9c0a988554979821c86ff3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d380581dc09d5882cd0f822d36de6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe163ccc61cce29121de991499f04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342d422ed63f0eef4df9fa7db3caaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c12be26f019ee12119d864efbc4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d895fd15e9622f965a2378a57f9b3b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1529e62c5c173d1c9d9bdfa60e274672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ea27893243197f39477b4b767ba1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab8ba00f92d8e81fb4000fa13118d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebdf143abe57ee91ade8fde4eae7c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa0c09953922af7661f8fbca97f59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc417f6407166a38bb5ce1a7ea3849677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497bbd955266cb8ad8012ba82eed52d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c48f990d6ca0c76b7c2ffbd550327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216004ae82ed528faf51c298fd1a5b75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282287f6ace5d837609c024a27ee07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb30c796e181f503b0b415cb1c6ba3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3c551f071a5e02aa58e033c0ffca1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ae98040c3c293e3f4d6668c83d593684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e8ff0b144d47fc4c02a2417e1779685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e595dccb9e10ccf8516788368a8dd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f602656249cbbb3ec9de1e18091f89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b97f6c7114eda3d4fdbf4de8c497af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b2e39be63f4591ce3ad8d0cfbe6fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44d945ab4ff07a362625b65080bf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb11202f8ff885fdf14cf68a51edc8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fdb0d2bcfdb6acda0f3fd4238aafc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661de64b28624c5a12fe529e5573927693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5672193c08540991ee10afe84302694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0177f5b3f6e2302b5e57c84eba4a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0004b7887aeff68bff812fffb8fa793696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2ce7ce5c8a0e2a09059b9e878cfdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b07fcd1f26c398808d055e7dcf8250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1262810a63a734287557addc26290699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb741e0eda68b5de3c32afc3b671e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df34d7e9154c762142b5ec544f61b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac40e5bad6e135ac1853a4a9ebc1013702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa0a1c5a7d81f0e824ed1a86aad27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400290290e96275ccb022a8c1504d72b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345267ae9c36c11fd49c3f0c96961615705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c87475407594173951169f7f24cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e313d909abbe2a392491c18c2bab0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf4ee422fec5960d6a56f3409d13c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2390c4c8ae5af12290fee2d1c2ad5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e1486d31a649d55099dbfafb8d62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44297665f9c08da391039ee0b3f0893711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f79fde5424ac3dec01b1689459869712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c432e778efc73750f9eab8365bbe67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869f78a0670a05860359b328c4b96e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d34d450b055d19d1fad4f49d44cad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5084282ed02a48b8a8d13700c0caa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da9089982445e315da22364363df25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726171ff2b3a7f83a224fd353ca008e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a89095d7928b25c8f2d0c7d3dc6e04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0243c8cd622288ac301726c6e5672720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7846280f03c3416b8905f8f9116329721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79f1b199814dd3f4e81a7fe797457722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4034812106c169b4dd9f0edb01c58c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3a7e8cc69caece524b68c34f999c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310db7aa50c63aea1752ad67fac650725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995d932e728f36fdd57ceb334459e4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71fcac9f6a978be41078290d914bd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c80e33351b8388882a221c5a5d479728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d796b151683dca873dd72fdc2864729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00441d02de99d8be24a9579ef8defa1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f070dd3f9260d399c92818469d34ff8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c06717c396eaea98e2445c54d2fef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1981bf1f5d5bb11ad5f30080a3cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138976ad12a13f762327519227b5596734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e8b002e1b40484fc8f37461f3acc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4be28c572165b8372a1a3bf88ab18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e2dfaa19a985c93d3057f77f8707c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f774786f84cd0a17f5a44dcd63fa7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95244d3d0bb9edf1148ffef22bfeb3e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc915a1921e754ca6e6cf61b4f1d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96523c83d614b4795d0e9ed21f359741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88a55df4eb70a3ebf58c98481cedd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad1057e7c56c2bb1c6b02ca3807d28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d40ea5c719bf250299be7d8ed3986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088f4f8f249d20f1f3f5bc7aa395ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714ce2690d5aa516ea8be21bc0406f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72d6ccdaeebb60ef912c813176271747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefdec5dd720cfe8759c1c060aff4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa203f2c63c84759051a4c9c98dcc37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aafe7aa191474124e29d2546da599750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca01c5cf6aaba83ad527d62bf26a7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398ffab44b56f19b863a55876e16b4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44032560b530e84adda2ba863f764a6e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8800eb9edc9ac07189377c08353b201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c73e7d2c61bca1d4865b11b7050b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f56d6e692a1f54e9a4dfaf017ff8bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8a3048b9e0417a7cc684b1d8d5434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d0e5dd8679efc51b530816b293d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72203d12f36e0bc2ce1e062e3e7a016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31135e6a7be584d3f58497b477058487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8334aeae8eb00cdf51a4bba11ed68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c80c77436dc58d9d69cf16ae389479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10438de3ad12d27a47946f476c54c5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c11a9c2c47c43e45eb9fdb41576011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfaec0bc2c1353f3db62ac9bb8919a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c5b9b188dc7e167b354c27542744513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2ad273d89a4b400dc663109d4469314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca1fc54c6390cb1a93b1d73fb7470c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393625e4ceed4d64700ed898bba5c2d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9b6db7545ac895e13d6486989b3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e646d29fd0f39ff5c776682232e2b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306fd590396e7bef51eaadc7c47de1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b3d105e1d3dd3a415c2cb1f36442b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123357c369c354c7ee7f5bc1e9b24721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837663577aaa0711010ab883fc0287622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9dc657449ad1564303ad2f1c716923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e1384b1120e09f388a977498280624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf15358cea13b1ac8f7ccba1d3cf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c194c1ae26bb6823c16101f2951f6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd01e01a147ae93e995212ca71cb4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb99fdab7f7f1e771257b081884cb5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69853c33ef2ef3a83f2555da48a718b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c049277cf72307b1324b363f90a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d63679d4487e54095d557c9ca95631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd678140da1173fd957468fbd7df5f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7648ef76d409610c9f0a82fd12f78e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdc7f7dfd3ecb348d199ca2a4236a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679db1018150e5bf0342c5de36a0a29d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbdf50a4a27677d9840b83cf86c83336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164922c430e90568cbd2a99e093fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3312a3bc96feb33cee0de7edef3cd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326c9e4ffe58b647f89f18964936d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbbaa679e0c008875ae25ba2c00bf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743b547d3ec65ae33b6a5e2896ce6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e68ae0499956ecba864edf8739b33c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46ae26c83b6c7e8f7df4d1b0fb61f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868452e6f37b4b9b07f6d130dd5f2a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75cd590430429ee26f0f6157a8a8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b76ee0b6825fdad321be4a83346146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25455723cc64ab59435a502a064b5e7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb3cccea4c43205c3a21b790fab2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2afafef39b8359945a8b426ab87949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56453555467028f4cf09f8b4e08dc37c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f8e7d356fee4e2331fca087e0a0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7a1889d69a35a7963e48bd9c12a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebf17c20b510250462e1eaa5187c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521c98fffd42163d5dc271623ab6d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d0bf4055b77b5c758708654f9f3df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17a05e8ff1193e79b7b9946d8bdfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5217ea971edb2c8322d2e68d3ccc4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e0e6d2ba043233736eacc96c1ce8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4c7dcc3667bf514a37902e5502b6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45276fbb550db1f98c19d82325d9250a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b160839144b436d921564ac9d0d6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae48f4cbd039029a9dcf4ad63c34fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d2c74985a6cb4c7e03902f8b410a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a313f049509b9b5edb4a10f91d73eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74329e55555e1303cfc81d9a32897b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef684a1d724cef2af6a24c83856aacfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e6b9737ef96137027c9dac7351f6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540310188f7ff31cf16c7795dffe9bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37fbc2c282e3a91595993ac2beb64569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385938a42056148e12f95efbe0849370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66799b67d0fa225ca0846296e8c8961971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36494a1531f8a1d598b1cfe9c965aa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24508d3fe2c6c48d24957c9d8f0cbf9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46975c9ec90abe7cabcbf36c9be71a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107ee7af8f94a62686a136578995ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ea171a9d7ad0464f6029b6eb42de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28071350a4cb33757deb36b42a804b6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf00ac180b06029cec2f7a78ed5d51378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb4c6ad8a8946307b748a6fe8625279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d06b4d239933da203e1e06c57389880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca178f60d1aaa58f9f5e744cdfcbcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7bb03e67792dfda21094711fc58c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb24512330c91e0a1fea0cab306f2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a54c8c0b69cd956797b3c4127b0d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcce069b1e54b92c46f99c7ffb4c0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98dca31ca6aca94802675422dad56d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1a66a7a9f6f61707cd19c895ecd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e70172a206d4618036ff4d12f8251688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceae7761ad684e681402eec920179c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb782b8ef71cdc2c857109f87981d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554012ab7943ca455aafa662dd8a15391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aab047402ab1f3cbfde350d952bee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d04a0e893ec35f2f921d43dc3fc8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60343b3a79887050c007795d4e5dcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d427fe38028c52db6062fa2f2bbc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9feac889053879272951d349f5e9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8d117117b9c99e604a3f5ca51acaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1847f4030d7fce1ed0d3d7bf9e0e42798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa8574faecede471d508ac9340f1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1cbd87ea4327aa2ca603b0e8ec8c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7512e66fb3db117c91d7359f0c2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04962dafacd0cfd21942553ab257fa83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b9baf4801903e7754bd093c0fac3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb627fd3e6da6b72fb44f5784d509104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27457653cbf352c9b516fe39c3f77a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00311a0d6bd998351fdd680496e7f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb264092bd5d5de0e5d334cdb8320a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52a0203f8d60f42d1a40c67a07e50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4ec68ec777064be53c8427228a156109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df1d299d0ec6b42fb87577c14a74a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd036467cbe1c620dab6cf9e5d23f7e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8048871f373cf8fe68b1e3eb66859112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2df6c4f50572fdf8d65318f23429113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df67c8f86250ed09c97a90fa0807ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa24998cd452bcdfc88f30e519c6f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b43d5e54601b3ab04d8cb107361a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11905c90e80123c80b6e5d2622d0df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e11e51811eae416b59367280775a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ccff61288483a0cda7ac202262a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fba8dea5b084331410e5dc3bdf65a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a37a035fd584f65cb936a0d1746cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b7e9b66dc247ed208e086ca5da3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9a1ec629a7240ad339803aeb9b0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec36d51dab0030b96f95584312ef1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd06a308c1086929f6cfaf662077ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb6bbba11fabafa4470707fb1a30b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27779bada7a7dcbaa7ccad7c11b141127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a37d32242f4c4e5882142e839b7bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0e5224c1181097ad06a732378018129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec86750c9d2a318c287b2ca94a40a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df761f83b6f4e316393efa8763e126131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32596e08b90bb41b5e1239300533b5a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640132ac4fcb51c1c7b7cdc0496b7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe764bd7ceeee02c43366c2fe438637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabacbd310c17c440a2245603edf622135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd81c31f5cc09628b51638d4048c413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff792ce5492b9121d3b7396f9b6ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48013e8c68e5b60e9e5179b7f314307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f96998a9b0684b541acbdebe05df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c12ff4fb9e6272b75fd1d6b992d50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240ab8dc6c1ba6e87e08b0bcb6283e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e068b52a9cc72823df31798fe51fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62e609c14323c04b74458b315f1303143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976667d8eb1ba0c84e95813165479ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8c7d525066b9bd3dabe43bfacbef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b3957288a04c4ff4a2fdc3a288cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b6cc0eb50c97dbb4afa63b2068f97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae31847d7a548fb15afc6dc8f6b787148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a245f22fb4506f09f81eb224b1ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e613ec89d13bfe1b8256e268164d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08e61f4481be3886be476b8ce6d210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e534f6c3082103aa4e4d00b7fbbc6ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ade815d67a44f067b749fd6e0c744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11bc36bbc183944ff583bcbc803ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e66608571e74179c37989530ed06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075060dfd4cabcc05457fc68b274724156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea313af4815088e42f804b74fce199e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18580c4ef84a3b3efba5d0cdfc3f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52381632a816f56998ae7e1678adb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428770a530dd46e39faba1f0a88c187160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f3933fea78584d9467b647086543161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6546add807952b177aa871508c67b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e73fab6a1152d02b9af7294826cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6fd842a34045db86428155079c48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129faff70d4bfeef1b506c0d3724246165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ccb666dbd17e871e54eb8c67a8b53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7e21c41913733f8c1bddfb274f3b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271da9ec6900747d738d51812bfb8a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ab192a394734b868faa106df59fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f056ac7d2d50934393be8e67791b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccca8a657dcf51281c36dcb6705a87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9fd2149b723fd7a9d1c20bfcc85f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f822248098f25d580c39ffe0bdd6ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5eeb03994fcaed9424dd6fc2b4c0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaaad92571d0580e2d7a96462be8fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c16879110f3cf265268b016eaf627176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4d0113df442c74c8915fa809dd9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e88567629e089dcff0e9641d9e45e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8996449de548188253807cc2a2e6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6f42ff0e8d446e944a0470945a8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675bc419a313b6c7afec66500bb0905181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e3bfabdc7e56cc1e4ac194062c24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a965474100ea43b8f2c1e337a5a13e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a9d472359dcd3ab522dd77a91012f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c7404e04777e52bfb21227fef963185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e087936330fcafb0655e45b6419c9d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09fdc1314aa3cfcafc1ec5fd16597187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb37a0506333eca1938abc4d475c0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7275c011393d6fea56df3f376e6d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c119b91589038badc73b49693d04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b06d6b44e68f59ce27f546b6579b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408762eeef6f3ac12f75bfa91014356192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd17c4be7fab1bb43f3800ff4ddff9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e13d0bd99d548c9ed5f10a49ba56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dab4e25fe08218b9823cdd1735a49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02907591e661a342784647aa86cd850196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eccb7d56ee684435ea1b8bf95aec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea6a1e24e20e7e61ef9b44700ed8a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a5ba46f3d5192a1b41df8eaea48e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d07a26eb9053b593b640edfa0460200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e25ad1ad121dedb3fcb5dc5267740201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e570029780e15052269cf5d5c31cbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780090d3a16d9fcbdcbbad1084ba1c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb24066ceb7c4c9a937eab30ff1b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a9e952d414bccfc790ec7c9acd6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e2510d015c5b7db464e875ea6aec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b7dbc52c4c59bfe0d5d7c091bc86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768474d5493196a968f8dfe70267bbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7bd4512ac5d7b03429b44d79372a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963da17d3a0bc2378fc040a4094a3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae110ad164ea1234126b96e0c7da8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee5a40d151b920ebe778d8e9b4f0a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921852cb865500cbbd00e2f34444c40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d79c3a2dfb873107b974d009f257214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454eaf3c3aa49ec2ca93aaef3a79e66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed68a244e69d1907266d6780a4ac9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e92d533c799e07af38c0b13a6c564e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3017bf354ede349cda321efa2a8fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e16bb6ef69ede5f4ae0aaaf471cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b2c409a5b57854486832f08da9fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc03cd246b71796765054ca450fc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301be32d99bee891806b8cee587fde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c55e0ad3a62693631dbafc108cd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9d8054eb69eb1789bdcac11eecbc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3219b6c35b5288e73276ff2c38f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae8f038ee7b7ddc164c01f2ae29a1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b51d6a6b10fba83f795436361c38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f6687898c165e018a77ec9a4b40d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583b5b6fd1f2a58d4f1ea06abfdb45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0236f9fe2dc64d85e17890916044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f9de5b33802e67c04aefbdc2cea6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ae2e9758f05e562e4e9fba4d3487232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b2790ebb9dd4c79d9fa622de67bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136fb768877159374ca36a292782812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fff470390c45a53c29bc016b9401c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbae06915fb97e14d9408346917ca3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ffe8cdb1688ac4fa4b1663b90014237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dfb77a5880ea367225e6446f40c92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535abcff95ba9ddd31372600367033d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23079cb98b5d53fad67a27a0e81cc7f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fbd01a8a1c4b4c5606b02f6ff775241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578868acca1c826d2c8bbda76faa747242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae45f090d8b745f8b5a53cbc766c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b474475b48ac0f0e0cea4f3b3d23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d63a169d0763917f7717b9624cb77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a51decdde7f1da8d1021fdd6e3a97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d38aada292edfb8d981b30d29e383247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65da4b416ef838df564e8882a957611248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d88880d024337880e9487b3df950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eda924dbe518cf98f8f62a87a81c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc4e1c8e041c123c26bff36741827251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f3d268768e22816a4a3f51bd68b09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1657f10cbd8fd70327e7c1a25566fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d424c4e0acc54d1d19b2f285047b7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221778dd9dd47f092f3284add6757a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c2419d284f2de28305da4debcb7a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e98d4529c7f480ed1a5704731b297b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9ae88a305c064282d30af6c47110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b2ddd41c5683c6923f3c38fada91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d048aa2b97293853d4f2e6827b048260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f89c70e7362ce32d319fce70ef2896261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8639bb744d3758f413cbae9f640fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0f52c3a87e050d71467ae222fc7d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8118544e5c60ae8a677f21e4ad3ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab42aa31106bd7f2d156b3e21a737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3854ad84c6841bb2639c841d0e73b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a3215a320f38e9d3afa046b8cdc8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafc31e7103e26fbfe62da9adddef28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60c31c451aee05b10c678fdde3b61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed949f872ea749442daf1e8306b32755270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c41337362a030f7364ebe265c71b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c6f54618009dbfd7b0888fbc6cb4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec95044c8afc50563b5901e1006e03f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94c4144be64b9c91bca1045cf67fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12d6ec680645c09df3cb39db748072275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e950e696f858b4025e0644cba88e47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8078ef707cb0562aecb9816d8e10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583512edeb51cb91f14f1f5b7dc70d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5428465e57e682101d7fc26499f4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1622513e836773d41cb59564eb2b25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5daabaff6161d6881a6ad3d2eb19cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70a8eeb4c3b4b2d8c3532d09088533282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d670cfbeec8a7727ed0aea69c77c3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1fac0109af5c38d41d1cf6bbd5b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d085f5c4cbddd6017cac041d3c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b28920b69a16ef25c6b118a1c9fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcdff08ccc06aad99fc668e6c4d9ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6566ff65c39ed773a366b73697ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b19cc9758c1880a6565059a32ed25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f86f5c8aafc5bb0b8cc7970feaae8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937fc23146a4b975605adb1e350a66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d81e6836f3c2d9762f33a07063c84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69160fd7fb42d894d7c8440c9cf80bc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566e1e6c8e992ff6e8e28c04d28c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b91755e4649521e5d95c1f179baa6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e19927461a4d41c7922c023f33b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab40a548af6e4ba83dfa0d8f672f69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23a58677d00e20c14bf6cc15bafac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ddf7a214d3406ff937159eb968fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06398ac248a90d3131bb640d849bdec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461220164ac28a92fbc9e2a7aab2e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893558d246189a56fa232fd78d9203cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e61da8e732c537636f26167c1f4f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4d514355bc93c255c8e5664e86c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cbcc8a309ffe3410cea71f690ea3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a51a8acd70206f2eb0facaaca84c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d0144f1616aa565a516cf240476b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b118ee0529a0e6ac7e71f6e8bb907c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6c671b5290ba089a8581a6c0b118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d92f3b779e74e23923267c3dea59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933e895adef879afc5fefefb580f6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787c0c89381aed1a1c308657900a4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ae1f0275e05546dc1a2a4c505c54c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc39ba767e465209ca626c1cc07316314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c191fcb11ae9c6d5c48a722b47c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e5deacc2d1815e68a84ad9159b613316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4124c74d6561c0e7872d45de3de9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1d6aeb4e949d93c251ceb5f39eec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c18ef5286e51d2a425ec7ef539b22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453c0ca76d5644fa7478b3e1c00a84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb0a6ac7eb6768d98b1ee071e03c6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b4c30eabe19d008831e5b61814be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875767ed94e5639dbd6a538b403015323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc0627724577a5981978c5d541828324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5f312b379b7e443b927444e37da62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637463d8835f1e6a2e37a635e2907578326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fdfbd752ccfeb84281ffb5b0a5c5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcde28627f251afde3472b188cee5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28d7be76f15f269028aa5f32a6b3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986453a3fe11648f515f8bc95405348330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc37bdcbec441057a7f560a01a45f43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdef7b48880907b579dc9804fc786b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b64554b025a3cf03012ccfb805b5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f30f5a1943ae7b78e2f6fe983ca258334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d6cd8e1fff6ce414aa9d5c8edcaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f604553b98edcea877aa7eec83827a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d94dcf9df2bfbd317d7a850d6567e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac778380654b480a819a88f2d84bb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eea47393b92ef400874a2078fa88e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb63197649b477b984819a491b5c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23508940ffd97a7fbfd80a68ebc939341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535173a0eb17dd10d930761ca654de5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3815788425f7e0df4f7b2b049b611343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e96b6ed17ececa748a4935ca96b4b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaedf54229bb4d6b3c6c251287c983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b684eafb6a6f14d9d3137b9600c141346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b42cce830174aa96a45cbc83e6d2aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6046d63f1c1f100e469174ac62a13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f75e4389146dd91899190cc15dc97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9920d3cd481065ae084c4e0f26353350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce5dcf07ad530c7c7df6caa2f99992351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba7a77e067622944772537426cd7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaae1c5087ca0687e533cfd7f43feb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e7c55dcbba164d0ef18047d16681354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a87a085f48d9ad1be29be406ba07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58ae7d1412c7e86e02454424895e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc55dc4973a8529d563d475b1405e79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41977027b0e74544cc473b5dec05d8b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac90805ff7aa989d9eb80f705fc81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4413e4d0a674ed4713c468b9bdf70a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc83a151f0b458a4d47d0298389356361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca0864a2405abc77df2d069f0f7c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106d7478e26c4d5f2c76b0f6133698c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7fe272f50352941d5d193ef618feb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fc3da44cd9ea3e73975d87b39de3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d3d456407e845338ada016e5639ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc48d5eb3e83ff11279e4d8563dab3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a87d2f01a4cb102ddf920358f1623e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9340fd27224bceb7a3c87425923a6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c9b7261b9771521cf71996518c127370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe659eba55080dec42b0536e036c97a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163b1516f66ca0b467f8b362d66b6c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac9b050b706fb5f678aa01e0cefd58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17701f599b52249ec005813bc585aa03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1effe692ee1223c4d4cd154ba3ae2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d0476f4bd1c6eb2911dd61eacd42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d1a479e735853599e1a6211eaa37f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e233230352a71d244d11feb87705b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ee9f6ba2ae357298ab3550ac3f5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cca47fb44bab5f3ae1d222cf385000380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0105b1286bbf35515ae48d80a501f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1770b7e2227e4f27a1aec615fc1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17762e3d20f990f0e7c039718ffa14d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a552efa6c289e9541b96535ed572384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85806bbb86473bb981eff243a5da637385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe679f17b9e0acb52fc80a0fc073ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5e1e419606523a280f0a85638cad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797518cc5890fb7f38505209de91edc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd8e885b89220ac5fbd82d926df1dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad45851cec4b23949d61289b266dca0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334ebfb318e0a32e2be31be1ac5d3ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a88d206b15bd75e61bf586746079e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0de021e1a48b78cf876ace34b3a13e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29b2e458901a4567a7e621b194b28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76122b032e5d2509a643a6a1831dbd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8523d72877b9742c9094ad9e467c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4dee259652df2c9df0af4dcc356d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90821dcacfd95e0306512fc8fd3aa6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b8ebe04c6e4415a0251020f87a99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a748e844dbd0b0270b9b56c62649400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee2cd5afb3c0c4ac84597dd98692c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913937ae27cd9fd9bfec5e66f86497a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1041e6deb392bc411ffdc7df22a0ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909febcddf6c4aa3fe04cab08b27f516404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917a64781758a2348d053296d30f88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5f81fd10f904b565e6ad3ae22bd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb061482c9df816d6760091920c84a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2642c6d70d222e2e226b927d47bfde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c5cf4d9b8579b32aab619a756bfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc077fffd1459951ea626cd5689739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f835156f6bbc05dbf4eccf1d39deeb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8509fd52423c034a785b854b661fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713245053976f8993e2e0ee4ba50118a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaae741547419e206472fea98132b18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c4fb761ea4799c471e7215feb3f2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3a91a7e7330722dea92f22ec1aa9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb847743dbe4877a90e881be74dd1bcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632165b05b28c4c7fa70534e8b6e3ee7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc9e1d8daae6ec8f5af5ea7a5ac49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67816cdb61261fa4d245904e64caa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900bf3a3372a5edd1deaadee09b78dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff905933044aeef6e97fa62ea86ce9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212d74aa4d3dbf6863ed5fea2c04be6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eade438e133f50de039ef531ee0553d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7b1aca4f3b18b50a790e9ffd7d6d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac811467b6de186c75824b2526477426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c2c6ff1d4552f66e0131e6fb3da9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dafeaa8e289cdcaf3042f98902ecf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5194db2a2605210995b39e51b610429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b1ddbbfe77568c99d8dda16d9cd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d531353a4c62cad7256c2a6b0b6ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7e89ec3dc315d0f54cac3be33471432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31354e23d650b4f78a447e90e91ace16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d36d6fdf356ab66c1d3461aa7813434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3f967004b44fa124c9de9305602c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b242448a0514e897513b012b0ed24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16216824ab254af148584d2b5b82a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1083aab38de7166271d760bca43395438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973de1de8cdfe6c58d836c92111c9928439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff785cc008ccf0b51c0616cf98fce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d2269cae83a5eaa16e46cb51e553c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92733d258f48ba1ed710d45232744ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e0191ee914fa660116caa96e56c3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c70dc1aeabf22d814a57db2b80f47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaccbad8fe39f847cc5ee3ec194ef08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5cc9df821250003857cd51180c31e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded359401c8f1f3efcda81792c577a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c2d41d4ff85c44fe8f5ed6fda05b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51c44039c443dbda86a0d63023547449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d89a1ff1ff49c2bef19714e7b09e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2827da06bbbc65457dfdadbb2ec0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3de3677ee2a912b3e638cb3e903d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb84a1cfc1d2841eb5361838cff148b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de25d53d211ae188ab8d6b0f3b8ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc851e2eebec31cb943c54a9340e26d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3ee1be0c02095c101ae741fa375d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ae149d566465bcd69e1e7c14f028457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f16ac9bf0fdeda1be8a7749915d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54027c9b82b384d1ea2076bda5d6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65d1bd6aec2589a4fb2faf9db9c09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd02122ad277970f416e1c6bfc5ff89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83efd5b9669e3311cae776d998fb5e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943838e19995330927468efe1da7759463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1daa817a747d3302095dbfce5c535464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450727e8b54a08a2e661769129a507465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a66189c1aaffaed78ea92ba9b0f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea21a87326afd45f8836f27d919dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c18173b9b3b59a822a048286b0810d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bce280d477d5737ef515e8afd70f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428396a692aa0bfb8086a7f68738b0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae7dd00dc8eadc54935b1b6f0e1f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5e873d65aa24ae0f39b1369eeb29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328569670f5592ba087c6eff0f47b31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876a5d8a6aa8291616c2d0648a3d32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0965866a2c187c2d32f286352825e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed82f61ca883ac81c7c140a190ece3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9b6bfdb0d94ef32dfaf0b43c5442477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada08b3b97e6e5af8fe2e7b5d914c06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaec2e2e8e201a29bab0affd24ce7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8657d6c8efffbf383829d7dafb02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7a143a5eabe023976e488e3abcff1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b8a1fbcfe960ca56d654057ffa69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a13a9565770c47ddf84d11e466e56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977adcc0941d3befd5740cb0a06300484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1663dcd57693f1b7fbe65a7a102860485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceb82f9d2ec91c2cbd94c96748dfe9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3541c0bc087afafde3e77b4bb9796487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f10e22ded5c58fed435de528463e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72471993c7655caba4ca53a02e2b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e655f0d1f4499c981bbfdeb45619c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1f92d209bc0d125c77dc79e7eb2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51beaf26cec0e66f0eafdad7eda2b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a170bf8fcc927daab78ad6e457df83d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bebeaf6a4b21ee1a5d9844c8346d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a774616cb1dc7c7d307c91b76147b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7e7af2c8b2b3682eb8f4fd7a7470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d851b5e86812620828c7836a4faac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e416a24a96366f824e81568bca216e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe4fd0cf815e7b699a404bb5b9e75e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1e794bc8c45bb819d1b55d6b6f36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f29db3b7777c84520a35ce9fc25be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e96f3a8c7a316931ab2a3a76eb24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc250940edb472d3941a004b15fd57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa93541d4bf6c39c388e80116e921504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e633d611963a60dc8690a40cb38ef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700fada03e5c112bdd2bb7acb8e1ce2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a117f06d36313f68917cb85095176507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63ac7551cf82758176b88343fd2a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b26ba5eb0da96691cf43056b4d6e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8676cd9b0043894b842981d127becb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d928c5be0a863e5be4c193f039a0ba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f910b064e58f867f2b874477b1b469512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacedd63ffee9c2632ddca84d475d6ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fc5197c2b5b28ff84db7eb7d5d09f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98970fb6fc7f456210dc1d64e2d4cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b1803b49aef1dcce0fabd8df2ec6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25ea13094e9a5d3c7240dbba4722a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9df28e304d1caefe7107a0272b85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c860affe692647939a4ccfe1a05cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc686f2e79e0dcb1e49272e2000c43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e77dd98fc5f0b89964381d4f0e56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3995582a0e2534f2df93f246d0b5a2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8babc41eaeb5e3d45051d470b4b4eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28eebb56ca09624d9ffc3ac2d61f57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008654a0fb273979b6867f2acf2091e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e54da15f63b020a9bc783913b551fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33368e5a01309ef71173b8e89918d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26b4f0d574b3b34095f0c49fd6e32b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69915b0c63ce25b6b79b88ad1aae3b8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635983317549a205c75fa8f67a31bd33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c01351d37967f50c1dc9a3d6fb281531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8749bef36051e6cb12b8141958478532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0d4be2cbbd68683c98a4729582b64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c07120e5febc26e00510d2220115e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6fd13a6b6d4084118b6c2e922b6a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc96df33eaf46932cb2908db8dfa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4388e8b9d3b1b564e4b7de51a95bf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ad86b6e2f4adc707b1ec2bd3aba6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122cc9437e9a847159257a28f2e4be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f7385da94d5e258c1cfb746ac9c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0adc85f02be8d1da3d8c35b301f36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ba145a7fa5998499d4f5b76b101c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5de2a6abcbd93e86e8bfc7f2080fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4918cae7873d50462970983d861ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9a38ec11e74b01a6035b2715496a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a66bda818a830a5fbce1c404e3eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85ea2daffd3370faaf3b2f02997aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312bf9cf899e144ea64bfb874864fbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae89669d4a26e07ff4ab5673eafee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f7dd88dab1c94d2b963c9254cc8d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b0f72745bde8a036b04ab642f809551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f359317a3da586f17626d5e8943c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93dfd0ee0bb1f75cbe44edd6d0dad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624a1a1ead8f7ee1fcf7df7d9a5bb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993e36671b26ee8993964a222db6b0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df2ec8ce4e44bf08a3a110f227fac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e081529ee42c06a1b8107a5d31983e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8891c02a1b614a5a106e50768d0fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e321c05dd3e897f8b68dd860a46eb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e5df6658b1b4712f2bfdc0f1489f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9eeb2b8f83b5e31f02a49e1c6a518561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f014c5fe56ee1d1735c0d6dac0d0aaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009552b452ea87903c720efd7c4e7325563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3662fcbe5aa0ce3ca77d4c7a920773564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a6cb765db2730903fe399e8ebb34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb36196cd046ba7a37a75a193b1cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9f36408d4b74be9fd2160affad81f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2c0b94629301b6e4d6d9c077e2bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d681ff639a6fff542cca38d2decd74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa397882859e3afb9e87b30328d584570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e49e513acc87c8ffd7bf9c1e0cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0cfb473c07c8edcf701f3c8344050572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc2bcd6d173813911512453b3cea8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12e9f72531b540fe3334a592f258c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca268c767d0e062aff7f47d3b7b0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd188847538ff852cb99452ee2891a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8789f4c9b405498d5979af865df3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58606fd5da30bfa3b69ad1882da7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d455f6767fa801747ffd376152732579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f2a3116a856c04afd233db4cb653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723541932abf444c6bf93594f5b3d01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ee81e42bbee320136234a7f8a14c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957627c6e1836ad6cef72381a99fb30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781691158b9f02f78ea354e6699b25d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a36046f1ff9aa5b1a72f35d8413a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d46a998f981706d571a756411ba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f50abc2b8107224866f37ba24029c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354556e160e17536216173fcda50c6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78d103ef34860a287979f866d8dc67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add296a8e67308ef4c74c9e987de7e42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a008b05b4060ec48318e86419933591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5b3c5aed2a2ed20039bfc9026cb7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ed6ed048abfbf33a2141df41cff9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fe47cecad4177d0641f369b78fdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de0d5ea4a4e4f4ccd2aabdf1cd4d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebd92aca5ae94d5bf4c1aa3bfa41a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683ff202db7b7920f93fc2d2edfb10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dacf6c49c067dbaaefb6e7e702440b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5e3d86f46c33df6d167857172665599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a3980de60e8e8ff200df317e1f908600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d3c2c3144fd544748e665c2e465b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6824267b9e7a81db8f9184c896f0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c44e10c00d0f354ea1b3287820cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175bb1a98a9ef8c7a5a3ac29682017a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea24ad872988f86f99f1631bbab803c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91167372a66035f28a12f4b70ee22d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a9515218787ad7e12a21ee6a4933607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca6eadcf0728f472a8a60cb9cd90e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbae240d3451d75cd83493204b0f52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841874666e4763832465812d99ee612610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e954badbbbf96b5753fe3f6fa5a097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ca97f7948e12dc3471798ed6cbe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0858d0159ccc7dbe0fa9211181fcd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18efa2e02abcf51fbf87b771b265c90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c51cd59cc8799b06e2591e4eeba4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459bd43fe713c8c97dd8fc4922d7a53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a44316b28d1b8597a2d2aa3e763fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d2303f91c2da01993444c7d5a7d1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c93f0ba6d12f6b4f80e201ba8d89d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4d4784a74fe905e5fc4f419b5c80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999e6468620a1096d956134394a10f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9aee1939fccb32f30053bf2fd357e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d96508119cf3cfdd954eda86d05123623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0126b4951d4a71e6d58becb4671b204624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e865e738a748dadbc887a484b1809625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9b800288c7617eb4bd9a57f4222c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743de50b539d592e3b1a049dee39976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332481493007e16583612522f7f4867628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ee839015d95b6e7f6f29334ea384629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819fefa549b3ea13e3e558dfee4e2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca04681a0d9e9f6df906edd5898aa3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef4b117c9e1c15af161870e75aab9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60c4fc69c2464693f58e05b5478437633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291e0714e049972c2bc390cab2225b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0bec3615faa2934fa3bab9c57510635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ae786249ba39975372b0186ac547636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae6d604c99fa16000c3f27af60feb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ac7b28a8d938459997b2bf123f89f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830599f4e89abe63ce517f9d28475c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0d45f207cad09f7895929d19cde3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0409804bf0dfae65ed45b6451af4ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deddde5c33d08032de3983bd9c3c76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbaea9b1e2a1f39c300e65bd4567d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4536f70b415a769abea2b8751f922644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723877ff6d71653edcc3923b8dd799d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f1bc4fa7dacd0ebc870926e5d37e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b55ea6263185b7ea4c0eb577d7263a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da283de2efead37dafe95a63cf14fa87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac66493866085461a43208a323d34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263ede6e20048586a1aafa37f5797a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cabf32f77022f0e9b9616af45fdaac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a19beebc28666cb989dd3ff89a70d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875b8e4c0ff52494058a373387ab8f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4d83d51d0d2a8b2bda6fdb73ee4b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e56ee0c44ae2a3684705a072a3ad8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c205ea38effc40b01e7c19d952d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f664636339db87e81ca55c70e37b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062424609b3fdeccb68281687caf5f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07431baf071ab8952da5846aec632659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b42e9cc33354a96858b6c27f72c5e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704e45e32f226d6ab3461649ac0f07e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cef5a35e86761d8bda9073a9462a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1463b55577a6f735d4be0f35259d59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea480ad04aa538c505c633e57041b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a245d85d20d6e023dcd34acf096c03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f45d232b676d01a04452050d7671b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1800cf3eb9acfb8972c1968fb5d14af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e4b6ded571fbf4b3df3dda9684eed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d869323f04f51c18a70179137694669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b416c52ea8ead127ed435311b022ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f966e5ba1579d9167cc0e5dd90ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14067cc0cad5363562b773b2b7b2667e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e187a24b744d43d9c1864c57a228914673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0529e4c26a0ac166f19b19231ba88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05586ed9e9051739dd02e7643c0f5480675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0bdfc460d223efbecf9ea3851ff91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef1ee4111cf8a9e60753b928ac4eca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1792ea3d060de54d0f50a1bb71176d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b2c4d3c50ab5f7b1630bda06e5c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d2f750ae95c8f39ae8423e29a236680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90f3038290369ede9cc46af610e0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e414b9299df4ba5e02fa01945b9e6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677cb9062c707da4f90ef5f875f2357683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159478ce46f94e86c783c61933107864684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134266100b84f12f9f77b6a1028facf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b539b16a3fa7800c3d96c7fb9b31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24e10fac4ef780592527b676dc273687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c33cd8acb55b10e08a5ab0f365f0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f521348a46a9535f17f72a18f5456da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82bf54987c116346e388076df4d1a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f8580eb1783b8547baa2d655ecf24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30242c8c81c4b214b0d3eba64e8a766692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929d49f5c09bb4705f9c77293989583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819e2d6b35ff36fedcd5b0e47e2ee96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aafb2c9557d4b5f600e07d039b0458695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014de68d75eab04c2cb03e3315413a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75859e53de8d0c43250d95bd03b100e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67efe38b5197f652aba77225c0200cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205e3999ac391cbb3e814c80909007d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc702719feb19f92d8484fbbe0fdd448700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92daec810589c38d9abcd1f791232701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98f35c48867792513532bbca4adde5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693c31fe19946d634bce9737fb6b43d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf0ea3fe0ea9c8ef758a090dffa49b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722232df55965d6860f6ca3147200e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a4866e05cc7cc4e3d02a8a358c672706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea118abf3d526dd50fce57dda6b73ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800374205ba8235d08f73e034fd353708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb3d709f40501c0f9fe4349e67aa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856ebeb510501babccdbf8f8aa2ebd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8d50464fbae5217ffd81a900abda6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84593f0a1a78b9be2a7549955fe4504712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509bc8454ca59e476429fe19cd1a23f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a266f0e344c713642f8d233dac01c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b246b4909c33ea764b89de53fa5bc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff15884fd66ee59ece66e6c50ffea6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8085f7a0c0a0563d0728dcf26d51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aa846060668dda6ba0c63c67c7c4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d11e6f4d5ddebac61acef11dfa8e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44182b0f3365528629de79d590d46e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa81e02fc11ddadb7fd94eea130ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634294f14e2285de4cf48cce329276722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb684b6e34bd75d946a0740bacbad72f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce6ac3b22a1839c897f7e031faf8d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea340536577b58405d980682257837bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae246109756bb9eea0c973360a0ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48093b43aadbe2be97d9fb2e85a8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518f7180cb077a781734adafb5205ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a46b2d0cd20806e708f6b066fa99f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c07af0b99ce5a1472f965d23a6fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae23da735b0ee1572ff8fe99a53a24c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d256962951e1c5df339967a7302de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610658e74ac0ac5faca61a137b1f12d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a93b151f92ac412f20d94659c14d04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c63ff315692f77828a3f0ca32ba1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546abf61bffc4c203948ddfcdc128114736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77458b2babe9a80ce2c0a006a3669efa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45df054a8e15de42caa299e6b2f495738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4780d51238ada42d221dd7d1f450bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9018bdda30c4c9ddebff8c08048317740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e52c6d784e3f377b58bc209fa1bb82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8238ab7681632048ba40aaece3177742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99208f9a9b309cc946ea5de04e9fde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab80bf68c186eabc9873f6abe21d17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a88fc55a50c5d80ce6e7c1b9f1aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1931a9a98a1572d4086e473815248c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6451e74121ffe75eefd02300abfebd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b608950be70774232ebf0ff746dff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9309e9f2943d831e326a723d7857d54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a3c8bd9085bd8973a3613ecedabb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec430f9e12a6e3f95039a1ec838c3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb053f5949e1e2361f9d566693066cdf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3618189e4787f004e1c53c0121d9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>