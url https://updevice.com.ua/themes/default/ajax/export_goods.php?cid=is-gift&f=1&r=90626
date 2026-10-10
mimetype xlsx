--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d178c9be0972f56837a9aaf07a43d031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0288ed7f484a20b9860226fbe534f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d65fcec6c933eaaaf0efb26e87e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a21fa944c4cf8400bcb60e9078a564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c10e8fba48791216fd9133c3021765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775d2fceef6ea7659cfc33e4bb4f9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8144892793b746fcb664eda2d62267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6301dcfacc7a09bc75bf8fb3d94778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541abb7eeb8281bfb2c71e2249b1c83b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d605ab0916a88e85c7655b794379f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b7e6e2130187a4090c4fbccc2508611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bf404d5429f78a57dc74c447192a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e91083820e279c20116163e4432c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba0b07d60859728f05214d99ddb9fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be24c5e9a924d0a4ac27b0850ca3f7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493ea06f2d9139156adb868a47d38216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ff422a09b989c1e7fae8dca8eb2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378c03d73753dbdf92963c33b0158e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df8a42e7566209727db030300288a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5278a33cd450ba2c60ef337d1f16e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea2f67630f23abdba5fb87d67e7a7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db4967fb0b8f21a90ef374ea54f8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a296967777da7a25cd7c56fd220f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca7bdef1975e5187215c63509720924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d2e8e5cce090287c877064c1f6cc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cf9fc521620c5014e78685fcb284026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73444f2d7fa7bb78c6a996c886db25027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645ce4a4f603599960cddd6396e4d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202377ab90e4eb2de1be1b35e9e1413629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f6d40331c2f8077cb7d6251de420f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb71b581e23799205e5f10eac2f32c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2dd6c4fcd388e53ce157b04cc34e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71191cedfd68ddbb5bdab9c58ce9c65433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126462b5fd3bd5dd2bfb4d753b8c6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45aaa6ffab086367ca6606c5c2e3fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58bd3e306df8398a3b718874859aa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb38e274506fbef59ad0e04d1dbba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e3dcfdab734065e0cff3b1c622c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c17d8df3e0d0351e01c6d3df77cb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d04d7697baa73d66fbccd256474ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb02ce05641e724d8e0da11d71c46f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670c9dcc45515a85e479f537fb435c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a328d2db600c83c371ec50ca22dc1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e4e16417e671efb30b0e493d801f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b6c28d694c155ca96f1c90f4f9ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be6c7d46cb6ef1debf00270019d7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d642668cd9131cd3cf0afc189eae0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0738c3388460b3d4fa784e46568ae4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdb4b4e0f1e8e834fff20258a3c5bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea1f30338435c28cbfa3d8fbde4f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92048d2a01d4afa3cb509fd3cba5ac051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ea9d073b35bfaed0c363a6db01ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7cb41aa94bae29c759c272b24c1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba88ea661542c55104e94d4f4793154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c637915fe2c7e84d6b27fd66ad43ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6191e0dda3922cdbf1584c96f646b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d7c4cc5390e72ec63ff29a0726f5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10253a6193b52d5171f5f6bf0559f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09647e4912fb34f3bd79e23847e3778259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21400b78b0cceed786e7ab35b503187f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ccfccef8f482f9753a94abe4104a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e744216e83f51117b45e233d6af662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2fcbdb57d1f0a9922e92a31dd523563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039fa1ed67b58e38d575a400566e5d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3cc5504d9101c0ca93394c9f37c0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5faa00c3976909e56ac25b3ff6ff1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33c88ee7216b4b38ecc323a718f9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd9e011c570ef76b893da3485f8ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a5c1a3186f5794544ea631e01a9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5068a4c6c949c9848eed587bcb9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8945041d019c1e796cb1c97a07867b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ec514ac6cde7bd11090e467e09f1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1e6f148d27f3c454e44ca0e941ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970791b8fcf5ddd61c65987e97e59ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa3af962b73f44f757584b7d97aad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42a9a0f2ba7f37ee9e47c8b89831876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea66c18daa3fcd768ea508d7ac0568e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb0d38f0aa6d7702adda3d2eb325478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766acf1b497d178fad9b89c1dbd43d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f878cdddf435c3727f587aae72b407d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ff1f7140f54ab5e189f1e2ea1a4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f09ecf0b4149aae3b4eeebddd23782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958f0859fed9d09520b2946839e69ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb857cbe2d9f332dced686894f832284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa8182f4903e82fa17be8397198b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d09053c5f0070708428c9bca2b7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aabbdf149cbd18733718731461e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ffd60d59ac52c3739d26fca0ba2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3f027a65c5621a873435b0b0dbcd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1cdc75d9556c884e1fec9292863a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b75dc633a12d781b39523db6575c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1d76265ff516c1c03147dc261c5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28ef91aa550fe8ebfbd9eb21dc46d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcbd0b6eb46e2788bc0609147fc23994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42548457060f9a46b3669cfb06af095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f61172801bee2fcaa79d2c872aa5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1679f115232265889ff7955bf1260a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9f2b4acbd9d93f3835e66f7c685298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9201e297e2e163034fe25de14748fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8a20f3c2a51df9d49a5f457ba4e7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ad932cb96cabd972db34aac6093a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233bc768e6adab17312b79f88239ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93cdf1a2fbabd6effae836bc41fbbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dcf5368e64e9100884ff616730a7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6c8fd902166eec898022667b0267b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1889a512111f08e9c0c9722f533e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a9ac4930eab7195ca2b183a7e443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c121158f82cbab4af3ef85e0af7b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058bc195110a8607109c0d813d788a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa766ff93dbd8c2485e9fd0960c03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e56b41bb5485cfd76c4d48d4c902b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55448fc9234c16f1e33ba32303b13b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ae0a3579009c95510c6b2b487fe8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71084ad8c6c21628459cfe634664e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50248dfdabee682ea187809585ae53e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043241ed947f841319552779c290099116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56189f8fc6f1cb466ae0c80c5afa6955117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add440a03b0295c74e2a2cfff841ee1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a08b67f9e533418d3beef47763a01a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a617d31bc3e545449b5f003b3861120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af2909fb296a353e071dec09cf5c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83392c25ebfbb5c931ec19a026cad1a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab7e0544656672dc8cc2a8d533863123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90544af0ad99b5d842bb6d4f53eaf05f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b5147c5cbf855873c6b3d002376f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6a3a1b81977b8a456bc18bf42fbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5283b467a17d7f97f42d7916f12c7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196277dcb0fc13d2a347e41f380e303b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf00215a266396684edbc86d7f5d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2b1f4d693eb633dd92f8c2a889be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31a09a72b48eccd6465a04876d87b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806d65e51937efa471528275a5dac99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2250256f90de890b4fcafc679828133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffd7d0ebc9a10097e90be8b1d03708134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d80a2456c3498057e17ddb973594a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33c22ca386343a670a4d71b55708ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742727faebd1c29b44c6313845a728ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e87dc355676c2fa5d403fa0fe46ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4864ddeec873fe8fa5dbe3000432a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ee05ab47191b25e3ea3cf189e7880140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a564f28804c76532ea8dd8ab40c321141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f85cf0abd19891e7ae51cde66d17c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef688187f4cf047003f64dc709c50e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e9b4bc59a1f5e5a079938b32e90b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b5a7de8b09362e594fa8bca0ec667145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28792211c15b6e9b92872370adf46e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe12d955d93449e440acefe30a167147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c93c195321bb7c60dc7c4c0db5881d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322b941f2fda92465b721c0e275b64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043513abae51231d5f073fe9a812b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ddd4960b5c96fc4940a2ae974807e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b7e245cfc0e78ceceaef90886355152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24dc80bf17c13f362b3b42f51a8ccf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b46d0fc440e88d434de2add59447154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7490493f2a2c7d1592c47d9f7f14e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5e220a5d9c3a2387f801087b304d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785702f3cd9dfb0db7c726d1f2aedb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a68f8f68b407b9296a2fa1c5188e9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d5eaac68cc2f1554868e64ff24e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a31670e19dea026ae4324bdb52c30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac4cf831ec2b599fe84d1009de7c10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9765cc814718b8a42c5bc8dfe00b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d572c50b258e5987400eaf4c9057163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ada2b97e5ac43aa306140508678f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37b552801eda43fc88a7121e084d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720acf5a89899c7420838f576d59db44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c13abf838612c91ae118615d6c24dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dab2c12d403f699b1896e608103a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c982ce62fe74c9e9bbbef810a8797d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501270f428deda277d75681a0b9cbd6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e16042fc6cb8906ee3646581ba9b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f983efe0096f4509cc1a129277f1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade2f2027c24b4092c836f2df635b9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a1b69e53426a26d26b92d6806eac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce143dcd02d11560d3a486edb69828af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572902ffe0c037bde25deaec766539e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d322e6ef37c1590d204db12bc2ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f58b062cfde7e4e2a64c31cf5d4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce548f85caa891d741701e4a2e60f78d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233cd1cef8df28e36441111f75532c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66c55511dc58a680920e4f91840c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a09b40e7c09d60f3dae6f4bd05d7de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1398075e949c75c3ac2125689f01129183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a2b9b8043dafa7eeacb51e30aa15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72aa4c02855d7e23810be1526318c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf19e900b118b52f580822cda181111186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031ac2652bf810c607e0530350df7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5602b7ed813062bc437ca172e84ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca2ddeb2377c615f2fb3ec9208167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f25cc38a1e1ca2506f98269b052ca1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a596cdc367c8f82a533e340987ae5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5471b304f18be76093447895a97b1e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe720bca9bfbb1da1d49e7b817e51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50efe5e4cf7d74edf6c7e18cec2bd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0bc8076332953a12204c2cdf5c7de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580768e2419ed5d21d164c3c028e41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af7710bb6ed1533693c8d30a6ea925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f88921af6bbeee05b1487f2fe61784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aab7421d5fd8df31fff7624e68d1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b5b7b93fabba7406df4b306743ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8499760806a5e0c6e7fdb17ddeaab21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d610c0857c46a58de9aee5e669c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190579174de9f928eefcd2c2bd9a353f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85398559d4734bbea74be957d4ae6380204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec55c58c4ae256f640c14272c3baa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8259d2f0c615eaa8e1acabbf12841206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa7a9768a78ee3c804bdf4e75b46b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9c506f47d0d551671adab48916f57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50cda8447afcae1752c5607f924a86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f9b9cfb9f5e15ddbd149d46409a23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9b83c04ae84b259131599f4406284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331866569c48cd13a51053a968af55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705524240923deec57d8e569a4371788213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b7ed72a61a3bbdd462a38ef9adb8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ec6ca5979d9053d65943713207f2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560acf11bb3032e14193846fbbd5fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376379f2043ae5626bf060aaf1d730a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882947426705d69f208865e48f1f66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e20ef4912c0f857b604242087b0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3471b2fe7492b53dd31db9b1406ad4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26bdb1d5ede52d0c55e23330ea7606221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a7624c2d3aa78d7a62aae15907bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6958da293a289ed9d8374b543e47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f104db904b0278c29b104f6ef9090224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ef6cb725bb449780df46f88af94d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dbd6854a881c1969e6ee642e4ad3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ac8002fa34e4156b515cc4e73d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a246d0ef93646d525c0c839eaa2ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e51f0989b09f6c357686473de5383229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84338e530bafb913ca58d9789335a36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a77a30e70c7fe6ea1864e1907a3a00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343e90526df0650194c4c837df3ea45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554821ce21ca8c26b6fea84ec9da45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fb43f1630f46227e4489033de53e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d55873f2bcf99cc7779ca0983adf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c5fc806dbdb69a442aed56643031236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c74e84ed7f00900ce68b5648803d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d053346c8baa78686620b9796708d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a5ae8a1557a6297fe8f0aa24e044239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626cedd58efb1d7ff1bf69b1fc15a91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee04d8cff2e74f6b8ff491e4f43ffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808c0b6841748f1afefdb203b2793b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f2804259bdb04b2be522dc3acdf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf287ad3557581f93339580f03769244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011535ea8b8f7e7ea1c949c030b0a0d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca51f8197129a7c8f366168b506adc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc5f4880df7a94d1f19b044b01b77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4910a9de45210915e14843f0ec72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4c4bc9ec556b3346b529dec36b4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f83901cadf799114e2b1dd6641636250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd509fa3704e15af8e0e996051ca8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052700dad7fce87fcb56f718dc91d1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46fc569be36b8a9650d9582566ff4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c235de16a7c9e412f3258539abd2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaacbbde7a17343e608515959e734a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3ac9bf8d0dc3795a15e64677d439256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc437942b3dc417dba1366917c298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e47e021f955db75e38e6fa4d9536258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bb2344e0069ca876f0ca14340f733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d700a73873ea602753dc1adf339807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f4940a51098f47e7839d505f1ab0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48f53d30968807780152f1edaa8c93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b1e6076149877d4bd6d0dc42a09b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7dc03042eded686fc55b9b6228cb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670f4f72967bf9d6c49ca896d8081c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8677bbdc2108d959b93d98f4400f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a8ce9677fa8d56c1d51518be5dd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b6afc192cbb8a0ebb6165010b063e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d1b7e9959f4c193f87749219ad4db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cf929dbf696a32e37f635b4905acf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06612af5bf5e23c4cdf2ce4bcd9ccda5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359125acd3cfedc947a4269d98b828272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648965febbaa3cfb146baf31f7eb2477273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486787a1f69438e4ba7b09ac9a7dfe70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcef3cde80fc65be55070aa41b026c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984ceaf68f175c3197a8fe28c5246b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423a79dcb2d9647a50bb36fb5fbeb8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385ebc488101989b1a8816f2213dd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf91cc8b6ad491a20991f1caaea52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b43cd662c093f4b59a789b3709af4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832589d861845873cb0b83c05e84df8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec99056b8edebb7360ffefa89ee399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1b8a8eaec8317ec187ebd7e48ab6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd27ec2d012b980c08953b2832a59d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5f4f5af742aff30112269787f444285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0507ad24850ac1fdf24f3d6786250a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82814a6ce2626c32773524cc2f68552c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d79fecf0b2503a56ff38a0cb35f22c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0998ab6064ea57aa702e1373fefddf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170fbc806a510f7462a7565af44f65d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b1dba01548056814ea167f34da4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65598bd5ccc4e11d9a60c208ecd83321292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eba45bb931de53045190bd2523a14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fb9ac3427be5d025c1ad04064be0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a6b870a40938bdd7120db11903c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a9fa60b616c8b79a3e58d538917f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ee0ecf52fcf5f9ae0d43b2f877572297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143fbb92baadd415b63f9aab6723df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051850dc8875f9af0704ebd52190d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debad8ef1d04147f02c6c171e5041643300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f2d4b2cb9f5ff286460240c54f774301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ce0aa10af24be56c023eaa323de5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b442f23a2048e71e544d6876cb5a06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bd3ce9530c936dae1050d60389b18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a169ad6cabc16bf1c78cfa748fbb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a44effea574069b95a06981fdd352306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fecfd5359e588eb71dba6b5114eac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb5fb600f5cd5f7b23cd514cdcac04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c24b588cc16826f50392fcd5ba3c71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b037ef403ae530d0cab3826b4a1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb29b27574aafac78724bc34d6c4fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02c22659d378b25aaf504795048d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbed3f0b35676ad9f41810f9f3b091313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04cfc44db9a9c7a426a8c7738cf73a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286f1f71157be60230bcff531eb2a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7525930b9ed65f191d6ccabfd9952316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a70df8b580a831063b6701323eed8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927d208138c136050018c33049c46d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0363641cefe6f34ae022239e398ebc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482626e6c16c092918a6eda697db1c01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c923e2c2b1705359662aff71f54d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdac19355d218e92820136d2ac8326322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5b2dd54a0490f740f65ef507e2bef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe608d278f9488f3988260bd843bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2fd80bbbe4b24617fe439a4b6b481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db21dc16ef009f0b748f54c5e3657326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f311ceaa621ccb9ce51fe6a6d46f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a3213168baf397f4ba59f73745e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0c6d219069cc2846669b2e89a39cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a179481e150b882c76679f1cd35bf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294aed829dd4dc04796fc0de7a32b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa30dad3fbce9f402ebb87ef1bf6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f755ddf0f1d2109554b9d48c05c40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98c5bde3f295c00dd3224bcd3f773334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e24893194a4eac91ea4b3f4d535e36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72a2825fee31c607a64ffeaad639a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9aaa9e70e78ec0c8b67f60363acd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91103863e59947de3fd53f6a91cf06b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731dbcd77822bd82b02c04a3cd2438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c423925c7fcf22cde1bbe5f85ba7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cfeb09227360895cd9c55293bde61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6badbb69661e9a1ae4b774156f36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6d3028d729c9c65f41b98869137e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fb6718e732619399ab7a028ba58f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf12187a3e0daac3008b5463fc936345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bad228e1d5132838f494e72063ff4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb90c5ca89362b78d2c527076cd8bf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db75b954abff84aaef27498999fe8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333410412b70d7a75bf9fbd11721d07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6490c679f292bc66ffc10019a91c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2b673552ac4edfe4e05878c88a593351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc0d7c573d770f1f41e1a215bad23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a634c14f370a0b193b9b2406756291a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160430910ab0e764ebb0c2292ebb261354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410cb848c802aa2ab53d594474de275355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bc2fd9bd9b9ed9d9b8bfa358c681d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b85662923a9d37e7347038523d479357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb9edeebc77e7171ba3cf13cbf755358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b2f230d74e9580bd544a2238120dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb98cf8f3eea0c2cf62674bd0d253360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238238601371d30284e37581697df6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84689782a8110437830d086697d47dca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d184a2a9e386d4927da6f2387d3ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee282773a3f089d5c7733fa023f1b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09f2f636cac4b03c9f3243448064e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab86f72db36149b6dce9e4fe89ad3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ff7d1a72c14936b8f607c5cea6eec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e2bd9597eca4aef34196ed18aff5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd378e579aae1d5c9226c3900a0591f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97bacd4e4cc9194ea0c9ebe622413d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b32706cc4eb4b4097c052c0cb779c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23296460eb1ca83a9224843ec7acef3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c1ef9bb8c1fe9dbca7ca8fda5a855373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57fd3410a14969f15b8a65078fd59e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608728a42bb01dea0e89be7dfe8e24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a688906dc2b55d0e2ba10c5a3c38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4dfc9ac8973f82b830cd03ea29d99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53308980c72e1d03fc1de681f30ad55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61979719952707753d4bdf45312a434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab98efac5e659b38e0da2cffdd18ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9847a2fd70a5ee90dc29bd12a2ee2cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f3fe93e4de07dfdd0d8bc66ca5f3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c099034ff648edc99aa4ad0b3f0df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572e6de5ac5be179ddcf1403ce4cef7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc43d34153d80e7014968252899b56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c731c8151755e8a1aca2559e8066f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537dea0ca71979dff7dea9aea97c578387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c80fa53351f3ba5a2ded7108b3aea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b33ce7403f14abc255e885d5902c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3389841837a479f831e729ad0b1f6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d127a70a1337f6e2ea11c0f9e67da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9688bcd3f3130311d0295d6a9ad2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32e3c2438ed72a0d1a2e9d83a01a8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d3e3aee573c33a0ada0471738cea8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84d10fbe402f2ad776af489ba6ccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a24138541eb8e9e8b37451f064dab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d2d49385680f0d5de317b42ff9b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100016af55793906682e5ec5bf64a30f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885cdc5d99b7bd347f9ecad8d6a2668399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739b6c8748d7ba625f4a882923172e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3d6e80ae95333182cb7b9a8bd4c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763df11a7ec658bfd8828f0a9f2a75e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50f7d4392865ac787b96a1b70e24ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2c54cbf35d08eb7d535bcac6e5d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30600793f257233d8ea4ff9b8ae1a0b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf960ca5e6bb52d333be90407c37e5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a19ed836cafbae111af267364760ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc1c19ff3315691720638e91dfb259408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f061253301cab8637b199bd9bed6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb03e8053969cbbb9574f72905fa23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17428500df826b20ca58feb61d85d292411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d181dfb37b2af55d05a8166758ee909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a298ce3b4ea44b5d02db0b9bbf42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec01ac2e8ee2bffb8cbfd0f24438852414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819591844d9c294efae0324e8150c15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeec369ed314f7737fee477082c5db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cc0cd1419d19edf2ae45e2fd48884417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cb278e49dde6793a460d40da013e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37020365c35c2295f2efc6ad870b9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec923506485e7c4b06dff171cef6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab8cc7fc0177af716460298b675e5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f339a7d779160963f23f7723d763fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb593b21a425c3563b285a379b5d5463423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e78c2dcb5895b45c59de9b2d4082424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00aeab001909584763e0a708844ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8089b8d0b66acedac09961bde8842a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9b242926baf4e5af2c61475a5cbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca66e7838434f06947b71f0b6b3a71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf58ed8351aa1bc27a33983e20494429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a805a452a7c88e32a11a111c676b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf808008188b8c923e6de9f9da4c64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd832a5145b535e060a354391bcf81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687abd2344c53dd2f406cdd0db84167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0dfcfd05382336faeb844e1cc27f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07293db508451a68f0600ea0f0abeedd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fff800f7d92194e8c56518692cc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925821837007b8e6d50498b0bb8c541d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532b072f91f561c01113d1209f375b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f819b76cb1f5892244fe79da866690439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c81d76eea94e3e9cac9d7abd158ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0202247ef9583a0b433a285a3a8eea7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd61b9d316ce14a60b56377cbe09f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a192e67bc7450d1f1a4153369c119443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207043de67819f4bcfe5f59bcde4c08b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34038718680b9d8541b68c9d34e13edd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c834336ffe187c905ca04d15891e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd6a90eedab90a54f30a1b59963f73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47b213147ed9640ea921ee5cc6ee5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae559ca4899be22760d02662def79c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f10f6de41466161b7ae82379d1d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac3d9e310059368cffd1af57686d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f3f2121ea29df0043c5e1fe5e131452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345785a45757d762b3491fc3f2ae0e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b465a26d8bdba83644bbe59270f6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355dda7ef01df5ad5453fa8325abec5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76e9eb9e0cd0dffa7060e4bbf8445b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ec356ac44f32a3b5d975233fe0a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd072e9390fd4809795cfebfba851665458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c54b96c1ccb0cdbf51e9185dd14a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe73aee89cdae2bb313dd50d6110f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0469cc7a64b83bc896a58b5b279ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3e5c0e0ffe3837f74d5c514d0fef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c090523b4313429635b6c74166b6aaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ff5bdf7933f9d1c4a3263c59d081464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d51467b636e7aa5570eb6b170aa66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec61aa7fb1302d5ac5a3a607b0700466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f7acd324b3fac38b00db56395b2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466732a44d40bc7ec44cbef6067e743468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cdebbaa405595aa98c299a65fe7bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588d113aca445e96cfe1cccbf91dc6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62dca2f1d49234369a929353e4847471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f49cb963d5a2ba7250c57f0c10b1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65ec2b2c29aeb20fb31c07c5a19d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885352b60a6e209f6c1870716d21e24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bb5897a1e26e319fe69cd5d76913b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df19da72873f0f6088d253513e38a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c423f75a274f51ea91581f2a9e73604477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27fed79cab8e7a22a12888a5e2f62b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ebf1d743d95c98584ab6317066013479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476b92c8c2ef25790c615f71956ecc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0cdc7a33242b35734de00ccb2f008481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0992ba231dbbce14ed393db3380604482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81acdfea6aa3d9d4fac094dbd3910483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1b769eb0f58d2d95635c9ce112fca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eaf22a002edf4667579f4ee87c6d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337646aaa933a70e1a262436d12925fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ebdee6b4b17daf1f73d883eec4b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a081f0328cea860993dad38fb3af5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a96326fc141f12fcfdfbcdf22b8d14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d15a7dc036fa941bbc22e61f1500490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbecde8d19222122ad72e2e0f4ac60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170156d72454321b8a1187f48250577492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0914fb39b104d2b1265789d909e7f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4fe6841ef2ec3b45a36c69f5607c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22451ed42b9047509d03dd0beea83f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f717bd4e5d2d4e667293b72ef34e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d939c60f4cd51749a11a13515a7a25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2fe8648cba1814c7b020e54a48cb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b882c2e178ac4c46c330feb5ead446c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c62ec6d091a1b73f504d5e6a84d1d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e7ab75f9ab6af43161f6b9de3be44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c905d726bdbf81f55e688e71c53234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947467920fb9b1dd3ffdea42bb66948a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a514a74d37f33b11a46f9606723ecb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b301ebf9b91ec7a0bb948989bd4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d722a319b64287be09d45bce120b63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2253f5601268c8ebf45cae43709459507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc3aff0c755ddebb4700a7f27f113c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e2fc8bd41641fca5dee6c996d3f66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c73939f3ff7093515103dad48b7c8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79ea917a88f5d52ffd608d8091752511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133abe04bd38875975aea01467d1ba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742027ba3466a4bac4a229e6ac914e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df513d5a63670ee3aefcf7f3adb00fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75ade1b7fd1838aab3024492844703515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbb0a3fb7ea8e8c3418c1feaf8dbf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323200769b581ad15e60a62274c25cc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd3c9226ed97672697610ca2f639f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99c1254aaad1518c031d19dfa5a00f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024349993666f634778c06cb2afac6f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962d50d06d0fe6dc589d678d63ae19c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca6b75703a1fd7faac201acc6f9ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1928d49f62a972ed74e55acec0f5a08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1561849bba18766ad8e1d7c9f8a340524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d902454d7ddc5b3dac5dde02a879525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd864153c3b45f2795c9acc0ce9494526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d42c691fef4fc4dfe645e412350420527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0e2de927d5bfd0deb925fa0693cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754cd89415efb972b060e39d8565fe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef5b3edf265f3e4783dfd5b1096d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d43da6f9858df69f248a0b181ff30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d5354d9237e38a092c2e70b4c4741532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5571c0883c7207bcd112d0642a07b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb6ff80b4f6de0f3066247ff3a2cd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de1f82ec12932777ad80cc61a5bb3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fccfc3867df659bf799dd71dbd6c1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41657ba5002b3079d5f15d032d2b2e73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e87cd76309062fef08f1c3602830a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4a669d20f4f062e14feff37c5064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926522363c5aa70fafca5e87591cca6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e06a7b29a46c5c7f620c9f9477847541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb17a7414f716981df0ecddcaad42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585227a1f8db1c79f66f75803b958b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b806abbeefba40ab2160e202e899544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6118963e2a70ad81fd18afb368423545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff625abe5fd2e2bf47da84464408e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628edf9077745ac80e60bb85a631026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb007a66bc75bed31c081b2efe0f00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb46eed911b780316461cc482375e96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5183e9bfed6d52b46f7eb5097d30e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005ea5f5a44aa190cdfb10b8ee569a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20abe8bd4fcee77758bacfb7d1cdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3241cc731ca57e3f05a2c363fe611553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2bc65f59ea1bd7d79985a3ec7f63a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd42210fe88c1cf195dd5eccb7bd48f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a35548bc42b5be5cfa2ace0597c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550297dafc9528bbf76d3d0a49574897557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5cf776dcbdb86fa22c54264e838f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56a0a47b59e4d2ee456d85e933a200559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33f70c1ecd8cb9a8d295f54667915560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9990513e86138b58b12521e0b5f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc7f5fcf9578bcb90f48c9c24078e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e42af0a20db8cedfd0d7803aea68b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5528c441c4ec20f0500501991a41644564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848eff51307e09815ecf028c7409ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beda172f9fe91f13a649199f15a757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054eedd555808c2b53eacfb244ee640567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5208a9205edcaccfc4cd9b94c0abd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb7ddb070d77ec55c081f3ff71ab6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74498b5719d24e4dc166f092c94336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b19d3648c5ea039962ac672b1d40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e76c21af66f8b3ce7dd7c2b9934d60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbe8d6fc2427db996adfbc1a936f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818e976974abd553662a7f82fdf088f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90ccadad4d20f7639fea356f84a5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610dbf955a97191e1b26be73a9a3caa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea328dbb461ed0f047b767fce2bb5ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5abf2b6047cfea0e6d2d615146ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea27368d885cd2991356d94a436650579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5745314e2f1fd0f7c8a65972826b45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeac0cab9bd32e2eef51cb50e73c2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb19537ebfc90d8765accf1f203c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ec5b40279c4c7640d9b022ee8dee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2a75b946abce8c5178265f119bd4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352884d6a5a3c46329ff74ac3211420585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f428348897da0350095c5d26375ce9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce0c9242d7aec06b9ce67c18abd8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0db055959090f3594328e7115362588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43ca8a9e7e8e34a4c42d27e78eec5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162fccb172a899c1043db29156886f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76853bf2d23bc4d29f1644401576e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea2a2a1b127ee4d7732af523d40ede592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea355e84955007946f37675504f90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a64082f0897a0307b83d8d348206594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e93f203f42591dde67ceafca5988595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38190b8e131df6ab8813d3490de4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489710d640738f06991316fdbc46dd6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b79b9f3f73b78094f6e43db618b40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd005e310c1a28c1a3f72590ea939ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023eada9d9f577a3ae66f13bb20eed8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf5c801cebfb45da180c7ca556ce0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861905d42c71caa610d73f79c3416f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd521d08d11737326dd341561a4b23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1083b7d7eeb429c7ff1c105f4cb7d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ab60c62b2fa76393563d56a72331605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e567d1b89c6cd5d6d3ce291db179606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce1c162009522ed163b7d3e19619b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357758844e9b43507bf9ed7e09fda6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed550245a84a578c6a6768e705fe0d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349150777cce1d796ca42797ba98f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dbd358ee8e304c13b6813f989b1a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46870ecf8f22b400e6378886ccb1e799612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be7c8c18fa4be050fec1ae39109df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09901aac3c3253d310240aeb04b071614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c6a88c24d66162f71ad954ad1dec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eeb99c8ff663f9ee1b96cbb288d99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2512c552e450f1110a3df42b77af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae8395676c3ffc39dc0e6310970348618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6399bfc870505ccf6d99a62e6bc407619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356679f32a993c9ea4acca051845b2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524cd60275706cdddf9c0e2df7a4676621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa25ca4f3e67b79377b35077ab1036d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590239744feec929c1b66b56cc90db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b84c7b18fcb1221904f140b60f37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf73bc46a0069871241f37e6d788ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36038c86f1fbf5834bf519b349ef24f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a444ee16051a57e15b29ee1a3341627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f61f494fff4e92ba2e31b92c67e1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6fb7d5a127243bd3e216d40eb0013629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e5a99ea6b03bf37e2df51b2d2f7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cd6d2cfc67cb18b94a00b3449c14c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23324032edea88940cb92bcd43c190d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04828efb2992c9151507ebdfd54640e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e21aa5c10f033644f395c43a01e73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cfc0664a7a92c1a4b9e773da8ebbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102c051db3c1fac2d1d3f48dd53fa73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963a1d9a785f877d7559423a636e6c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc84aad29171ec71a367378aa29c2ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4aba37a99bba095a9b058f5c1466d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e2e7b5ce234525ee8c68d4055a04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff79666b3506eb3b686c903b626fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ef211f627e13ba1a7f470ea44656642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25726b79527507ec3ee1ef82d651a027643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84195753305c56bc13f90250f22a214b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6e8f572009c892ec98b16099427a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda2c957e062dee1e678357121800b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c143ddce90c5d7498a72ac2b0b91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b312b0844054741da3a284b00668648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ce2e4503eb6ab9fdc861b15ef0c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610b77c54a917b404dd9c6374dd86c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae66236a6c658102f774d321910526651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a90a7f4c8a00f688d4713066f0ac9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f91413f841fb5b9daa4975695d1ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72927bcc0868709a0ae92676e0c8beb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c785d8fbcf5986930603ef168033a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c037ddbca289b940fd5e60d0ba7a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5a4d550e3c159386f36551b1cf58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa99421fe9d05fbeb40dafd2dac28b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a14fa36895e555837121a10b9c005659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95be2971b90906099ed325e220c08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e3a9c50bd22c3276075afe6a72b7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d45d99399dfe7addbef4a37b281ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2519a1d76001f973b4ac256f54055c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1915fe954f3f6d0795d903eed88f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3fa5bc6f46323f9473346864f1d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee202f3454c05a3d11cc4efa6fb54e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6867731a61ee8f3f6030986ac7c98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df24660a14eb1690d929431e48ba870668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9d595529297b26bd5e33780042fae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a37ef7f93c5824c4bad4f363019f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de023483f37326e8b6bcdcc0981c890c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf98612acbb76d9720e2244c1fc40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceca11149cd0a2133a22cc21415779f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe900e11d9d88d7d424c4363b60d6ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9521cc5223b2016ff8129e7828ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb581204acd578cc6607749a3ca0e52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b6fa8add5a96705d39219b152c6e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4292f5e4b10778899af128eb20c38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53844036b6160e187dd4846e2cda26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ef099ac6ab50376e069ff7ed40da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad2cf0e25d52e882f09942f5abbc81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c9034a0003fa132aca0e90360e56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d58a1d1b63481d0870d08802f6a6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57dcd41948d597c5b15e2b85916e2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba9efecf9025afeecd483aa05f973685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915c53d7ef50881eac27fae4cde5f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de878ae2540d51f9db71fc2b0462e1c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52efb610458cb280f1c3083ae5060688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac655a3b397b3e249153cf0dd798e27d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db73cace42f9c9a1962c71ba2f346690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9110cd619eaadeba91ae723cc4bfb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0653b593ec0b6daf01796e3a947b25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f62e7925ead12ad0dd248520acb50f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e6ae8c088a62f4e589d01d596bdee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75887ea3f980a2f2726a452adaf3f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8481a13afa69040a4015ca20061b5ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2407a7301345aa6a0072dc2ab60ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f018724ec34086d6249ccc998cd22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd5ad65f62573f30338dcae8490f0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9c38dac811bd6bbc20a524c1f3bb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f16b10f22277f76ac2106e0b331ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d55015168e7c329f73b83daaadff4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f9ccb3077a021201c8e52f12079c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b57bc164855ecd4c8ac21ae38ab18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1a9cc7c946f9e59d3460af5bd945705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da6861dee505927506ef307311bf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82469ee4069b4629fd2d06781adb10eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861378fc7606c69641b74043c6579618708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4c0cccb270f91806d2e38b6038d69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba4c9364b9e8f0354f9048421869a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132fd481f0af65ade888981f9a2eab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429774c25fba7d863e5cce3a55ee67a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037379414d5156b0ebdec13b1e5e860713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bacfbe39537dc12ad8df2b0b1acf71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0754e5a79c136ac8f4e1d18423c6148715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b98171e6df5d007d8c29302aec37d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e38f432a134cb5986ef79fcd0a252717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e148bdd1e980b9541e2f3a55dd9f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301cd80d66757bb0459b6bd7203905c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f550b9923e1bbb430dd9e3b97f9612720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf53a0d88c4bb24fe96acf8b524425b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d60bc4ff367e32420c7fb438cb349722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d4550a91512bb6697707e10ae640723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf9a2a0478319370999addfa1011a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab806fee9a293deec41f37f0fb22b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c31c45e39b61b10284c2ffdf1918726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18afa18bd3d1903df2dbcdb8741f0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d590481cced0971a2273ba2d4630e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b63f9c9865bb5f513e978ba3fcf6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80182bea945492eabfbb3add2790c8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae9b599ecd4c0941ab6a00ca8c5de3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de6775cd307919af1c8c80bc4ff9a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0187cc9b9db74afec777b0517fa0e92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0c124bf5e9994a4436cb387dbdc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da982c76c2364d9754300ecfe5fd47a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e195fe8da0afaf1aba40422ac98bcc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e42810647de5b02840980d8ada00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e83e15220fa9ea9208041d860d4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef64ce27ac8cb959c6c6055abaf84ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32282564e7a2e6f1888673b83b8499740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c63691af2852023f3e771fbba081741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb085110fd24a1223d14be526a7c03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fec5eb58b98d5270e8d9eae28020e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd798a9839ae3059815011d2b04918f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ad31af10b800d465e1fc1239f469745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257dfdf87a585d6f4a6bc77ea987c70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35eba63486f92b3fdd4eb01bdebfcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f673b3472aa7a0fb6162f09e572b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752e509a013f090acf26975574be561749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f73581831248760ae481a937b5f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d56a180f7c36997a3cac1ab340f5d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae59b1ed338ec8af541d259fb037d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972cdefb2d49e6b9ef0bb361c2f1876753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88156865407c88c3cb5ef6da82051e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f28d782bc63a9e0c80eb90f30f41c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c046ca475f97dde571613d9d7b73d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b459babe8655f7b0f24f12857341834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf19cf6917505d2d463a7cc69674b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909755f85ca733217bf06373429025a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df4857a8f965dc2263087b8da266c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e397f361aa88e5fb7a58e1e1c9fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf45a2bdfa1cd03e562d32df216c469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24fc63b7c6018712627ac4eb3cf6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33875fc92a502ae67a90b65091dd8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ddd70dd5228b63fc9e77a0aa88b1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e38b5754e9f9a699fb766a3fb3b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a42b6a604eb26a010c14792b5559f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba64c0b25000e652bbb3ccbdb8a43715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744af207e3a9620efc0ae54ecb07c61b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb981e08c9a28a8b2e69fd29fa0fa217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1448c3ab0fb489c397ea30b986199d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9714cf6fd3893007e477cd6e3e41e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685fd9b26c8a673d896ba320c484c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c2651f56038514822b531693a27421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c97ac4be03556239467a5ac065135e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fca6a6f2294f691843a554a90873723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61508763c143de6f068415be759d854424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023ba74d2336cc36273cb7408b220b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf42d654c3699168f7f3394c0f3b3e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c0c1be2577fcffafea7a90feabdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07bae4fbae80714919db407fa3686728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf93d09445c6b84865e99775239a0ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2b3f3b019089e702e12894b480c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f766da5e1ac13af7902a77cfd9089a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5d9feffc557d3e7bc072da95977bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b1d42f24f46f0ad9fe65b78af1bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84c36ce6417a17bb3aa5fe29a46c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404b91e08929709e1f92d4b3b02ebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c64758959fff9a45ce93be601ada0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81804a731a1566af74ff8d087b6d8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6300c7a89d146b4b789eb58726151838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e47500137d965563a206c23d90807039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a608115c83e48ee0e34d643b79c3bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61763b8e8acc557d6fc3468dd83602941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217ba772dd4624531dcf0e895470b6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db6aef8eb31720b125a42606b21e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd9a7d8b6214cf2dce270985c9b9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c78fac420105cfe64d9e5ab7d935b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b559f7e4354a03528258c76aa87f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cec68d615504d1510bc5708f569647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31f349c35bf08544d93f5235110af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e119b2763ad56dec3257556f6a18a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc3b40f69e9bb3027df4bd82b1808050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966894096b27057f9205cb2220a6456151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf04be7f95c5a0f8c04e7fd55e3a09352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d089b8625ef47c1e24916f732fa4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752308313b77c5f925601b869e82890c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f7a6061cef7fb52ed5bc9ac5088e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6b89f098a9aba0b257cc61b31f06a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d8947da1ca7c10f76a2bfe7e2636d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5bd2f6d8746d5a9e99ed460c9901358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d43e4c7883f72c598751ee314a8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a29b155aff3ca98f917855c231690760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa50d9d855e610c82d6fc2b1f26986b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af78db28f248ce5a4c7bedbd6abfc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0467f9c9e14fc4452a4c2adfc8e09863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6336b2f356656297b4529a2884832464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a84471d6ae46f4269daec64cf57a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7900510d3e1fb1e1c3a587ddab5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0184e56da1f118478d316c4faffb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d1580956a2778e9ff881708de58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4167b8aed14acbee73b90c771174ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021baa82b6dba07da679c8d13ad5b70c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cd05898818cc5cbd6b108a5b7c96471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd0cde04fbae53563c8fe3ebfa41d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502c60a80db9f5b19cf8a1f1eff33373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbf2c60b10456505a8a40b51de986774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833bc4eb0568d0559f84580077573775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219873a8e70344f27a4e599fbda197f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cc3c87dec120197421a53405efe4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7f277a0cfca22d53bec85ad913ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4f771e701938dd9b745cb8759414379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b1746083e08e957a872c6957e7ce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6bc82dc370b62d7d2520a18bb65c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17fde4ee0d9ac726442125e9964d9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac9f47086ec2e47144fc005f1de52683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f070c49594ba5a54a0bf869ca065f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190aedd70afd81045090dbb233bb77b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033fc6d256d650643b065f1c1d5668f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615f04dfb43b1cfde8069efc06be65c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b268968cc2fe6fee49084f0eee5392988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619922f8ceb61706f81c495b02c456489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ab3c683f396de00431569df3974690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddcc8ba5c3353abfa0715f3dc6b88091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c24bf8f34ec5fe2586b78088f0bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b748aef71322bda83cddc6b1002b60493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5641c2004364f936b25a23187c4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fbf9328dbd9db29b325d637e97ff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc273556c8b27fb2759f3b8c6f53996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4c826f0c36d2197327f482e10cd5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73adb401507fa560c49064aaaad55d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a3202f1b8fdd92bfbab06de2080d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef24e2216b2fdf83d75da0efa9a56f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec55906f2b5ba9bfcb683a37a3432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a640729816faf82e2d037874bd20673102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc0994d8a38267e9edac621b66957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaedb21e682b61b1b354b44451c0f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8bf1439689c12fe6e4952a50443d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d00f64dda86dfb258b0d8fe5e30b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6557193306a3e2f25dc674baca26a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c74fa67e1feac2f9915e5a3c426c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc2c3134b620d5d385e96d7f51058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a4b86b2be4c23034361c92e88b597110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112460970831604855f377050ea1acd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22e72c9a6bbd0432c8ee0251e6118112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0e1550065d18215f00c4bdb0bd0b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550fbea8edac74a557f5ec13a58415e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2c5a972953177c0fcc210f55e3f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3ce6e791bd84c33b3d7149def34a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a132986b7f9db61de04ec99182238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e240cc5c973d8fb37db4a8e04bc34a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a5ccb2a142c4e157864b5dc97d9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dc3b3168f5c342d4b57a2b6125615120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb6e44a9b30735a46144b5e5a10ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba785d885233459f66b6e3098a7a3cee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a42493b43445fc85a9fea83d158d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c7179dea741c46cb863a866844e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454f89727a34fcd77b3568b6cd3f7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a59f4279ddb9502055a175b9cf83a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9017e86a4d632ef30631da38dc95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f392ade5b95eda15e5541be2f99b95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53764289b2edf40eec462c9054485b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620434b36440f4ea17a6305d93a1723130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014160b32ad313e1dea33c4221965f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c921c8064f531ca5c325c1af615705c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6432633ca3e36ecd59d049053d91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f82af1568638a062b201a0ca16a20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008899dff6452365b4b2024481eac3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35602584053b72a16a0b439600eb79b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab227f90d27694bb5808300ba37489137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e803194d19409f6c8e4611e1f4127138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6db4e6488ad9afaa6e0293881a1d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc3c5ce4dfb4804b8d5e9bb00ad544140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c9a73a3143c17737d6148fcfff802141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1edc19c39d67b12eb1514c7edcac2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc196908b0ac58cb8c06e584d2a7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c06d05cca6cee35bbc30764f6aa8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a231ca0e7ff95e2eeb1b2b9192b14de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf5d1689d61cb0722e38371bf125e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a60f5beaa9483996b1b2c7d3b9fee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8804050ad5c18007093a0d648641d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cbbbb7db53250f68de7ce1af5393e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18d81da660ef998461803bb48e3f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd56d629f8125b0a53c6ac00eb0e06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a7c264bb931386e80b2960c5e3c72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d706c939aa48185834a294be4a518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7ab8784aabd54f59359575486ee5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd4853cc083bfab2da12032d67419155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f754a547fd4b9de0ad1b8c284ca5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545088e0bce674f9ca68fecb77152ecb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7072ffd574003624b9e06d10fd625d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50548e2da330894a41e85219256f3899159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9bd2c8f8d834f404ff8852b6ff29f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41739e9e706ce0ed2120c1a6279bff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ef8e1ff8da467931e6fc07106c75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af01bac79a8a1b39b9a0896788784e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762f1f60fdf89fe0b9d82bd7e13ca7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ffe1989679d27886058bde1b96f0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fac85f13f1152be22ac0a59952736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56218161628484f174600b3444906852167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d44f8c6933a524aba4d4f53325cb21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0caa6bc33d9272815b575bd8e9ea2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811397c2ccc1017fdaf9ccc22bd5f92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eac0afca8238916e8d517bc4debb13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b48a2f3d623dc205be0cbc65316727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d45f75c2b5ec0b1447cae4fda121b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435089e229c62b586ad24ee9f5ff3ac3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a45836f590dcf83f24b3cacf95165175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83bb889ba71657bd3a15a4436fc3fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fa6aa195cd7c63a157706e1b921ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0543b49c7b87b804e09f4c444e734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28dc8a8a7eda79161173f36be684d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e65a112b4c3c073c3a4e8d73026d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023278bf274aaa0fb9b865ca28457fd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c58e271a9782e3b32f541b4c34f65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798810412f33f84e7011322dc32a1f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf52465dfe9cdfb03e2edebcab747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b810f68f330d50599a193aad5712e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca4058aeb1b93fbf57f1221540dad4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1be31ffde920c162725a55672795187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feebb5abf32183ae11a565002db4db0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0f68e3467b95404eebd061b6a4de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9fb2c0e3d4df32051021e92b77176190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561178da94d526641098495aa5fbbb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01730438d8062ce6575b23cfb6a94d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e8f80f7b9e57f5a54ff811118053d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc97def136406ef7045b242c05b93d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0920df4b42782ae6124eae4aac00b6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad751bfdd22128e3100d3445d2edb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e3f69a4f3ef1c523d56d591f112d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9991f5723ac1a164dc6cfd0d9fbc3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b5f17102916e8f58e3cb0dc5177e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ac1e87bad13536b9eb8c9134156a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbfcef7561e7d0cbcc350b9d3f405f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380fd901cda72e32cf065deec58d6c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c50e59e449aaf40d2b3e7e10838bc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e353ac34c473aa3da91f134aa9697204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cecb6119ca2b1038ef4d19f377408205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b122e8acdea9a63a40785c8561c6ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99d0956377389bf985b1370c5883f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add9d3dcd8cd443ac7ab086dc618c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51283dd18300c32101e1de36e315b0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0b3c385df7755d57a1ef704cf7091210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781ed80d14d9eecf2b8d864a7b12f79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1077f5eebe23eab0f73a319f52919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8194145ab1eb343cb06a237f8d593213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ba9f0a000255d0673bf9eb020131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80202593cc32981da5fceb1bc8d806f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c3492b18f6420c48d2138c9890d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a924e8f899da5a31d63c9a1fce33c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65882910215ccec6caac42a169511fbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bfb504868bcd4c91c1a6847e832f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be891e8ece4565f32480248d8ba0d61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348f8e8b62ee461fc49a33d402ced8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd3d582ae61ba692cbbc4e84acdbeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbaaaed7ead4c56ddd1b76648bfb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1606f59b21106a18b73ad90301bb4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e609b9067308a02199291c0ce53b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3bfa2e118df4a979a575ca8ff0c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f12253f12027c1ec674827eb2abf92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc860f95737bb75f87f6d7c9ab8963228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14508daf1595ba87b8f6ade107cec0a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f2bd9074bd36b22e59a1e3b38ada5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cf9e1f6d7dfebdb4c8b2a711c52c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbcbb5607e5f3616d3ed186c6fc0be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f52a86107a19083c1e145af6939f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb09e6a65756ccb293b7ae7cfe873234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a057eb41745f62044d0dc33182bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27146f4af113df64cd9a0e120b344c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d913f5d9f9a5e72d9a8365d8f7c71f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3b740427f00f127c9ab42997c795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ff7f14c04cee9b64b97957e36c97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb97670be7b9ee148150c03a636d3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f40ff080a46bf33e8f2a85f196cbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efa023e8d3419f198e366abf1281b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458c9d2e63b41928af27b5efb874f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7f977382b61c2c4ebd4779271a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e893b7efe881219512ce0fc94bf739245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f1bcafc4e010d4c2d55e9ac80ac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc26f8fecee558b297e0746e562a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472a3a7baba62c5dc298a69f9fc3e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ba9765091d3275f28fe5485f0332249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe55a014a4fbcbd8cd73c9d5be0be3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677040a6ce30b7ed3e51dcd03bbdff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06a7600ed502a4e40c2fcb5bed96d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40242ea46443cff5a640cf5ccc9d7a40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8a7e95ea142f5970993cfc367a69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff94571f335f9fa5393d269c0907b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2957875f0939053677ba369acc832ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56cf583483d937b91835901278939257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718ba6e147d4e83c402d90e7e015cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb7fa16a7090acd73e2599a8bdcbc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f09db687f46570ea5927b3859c63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819640b8e68c2769bb01aab88d9fec58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330397d50ffed1db94ee3b6b505323cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35f8788ae59f5ba2584f72979f606263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d959876ba4077e0be5653e155792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ff9f05779cb1c3a678b1416b228c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b03dcbfb5a81121ca37148127d845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69125ceadec14110f1dfc78c6e52f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db9cdf1227df61660a9acf3b85f9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a4b47d7ea9e94f8292ce672ec0924269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f143983ab490986c0d242398adee9cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b1b3125236462ec7b529d1902a1ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761560e44e8ba9b03247ac0a554a9fa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7f70919ddf8f539d0817d1a5fd2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c099d4e0eb31313979ed3dcfda91d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ae0751e77ad5e2c244e2e1750c9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebbbde232373f86c63cbfeb0ae892c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79629c4c9d6d7293b209c48610453f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846adf419ee4707cdbbfc6c667f44b10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb115ea79826a03d4d0b29bd6a1a35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f695534dfb4431eb9a0aa1b6f1d173280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aac92bb2cd37740e58891238e1185281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973c9f6f56eabca9232a56661f6822282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5423fdb214dc305dc0942dd1c17c1c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9906ab939dce8ce5e115ca0f47546a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f77343af588ab39952520e127711285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439bb156cf8b8fc248563dc888443dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f286383558f6a2cd09dfb3d8f716c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5ea69a7e0064263b95d9999323b98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ed6ae92e94c9ebb23f36861a4043289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4f614f0c6e4dda70052d76332b3cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c3879766a54b70dde18872d71363291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fea19c9cd4daf25a1078e458bfd25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b218db752f9159d0906773e65cb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3df94c687955a1c50b75b04102b91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731db1a9815355c5d390cc03a07743c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc917374c7f4e706a520410d5098e17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a30ed6193b516cbf28f3fc7f32f125297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b431806da6ab3cda9016d825a3304298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca2914347951238c1716544920ca2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401015c87e02d0fd2540f7893d748e0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31bce042b3ae4f1c40ba59683078f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6472316cb9d8ffa477fd79db2aaf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cd7f65fe8c1c15c8225d51234e268303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a364002e1e883eebe6a107373d29d60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892edc0d4fa640aca86255acbda2b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0cb75982152c03f42bd0a2a3213b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f31abced9747a999d2a86066385c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba866268c47dd017eff399b2838d5a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898f78f273628eb721e01379fb61a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d260c8897f04ad2ee91f5b66c945310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d4e9c3a6398f6f7127339e766dd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94287b01cf1c621e48fec682ddb685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56836f7fc8567bb41b5200fc03949a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e3b6d7c7cb41de05ec931f1f68a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf24f2c7db87aac3806dec32c624c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51fbf1d3a8da88c7c0bf328065f87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c93c53b31d89eeb751e6f2bd45991c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247b9a8077ee888e0117700a4cc814318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bcb78e096c3eca50604f3e5cd0546319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f7a5736e097f345e6113e1dd1a30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fbeb46d04000d5c690f356192472a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4045b9371c40eb2eb4b914516a400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0d145239880cc74f5cc32fbba5cf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d0b694f4f4dbaba7aa0a7b74613c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20cdcecd410a0776060b0d4edec43d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a988ba39033cba6ba2ea49da9b98c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27dc5e13bd04a7faa702997b0acee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7289c2b9477b7546e7b9106b76c28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be2f0bc669ec987744766ec14bb11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89ed3e6b5cefc15c6c42d4c823242d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe78e12dbbe25e7e27976d404a624d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c511e6b1b0ebababcf9257ff0ddf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7134219c09659c944576533054c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3222b1d9e041cebc53b8e2762801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61117e512a917e0f98a9cf4e9db083bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f86ea676ccf54f80aefcb5b5a2e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d567ae9045bcc76cf5dd940c65c050337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712ae6e02eecbe452315633b3777d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8470a5a578483fa486204baa684cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0864436cbe9eaf7a5e8990f3b3f4bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c158274d5e2270ad436830d1d3c73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407bbbd65151451a28d18a80a6274fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c6e4dc0ffd6f389efc5f75ebdcf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69128e3f3ffd9346bed17e3eafbf3e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c23defc3dc71cb2a562fdf13e05886345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0cc41dc43cd65d194fbb8ee5cafa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe992e6b6cd9ca24a87f122b2c3bffd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911247b2b95b5393b764301d7a781b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b97dcd099cf693ee1229cc9bd8c7a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe90ffb43ce380a6f38546f3bb714a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c8243b4da7b8e5702af1e0fe3246351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1dbe04735e7b4a0dffa05898b6ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153c7f6b204f61b2821f0cd3703da8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1ec09903737a1e96ada0a1626d3b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700b1bf298cd4092bf656373bcf43ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e443da37a610f3557e399738b2c6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93886d4553c789f8ff64e171bdc975b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033900e48cac731691b05d47290551b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605952308029b92d0f7250cd261df907359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a30bce0755cbae9d22dcfad1834a33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fbf3115875b6644b318e5fe993ba0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82ae66e24e53fef28f7c108887068362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4744565ae7f09021a231263bca84760363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b9cd266b48207bea5d8e1bdc73b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d52bd158f081bad26db07af395a0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693ffd0ac77d89828ea6c5f48a7ffb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffee1fc3174848a216c2bc1db6c7b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617533ae0b6b6a1e4d81a5a1d68f5672368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c7ec5555d420fc9e71d0e12c8928a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ce7c9c72761ff51263bce0238d234370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59119f0211fe8054cd6c672821f19885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fd86b0cf86fc3fc824b757ecae8dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19ab302a9c2ddf80a5602ab9cf400373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14f9bd023cb8dd6d2ff2b8d9157f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38192ff7143625f8dfc231b5b1037bc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae984e1e0214e9f0ba84757290abe9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feba76171193482c106df1af16beb8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092607c0a2808e448213e31bde6e83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f1cecb92a656d541bbd842a92a3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51efad7d99b665ac348210091e6f30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534fe5da3da17f1c78b24c9630959f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e5cbd7a3a72bc0253235821fe997c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4adc5e41fb1a12fa48cae724b49a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d87a5970c246572cb3bb10e32b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9544a797dd8d55259c3ad8e4db3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0073bdb7d7d8cb374c83af1320de06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71877136d2f34cdcf6f08fbda9b3621387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7685a9c5fed79918e545febc8d9034388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda5210131d714b566638969c74aaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbc2b05f2becd4f52652c0e310c74f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516960f445438f621eb13e5ce6df799391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37a120636afbe9c13726d56ba70aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27ec595daab319dacca885c44f83f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c4bacb0835290f6ffe9d73f9ca87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9a43f00c2c9a79e80dbc54decd32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16808dc0470a5b16825c70972a657359396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed08f2cc12396dfd9b417d8ddd69eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00667fcbfc5d51a075a2a27411f885f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8bc8567b060a2cd37ddd9f4af50e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50839cece063f628e75dcff7b4eb17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89221b140a2de425729dabac74988401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a81c4db0a0e6a941cb287de31e32e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a5a581a89dfb900042e8f97f60ad3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2348dc8506424f0474201bb6402331c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e40d5aa1d3c232f8c9f7a4eac7f286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7d6961457cfffa46f824a8d75eec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a387d82058e00c5156b0b25964db5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d107cee6dd55d77df7ee3cde6c63a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d319ba57de00453ddf8b6433a901409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfb9979a0350b9ed74190182296803410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5546cab514a0c1cdbd171e411460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b83dea888effe90be329dec5a299f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1cc2af9c259d5364e3da7e4e97770413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4515d66ccbe1f8a2bb0028c0635e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff4ea52130a1ab124e1ebafdf64dda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fafcb5af9571421ef2fd79d192557416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd05a1aa68c82a3686a3fac0ae082a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b36900a65ec77025b1c35642583a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384455fb04eed9297dc3c962895ce7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21af6dd4754b3f8b1fe32879688210420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad355f2b18628580389e9b6450cf5133421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc49425aed5a0a6d0f21c6e3beea3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7b8e21800282154a89367de28032423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856831660e566e546fb16c8d74029fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce26391f4dcdf674a6d499233921ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb31637c8df5f23eeb5610d8095236426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d7eee68550a5f8d57ac32b7ee62b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beab416db77f90447106d800a904da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aa53e545d86b4ce8e0dcbbcdfbcee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090e300408f6bf15b001b7dc9144385430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e25141dee270135d58253408b76aef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badaace84daab357c6885e6e7da5863432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa43bd5960ed4cc996de5721e0afa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4792e508c4f4964615e5868271aed4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12914aa10444eb85355aded0a3470e1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c285287dc5955201b2a338b35b3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b78ca55416d917871af68d3407602b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a80ab2ff54b5227ebff4d492373b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c080fb2a2d316c664f68769a9cabf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb397b82e846fb9a0040a7c9aa9699a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089ac2529db6cc5f44d6cbf9c344be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe67116f10733c9c0a0b7b69281b0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f05752af44b3d15023ba8f1187ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ab20fa37accb90c994c27a51b770444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd092f81d5235fcaf99ed5a7af442445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822152fab9c08b3f7dd327f7d164333446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d9ff673aea3f78aa0e5870e3dd491447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe199fa3f49576a9cefa58b8ddfb76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f012b07efe5089b7e0c16e2effb37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8008cd4c44dbcd86770420c46f4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c3c058ac91218f92d4d99195d819451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a84b41805b8c6bf3a449bfa37a8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28a70b8e4f1e1e0a739bcadd3b6a19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4ab1c4e4e6ec52db90398c23e14f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c6ff41d4af5fc4aeb7fd28547d06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0952c75c440f9d806c225ab5e60510456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d3762286258a5d802df73e30fecc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f66be1c75269279769b45fe95e5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c4a1cd4c4e389dda92d2492ce125459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56008f3fac8eb2a7cdaa137ac355a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34538c2c7c0eb737341bf5a3eb93730461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05398989e86b66edf907781d75ae21a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef000266c3319f8196d0c10c56739753463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db0a36e7f46b2a3868ed4ead143d71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c3b4b6dda354dc2765e585eaf426a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911889b262255b9991ab240bc12fee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c977f26227460c86cbc5db753f759467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015cb135fd63578ee21d68e38927137468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ae40bd005fbbed095f34c35a9e9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036127946916f23e0d828aea51e34e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0345266e8ca444b44d288cc97536471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1d7101080d8b8da70e9ed0daf654472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af6f638913c9304ae5b64356654c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dda65220d092d200db52ada21767f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9086a783da2bb4db2c33f9fec8f2500475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a9274e289ef1f1f6f84e6cb0b683476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967a6ed4909c823528569c4e6eda11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3034a13c9978e1ab391135c56ddf79f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942e6d03e9b4817feb23584d224b816479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39e59dcb12c44d1a273d65b5b2d78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe50887d477e9cf34a489f0cb1a85b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119492d16f7b99281d2f34679a71ffb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d118e9dcb8bdbc2add50fea0835b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a84f56aed1e7ff799a06578561d3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce931c0247ddb05a8220e7891cb9028485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff06cb8ca1585ce29999ed18c0679486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ce2a7c49c697530b3e7ed5f83adc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019423cb0483e02b2305ab03acc3d09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762f0e48dfa26fd67a5c159a211a856489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7227021da23dcf998ae0acfdd6ead490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f1e2eefaa06a5b8df3612266ec93b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6991d8e9d928651ed80fc83b60e6a36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032f1851c5f055462d8f426602b90d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bac0810ec4f4bd0398b886dd7b538494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7be947e3b597c5b5f4a2944be0068e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4961b1af3123d2a4dee37ba349696496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46be28ec34e43ca26cb2212b353596497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874531be043e7de0e2504a61c6d0d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e64b7537bfde5cdf312c68a459e48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08cee3909030914f2e2018a8059378500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350d0935cdbc9e0bd97d109562f4bde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07552a26bc42e698ab2e88b5adb1b4dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffebecc9d5a39acc9c1f882d936bdd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a10585bc91e15594605fa96bc6025d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2189054c962a9549fe3e1401cb3b45e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997be4454b97b7f17e004699e16a6c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cc3738282aa0621d12f8c0da003b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2fcf661f8d9b2cb8561f573f6ed1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9a3b3e633f3b512b54e711d352aa8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226620e70f55045c5f746da16665fc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f045e599a57bfd6dabc36d18a61d17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b6b7053bd23463296adeeb6d9d9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046f47f362e04f8f92126e027a075c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dd6a56c9b7ed53b5eff4d8b4e1b8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e800b1190a245315503938e1fe34c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65e0efee4b154da14df56d500b98a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd892e1aebab4f59ca3ca36e284428517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9252d684a69dea076ae44e747a70715518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4606666c6410eeb882f36fa70054f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f1c9754d9c19ceead4f0dbcda53d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ccb02dcb442ab769e7eb605a28734521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e3b8b1cc04179a8f9585616498e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79dec04a3afc96c5e06752623f5e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac21f6352dea32fa91753ffed25bbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad83aee39e19eed23c5fd3d773c1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b25f71e189b1a10290a375911fd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6b8456821d6ad8da43e4b0fd3bdff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703eb9a0337d909935a9f1242fb938528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757564657f87f9e8a014ef43fd165c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea001cd5c939148e6bcc011cf4d9598530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3ea2a271c06dbdae8b7ca9124e50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1362bc136f78489b3dee8e24b3868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a56b3b254710c22022e164f53eb6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87697f773d9414fcccc6ecd1537e23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03540778e26095746a6a06c319aac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bdb9c767810d4e6b7060ab6d0566e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd45351b60770271b5841e2806d09f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01285df5eb395a911efa518749e5339c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ea4521e5b7bf227e3401f64e597f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19be1478ced0fa6cbbec260e82715f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c8e203943880dd060f8250cd3446541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc73eeb6581de960898fbf70371236e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7b011fe6adceace81c3ff75547ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8484bca2f6a2041f3c1e1c2a06f92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d9bc349c008034ff0dd4194f848a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad20d7ae40273b2304800a51ac9fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ef39b5d6f657b5190ecce7469f76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75500d1641660045e57acdcb007e1c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396d96429c306c209323c64876675e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9323315029e6c189f6d12e00fbdbe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bb33fbecbea8ea937739218b19c0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864c60e69f2268866fa58774d163ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e6fbee90ed7e312f0a44b7ad77b56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c21a91340aab47550ac147f43df9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03fc014fd5a85da1ea41c1dc867ed8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4ea770ed7cc39402f8ba18417212556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465219c542567223f5fc31d061eaec57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f353c94a63ebb87f3ea86234072746e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640fb25dc63f42167e1054b31fd994c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7506ff27953acc73254cbd2f428d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a47378e3329a6c870018e67c6d8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d67fd6cda90bac204089352a31c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa32e56173b507a3a5c39decd4800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182cd491c240ed9fc93c4b749d4686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c544d6c53730d395d83bd3c7c041c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5e39052a2ec8297da63c341cb70a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc92240029323df04e538be44834f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ddc5ebff77050a009b2786b9dbc5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4009c93478ce3a1ccf1d60a975a2bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683357a3b52c9e81e26bc6fe7c2e11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae743e30052bbe3218cfcda7020c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c01cc65ba861ef535379f2bd5119572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060c06edadca235640e720f5075296573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d01a282c9e4fb78b13e7c306f2f87a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdec7ea319f82d1a09de5e6f67824b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895191f2d71baf8d60bc965bf0d897e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6e3dbfafbad72d865c9b0c865719577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9efaa9b561f21d1107b14b58aa708578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a482d3342045f747e54c9c428636579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228f0812d97b486b52761d11a48dc9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb27441c6ebd5685288e23d8d7b5c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324146b2878529d04d2e166e5500a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271db7e0cb0bf3d4ed9be1ef2af1a2f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c704073b0e9e7a1bef94c4a73d222584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e6acb8ad1eb322a24a1a321c08ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473e5d343574d4180da4d427bb3521586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64fa1fad8121f6e28bfde51883808e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bba3ad5852ccda7699010b9a4de25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822798ac49fd043642ff80f6a8ee0e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22985ab5003a40e4bdb4b2fd5e682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e35f349ba94fd24b298ce00ce3458591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d616703e5e83144a5f7755f22487592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df657a364987715b69c9088af6cb91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f3b9cd5117587627b0998dea4ef1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caff675b4a19cd6ffc39c822025fb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e74c802bc46b73242262bb05b6c6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef48f64ebe20aa7294aac7f678de644597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87217948839e3799976ee6d4c4d7429598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a63e8b3400d052824451825bbe3d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2271ee8d3e91e202650429830abaad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9bd5a4cbc69b5f4ff1ea450d8c31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e674f0bd281e809da0c57cfbdbaaa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9641bc23d9726e38862f9e6ecb68f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f6204d7e379f227dff752af00a13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4a22eebc94b68f18531584e1c772605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7e8cce394cbbc44e237b7dc2b748606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1a8ed9e8777d0e189ed3bdcf94f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525c8574b3a8d826bba302698ec6ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22783aa073a6980bbc0e5b2598347ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6305a43edd18a35227400fab1b4418f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c49220897d988abdd275df9faa4095611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01addfb862ab9e054f91a60b346cd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d3b2cae0a7cc1a0e704a809f418d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158d819d8043ae4173d94ae07eb6dc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02420e41536125cdf0ea3f0568fc947615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648af9a3827c1ba2c7a3999a8075ea1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb42552cf12a1e121d8c361d98770617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156daf1b7be1997947de12200fc3d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d712247d9b59b4ce0cdeed2e94145f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840ec3140bf22a96ee628e5c78fb47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260357d2a47115982ddf1d2ffa07b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb1af7b5f1aef4bc8910d63117e76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ddd99515eb83caf72f8a91070c862623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77fcc476a8170b4e23f461a59de836624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57a76e245ff0bbcf92e618c0614edc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b5ae0299bfcc409778bedcbf042a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2086dbcefaeccebd8b9573faee4e7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f3e3a9e86d63332f24cf0c13b6ad3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a053408dee2b5f9206e7939e8418f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a968afde95e809ed766a894b54bcad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482fc80d6b24cb79b1ac6fcefb5f040631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343f6a838c33286418f7b3e5f5dc465632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a30151e708660aa24b043a8fc8d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f3f84fe4ef35c1caf41dae0d31dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e185a1565a91f4211555743099024635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8f5fdc5e7fb3a95b01c065674273636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615564760a4c18ad8853f1a95ccdd7a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee0c90c1ce1aa9c13a1f4d6d11812638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c2c02119737c3dc10b16314d29df9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8909ea5813ba4716e8a7762364af88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a744be955a13f901046d1e86cdba6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47013367539b6678c088019e66501ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fc1ae1a24649fd65322a6b5c8021d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25626df2b69aac31920fc715a885c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff6acb62871eca8361ef50ee4dd06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c681d01e28d4039afc03f1ff21dfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb0a1260e3ddd780ac71c15171fa01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc703ff36694551ade579afb3d2e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4da5c8f9ab9cf153dd9542333cd9ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfa8b5145553f09a2e8d7526ab834a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db069602232f129c2739855d9102b9c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd67b1da11cd26072e8078722e17edb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37daff75095e11d1a8dad402a4cddd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39ddbd8063e8ed83291f988826494654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46f2c2ad0b8dc94792f9dd7b4dd262655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98914744d2814330c87fd7e74e5cbf2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a340b96e1217a956e6fa645e7791a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf95101f5fe77b8a42fb37b6782588658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83826ddaff5da8575dc74732fb0b5f6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244d74743521a8163453d110ea978a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee2ef1a465d8c8ba4545f268cb5c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ec929d7a4c5ade686749e7762cd3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d3b18be255a922ab48958a50930e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb79333a2010fa918239fa6209c94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe01f78f89000a37144fe3cf39acc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a053a0d1933f98e485051d638b8ffe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47a153b0bd2bceaeb01020cf68e02b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b63a6a42eb57f1495108672600dd3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cff8736ffd3b8ea04a8ab973f59d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce13ef915c866afebd152b08170de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fba527d8d7845505d65ebcb5ec0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875e76aae2ae0580faca66c325dd82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3622abf91d1941af8b9eabd84a1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213257e95a1b20668109c71b1ba0af51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8892cdc0ec9df435667aa9ac1c8cb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ff87512316875961d46a3a832000b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd84366070a34755c6ac90e3dca97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d87c7996b25b684dace32654b326e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e1046854c3c405b34cae997a3684679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b5f1e41efce9732684b209fbdde8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa539ee1b9d8f06bd4f51f1fcd0b895681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31973c4ebf2d0e84916b6f64eaa741682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ec41227b319ef22b0aed075788cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef81e3247d2692ff321fb8099e673684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f59f5f3580bfdddf5b3296cec3d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac699bd7fa734c351f5815c84b36c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e020a544e7ea113f5ee75eb407274687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5111aaa3e400201da0d21904a0bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0506fc3b0573e15c261d8d74719fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866aa28dd13379c0be7a84ff471b17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7427e0f8d5d250a0b8595705de157691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015790b0a61b6ea1604c5b70d36908c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d63cb33502a674dc7fe4adc24a50e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09dc1cd81af55e7db204cab1fb927694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d69516b9aac0d0a1238561491d30c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e216baf8f5c5ff6926eff5c1ad3f171696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f51675f7f477f7d998a17f99d66374697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439cb6d265951cdeaa25cd0cbab1b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090460df463e5d13cac0dab3c34b5460699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ecdc7b325cc9502cf0a9bf2eb6a33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd678409ee39015e307a8fff6b6d283701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c49117c8f2de3dd86be29fa8722f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2cd87b9b726f439b07c30bb22790c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144dca13a8c4b7bc2030c93ef7f0527704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690571675e0f6f3cb6cf7fc0346312705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e599f02d1c6595e56a3d61706933706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5c7ae250f931860416aec82cd111c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c8ebc560f2856b204844a1373adb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac06e1d44f9778242251781ec18035c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3ed5f72516c7fe17f48b260d48ac7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e8aac00216c14cb8a81cd0a104da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c10a07648b6c67fb755f069a6444712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864d3a0adbe3144508dc22beb8fc07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306caa5503ac32156c046600bfa3c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d49e2e62b0f3d70d1f1a5137649f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd516a7d18903ff9d466cfaae6e0f9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e61e373d7bead4ddac2c5cd29f674717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c8af0ce8a5679ec28f7b40f14870d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a803ccc988972e374dda2ac9dfa3d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6886db181058d6537df87fb4cc74d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7d5f50d7d8e3ad7b0a868076d4c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c71057497b010356f4b0d5a7ec7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd50e1996732c64d8eff1cf58fff9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419696a9245fbe7ac2a2f7598a8181c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c08f488e53a4897c01144dd49d7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b6b67c525c3c0e29880ae9c97cb77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9899d32059fcea917ba4d953b1602727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206fe9990012f019e36c3f2dbba8b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831225db176d6a603126f64bc637bd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce5332b3d9c208fc047ee03cc7b66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305019f94cd05cb67648423450108f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548721a3b2af53a2c74e16f50165679732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31f61a5b5de03ae257c11d210e411733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4dd1efb903fe3b449394994e57e2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df57f4be655b4a5b853068c573fabf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c72658b5ef6768ce82248cee70a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8f42bb960d137e3675638871fb2d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531a29e592ea9059a293da891f036d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510eab7488fdbe1364af57cb787328a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4c1648dcd4b74d15d2acc482a7f20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b3f0459842b0e4830c9305bc6204741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d866c59e9e8fcfee65504ed50c657a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a397b4a21fe10729af8c5aa2f869f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2d8be417c0bb0bb4f666d71e4c59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b6c0dc42154a4b514337f899d826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b9cd75c21ba92d45188ed951d3c7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ee73497ec44b73e883afc69b47a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daaca654705a35641c4b48e421dbed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca1266df9aeda4e056feb7ca8ba652749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220696ea44f82ffe4d0323d39bcf4e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686691aa2c4cf4d56a10e702081a2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618fe9ffa8397b81811f8f5eb7a52c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d5b72c18e550a5e481d2fcd3a846b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>