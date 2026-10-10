--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb419952e2c0b292dc0c10c669f773b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e05c55368a317f96f0f14ff936f7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cee9d51171e3b00287349faa1abcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2385577fa810feb5e820309fcf118fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896c26bab7aacc4d6afe9b7451d2af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced96e9ff03f99436277998ddc97ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dfade5ef2808eae8c97635d0837717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083374df7f6c9e7ce278119513bd1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d433b916e491dda5f509ad4f90939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235023864f72b30966f6b5293d6d776d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca640cb41659b25ea4933aa6cea00611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fec55a5719d87f3c06f53c8f7a2f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167942a155460ca3c1f076f6e6ee64313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79265b2df472057c9200fd50cfefcc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d9282b65bbe9f73c092ea60ee41e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb782b7d8880bf50bedcf6128e5d5f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98474cf86ccfa1121e52cdc7c54bc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783583153f486b6cbd30831fc4ae34a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7127cf7087d9954695926aac6f6ae619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1594bf1b8944c00d1402002d6c8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69fd9ed4acf49dce732d6d9a75f06121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39303441748ef878faf3492a2cb6cf5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8a4bff250c84d911bcdabe492d4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ea1e431a427d5a21b1e71010aff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec3cac35d64adc7e8b1c2ce949f98e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2125cc8c54e6f4c5f238750c6e96526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454cb5426992b2604c1c1e101fe4f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4f54fe05d215a0d07c14d56828e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed2bfa74c7f845620d0182691b672829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7450df69cd8efbb953bd84d01255330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c416d0fb919a55fb36f6779bc89af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d2001406fd808fe74eda908beaf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b2087b96c9df2b84c2fea8096bdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a33bdea54548ac70a40d29ae901e5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f7f857ae2f472084b3d391ef0639f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262773a4d4601aaae274adebffe7c4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59828d2e25799e34be0cc890850f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f03df9fcc62714ffc63a8f1ba45c6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec33e1a503a2135e2fcb58e3d07f5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552c1e6b196235ed7d008b7f8b72c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beccf1ed74a25fe8b297407ecc489e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc402f72faf62a5908f4a8612ea67e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d7e7efb48e5f735fb0c9d26cb53b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69713526894626c7fd36dc36a07e38244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c443336dea87310fd1d68750491145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec7133e68aaee9bf79ab7a8e9ae9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f980e0756ab950371a542054ce4e1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79eba6d24e851b35620011d360bfdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803fff897df9de58a97d7eebaa8ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf916e3f4cc2fb5f8c8c041b61af8a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1e19f7dbac4b2b93e9cc798a1aeaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344ebbdc7f9e0161738e2df0d6e22452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be336104b3b089a1c200688d091fc2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346cbea721e846c86ba6176cc0530a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875035c2dfb91de0c4674491d44687555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ede1243dbb04e6dfdf417f25e69b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671972357245e86e57f3beacebe78f7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da26536d53db00b179c0e8461eb0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0873ff3ea74dcbbd9fda6eb7be8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4277b71ebf958b7187d7e9880d866f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c769c59fc628f766b58e452ff59761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46494a5bfa012a83757667b8801316562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4334d64e3bab9dd688dd5aabe4c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2459406284fe2c355c22d3fd0ed185164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c0e48d759904aef87f8a8a00a1f3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c31b85f48d8c0d3bcc2844e72315366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae0dac007284f39c3808dfb39c16e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f22a4218b310eb4c05083f510cc3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef5889c0605b82e4545ff7be86690d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609d206c7119a6ba2fc0507905d25f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0d7c8078bcdb6b974a98b73910e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109dfc984eb615d4b32a69fe5fbcab072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd254c922e4aae613072768656a2ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688c7829949e185fe9a3dafb3d561074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f6212bdfea4333fa85871c2127b4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad179d61c69927930a4cc1dec801ef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa213ca07e6f09093f678b1a51ed7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b806791925e484157e45c5699770578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c877014294828841f01f7c37ccabc9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a3349826ba45a4ac5f649f62ec4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3b0b4504078791e47cecfcf89b2ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26d08ada11ef93419be88ce6997f1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a67045c445a7b3c7ee70c018f9b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac91ed08f9d89b5fd41a12be8c30684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd9e0791ab792feb32446df15f48b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b5316643287b988b91c490e8b237686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf279ae05d092b33f47102a9f9a83a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6a3a8cf9b8142732717d0d8bf1cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e83d20c2ad68a5a91c0e0cd8fb20489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf075ed83d8698f3d9f5c972e654490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90893eb22885d82de504acd686d137e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c657749d86c539aa847357f55f74de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb7239857e13377d68dad55669768693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254b289e1a603b166684e0d94c4584194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658222ab5583726cf119b67ae2b1c9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece15f262329a969f4e3898155ae0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2b9d66a54881fdc8a326e21dc287897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6d3435652e14a753c35beecca56998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fbd7d380684245c2d97346f78623399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5423d0a0800a7100cc1dff075acd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1f79d4d56d46808b0b472fb1125ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724caa7785b4326188f9d82282640d70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684684057ea858081282105dda6a9e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b633a8a8f3ca6fccdbcae91a82209e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe330d1efb200f6b82ca1486fdabdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4d2808b2db550a95ec1212389343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb445b746e3d2029bef20064184608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b0eb7469c7c7e6aa8d9ba137fbcf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f570a6b1ebc1a230292c73d22f3676b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679a8682c49bdd5c897b80137fa046a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ddc486b9b76c97c9f46bc78e7854111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb9b1931de9af9c79b7f8d51d3cd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74ab8645e6b26209de5100d987ccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec672a859bd705c76d3fadc59a3910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d3a577502a61ace6f258342b2f58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856fd0698a8739c81621c1961480ebc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125acff3bad29154371780820f810e16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c4d29e892037d5389572b15c949b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9df194a2b9c2c23c5750351860c6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350862ddd69caa1316dacdbab4435140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc8956762b71da1063130695f83ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc98a7898eadcd710b22f76d151f364122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9c73e378e5f298992c06663932bf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf30cab0eebf0201c5c3b5f4f1566b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b1dca7b48311116d8b84fc23ffeea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cbd50cb2832992ed1c460f2e8ab12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47ea1c028022a0a0ba3152f8d59dd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d329c6e100e9b56d912eee2c7893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11db5da4e5bf8a1242f856c2ea301129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638a1fdb104076c5de75193e6eea991130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814101e11efe732a1b44bf0e18dee0a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f12dd5f57a4ee84ff3919dcd3f8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b2f6a9c922e61f2ac5a848d854946133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b9f1a0241f72166286be6477f11b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbc0474fd28654a5a79eeb5e583e5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0252ae0e5ddd926e0a7df24afe45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ad15f8b8237726facd596a8cd378137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba7361ca0d4e2f15a6f6eedbe403be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc5630bb1254458a82d2873bc7705139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8394f551f167b7f23e80340ff4b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d33490ea22994eb971d578813ebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752a6c2be8a6b638273f2413713418142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb533b8e7688b3227875bf28bcdf5d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d03b97c96c19a10b9991b7129037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aed85175b93d7cbf117db21cb33b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae9b91256ff376f02eebac559942f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d8580d4048a921c5915d39f0d943147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a12c82aba75dc590aad09d6377359148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c124b4d2e3fdad8f670ca558d738e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13fc7395c56e2cd1d91cd9d483c598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e692cf0b437a067f6359971513abe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e91af1fc7150dad41f1bdffc014e17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8552289706b820604e76b7e67c05d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b97683f0ad3c5cf27d2ee7e8347ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1c5e10ef97df6517e1a6e2359f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb986e0cdc3d4520a362208c5334c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8468092223c43d2e192e47fb1f38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d62522b475d4d841d61c4623f3d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1488660676df9d485e83afa542458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b574ea3c4fc25be0da2d0045abf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342be59586eb36f2d2d08a2fa93ef30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff90b52dbc7916e6a630146e058d0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591feb15787a5d8eacef5b76ede79e0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526351071fbf0319a9c490809a3d864164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7420d720cc225002ec31d3ebfe6f8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2d7998720a54bea71af2bcff92b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5adc3db72fb7b9137be76b5b649d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2594833668047fb43f8437cb77b905168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08afeecb6db54270b1eccd95b4c8fda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf063fcec53693a8bc9a74d33fae33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891bd71a8aaaa3b7c27da0331e11ac8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb7d3a16d07269474002166de83142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed122262b6eb7593c444577ecb82d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09cf37fdc0b67291dc2812e34222d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a3b9959deece0c0b35ae260c1644175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c5ccc31eb8628c0961eed7c83d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a59b681168d03a1154c73958ad38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4fe12035804f9df8717a6834c2b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f521cf57c4f3918121964b36b7467c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf623351f5b4987c2e649596816c1855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c7a4a3576f28b64b9953f1c7d867181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9c0d36d91863f7f1a40937a5bc932182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e37c8bac1459ba01bc08b010c146183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b5cd383be2b760e1e31617b7b52ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487eb39719a10c99dbc09e60db3c55a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df98170c4c2534e8fedbe0e943afb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6e152f9f6d6921a50c4163040268187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1875e87d052f82cfaef9d3f3f54ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820b51c863a555fefbb879cd9fcb9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05073fb351c2952d7c20062a4d25ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51212b27f634debab7a092b9fd2615191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aae7012858f09a216c052ba995fd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d66ac427f65bd83cbc6f3bdb1f54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde76eb289d491f1b0dbd74183b45e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf766829695500cfcc71752c57cbbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e719bfb9032cb59f799cabcfbdd71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383047bccbb0b393c9c872055db6cfe2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cce3527ec80f87ac094f1ea5c88b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a54a08ba6eca0f8059c455fbd952199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7bdc425f740bf3ffa28614417a40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb9fb2ee442f82304cd61895ee8b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e521260ad0e851fa070b51eea709202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbc319b9934c20f51d4c73b79661d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19b029d6c3eba31b9188ecc428bee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeabb3038cba1f552014954c96a0833205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eb709179d1e03e456ccfebe821375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc4451841fc7ea6931d4cb93878d26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c0f2340eb304f812df20fc39cd5ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9c8d0238c33a389c16ef88eb88793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01262695c43a3a07bb1e079839ef53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c666e0e804b29af45f84a405ba6d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943cf1ae2f01ca4062fc2a468a1f723212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe2a5c1decd8b2440ab0f31622842a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c91c8e584c12b9c4d01f44cebf3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf218a2a8a545dd8220f0e5c393273b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b068c77038f61df9539ec1cd8bb2d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36ca98bb4e15ebf4174d47dccc17d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e91679052576dcaccdf4ed1133500218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9015329277e2432258e3bb21c12d24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848344d4736c5cf8406c1b654960ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d41cfd4d9fbeb5a05d67afafa1ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bea42d6d003efe4f5656d01fc0d951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec480ac2617fda558d75cd13784bc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e98f72fb8e60c31424ca637256fd22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be6813bf9316af13f4aa5fe7ac0457225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09f97facde297c642dcd164bb6f9ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a5784202a7427e7e3683986ab317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93a352d92d0afc044973d9fbf042d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a57df7d40f5aedab1c533d3d64fb7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fbd1cac5d94d475acb987b9d3cb4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5202537d321f61501359a7caa1cca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b66ef1d87640ae33cea7871bd20a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24124207db49af0975423537e566bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd08de23f9288e497c90afc3dcb2ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc79df3bcba49bb95a5b43c76e69fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c45f59463c1a99a72b31c4cf646e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf79d7a21f90126d444be7083f8ba32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5cdce344462033d1a7b4ee5010fd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e877f9c3f5c01936aa50481cbafe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f128214f8ccc8a5c55f8ef6dbfb4c59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae14975d531688902fe3db05af648241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9063a22723ef4c504ba15512dc9575242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d470674dbb75e87e43430b386574f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f2e029488fd074a9dfe602a63410244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f5eacdb8d807274de0292ea49185245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393827cbdca5e47bc6c0bbf8181b9d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef7b841040e56ddd4da9fec0a41f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727794302ff1dc2a0dd40299a01bd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb37f1ffb322257f8cbf5af6e92f105249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc1ffa467edb9d1b30b0f810409b4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8915fbd528451609981947bb127f56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ecdf62b15b305fcb0e91bdc141fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b6658ee019764dc2352d1797d40b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a47069c2048181c68f7bcf93aca7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1240ece5c31433ffec879eb427f5ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0137409a731a03b612c3799dba92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892bbaff0ec8026c600e9395853be9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a610298a6a33d85be18c2a6dbffa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d68b84edb7a77f732c07c19d8d1eb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0698fea205e782026f404d3e3ebd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe0a7f665905f64419aa1f8fc2ade2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966366a7db858bf127e458473dfe2993262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7f24e6d0e6baf6a5b40219120f8a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1b22948d0bb0d0f39c951b8f960bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d241fccd3831d751984b899f4f8309265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35172950bc550a1d6e4b74c8f67b2570266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9bb770233cc22ea06382391aaa5ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40d96b3cca8e02dd7fe4cbca468c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09b5b56f2e41dbf0c97a396758bfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cad5443dcc40cba3c24f5aad03ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9c93a745f98d1f68909df400c42eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94044b0a5e96eaa534ab47cdd3a9131272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613294dee8875bde653cf20b87c9dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e40a5479ffe7dad33c09452527879274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497733307fb592125c8241b9efd3c6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88202942e343c06246077056a74c950d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4efcd9818d62e01276b3ae02a4def0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bfad8e6ea7f7234428cc3e95a2dd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a20dc1ee1fc316a1be2c4199d558a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153229d97887db1a1ff06f462ca66c19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399363e76f4243598f7e6e4168abe98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee88645130944c87c5c2ff01c81cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31846c8161bf10b1e34f3bada97c62dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da107cacaacc9aadffa4a647e8f17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933b0e49e8a16815a99980ee8e841b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd1290c20c09f90573a14be5dc3a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd08745bbc7128506defcf7984a02f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1211e893643bbf65d3e806e229c7fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d391522518d6bc0756975c8c8acd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b62d1213e06794311029674f01068a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d980db661ee99482bda93e2beea1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00f9481f0bd267d65b3c5aab96eac7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f403e9853bdb55dfb0f5d9a9b370293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c6436167f9cffb0122f90a8106ae1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236a4bdfb3a985f85cd21c882c4df6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8598f75d14057cf9a0c4654b4cb85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a0d9796f49cbe7f6e510c3736771297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850078554171be641f09e372b8d582298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a584dcd4a81c928090d6910d09a14db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95229e53d95f9e64831fdbea8afdcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6dbd74ef3aa1b26fd268c5caca3b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4f2f5302abb7956484affa49bfcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c48c553f1428b76fa6de53d8a84aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc017fc8430a8efe73bc0aa3c798d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997127b95789a1e5bd80a3101bf456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f5fd7c2d8d86b7ca94dbd2e27dee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34238447b661c934212a55cd9fec9f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4616f51594663c01d080d899ad6de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d744476048924622e47eb01ab5f94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9126aa3b357d9d54e8389af473b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550600747e751db9b23530948e49d3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd1b648856df9938c0b258d602f93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e72285448d50610c67d7cfa89df41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d6c8a9139a2cc48ef96f91ed71b0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d1257184f3a9190244cbbda14226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c8f3a1f27632d1a2f43fb057108c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c840a1b39cdff189d13267b1570ee6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4a8a06af3b4b3d741226cc46e05a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6151bca85e23252c671051c569bf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077581b4880e04adb8fd6fe4141606d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c9c5c779c8d9a4a00b60fbc1c5e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe99ea08c098df79fa215967c1d1fb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be28d123162f672351b88f304afb32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b95017c79bf738deacb90cc95de522324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f3d81cf2d0a6d0849e88b960b3bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ea9dfb120dfa01e318c49518fe7ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f07a4d6f9f2697fdc9ec5a27312e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09bf1242f154a7d18cb52f79412da8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08432788b201659a52c2f959e5ce37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0302169ac4a04fbf4acbc3427e47b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba51aa3328fbfdb049c46e258f00e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21feae362e6ea936ab1faea429fdaa4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e58054e0705f75b515e655e11369333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8497290b61baa0013ddaf2bdbffc9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258daee2388d6d7177d7309f2e6abd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1230e73b9c29866a1974dfd629491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991397559a4f7cf21103a8656de039a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb03ae141ccd8bf92bd9eba45546e81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6787ceeb95b0cca795106ffd46aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea9eec8818835e8cd799fc1783ae2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6aca4971f12dea44a38c17614d3fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd0265e5744cfff17b02759bd27de2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c85d98456e03e8a6f002b4f982b4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77fd08f019c3c34585744a9e15e80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94705e7c967c693b0f859b096baa1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b71ed12e8bbf6feba6246a6deb1d38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890d8bb32cee7820aec55751d51104c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6af56b18cc736deb616b34542c41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb32d32151c4f52477c4cd5e2f8e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eafc33c93e2053dd558cc17d33b6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139517eed8160303f193f9273643d70f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd56f0d8a8a8ec10c5c2eb4b95e2cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a764e3a454d8f256e4785a710e010d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b61907bdaa727dfe484a9c5ae2b3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cd00d0912b3ac7fd9d4b9aa0e44d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6528f456dc49aaee4a55be89df1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794335c71a69dd608ac45c958addd603357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcba5b2204970c9cada0f263887f19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7f2affda9e9378dd879a03de95fec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92224ddb8e5edbf93bb0957581ab528360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca8fac3ee7878e934b61c776fc67a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2de90ac56157c16db87524de1a1d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a39f66b5649870c3570b195808bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8608b0e64a03cce53f82b970121045364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3fa23bb8231858d3350e9125bea1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d951cfe8d4503c71158c2cfc908c53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc4757ea2f1a1c7e17c1e047aef5ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a518c871443bf52af786d3c88bde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18f786eef770b496852c8baa473575369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32493e81f75cb3f2b6a98fe6ff1a97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4de08c2dabb694660919709339c135371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4abb66cfeb3c47f8d4f13337f018ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0918a621aa6051ff25b9e6da92b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c652235e82c82c9a660c4de9d8290d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ca707ed757d99bf505207a72f938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ed54b8d6b19689d4581795106b270376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c26d3de8bd91f8d48ea196ba5374377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eee5323635533bfe7abcbaaf1e3a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e682f84bec5016341fd1ea159b41490379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a69e816c1d633263b2b0229d2a17c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de4eee4dd114dfc25b9ee79ac826ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48b4c1ed923da9c33f49157caec10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52fe468a96ca54552944e2af6d2e5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36742d175e0e947d042ee46a377c55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c986a82ff77ecc25f8d242eb999a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e5a0225aeaa778d6f80256e118dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a927fe077098ec751094f40e62f49a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066907384177135286de9f94f89cb26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a9deae9f68acae7883e2eebeac06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18b8baad46db98ea02de5dbd13b96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562467ed7a242c86cd08aff879e7917391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05990235c427d0e07f832804192df185392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5272e391e5dccac9cdeb2b643634fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bfec831cd763b8fde8d79d816644b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336104661715f1e85ef016c31d313d4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944b0f9a20f124679cf7b12f8d089f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50181861ba574afc342e95f552d622397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174da3529af1c2106d6afbe904ea4d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af206a73991a8702e38ca0d2f738110399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc7ef9bb2f5ee118c0007b0a9c25d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf16f68f60cd3c5c7bd388948d9553401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e765008c5a7677cbb32a6775866be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a96d34ccdb68d29acecb827294d8e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22fb5e8664f3f6e4426b0a61fa52c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66efd4ad2e5bb4c9478aef6e9bc12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d46437dbe0b87b7778545aad8cfb68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999098d74dc21d22204b5b0465d322b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4f372f3538e7773083ee42b809f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2130a62c2722c88144e78e5b36f774409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0842c02da63efa9a620a5f7c892ea39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8eafe8597473a3edb0648c154fdc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c382aef239d520c9834b29c3492c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fd4f5419487ffe12df176a3369b8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e634dde4f78af438c3917522f724b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27781b635fb6c96f541927b9537d3e2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255af93e4cb3040319d9e565ecd1be4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64d01e4f5252422976780e7b7394f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd20c416542761bdbe9c4d24b97278418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a5f7b655a696064b3440e078dfb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040387cbfb97fc7b2ea072440669f82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f23ce9da4036718a7b6c508418567421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c1f0b5c72205ded125a09b650921422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc559902cf6869e9eb442c2adf18ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a9a71d1e057d6c333b8f80ccdea8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8e71143ba21b3ae2fc7e9f2fac39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea86bdc5e477542588979ee5aac50b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcec318b021c7540027e6edd681549427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14862ae8d99e51f690c3fd7cb7c71a22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb02d649c55f5bb20558e2ddd7ee3c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c4f428301cae274df68c6690787c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d8dfd27ed1b0f0dce3e475b366872431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac1a92c79b00160c42cdc791956058432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9efb52f92051f743771e6dd6064ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d7759dcd48c26dc76d919ab8e2f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0577f7069813b43c929f8485cea7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa437d2e01ab6920dcf7cd1dbe377fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d8f80b0ab8198fc839174a516c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895e729e1ba771ecd2c40001b30f6d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f1dd7b6e8b772e331782b5d01495439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729ee9b636e9920289283400694024440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aab1961cc4e5ed2c718f237a1ec10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f151a9db22365414cffef95ab2761a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeecabc8d38637942347b7f18a8aaea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2fe7e75921fbfea7bcd0516a55f01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eed4d3ab1683017fb08c5b755f561445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9db49abe5e3ffdfd7087da35ccbfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2150fcc80424f8bf28837f92b8a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c2a71a4821737b5b5622827679bca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4824b02cbf6efd0f4481ceba7007449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0ab7f787cf105ce7894c6ea9fca1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bceab1c8b17953d585d18b6c636b82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248365dfefdab12267c4fe277585a3ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216c05e7a0f3eb0a223774d9dcf85e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594714be9fb582f73a6eb08f2c1c08f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eadd49d10bc9de31be73118c440e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5cd4a12082cd103e42a252fb7fab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a6d1bbae6967063d4990b255bc3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca88e6070d90a47394ae404457785458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430a7775a47a7680f86ffdd3d64312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f04708edf260cb60431a1172fdc7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607f6c9802dd5b29d26914d66605a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915269f8d9ad660b1b20d85531476ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0197d42807b40e5d4be6903e32769f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0387943df44365707c1b82b0b9d7411464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc111a425f627495488619ee62c1670465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843afa6eea58b6384b3d710e1af204466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf985e5edd2739557eaad8608e8d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ba789d925b0acf5dd92db0e757f1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b481355b257cf96d0902b4752cb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa1756b05aa1ac663548e00e7d10d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fec44bc8a3c15f17b8f090b7355cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bfb210926800b51087f140881c194472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad560c009ab89043bb1fef9364ecc6a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8058a3234b1b345c19d8bf45b48ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68288c4c4f902e1c6e0617c7aecabc88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc811173090be3dd380063c89bc6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e6259f22fd07ccf337ff6f1a2247e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6514144982211ea097f193384b9fb28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57564bca01bc822e5e0794bdfa6d267479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725716e2fa8cc9edd0ff90b6162d80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2836fadf5f1dcd14c8e92064909d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d33f3623ef3d1c1c76253a615ee90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3db33eddfe1bcd0cf317d244b12d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b857bc38bc38999150b086a7c46c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779032fbe57d1331cda1d154ca79d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a914a197ae939e0f412c95030e80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713406cfa169d8cd5ea73acfa5ef00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9b796ed2210d60e6465cb59938f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffda81fc13b4f0cb86140977de0365489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa581ec5c5892c5f1ba57e974c61817490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a735177cea834ad98721245b7945f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385240fe0807ef35a65332a69d31621d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7bd7ed50b5dd4791efadad24fd77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ee32bd3e02799ebaf7bda3c2f2b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292b33d11bc5471d02b1f47a22c79d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd378294f765a76f63f9e9c4ae6cf0b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73af64fe3c8242e38c11a092d50c80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe00f105635886a1e38ca0abc52c0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce101355b3e911e121a8f7dab71f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132aeb71f9b9d8bc6ca2fb4511e2f82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba5d98c82949e9faf1a766a9c6a103501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145809647196a15c45dfe04c44837d98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5eb1723a690022543ebba5722009503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1211c4897bd706be48821243798942b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1ae26c2aad5c01e00d24bf7c07c24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f817625fc1b0ac90416a52705a8eae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83ca97814a724778e449c7366fbf2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7465b630cf87fb65578a6ea59e63ffd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb837d754880dbc13fb93395422c619509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866cdb4264cf6d6dbdd8f324f9d55ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683e1459ff60a47bd11149f5fccf165511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9561f4c8a44c55de35e6ab719a74f89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194f6886eaeabed619182e4bede075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463cf44ee7353c8a72a7b6909e2c88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3ef29313f50194b2e1cca5a5c8b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d59c29d3c425b981580929a93cf95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f5baec05fb2b4d1fbf6b9b44e91f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba055ff730917dfaf04e1cb54a7f21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1434bacd35aab974025e29a06620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdda97f651796241de555752ecc1c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6703da8f8fdca14c8458e8c8a794c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a2bc0701302312281a786fc4c5d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de58b91d7f4c7fb04abb181ec721ea7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1ce7c78c3959db1c596e73d16762524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176068814ed1a61a2ec19751535e22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1346349f28549d7594cdc204309c31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a078e2a2afc6c7a3cfb7e92c07b3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1247f49d95285bd6c6f9ac55eb52f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ab320ae54b550f4e26022395724a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad9c5dbef09c0ec74036cfda73be4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8c35044f607ee84b90ea8b76d15e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ba9e0d950b96b80b289c37046191532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe14a779071732561a13a905d891c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d084978313d105a1721c134d5f6ecc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e999f30d949dd4fa2c888cffac4d35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c1dda5f072aeceaebaa510fe4944536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ac9f5a4713effd4b77acdc1214b8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b932ce922a911a55f935e633f9bed5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5e27e938c3126c61ee01c3a74754539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcce11fc6747089b0c61b48cddbd1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11c3719826398ac2113a7526b1913541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e333e3e713962770043cf35b8b59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b4eb3bb7d3e8f7477f08bac0d721543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc60166f942d7918952ca5788088fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123cc49dcc05e6503e603f82b11e9b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84d2776b8fe29f4db522c8ed89808546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e2dbe4ea1081fcfce681409d3d5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff92fb0c080f32631e0cbb0c64a95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d2b1699536d74fea6dc2f87ab3c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664edee54487cc43c29249a9d89c54b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4799be4439b7c79e0678d6e74a688551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde93e26a5f3d52c4af1bece6d7e534552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86822f9d1919171add0c8cdb488f6f24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68289a85504ad34b67e65686e3f57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e65a57dc726f1d02ef9cb6b22a60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f233ecd4a53d00b5cc5778dd73b13b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99e2c0dacf6850ddab8da309c5788557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2d986bd95393a86add29bd4ab4317558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef6f8e30bf33f838586911461ac62b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f2520fcc61b5f3590f71008258b7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e614a4cd5aa804fd4a818a8d612c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cba4ebc5f38530c0c1403dc83f1e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474f4fd9340950f5540f6c582f885f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e54684f95a3a03e61aa0ccd9c5a25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0693fd3f0b2c0527208ed1a3eb30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03216c502704db482adbd9ce58678566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54cc874ba8c706313e011859b8bff7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d17a4fcb99cf9e8e0434e0ee70afe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed273d2506150f5a01cef17f36b4ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee58e8eaca6a3c24ca2df744fe418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b06105054bd342bedf616e0afb2946571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff839ba5f63a7948b7dc5bb4f289edc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633820f109145fe08e17eac740110fbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e52be2f205f797d231a092a190654574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf52f20ae48d66dbb1e0d1dda70f5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede589f2709f4902ee20dab77072db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8b9bfa96634a970e96990e28f948577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d114f1b1412fc1a6810e53f17ace7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e35f23a768f4428fcc35e830455921579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dae11a0a1bf5f6e4379bb6bdc2d79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242d1b699e8e164396293bca46d3d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a608d27701d7f7404092e222d997f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516945a837e6e2e3d27de50cc0c1c6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d1e31590d841fd02e0cee660e328b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45072629458b44dadd2ab03f02164c32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61529d5b9f5a069a4388af9c65dbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b170067d58fbfa0b93edb7dd8e8157587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730138723b9f331de7d3447877df4c22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f1ccff368c901fb7ba34ffae24a7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4a13ebf5ae84f2fe76d2259d9ecc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc007ace2f5ddc2a7c78c74ad4563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24107391898feecdf45ce6f198e0a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f43847373d2823f8960d3473331b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81c67bbbbc21d9ee486e61fdecb4a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a062c35d3ed68f74cb70b7e714f99d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba878a32168018c0ab6277148b2abd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65384694e3e4561d4072a0f458dbff7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3039a596b3fa98a9317e3e8e986b80d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206868058228df0a5807e1dda390ff95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab20588ca2887175bc8e0758a634f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ecd45bc17ead1d1c448abaa58735b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69d7443038f0c8a6274a4b9daca6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c424bfa871130e5f875d4d71b985be2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa686b963fb96a142d3d90bf82cdaaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739be8b7e883a021c8263b5c7f899ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad930cb66c37f0e37ea222807b566c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719505c5b5b109698f93cf261d5099607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f859b7b6894f116e424d712a58c48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb90cf9353d92df1cfbb4015a01ff78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e167de7acdd95595af9f75cfc722610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5540492cdc9785574f43d3430f9b6db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7254844ccf2894089d5ad39e7e7767612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b93212afd416415e87ed3991184cb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64819f149fcac76a2ab63ad005333842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c04a19a51e593cd92f98219f1ef2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d54ea1b0183f06ff7f1731a1fc58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602f866d3c05069197aad34e329488617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ff7e94832220d0db6aa08fe354d03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9d3d6fc4d7b064d6af7d348119586619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2957c129475a352857aeea29e0c5f45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce12c7894696c2b100c28be340b0084621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e2df6e261770f8535a2f1c4a7ff4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44402e2d16b5ed815b1c42ba5ad43b2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f46e9a04fc90b72ed2d4ad4892bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e235f530a3b688b47934b08eb9392d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab949d2d4d0bb6e7afbcd10cb193c2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91a4193d62c3bfefcd97f578ab07a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8fb519323342079450f5ffb747842628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63007512f856e3250fb80e555b1faf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ee6171421e7a3fcbd6b986f54101630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079cd93eeb00a7f5f129d96b9909bdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74eb67850ecd49b91f57889969e8c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43791a24156ee94ae7a138cf5e664d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b6fa3096a6e0b25262be79bf85c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cdaa442a92c815502a41b8eb497e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0089f5b983925e8019915d15f653636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37fae7d51cc9a086fe81652b8cb9e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb80faffc4b227f388879ab37369fbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2380c31d022ddd3a78d24415a9477639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2275347f64e64a953a249dbf956eca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58802820f9a993dd45a2ffae9580803e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d270b5d1155c7faf798eecf03447642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6714a51e47592c2efa52387365a14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c869f6e6631ec9d170f40fe36ecfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601347a0a11661c0a604f88ac683b2b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192eefbd45e0750a1e28e4bbd07bc84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f8dc047abc84fb747944044e3d4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e9feff2a37bd65a688dd2a59716d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcbe0a05492b8a24ab1346941c2d34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c644a4e0173019296ab11f9b536d71b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db7efa2f41360b17dbca064e086be1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec50feea58bb296886ff3f97ed5d1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dedbd8dea3af883559d5169b7d56d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d4ea7eb4537480442bffe824ecc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f95654dbc501a5aa2729935ceb478655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ea46fb3bd872325dc1454a22e945656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338677acc9585110a3be1ec98945a82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deaf7393a24d2fe1d236a45de69819658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa5287ac35b8443c1111d6c4ad45c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447deb7256b7f0d5fe1874059d5f1056660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826ea8facb3236009ce20769dc65a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de749ad504a2fd4dc4aa31f40bf574a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178023e88e69f954a3f96188952857663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359faddc95ec1192f0fc346188e36f02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f462cb26fd3ebbaf1feec61e20e9a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f082e9385b06ac7d8c254163f2f3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78feb24cc6a5bca1761f46557a93f82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f639fc09f68b776d287f8be46589668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1132d7282b6f7ce7be15f47ee75e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249703b273d04390327f41d58e8991670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236e8d6a085622a3f793116a517ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16894e2ca13b5e2d8ad39af2fa996e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c928f055c50d5f453c75a6cb9335649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642e87473ea8325e67663e48544a46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625bd7d14d7bbf07843a037843b6351675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af90036bc27aba981db1bc49033f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da2efb76f09d9f6c5748f19871a772677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8b52ae9a5b7f5f9ff8112f9577e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c876cd5aaf87e3aa1127713ad61e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ccfe3ce1fe136082469321c20796680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f1f381d600dbc87dfb93cd95c81f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760034680f5c1eb0b8c77cb0530146682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab036a55b84c05c946e890f5877dc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e04e8ddeeb96ba7bef19e5983167684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13fb12d9717910a686c1b78c58ccbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437f64a6551d407d3800eccabbd0397686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026c4e9bdf56c966642f634c339c7de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a690c4e997384e9bb66b1be0c064a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219dee22eea58932944924dc7ee991689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6ca5c19b785c46e9f3c3f4ba0206690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb1f4a81988878487f412d7012f72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8ed033cfa2ff5a14fe921a6634772692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18b72969a514a5557f18e9ef84f85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783133e6983ad6a7596e01b71ed9a211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c25b19ae22aa997dfed4540f989b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c954318c6efbdd9265cf293f521c0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a62bb7d030da7f9bf79302a18b05c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064db0486fb3dd8f9d61fa9f5f1b22eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd5a473a92b853888f557f79f9052699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a78bbb035ef80b5c3e7e0c34ed39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b3e8e5a23bd0728fd12b78b059544701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c0e79d66eac9fb075a68e32b8785702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b179e6328892bdbfac0026f48a24f26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7dba87cefe98fa0bcd50e88a94e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395594f2d8556eafc4233ff073447a22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13d6aef18b006d6dcc4b00ca8f5ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bf588c907228e8e91ff61a610f0e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c081b1789b527ef360cd6f0efcf917708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf416a1bb26744e9057a8478439727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04bbcd0738aedbb3302bd322d2383e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd9bb3c3690e0bf2fba6b377a05ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a538b3bd9266e3b8ff51eddf951cb85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09fd9d4127ea1f8a52079dbfc17d05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ff9b1a6f8be6d29ed623de30a910714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c1a34c8f59b25a7d5014ad5ce092715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a676ff446d75fb3a953e852c3c2193716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86556b52051809543274037185b88922717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c10ff903f9ce7d998395910d64a92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3223be836fe8bc7412eba892d7662719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967ea49be4ad5d85ad7c2147b97490720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adff1c13cdbb31b483025174577ba4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870cf995466d6df781a6e054d4b6b3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f937636fb8c56056fe61472a4ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17854e3fd2cb4b06df5bba710dbafb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba4fab8bc95c57cd8c7b90f38194f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6edf726845f48df859d9f0bf68bea3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd838fcaa297ca2e70712325647e70c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff03f933ce4d92b0f48d919db96f558728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e80120d96f66e3438d17a477730408729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263499606411a986297067af720be0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff363c26c80fa7370dd81a76ce86936a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510788b6b8132f1a058afcd2608832a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5276f82ade056c30b7ecf5d6114059733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2de66f184a83a2147eb31ca66e011734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e52bea9feba104523a5aea27a196735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baf8ebf33eda3214423f682890b3d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b2a31f556024698cbabf52253bf3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9d3c54f92f5faa82a4ae4bf5b769738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc3c23421425cf030fd6afd3e034f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951beecfd4c624affab95bc88901f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e888ae137b0805e50561b6bfdc0ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c6429766132310c81f2d938793ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677fb6374fc03454ba62d03604a746743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3d95ce18bc9c280552bca9cac2fe1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08922df4fee02d23787b3d96a2e1df59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655d7d25d9f92a1e5e0bc28e4207f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71511c45405c9d1e1186c9ca445fa2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d9b3bd8a62cbd6c47f2228b2df18f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850496ce2ac12b6497f6f9dc51d2efa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faaf16746ec65be9e28bc0edddb7ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b39ae3192e869ac3ec0f5176b0b99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb31b777eb3a4ba267fa537002435752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec6712854b278abaf2aeb6d6d6cc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3ab3d7eea61b893fa5d8dc3b53429754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c252477c71cadf372a84a7e27809755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888c6ec2f0cb93c6b30ca7d7203a51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909605420592de6912f26c2f5743de9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403a75550cf92645b4998f407825ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981aad8bb8d53abd3e4fac6dafd2c68759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78c6b09c7fdf39e3f0e2a532ad0bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0698139c411672fea58e043fa5afe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8290cf80926e2a1aba4addf10c1bb133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c21790b5339ee7ed462207082acb7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad616c1b3907b2b1265a8b67dfc2035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba714d5ae4feca70b367e047b59a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2b0b836bc4590f815365f5c301287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e58706247f822c6228373980836848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb9e98b2da043d6ce7f584056dbe009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4bb9958c59fb73b37612981b6c72310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b15c93383e38e95017e89725e63511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988c9613a5b5b7f77d6cc9a17c87f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4466798cb49f575a18fc96cc746f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e63ef228a09ec9ecb4855bf28ce44714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71718eadd002d17072e0547cc96f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed296a8217bb36229a342b81e4eada16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62a3f76504471c965dc94b5abc56517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacb1bf534c07df0e1a75a838d4f6fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee1d945122da716e631af3e7dd720219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131378f42dc87a9c3e3de20eaa8cb63e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cccb3224cba45a93cb8e1f492b967921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ecd39b2834f2375a4af17fae01ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af2ff9167a499987a446baa3be37a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29df673cfd87b6f10fe0c8a614f37ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc87a58953d920fc6fa3bcaea6ffe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ebc0b1824191827a9534317e73fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f55bf00deadd01ab42d318ce3bb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680261d0f5e866bc75b4862fa18a581a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9b4fdcb71e9f0d4410c2e589c81c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd200f0c9ed60414423f9138a1a295530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce326839c09a8132a6badb0a968f22c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a0f15a2e875988f4f4c7405cef0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf985e7e7d49e058337561896bd9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d0b58c2d171a0c11a33a19b60f7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd231dde1ca239356f56a50c846d3d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbff9ae78a0e5d7afd84244eb1cce9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe45a67e8117a9791bfcbc6340d54737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99817a608b150f2c676bbd99763077c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc240d75cda82bbbba51482f92326a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc64f3299d8496a7133b466d4e1cfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27652d6c7c04cb5c0b46609cf9386e4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc44fca3b1c9331f7db53b0a056ce5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d932b3047648cd7051489fe1175a7e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d341f9f80824e0b0fa68c2c90536a6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83998042f949b37dfbaf05fae19ca77f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2892858ea88f59a1e1c88237ca7f6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc45c9efc0ed21496ba266cf5fdb0e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500a488b2d699e98612b8993297d02048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b614212391cc3b5436e0c313c2a3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a52c2e83ec848ece3aeb0838bcad7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19e1b405c713d2d881840bfc49b5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857deb62a10f6163561a63715271b14352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f994a3bc482f36ccad86ea5f3f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033dbed9404281939092c3e8a3fd1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1801afb31ba6f1337e41e3e74793c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dacc9b93de0de10fda18fb46ea72856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b79e88499916fa3452ae2607adf86557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba9e6c58393365d50bb0c680823fcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b632ff56ca79c25e4f7ad9126157959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590483ed13cff5071164f4b9255ad9fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997b42d02c0b0a6b78e6f0d9b03c5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b911103ee60bad6a25811857fadcc7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef8d940337d4c45c7779182c07fda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7a644b54e06b0324809ec75f356564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cd6de248a6560553e1f505a1d1a1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55ba9a64d2f1922603cab4e21158e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8036287f8443dd5b9750a5554d500b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604819ea6095804274a1c251dcb4ca468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15d664e623ed1f870afde496d1fe1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80cccf1a3f935001b4420a9e5721c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38106ad5958b7264a17971374ec34271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eaac75e8f3af8c9ebff68f56b5bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e420e5f9362eb847d6c6b12bce29c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3d85b912a3614851fb6e579356b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484370423d099ae3b045375732224b6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc291c77b68748a2a997d839b1ee7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225ee87d51971ff8aa5c7d78b042ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea7ed87f383a3d1060bbaac344ccac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68a9b08fa27ae629a9432993080d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f1b1044861138d1e5aeb0c172061480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c350e8c48ed5ac28ddb1cf47445781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ceb2b63ba52a476ba88f66f2c839f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90486ef3daca1d2400d25e3031e485c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4bda840c6f24b9c40a64e911f8e1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879071445b208cacd56c4cdaebcd282285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92e4fb01fc35369503fecfe1d6cb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b3ce4dad14daf942239ebe0be0ad487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef755afa05fdf9f2204cf0b2c741ce588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d59850afad9dd6e92ba6585dfe4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812861cfaa9c78e5cf6c5caff47ce32d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab879cb68059423b62b8a628a988c3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4b169e0077fe59403583eecaf9e5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b1a9cdeb768be01e8e591a0db05793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb28d92b4b78084a0c58f6406827fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee2d4dc9049f8b1465c52e316ba7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5c99b0931f1bdd0bde0a82d3f21496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0beb3e6c667b2b0e28827828be2bf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dcdabb9cc1ed3c5eda7c51e00c4ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a8015ffa14293eea0f1dd228ee9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1f070052f0ce39a1d98df3041d0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64033ed18b49bf013088929e0a4e41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ca62d5289cdece5cd39eaeda7d03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01865ee5ed18a619faf3e9336d738103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab4cc470581294e22b44c2504ada6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8540d90b322de045756a1b0905822b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d1fe0828851858e2aa9046f7445b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaedb386b8e9dae2f2f5e8df58ec873107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f71eaa27e5a6f8028e8cdbc44308da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e739ba30ede2ad89cb50441be3a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cadbafa1c504f93a9186f720a1dbe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a67fd0a952583f1e21b6badedf63c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700bac47f054bc0404ebc5ddcbd021e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6491070841957de9e0565d240876e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b168c9f340f0be12ad3a913e25d68a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc67ef01c32df97fe78a8f5d75e13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46b90216d8969cacf5d5dcfe85c985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3c18f762890a36b65c0263a43202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac583ef26b81045ef895e0baf8cf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2754d75ad49d6775c321d536a94e16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e0a9247d9690da98f09a3363e0c04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54583013ad6ebf23814e215c7f07b43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e11873bd5bff7917915ee577d30a1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddc93c11f3f5e38ccb2c25c781e41c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee056697f2bade1b82dbfadea31e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea363114ff6901707caf201873e9925125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1471e0da7dd615b3306f20057e751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc43f81bef9517923e8f22b446dae95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c852550f0ca3a2890e6bc6c6f5007128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc37361429f16d837cb47bac2dfa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ca86eead71450005a176b02837a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281b1bb46c9b4bbbe5582dc746ffc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717cefb17e29b92c1c7b2cdc81a8b22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405008ef1cf792ec292cef8e2fc77e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4fb77c2f282107dc9ea1cab9e86b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f475553de7a487b046800feaa49fb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796549e84d9446262a03a3b90a974e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67844166f1b9724a35b0670b0ba4bddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df065fdd093f2b6fc89c2daf0121dbc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b1b0c94e376685c3dc1cf40d604f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fe2c935be7d1b6f1ffcb93259ab0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceff93714d0a0b3b5c2ac0b07a02f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeeb910ba8d0eaf911fbdc16e94260142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ac7da26f514aec4c7f9b63b5ac2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b75d8950d25b6681cb22375fc4740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df1c9763b8e7c826549cc178c2bde8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838a3bcc03d350f4291a8252e702e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66bd3d5f4c5872ede71e8b5cbd1fe1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959dcf6db9a74fbc8dcd3aed4194c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bb46d4460165b655d132580dbaebb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9840b728bbf9a459590ffe4463aad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ce37e708f0c71d60b71b1f17054e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566978462be77d6c3f2b249c0adc7ba9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b9bec9f6792c90027d3afaee01357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98994fc1a7a99b53751af4408e89d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189563811e5e60fa7e538faf4ec823b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5f4c52e58cb157206260e215a3b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774ddc195c796cb1aea7dc8325f136157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d04b613bd1cf94252305226d7674158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9730787ba30ce5e7222585329a4593159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8516f1d204ccf9dbadbff5907caece160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f8e050e2a01343f900e34f2f94993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ebf44ab50a787246c214149fb07ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a93951112c0b6c666f6354b690fb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a9cfc84c84094402c4bcf9ca6fb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f5a22718b4b529f6ff21d74f19dcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f44e1fb56abaa6a7b99c96baa426a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec8c15c20ee19f28ff5a022e76f16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c34a997dc498d50c715cef8c4f0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77a068a23a2e3546c23bcd0f9b21d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfbf7ee70c0d0573b686454de19e9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5150238b9b488baf5f710e9e8c2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae12cb89fe6baa1e38b7fd882edd8ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac89dbaf8d27cf7665b16619f02b8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28125f7c69735463d9078673ede74666174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee001a89631352303ffa94414b5b70f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e457a2277b9352219d2aae9bc06a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928299987012675f0708c891b6dbf44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b12ffbcc0fd3c1fdb5178be22a431178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91f0bd1428eaf90f9add78cf73430179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf40228dd51f3ac592c42e6aab2b70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4da6ea22f34b1efdaab106bd7685c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb853485c32a9529daff7bd1f4456182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1acc7a42b55790b4726936d2b75ddc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c88e268b4c65fa01c65757b81c5791184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9895d7eff781de6c022eb4d35f48e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9536063ad1c2dc720a5d9af060ea63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291da7f81c2a643a4a5f0a3de610971187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e894dfdcff2d9396c29e8259e5aac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010180e21eff5a098fec93101feaeee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c019c684577a7c2bd2332356d495479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355968fe9c9b8f363f20bd63b4133b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e5ed1b1050605d8f29d102404d90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1db165784afd9e0e33dd41b0060c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460cc5ea72bfb50e3a487b8ab8849ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa807c70e4f4b1ea4f62d8b57c85c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac672912c52da993f31c2a674695b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8046b08c612027efe2767f064231f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6e2908c7dbd54cda89bf5eaa25fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a0c23af96582d2e2c0d482dcf263199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b298451069dcd7456ea4b5615e8ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da54fb75923899c048ecd923977a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de311af789d5e925e8ec684d31ef1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee69c966e355dc242b5ad0a52d033e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dace87765f3c27f32f671c5c1e067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5008bb72458004c99b1f06872c9e21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6585b1a1dd9b5a79572187f056103206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b118273b00a12c297225657241b6e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad88e4c98be5a76190285d9485de3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb634cd7af3aa27d36e4d13746e26e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccab61e29ddea113fc63ed2c5f669c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd4c632bfe3d8494978839889d7c90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386905517a346a204d25337b9803a4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1acf3bc9a6d96fd7d88c0a49561bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c2bfd1ef7934ad6bfc2614d1a341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d2fb2644b3cdfc834ff4bc693125215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d35362c615566cfc5691d9b77efd49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905c8156f0ab3f5e244e434a492bde6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b6e8321fbe34915e5b2c023c1b47d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18bd756dc89c03869bd7b6b09c844219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e67cc0608099693db2886c432bfac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18c709ad8c40d1d1326a52eb48bf81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706d6455fe9b1378c4d6d60f00b7cf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e616a26d90335cd7e97ee15d2f20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408899fc1919cbdb40932c48c88228b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff6b2fa3ed2b6d05bbb07504b27a05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988858824adddd7bb0659ccb41257522226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf733abbef127c4914d0ddf387fa60b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b3613d78fd89c2b0d3bfad471342228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920bc7c66d3745be23a59785ee5db86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc04faa8f7f1d5cbc84e87138738fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e01fe26d060569c7da744ee16ed3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5021221fb3395b1ed4ddc0783bb6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdd28102deb9ca8dde1a2d749d7196233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af6c36e46841702b27697502f6f1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46254745981e922d9ddadb7274d8575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044919500aa551046221c7d072041b25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044779db496a75532fa3f66e93399da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3116b8da8fc0d4ddd838a49ffe13a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b9db827d044d2fcef5c720a62f0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f101a207c0e476f257e58c496db9a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0729c2f116584a2324f6fdbd2adc435241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370803316f51c97230cc6fc8ce414933242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c043ce46f429332e2f5376338e7c0cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e37c19902a42ae8473adf4f3351c3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a294e2d16a5850f06a1c8a607dff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dbfbf2268135214cc892d44f1439a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebbacf61b6f649bb8773e48ca32ad5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9803b91f92580e5397307fcf154b2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe4d89b655b2941e5af18f8a29165a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dcdc56ed47798042b84ffe80ed3f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42fe74274904bc5f00ce6ed2f2dc25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d835064ca5571be57b212b58d8bc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581fe7230508178b4d2665a07969bdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf4359359c4831e29c89a60f918d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429e444d0f8976ab0f1e4a024473f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54589642f421fee83ffed3e115fbdad4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3344eaccb35f5ddc016f4058748f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334a54ee67f58a8eccc3892fe8cd8a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e520f2fc546d632d246f8b2ee1a76d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c169223fc9a65aa90d942fdf98991260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7d0ab532ba58f32361fe7023c4f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960cc0fd7ba28e68115da7cce78f634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c6e87d66b47ebf0ec02e34a8bfbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952cddc1ac1c5a5a7ba960ff59bab7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefdc31e4428519dc9a3d90ed02e92f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b4dd5f82bafb14e7657ee9e89c0cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81787d4aa6da98d99a43dbeb1affb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbbf757383fc16dd6bc7bcd8c22cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361697f5ebc7f6617caec8ebd6fe4ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ee7f135f6b4231334b3df831298f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269434516d26b4aca8d137f5543ee2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4540af418193077c11b6d9c72dff7d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae835fdfb043fbf3e580eda2483c7515273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdec889f00bf2f26c7cd106d7bf0a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cfd2e3110de770c0cc99448c087d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8017aa27d288aa10e32129a9f515033276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c77a685b5704da460035fb2ab2c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3b0fe170fe09e2f676945d1e6d657278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c29acad3ed669bf4bd0e556a36cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7242013c892dbd46f4339aa053f09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd048f6bb85386a4c3addf0bb6eac6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f5287b1e83f34ad3eadfd29d13727282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793687e9f6fe0f98579f0b09b787f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca291be920131007aacc2cae73d7b34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e0af3563052c4c0ba8c1f38dd9e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe58fc84df17a38f686e6a45288faf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab614b32c929d7886af43df5d4ca5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588aabbc3ce99d7e0f1606e8b684a9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c82a2d4383aa630667be0f25bd30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988a09f9913e6cced407d95ac2e719290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34589d9eebf66d15bae3b439ae0f94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94722acfb9c162559123484750f2275292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059dcc58f51d99c1add18ecc80e07ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a05680e25bc2656f5b66d6ff50072294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc27591f07011f3b3a2992957fb0af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c734847f2b7d8a07f60c7a6db773c22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2315de8a7df17285f6b6dd7bec6c388297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63efab658bcaddc14453c541cafcd53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c138cca25b53f6954431555d1c25ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65540ed42283198271a0c00502280af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d53f48a7ce7008c49d6fd4ad223d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df089b40ff315f465b59467b67ddd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df83cfbe3c79ea70ef4980e7c5d2dde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70acf375cc24047fb3a4eb882974f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed3d4c79735b9af3c690e46e24894305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3d75662dd3d6b147c8319a6094ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b96dcab3179b786da1702b2c788c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da188de76149d3dcae17b1d578f8a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ff8ca1e5ae1402e311c92976a14b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a672f2d1db6254cbcf03f3ae88de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da306a2835f0c34539245ef37004815e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e5d33c173dc59807432b7e50f4d02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacf47a0aaa4aace707ad7b5a13c4a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036ed4b509974465656d95851637533314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794332126a75dae67639b727e80f1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ad66fb4ed0adae18cd39dfd0646f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b915872a7d785825dbb183be6f56e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d6dbf567ce1bece639e5500734de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f0a08887338791860898e875aed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea386744f8f426cecbbcba38232d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ef06d380e3d972310f1dc0a2d5c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c46b7f545b4293e57053f5855c8a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36a31015005f9a9534e171647e4141323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7276dd452a5d01e3ded6fdc40334324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b66d36f771d441fca842db2d209fed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eafb8146818abb0f2803680228d9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999183f9538abf58f49bbf303b85a000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a7ab0f88004b62cf3667040507f9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac349f1b4975024e1c5bfbccd9f7a18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc80758c245f6d00aeb1d1e235f6db9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3143f1a46a7bf2aa399423654a3e15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118d0afdc45b335bd8f14e3c77707b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e3ba37f99d09aa38908cc76900f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd54f741a54b8a28191cf3b62741b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163acfcb185332fb49a92e7f5a7222b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c6d74dada6d565764b7d86de346e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482fae8a87f5377623a6b7223eb6472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3bac0cfbfeb125e8c8b93443a4cb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4dc80b3b7d950e844c87e73c0e24b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5286dd4c0c1446a7f3ab039e3259eab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafc101a98579a62f7701984c2d3bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426bcffe915d19c08bbf3f84de0cf18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a650f8480d87e2fdddffe4b31675e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e71e27c65d729ec54d5e2911b849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2933114c4ea250c1ab6da8f02f4a93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b74290cf886546e3132ab9b061d8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cb0a926f4afe572dc0994b077f38b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543362d6f746ee4dde77363524cbd0e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f7bda7e741c3fb6380738cf140577349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858be34856e9b0aca8e4a342f6cc87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb701745075b451e67638b673a33fc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a0b7786a91225e470a1c71942b08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0938ecdfb535ea4c76911a56451085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80ae93cec305874291e10cc6c2d75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe7ff0fa156577d8f65a8d645cc36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ecbf2f8f0d80873e9656de127c03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6c38e1e1118a3c450b7a103331141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef587a6e791604a5531f68fea01da8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1feae927d0db2420e7d51ec0d3a01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbbb9de7edaa120977c78a503ce33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d4faf77e143803f528119ec650285361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e67fc0407e5084c05066ce2d5c1fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dbf463cbb55f0ce65166701eabe05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db134297ab651eb8f71855b3f6606eb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e38a479b26e9b585bbb0f929be2955365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d85bd489099160a0720316b83c35b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d149f2d9820ece29fd05514a6cafd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3427a8edd2df1863bc8ec9812d90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df28e9fd8fb4bfc207795f8b37be28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd423365c5b63e86cd977094f75af2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032722f3c9b5ca9e48fdd60620ed06e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa659e6e63013e0ae5ba86a8c387c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522b49f6dfadbd8de6cf5c8ee063d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f13d7a679440b049378114c8135f82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7863aa13513b11dd15b7a7cbf1d4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c71f1bfdf01c1a5aa9f025c32d8f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26809d5bb5b7f78f49cd5875e6a1b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86736d8ac8c102dbbbb03913d6db6cf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c0fb4e26b06cf01c8673c4da5971379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ffeaedc82a557c6fb7b0c770eda0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d28b25b9f4e06aea68c98fba72a31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758be147d14392816a9314b74a6ac00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77acd336d1f69efb4106674d4e04b6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d6fbd5ed6d74b11c9dc50be234cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3659cfe0fda9a59fdf7acfab910a74d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6bbcc0367854678c74107c4ffcc04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a30306b710dd050f19ec30f2eb5fd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e297e618a526dd1e852f49215672388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae696ce1e88b3c202da74fc55377249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edc98e9497b46a9b0db851e41c99c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe02679a1b46648a3586fb2c39914391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8115f1d7d1035881b68fb55a7cd1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbcb47f9964c079db4ad5c8c9c1356393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc8cb6c637ceb78ec13a55953b023394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b77814b196d1026154a6adaac45f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeabc9ec980c9e0402c49d4220e001396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad587292be47607feb65a60c133636f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839382c5b24f03c327aa06825f4e1413398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3772be91e080b0867a595ec4de9588399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518f780d993f29fa1ef71a685fcac2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc32b6f95f4f8fa733a8eaf75af790401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b110d5bd11f762888c8ff20f0358f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f615af958bdb1c3eb98e3862b5de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a442561d0e02980ef9c2978f6c038e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237fbf15b9314ee5f3f24db25ef7f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab1362159955d5cebe7d9b06a74f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee33d20c995b85f17f1f16c7d338fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2dfd121c0b9dd3b9020e7827ae9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd2282418d20c3ba66be9d6703056409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fd8323b1dfcfd5af1b288a47aafa9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b1764f1807e5f87462381e8c126cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0768eb07cb71fa808e1c378883fa21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285f37b90125ed4aa0d3d9a48a92eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b410660fb23d78cd9947bef788205d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc5b31fe96d4bf1f217c88839800ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903cff550d58903e083aca85def1df3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae825545a4bd106f0e308adc257bd26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacad4660a9ce24cb1386eb3a721b39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3fe41833d22a6f6d3ecd73f1b5b74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f47afccefa429c4af67b2014f16f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560ae0e570a03bf56c3df016b3401a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af5f0b4a78b15ae9403eba235f6b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340da30dc5e233c58d5677a54189c8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e025fb2b17a39be300935ed44d4cc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d58d030845cc25ad20ac43e808d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c42a61bac41893a44a6f296a97b9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4341b932e806a05f0a49b88b3462e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5046b71d92dfdae1ae03079960fd67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05054da8927b46c4cc5e2bdf39436f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725eaf95c20ff7e43c0531f5398d566430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6956552f68cd56558af2c3ed037cc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed37ac4f8b2e72852872529993e03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a94744588f698d5a0db6219e58f4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dec9cf550c96f0877bfcbaae717fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fc3230285bcc98228de814115bea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aff8b8b3a404cf8537f42f737c267436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ebdab1c9e9e7debd893127f39851437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f58865ef4b7405e1b13a0b9004f65f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bc0762dcff3694649e11b8f444a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cb0c20c7d4505dda1e529df2cd5f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53fd3660dcb275fc2609b7b07224da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876bb59e5ce60cdce6ff5f52cc8165442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087754d448fa5ef60b9dadf8f8b3c5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733575735a7462135132e4f3e819e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2119f53bb108a2eb63a02e7fc5be24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9d0f08731098b0e91b250db8d3a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779ff9348698817c260214e87a77398447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1fbabf38e3f03f8ce0ec643b74251448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8011e8b7db95393b4a4c01f88046b50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093b97a43b9d0db7da012dfb830389e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2250b87680856b89ee94c961b6cafc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083fd93800eec8f45266b8f1f1a3c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b734c9f508959e4f52e56b4bdaa4e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0adb41c686d5dcf39bb6b1ee69e3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dd2b22e37432a1ca89cd863a675ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3258aaa1c61324e0a9f9a308e81f97a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04defdbe94fbb65e202c095ed6fe7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c423a9b3557874bb7053d46e13e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b895cc8da8d9756aee022bdeaaccf7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7384518f3b3f9d53cac9f29e221557460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc369369d0eddedab51f7384b9c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e0cd259b1ec80ec59a0f22f857cb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c068927a6564a3bd0c2eb1505793463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202880f9ff83af4ea2e41f53e1aee62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f5d10425cb10af40aec988253fbe1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed18ae8ca071f0cdacc623384aec5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf6d7c7b5a55c53a924f155b81247467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cfecf25e43ef4e6c39d517804e68a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0870495318289cb41aedfe688f0aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece5ec6ba56dc846e591b42d1b64be5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055551ee054e8c2dea066e77eb19ca55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434891f666ea7fdfe379460a0f2bd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847641dd821d0707dd71fba57f2d91ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3050969c4964909c30671c009c656474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22166de029d2fe765144b5c864b7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd3cc8084d93cf6a80ece39d2a09e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d902c85379d2382a94e99bb430c8d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33076745205a30c2d5693bffd8d6f83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4fe655dbde95fb5fff35792103b7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38876ea75df8ce2b4e4d7df825655947480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba6159de69d5714fd1e35ed6556980481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394d516f37fa37833ef1ad225077aef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f190026cae38ab422d679b727f64706483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e08a1c7e691a2738458d5f6d5414d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09953f74ca2e74b7c02c15eae9b29bcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c494a7cb9ef1ae0e36cd30a21352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd41a82b1a673179f10387d64666d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ac794bb0222c7c1145bf0c078666488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac3b0df0130beeba429dc60a1c705489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50f86fd557a5f94769ea6e2d73c17f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1bfc7b9be4c9a6069bb88a50954fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85751a90e96018446631bc220ef9ba3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeca052d9cf903ac06fe7be112638c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864b101fe1d06936da41d9a3e485d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72851997553b835ab478e83603b15f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd9797d48e91c7fb1798bf419f9f45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af675cf2d5da6f6749e4c0a418df85ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128cefed57f0da37631748e04ff90f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd436c6806e8768568fbecbd792986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f0257702fa82d73ea6b80dd1c3e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1746af12675c76a47a3e428cba165b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882a05e83ae7d4a0affdd6b5bc9f51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae29584ff87e16f83873fe6cca6e7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e3d6033deb20dd75186fcca3f085504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777486b5810a1d9ada18c42fac50568505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ce92deeec6bbd696fc8fe4a4e1c68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409eff7e7d658f5d0f54fa9b8ed1d00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48130d0a7f41195e6ffa1997dd61254f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea002694cfc8f3c6e1e978bcfbb98a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcddb042c7d11b7dd0380802fb9b78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc96e9f11607a62dda6c252d9769c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d6590deae338b871bccab688f2d08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006f585dd6280530c45f6fe7ec2aa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df554f7763091068e83984d62dbaf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323721c321a4e09a86c20f0be69a04e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb88821ae6b73aabc03219e74487c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99371af5687d1c16b6294e0f2ad6b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f1274479aaf76a6681feccccff2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d11cd48cad8047181130666758e57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ecaf298647a24f163645eb7bb204a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e0692682e9951fac275230bc0dd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993d7c12682f3592d062818bd3753d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df069b04a8fee7cb2290db0be22d26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f12bb7e57bee6166254a1015dd500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a4f8191a6addd4c242caa0d5e27f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a71d6035822488fa8ccd8680e9241b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62be1501f0a7c87f8f5606054451b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9eed9252c4014bb41e2758742f6a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198df74b18a7dc72c0f1467e1c6e807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb78e886c8fe56e272d3b8a687eda5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4f82f9eefa7e453d4a7b19c1b60d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62cbbb7769b25a8a5011b8ed131bf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f18a8f12033937c65487854fdbe4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f917070731a5f19697c3994dbd67a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ad8f10a687aa7a53211197bf06d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1f37e747824e934dd8e4d636eb9ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c4b784c07fc217951a8e7461564f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c7d935cd70e598f834b0ad1aae05b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4801fab3f77f6bd12b746cf272f394539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb0ec46f38f7a7d5aa381aad4e906540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f48fa9eca2dbb3e11395f3253c86c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145728ae8aa76d6817abd3f04adc989f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899fa0e055c6e7b36c9e44d66e3203543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03946a3027827a47c933971d9df6957c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359026d39ee9405adf15af5aadff638545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe6583237028db8a761776ea81f435546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caa69c169643a5ff2e0f73876c67af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140749efa7ce41bbf00eabbead518bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb491907843401ec7ea4b98846d25d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a42f3d4825928e79d7acf6f423da4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63ae99d44570340ce000e0c6fed55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697eb3bfed50335ed234bc40492136552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac12df5bd28a1ab3732354b0084d1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1fb03fe1fb6b590051728052279cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5dd147619ec8e9415580d5a5bc619555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab3bb22a6de0e4b6c0c45eee52e48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb1c68a0fa098a2ca543714124c11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651c6b47546a8141e2cad19cefc8bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816f1b8546ad7c1e4489ae86731f30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d43df38180a476a1d43548fdff69c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b9697c2704b34b05e35a420634de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ec48daf47c44c339c7004fa071854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0b9038cb42bb828765ec978ef6f0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bb8f75c385bf2001e140fe024b9f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0bdfedbf0c37372d5816e2bc4f85f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aed24a5446da8a45f42a80158ce84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71302f39638c730992ac34fb38e0af7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a9fb49e689e78d73c3b72e4d7376568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c7c989691de7f2f3049095c7c4af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f7c8fe14d008fc8b6e88c30d3f718570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fcd373624f471161448f7b5c81cd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a116ddd6785245e8319f30303b205572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9050c0d8bf0bf90e4eccc60129b53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc98c895d99b0e20463ebf19a9a715574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64398e5d804885880574201d85ff1d67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb523673533042ada15bb9cd4dc6dce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0bc1ae70c31cbd07326b7dfe8e637577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca66a1008495e2ec33c18d69bfe76e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308f848d063cd339a159df4d6bab8b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60497dcd349b4a3ef1884a61c3df2352580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bfa0db8d4950fde1be482f11a8f46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf573d315f82b41074810a51a4633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7996294d88d3c33451675ebe872c942583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82575e848264f6d60dc25b390b486c21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea385cd2b49f60820493df2d90b5f1bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4bb27004eb77c57032ec373cca14c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a64d9515e80bd79d28c0abe365c10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854317165659794301c68c6d1f564a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e52a0f61d6a07b9c2e507077e092589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ef28da0f54036aacf8bf66b48214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf345c6e7c8b88508f6564d4205489c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a106f74040c2cb065445e7654936592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bec788c2f37c8e4595fac8ee4774d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095c57f66ab9e041014464ae65e0979594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99de6405671a467872e5db7dd0772595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff506bef7f40110cca5863fb755757596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b963b1cb33093f5c10223ec4702d886597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba6786e4027a6f50eec31a4e3add8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5129a801c119f3ba9d972c327cc4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78fa0f028a7613a1c287b65e708bf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdebfe7b2d3d7620aa3f4bb41c2d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af83d89f43e6b3404f555e3cb92008602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0db2a781bba5d2946b75ffaaca01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c201ddc2766248eca1f07a8abca335604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc0de553ea15678e00db3d175767f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8c0edcf09d2b03b24ee23db1ee428606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b739d4d3133b40e64be1a1783333607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3674be859b438c2982e77001ac0eba7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76c80afa22d1ee2ab647a08ad5258609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c4db48ba85d6ed762123eaafa5805610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f5cd506e939e2ee8811d10657fc7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35f8fbf08e108c3435c82640f2d848612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6c53d851008d7d4a0c4d43cef335613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b4cb540a851dfbe60e5f808beff4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61790343d8e32c93dcd2a7d6701b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c1d648a04e85662baa3ff1ea989b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79b917769dde1269c88f747e0b5e6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d600bd05a750c239b61c61f9ca634618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f02e56991952e55210d626594362ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef00333d2d02b256fecd7594fd6fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2c6fc48736f44f990ae35d8feff6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212beac254079fa0c6816563d9ef493622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec443d7ee357e8c2a023de4f902785623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d46f8ffe1557a9b341023d0656e130624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24895c197c8b9fd23bdce7c8bd43bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235022abf90987472efe17162df1c0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef280a5d050da1e98f1989354028df74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe7e57ffaca7a6fc35044b8e8c2dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7414c65bccf778c03ee96ee6f435ff4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b238f3b3cda623fe82a8331f19e0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8474e13868ba96428fb2b3f03f3fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3068dfe24f835de02c9003cf7bd1233632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf7a9f4c2d2a0564c8d9ef2d8707c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edbd54462c8cdbc60573d018b97dd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2c3c4a9a2c7a43d602ee68f95a4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82218c98ea56d9003af1136194ce47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd80fa2128deafb0557a922947e98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173f23b7d561ff099eabef43511b81c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154185b5697050595489e7a70864b90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb02e3b5887a487efa7378127bb77c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489f97033ff3470fad2094e439bda08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb2afa37645b5b8f8f6f0d4443147642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104cd576b278e5928621569ac4e2e18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b624330af9b6f95957015121b679bce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4544dd7041644d9b235a8dfa766c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f737071e73ad3fb6dae7e974e48f07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56584fef899d77bb4140453ebd727647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f53b55a092b72ee93b61da4364ea0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c140a92742c46dedd6be45ffdb2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754661e7a7f6d0bcccb04eb5454cb68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f982c45960385b3fb1937d2a8c4e13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c8c2cf303af156aee2a7f9e1ae0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31e8281e9b3188b772cd0b6854d9db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54dfc0ce5ff7fc51515819006c3e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f9e9adef8f99ac9887ded230d55dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269e6a5454296c33f80406b164b631a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fea313fcc7f250189e4321a1ef2c1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df416505e7232dc5130178bfb31e29d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1548303453d47508030ae997ace16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086cb3f957a37a9a4fcc0a3cf00588660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56403b073001774b74caeaac6f7085661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82f0901fde8e45ca682d6cd1556c49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065977323e9a7d10deaaf8abd28a90d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65ef499963a4f9d700b6b8d6d5e5b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7084c8f7983f3b527073af5c68dc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f2625a9e4d66cec1e358d75338fad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765616d9029dc0eff5e6d5083c02bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e000a06a1c18c737c209ff4728d0a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f87292ac2d357f69f3e567eaf6e69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ef49308672fd45ebbdee83b1d355670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a236f9570e23e0a549578544bc24cf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7464a9086e94546fa3fc79895496672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682183c291afae27539d23842138570673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f63c27db6c351648db6aaee0a8b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de23a62821870e5dcc4617d2f2908675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95155685f35a9b669dc5e848ddae624676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba94cd2a4290f9aa6343f3000c1c90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126efe32863672cb9e07aba487349e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff38174dff14ccdff0f55109a99854679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab29d90040922f56c8ae70ec486b71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b482eea0970c71ed44da6b481790f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347c278f592dee7ccfafc70d0b72a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb14bbb2069aeda8226a07e1ca3c7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702c03601c904023a367b4c9606063684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5988fd48b943ac1c4bc588c293e66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee5ea46b7e0b78405ed794097d1b79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0c85cb9cdaff4da1131d3ca86354687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9c681ca6db84ed78da01e4a3f866688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597e37406ae7847731e6e18849fcf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a42e02721027ed9347e48f56f000af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bddbb3fbed31f22425b167be2257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad434a033afa5afbc20329878fecc0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5e8eb40256ca2c62a34a0729636e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a614804bd794a5789e639588b64e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450bb3d01238667d0342c33866068aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d6975e4fdb6a371befe906131d1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc762cc3c4e9c021d046d296dc0f93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b302a9dce5a35e6263a2cb7ad3bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3239b6ccd5f94d26ee2042323cedda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deaf0da1eeaea34543ad5211bb4c82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9c50cad4ef56c6a1d92f8c1c505a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c1ea92afe0b3bc00bf8ab81e450f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4790cd6ab4f9aa53c44c27a0d174b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82f45a2499c9f4220a646758597182704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09455145043b8e2b11f13342bc27fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc6a1098bafa7bf89cec0b539ad01e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c259ceaa6c084b3d68c76e133a771707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ee124f2858bc5c4c773890046825708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1798648ce40f9c6c9f862f3e0b5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c87cf372a92182eff9128216f03e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d437220fd939c3c5ff7f50ff9f977ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4306b7042ba09a6bcd8c886dbb4363a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692ad82501dadee4eb7ac5a098a5a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8341f133aac6e2ce7fb6702f9a44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e10845e75751224f53391a393b70de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb03efd91d533d72bf46957cdc5e95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af40dc3b766c0e783ba4c1e0b0b4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17e0080ea55eedb438e4cdded5d3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ebf0f5aec4497896fee38e95ef2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf805277613901ed4e7e3e6c07c8ebad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793f7b6bd734c6f3c37a12eb9d69200721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ce51dcaa3a0fafa66e753a4b680c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07089275ecf4a26d4a29a9b2b2187ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb5b45c02619e4b20d44513a302bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173eb27bc9d2edcd7899e1108ea1ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25899d6aee59827cdae7b5048ac0ecf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dca48d3e187de02ea3377b2f518b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205dc9aa6fd54ceada287eb11fe43af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ff39679ac8d4aacb1a2e932acc039729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd0ae9b2942c77ebeba8b31bc7e84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7b0ac2e89cdd074e35b9790038938731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab2317965bf76ef467e5ff5f93a919732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e39bb580f90e6963321a17685cdf37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133444acb67e58ce62c8571719d3b29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6013ad97f72b1a6053a5552a1705735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39161977ded388f0b0f2a305dddc5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969175f0382f5ba7de84ca743d59321f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585259a21e9a8b9fca243548658eb0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e822b94bc0be91e4d53a527b9c846b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3547d2e6606227b5e5c84faf6f0caf2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac762be5bd67d56f04073b90db6e03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a88d9ec4373d76faead5cc5d795c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d8418d5104eb8a09eab93e8f3ff5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a4f1653ba162c5204a9feb5f5f53a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54435d67879eb262aaa10a7f70b223be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fead8cdecec632503990222517b3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258445f4d1229e076fcb587c525ba7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b364521f57a8c3691e16c8bbf4c17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d48ac8c2a654b3bff8b13fb714f7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a966887a54feff5a9c0465e745f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5dbc486ad58f172215fed970e9e57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93526d9ad712619243c0de679e362752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7605a63fedc88ac1f54c2408d164e4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b77a6f69039859d517c437e6f62d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f0aa6158406116dde7990baac6f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7606e364787ff0adebfbd30878c68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23142db7d7674a412c5655c6cf74bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e336974b1f29bd90fa1dd640c0603758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f83fcd5fd907bcc52e3502cbdf21759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>