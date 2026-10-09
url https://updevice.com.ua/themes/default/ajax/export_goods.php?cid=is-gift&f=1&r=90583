--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed29c62a9316a0c1ec50b0e41b19f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de870811c3149e82c52c21da9b019212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088df62818e2eb673fbfc1292c36203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e3570f08b0a3bea76d0a44cc6aa164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09ddf9486163577433c4174cd8f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1ae3eec6f42f66a61c9fbcd3c3136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a849506ec45ec1114caba97d44ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80d48a02b32fdcfdd6ec02431f24688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7d2fe55b9fb1ba787d602b76732439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8c2f136a9bc93dd985f7d46ae009110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498184b9cf1b98c1d92730036bd38511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2fd805091ccae77b7c996b40fee512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274f2c346dc41b2e5f103b3c8c9abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf2c8cc188fac142ed7cdb1711f72f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8cfd8f65d03bfa64aa66504838a2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd30b79e2ed3a0328fae51da9abcb4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cdef4a5829a4d6a55a0c1e5e18f9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b04393b6bb5c535777c9dddd031f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7e9089e5730f1f921fe9b093181a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b36d0be87b93e2f04622e43019921520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e359b669384bec09a3160ecfcc921721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99d7bf44ee6127d0f820b5218f040122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba9bc4be44154d75ded621b528a9a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a5febd5429400b1403d0b2ba107f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b286f2015ed87e92f53bd74af05a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b62f8f6c61f82f911c471cc935b32226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449845855cfd35b583cb627fec24b72427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9205a08d15f523abea55bccc36dce628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eeb285be398d7b5b904b5a394dd5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df257213fda2edd7c47c27718161b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d13d7a3f83e5bc2fe7ac54e642ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8d885997503a47674b487f0977cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe156b1add2e21d655a0df9c7fd1e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583eb5edbc691cd52136a6fcd008d9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf133bf91c1960140a5522183f8e8f1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7a801786622fd1497a193cef13f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ab7f02273380b16c5f3af739352f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9689bbf5ae5d5e8c60fcdd948d3739038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121895b313bd01f24d96b25cd4bbffbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f6edc3c0a075f2d885acaa7bb94b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f30bc93ff5c4a31e14856e549a494c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37098312cc5a076f8e78b47cdf3611ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019125c0de696131e53f1725615478d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b32e14623bfe5f642422dcc1d36d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a322f208e02314a51245f9011d4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6515ec10ef8f048ca360fc958088546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8e56650816e3c2c86f6bcbbb2b5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8aa48644ec5d6dd082010d5334d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f791effcba93cb573d1fe9820ef92c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc56093bf383fa14b14420e1c051d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f517431774c939d1c38b5db53277be251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983d57a28a61cbd897cca8236f136dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d4affee6a2f6945aca6adb758e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c5ea037a4c4a898b9c0338bd0d8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b68e65c4ca517cdf2391287bb7b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f6a5d0443a195d6464b4882aeaa156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd35b88dc9f16ff97c0b0ed59d7d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5ee5b8635f1cced42c5d41977e2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39857a078b5751285591485ee9cbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2bbe8c1f465091fbc1180ffbb5b4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1d0b09d99557cf1211edaa5484ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5520931e6c671fcde621a3d55a1b88562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533727b63e3a26423a3cdda4f89229c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe776ae0ef30f56922192d911d8ca864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348c1e121a628803ea0ef7c7f5cef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f45a5af3aef19b734985b278fe5b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba41a9630b907f7040c70fcc4e6e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1966e90fc55b3f02021f80b1e4f0e9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d696f11f4e1f7702bcb32d3d5a4ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca647742c4d684f6633266d44e70c3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81283bab8e384b3cbc3c9f5641b0696a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8904f3397a9572774cd781bbe525172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae73e1c9433db0395586ff0948ac8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78d8c64cf33ae3ef6117c6c6a6a1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8413c1bc3ed182919830bc878c17e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f42a2628e69996b36103aaad2f82176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a688ca6402062377739435595331477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336e9b6a97e613eb36e2018bccd658678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616099b69820666a3739b75762ff42079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca64176675d8975f08248ad86ccc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6e081f539fcda00e9f4158ef31b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a6ade877860a4ef174fde60c63b3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756dd254645c1da82ca54e33d2e1dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751582bd7458f232134cda84cc05c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c58f5885dc5f4e80ee5dacedd1617f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650275a81678a8758ebfff13c281674a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43453b2f698b5b03bef229925d72e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063d521ba1909b81ae37aa180ed010788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443119fea67978268a94c22168ee26089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80a1b7a1cfbab4a6cda8f4099c7be290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a62153a7e85dea190db1fd8d5db3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df5bc4efe51fcc268647fd364c3fae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf73c7ec18ea9012a7c0954a22c28993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f5598ae92d9d5af99a11bbb7a74394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb24df8254236d726e4a7c413a02ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b9e4849cf57fb71cd270a802ef28496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126535c4e07f5f3767a3632d9b1e111797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae972efc1e5167c999d05ae4065a77e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3715f07b0cc2b297c9223bf4df90699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd30deefcaa97438610a82ca58d32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfcae766d814ff554572a095a23f32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083c3e9619111010ea957aab6d9870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceaae878530fafdbbca24a457605c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de33bb0f98552d6cdb54d4eaf67d0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce3ec039bd3f5952a17fa3d7ebf42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b25ef362dda366e6c347584bdea97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da59da1063eed0f78a95dd10088e17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926ba62f80b3f173b9c60baaa05356108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac74b46ee6fd00342ac85e551f3a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6435dfa7d3c4a4acedda5b51d216376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8fba647490d35dbae8afc9b3e75f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25936aaeeada458c388b06a5ca2507fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f86b9491b77de6c4830d6ab378fbbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c272903b1f58adb62c8509e57d5364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df629a7ff22aab2d3a13d169120bb97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e62d04637b18012dc76e59c31b3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa203e8c6948cb5687fb9bf29d71b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df38f1e9c78079766f695f96895f4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8946bf0190670ab1cd58f52c7b87d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052cd401a605457f3650022f9957d8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295230b335dc529eb8f0163db6dbf6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b3fa0c337f6190ae33e906b4fa88c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af78f4f1715dbabeed690bfcdecb812123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366049d856d6f1eff307bc8137b9af2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ee77c9fc8d39a3a41485a71bf410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712846312bb338d66c7aa5ffb412efe4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fdef404fd7ce0084be93314ad701b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c564b54bdb4f1b78c3caace13bcf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3d7b35cc8cfaec45a5180536f1ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163388ca862bc306cc6b2c1da81cb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8cb2c0a618157b6d3fde3c071aed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f90e42a4368d4d187098c3710efd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36eefab833610eff8877dc46e86b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4d7dab73398cc5dd7b8f451b05684134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82845a34b0ace216ec93cb6110017985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abfbbc508dc0ad6322000bdf69d163136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcde0283850b898094a0963700f2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51337a169ac083d3350866008fbe5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f8ad84ac90206e942256d533bdde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e34b59eaec0219d5de1f598c761d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec7a1761b6e73932d5b3379a22ef4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be91c49ecc86180ab4d2a1cf2b1f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5854979718cbdcc1b425acfa5db383143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dfc1eaeaca4524e0d4859cf7d6bcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e8eec70c53c09979266adf1f4317145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9f10604cfc8d46e7cbdc1b758c816146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08284a8f5d5f69013e6518f2f14f06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07046a3da05cc0733355ac38bd8af05f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf9554b84baeff3f84d3533a988b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466f012a1707fc89c348ed0e6ff85c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81935c33899889d0b12e53e80ae39e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37213dbc009c9ff5844b1d5f909b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a020ce499ff408c698dfc998e18681153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53818c815412193084f31f0a6376478154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ad6e64cde98a791a4f8b21a7f988155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5854c912e242020ae194367ff33695e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a41dc8e2d2e97379684c17f65c8a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591e26a10edaf685e68edb0d398e3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b964242a55e6140324bcb07f65ccfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717cb81aab30ba41b8c4cb44f335c97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8942da265c2c1b5398dc1527689b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429b13067b28021fce9b81783bf347b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cecd4750873225aafa8a8f99e38e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf22bf2174a6d179f90367e6c338a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ae97437b2d8c0df3990b132d11ead165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71337249a4fe2cf61d0dc0348c719a71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bbc4ed205e384987e476d27c0aa2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7864a4e59b36b09e5ea9b4413d65a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0fcd89f6bf35385e61e4593e46e3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f4094ce3f986f31f6c8428a4b9b12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e71e386904334d33ed0b18ec09e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944eb9957ad2340ec5aabad6d1bf87b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5098060d959d26c025c2546c13f32a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25423f8e77e84f346d219d449d1d3a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fdff2f041a029acb4240849248819175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f56ffee93be66e1f1f899adecc0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee95693b2f21a06c41385dec6746293177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6039919441650fe546d8138e9f465178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f456b9a65da4b34da6fb2db4c53010c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996b3f216fe1ff640a09a64f4d3146d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7dd440c2637ca635f4cd526f926e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac166f60c7eff4c8ee7d8c9f1589d792182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024e88241d16e757deb70891d40a05d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76db8f9c3aed26d21f561d13e0be2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759fd530b7df107776f4c242fe1fc3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8cf4a807b1cadf3ae91d2798e721c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d3e81740c7f25fe6c27f25232d336187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff698813bb84e23cf6b78573aba71a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206c626ec78c7606d3445b2712ae0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f13ef30124ca27dc8b2c3e9bc9dc3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccce64a2103ecfb6b2d84c8169808f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c11993430f0b235f9f2eff1fd3417192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d8af96ef0ef15a5c88d29a436e92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24121a27ab6edaa00470eff856d558f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeddb78fd293a5996b87ddff7610352195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd236ad3d022772b01f4e28cd5c55a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975bc80a339aae9b6d91de576dcffbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042afbe04bba108de7bb6259d4e4ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d823b6df72ba5ea49092966cdcf85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa017e56d2a5ffa597246e0e90e6741200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c915ac401e8048fb8d2275b6695f272201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ccdb75c2df1cf5611cc64afdf3502202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c504bc6a1f294e60e4a8fa8d20c26f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaf35dcd0f7f9fa1da3440386a07e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65464f250642a69a914a288203b9f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d3ce3d6524aed759cf7e91e29b4ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29608f22e8ba52b5e45f206c79688c55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4048f3b2db72b22eec4a282ad7101208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03435c2d8780b2d6839b088efdfc47b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c033f5e57913569f4316f706c498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88f7d645ae52b5610725e076755b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eb4f07556878dba918c469cec2741212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ffe9f72ce1cb1749bc502055b68b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27556ff09f9497c6cafb25e45fa512214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006c8b2771e6d6ffdbaf2c782dd5b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259dfc41e949fac0a270c8ce0d5b503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe574b0271cf02b4422e45bcb6e0ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13defca1e0e9b390a4ac90a68b81604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e44b310825815a060dad9ce4cc686a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a9f6a8f58bf45e5e02040869f8e4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31145f73992386482f65f70056d67d24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bde223c27e75b5b4c5b0e494c99bc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa892e6391a077db21ef362c43da079223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a897c1fc42ea2721e1021b8bc337de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f78c03ce509fd6fd758f18379b8a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9beaf3691fd82ec2e5971242e203cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05093f0585c3566c7f3389fdfbadcc4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad2f1b98d6c6352988a79751170dd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088a9a22200bf096dd7a005465a0263229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bbcfdabd0f700f6c06b32677a3876230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6552338102dd9db19dc98ca4984987231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73d47c2440003faafc4a780dd3414f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac18d1c629c91e9a91381b89b90be1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a0b66a5273e38c69405811e27179234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186690972c51b6fd103e5045f243e7b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd978349ab5e2c04f5ade7d459cbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f0177b5f42f3f0a0df0561b87f4e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da851c3d51f8e5e7cc9066feb0bba8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197261fa19194eba2299acf5beb7d1f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9927f0f4d6d18b91d4a8255f66ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62914c918323c314203e0ea0e36278241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab35aac0c6164aefacafe6eaab9aa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c037859f3833c39d00585bbbe82e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485f7454510944fae65007ae120ca16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee555607c0d29b55f19d831a92e7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae742a0dcda4e1c5cff1f8a440fdc9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa77275dd732c9a7739fc2d0e0100247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac6b2de23455622bdf4ed04d09e02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eeda483f2be81d336ef22eebde128249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c0846b34f78fd13d09b18df15d0f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098f90a86eee68eac8e889ac328ff8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93888e2bb3eb6232b9770a06ae9ee3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d4bb7a24715b72dc63966955fd42f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527e50563ce5ec988cc902448fa3db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeb552f06c077d93e06d3144914d8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bf880bb6d9be527d3a7426a34dcbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb327e7a907ade046a04cb46c71555257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46de22301b42b2910b2451fa63a0ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6f828284a3761156966b3e35f781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c5f9ed9f5765db8a8a2ae628caca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9a507730406c98f6e9acbaa36a09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc581cb1a8be3f89521c36301b61191262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547bc912171ba6604ac02652232751263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d7f1d39932937513e1380e2247c76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11850d0660062988a16b6a58521be2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e82b21db6a0154c1b04a8371d0797266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649b0a73bf1c87bbd7a59efeade23a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35891a13a44358bba45a58305dcd41e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ff477c667f8a3e92df3ae42f4f99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df6fd8fb30636fb29729908ae831e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca64887e851008efcf4e315fa2da5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e42438fa6675e47c8b0a9e7b78ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2018ce03af845472c0f1084db8a3e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9221fd598e4f937b819e9e2b20d771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75cc614cf176a617c14378ca63bb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50b5502738c17e43ac5eaa8377f51e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112554bcb0e69c0beb787bd41c1d722277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1699c0e4e43a3e8cfa5a8b7cd5d9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668843f127c9cd2d449f41d8a1cb29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e91c4b5891242970fcce87f673b72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25225d22f15d58399c378b4c902d8b6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43ab6504d61cf5bd28c7e1062b36f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafa21e373757f76aef589f082752cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2dbfa5540db75e85d2d12aad4533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77dc20ee83c45d6dd3ded0371660d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3f4ce295fc2dce1193ed21178d4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f89401d98a5d749adb66e1f688cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f08b386d86a5330d93697222c34f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa234d9d3bca175c9ff38ad8833f5b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aaa5f30208e39931991a70532d043290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c19d25044cd5da7b6b4b3cdcbde55f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e392673a5cc80798c74037ec6e5a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53f0fd56f3d82bfe523fd9e0c3db6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8bdbf9c0180c1a043e8252f341eba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de389592adab5506bf38faca5ea97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7be3d2500777276b947e09429ac7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf26389363446ab117ffa2e9ac70b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8118cf06a3467efdf473b87d9dc6847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033f721ea8183a51e5e2d437787c63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7af7247a916ca016343814bd5e12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02eb44a9efcb03704151970174a23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cdc23dc9095ba6b041dcedfc5690b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6604e3268d9de7528ecd390fcf6ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8252422f18ecc66bed1b98744998e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd21cb90050b6bb09c59694854686305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d21e06c3a2272e73be8c1adb99f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114860ed748aa2ab307fda1bfca933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1137456926e957474c8fe2231c981308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef34e180eb2bb36f213713ccdbe90be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d869ef5398579aa7ae81546f893566e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da03380d336f6add7770206511987311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe90642a631ac09f60da3edbf47861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649979d593fd647cced5e993b8aa4566313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96140cebce237308e008d03ee7d7b6e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103fc54f4e5fb0e1e3bf50962a93597315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce976a8239f06a38292a24a09e7df2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec27c8874bd40e6f777ca3ae7ebdf6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613ff0877d285839f4d8bd85987ca6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bc6706b2a31ce0ab69865bfee6c13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c3e0ccce3c9f12e9f1ac9787b4217320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499df66aa1a122d5f5766e97e12391321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfbffbe394bb11a290aa363a41da8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06131b020ff8ce8b0e1dca786c9b7ddf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd1da1c5b2a17f034cf71cd974c70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01fe183ddd6133e4009bc53e8afcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341deb4d7b45eaba8497acc99ba8a63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8bee153893dd3eb8bd60a858416a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ede5b23741830bd1972d077ec4f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754b6a5e3124a5db2efe54fe2633134329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda087a84f1ce83f901c17719597d4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85c84cb2be9b39122792055b5a7aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21362ab988b981cf5f164ed4cb203e8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7159a93f3681e034427521e49474c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fb3a8cd151a74bc2dc364809cf16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df07815169e88b537e808fc2532794335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd88cf4e76be64b5e36fc1a10c564336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55583dbc5c21e6c73ac158f51ac96dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2d7764b3590f5b02c590d6ea3d2ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c2f7eeaa37477f4630b0818223b03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91584b377a0b0ef16854277bd192db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428a55750361a294047c9babed45f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e36bfeb5e94a39bb910d5ac8e0ac19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711669425f39efea4dcc87d1e8277b03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f81de23028a1d86f8e223c5a8fdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd81fd6ad19011c6c675eb39fcc02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35161be918b45d1e93819cef2abbe662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69762c817651892340b2815734735fb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cbf695e7b618e8408ef2782b2db31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d159057b1362a5bfff3b1235bf5d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a188e4c36023e395d6a6d4fe119e8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a116f988f65bc3eff7cc51c495d7bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d656d1ec7b27820f73946a1540d0d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f729716bda71de363df5df00d7a6c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1c5198c07f99a64cac8af136aed72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22582a0ed44e6d74f1464d4cbd22d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980aa992a156f22cd08826756013119356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d41f9d705c8d61b43d7397116a301357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2baa2cd29a81801bc0936c4fe86b9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520038d0df5c67924b1b27b8336fce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb3f5edb7bdecc086f941eb132018c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566dc1e7bd143cd688c09ad1476d952361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e43e2d8cbe38cded1e5636d6b959362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e57518fbfca0a5e5dbf072a3fb18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a85e0d0e38c06af8293cfcba82103364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471983ed30a680eb3bcaffddce5cb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf807cea8486a162765c557b766ab8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5fd30a3f865720a889cbc47e4572367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a126df60ec1cc34675b0f60a8122c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e6aeeacd99656fb3250794720a51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e706a7afe18fa1c33535fd7e5946b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5d23998ae8f76b4d54c5eb9649a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab598f69e051f97433a293ed61e80af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3824ded5da41380802d9a4060fc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adb54a811acdaf4a7a32080c614886374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477f408da15937d29a42084c99bf04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c60f3b159e862b022e40e6647ffd4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32b89d655ff54e198fd8a48fef00a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7721f491b512e4f748ea942a8ed5d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f4763c0bb0da39a9d7b6228b7fe4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa2b85d2b99bc00754d8464772133380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee75b73d89457b706539c0e3dc2412381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ee2d810cd2c17edab08cb691477f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9eeff012b2ab271016e96bfd60d75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971cce97778a2aea66dcef5ebbeb184384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0181c78c8fa3ebcbc3b19cfee9b22c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb239059a9f070d81e8a8ae63a6a78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0df82042e8b933a1798fa0a2cf842387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b42b17a9c3c4e384467e59a2abd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794cdba3af3aca90b3adbe8562e205389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3ebcda8ff9f66d2c69c6b097e5c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7c24850b2022cc71465ee59d0d0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38941bc4e7b393983127d3161464ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69223a4e8ccec8ec626b9a831847ca6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc17317fde78b39fef3e2d5abc3a016394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c33242ec3e25f423fca1c643cc9a26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763030fd65fad7fbb713bba614f33e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04c4ddb39dd438b95f9776cf424ea5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be33c9ee9664f188501c8242a120e7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4f7e123c424ef9bf9f1f34142083399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aa8a72390cb9a1b92948955e834b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0054ed8ff53b86b7f14c93f41e748401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962001cee116bcba83ca52d82d8d9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0c6f48c532436a4e49c3d43796812403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389a629912fe76fe91409360666341404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e84d5c6d256104d63b17bcc272976d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ffbe36e32f01d21bc56dce76c328406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51952e3100079bc31efdd6c99ad77bfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec6ba20cd75e781c6dece20d00475408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0459c57ed2fc890eff5c5edd9474f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e049887b5e02aa0955373fdfa99c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1af327a75da4953895fa32c8f077d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ecc904d2deb3010f3b76abf16783412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c55dd1f5f388905712734fa6967c7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cdec029aa4d9c08f8bdbfbb001340414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c1a6b63c3a9db49472d575c8c5d3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7543a6058b3886df64a3488137635416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f197028dbe50f920a5e0f227b3280b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c276ab61713e2ce7288ff882f74e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851c4a3a07ef07ab7bfd250855ecfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67537ab8f02babe047e856e047fa1e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ae612a7fc46b6dab050c37aa2cdd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27a91a294489ccf8853aa24bb11a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3dd9b3d09c15f315f41c04b1adbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f2f53a856a3abe06414a9af1291c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fa4e89059261f591125520741578425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a5d99c0be7a57d03ac97acec1efff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede422dbe6cfbb65d1d0d91146c678c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a89d59ee92ac6351ca7aa1f62028e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a6f57bc51d43aa027e0f7145c40f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ccdf53edefa4dfba0a17c0de78f25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c7c269e78d422cdb42101c89fd8c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a32878257cc90cf1d3d1232fe5695432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c71b7e79853cb346361d2088ec8e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2c59f7d2c48fb34545b229c5fe41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5665007160cb735ee03983d9fc7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f9f7e7cbc51ae26a4571ce230d057436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093defe105dd6ff22ad508e4abe9a5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3041c2ecddbcda03ad18f5c475c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e68d5217a47dec08cffd51a4e41432439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613ab88cd84afdb95e7894d6f69ba58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313f78d97fee7fa5041d2b369b17168441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffac0fdb45d511177363ada646f4d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bede35f1f611f059327556c79ea40a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fbdc95ca767d097cef4334bc0d67b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0dd96d50b93fe8c480fa02290bd7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c79d0d08093da9a4c9c94af8001fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f53e68cd05e35929072f139e3c72c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a53db3cb1d764356683ddc7b5a89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141c75dbaac427979dc1af4556f96b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ca4281312455546d789d19324f1f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12c3e9268b2c0d889e2b5caae2a01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5db10af92d537d913ced20ac09c080452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4b0500290ea2197d2a18fc74b478453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b334229146582f5890dd2778c69e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e67db96559b53a2c5fb26959394a9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccbe9eddef252eb7b5b924ab146d8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02713949c522cdb6bc9e1e26cf80f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463017000ea10d0794de82adb2fb2751458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9a10094147fdfed85dddc07cd35c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc7d117de46528449b0fd3da4ac961460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4669120ccd52d4afec76e31ae88ca13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84881b6182986f8ac5ec3b0882d21117462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889c31184c609949b153b9b25676e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb469e1c48b5f7fa76fae449dc29d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a6528c2068720b2b667acae8a7ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276cde3edf1e4c01e163cc2eaba2ea3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1d0c84fe9af27560fd0085897b7cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4cd47c2b42ad4c630dbc5e342f47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f952e6dfb48c8de1c484e19e708aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e268f8faaff87ba02a78fdd758e0d10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cffd3a9b3bbb34c4c205eb0469c52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d2dc8caddb798dc0248c4aa49e138472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11c96e31692346cd543cf778ff61d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb584bb48c4d90c1ee98a7c883891a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b1f6fc6a2ff5ca37cdf95a72c1cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6291a0d2276b10ddc272e174a9802d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03eae91487de9ce4b8f187a7f412e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cc79571608b28fffa7d2edef7b925478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17c7badfd5c523bc7ec13f6c297199479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd009000b83a3dc96ece01fa8bf4d7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d11b4462397ece0b16af227e38537481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19993349fa51db909af5725c66991482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024684a8de538928d6880722367ce42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc193f0beca679a7a6eddff9d7c250484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c02ee088a730b20ba18948578ddc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bbd2e45e9c394bb47aa8061791247486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289d443602859e76aefb49ae37aac3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f827d069150fcfef051bf1530328b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f653f9150159ca6597dfbfd994e6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466716cd8f348916abab5415f65f084490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206f08502196c0b6ff2ccbf14b6e5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbfbf13d65fb4c488c116f7244152f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0937e0c8fe052a03b2547e581b062493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598b7b38e302aecf41fc23214c7c2fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e177657998ad2f255c09352163e33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0616c4d68214ca508a303e01a85c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330fd3c9d614782305da06bd479b6b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0ea6e89d51ad40769cfec130a095498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6def1fd812fdae742bc6851760a873499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca63be7fdbc18af93105dc6ff32178500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaab04d4547cc7b109a0df10b1b763501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bb44f472faea55149711e1655f15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de1b945a0108412404496c3f07acf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da54cc4b7fa1966b8522860dd9f146504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944af47503bedbdd143e9f520cbcae36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc07265a8160f7c058c81536b5564506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623d1a7cf2e4154e0d45e4280418fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b5e921ac30511ae597fbac8016604508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1879aba579a2f643532c940acd8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33e900a203fdc227fdad58cdac249510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701590200599e9d8ff6f80355a8c42c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f4381635aeb7b033b5f27e7abb7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c720731a62d7cf8589360c373022f59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9210f0170048329ccfe20b846cb62ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec00e3039fccc6010b8b90d3874195515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd18003fb6046e1c741bef2a06ec2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a738bb8cdc346a3a56a8671d12fee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed43e97e624af7e5dbea510a331091518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae274b6a58930fd25472bb042814a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582204f497e9342273a93d11657a15f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6f80ce798887dcc10e95b85fa833521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ab146ebc1830feaf3f16402a23e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a6a0ef550fd4538304935d20bf93c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571868b9859139fdec525b2514210d31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7922ff7fcba3be38577906ff3f52ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47147a07b5f155ebc3426fb0b1d78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724388f9d9d86e0554e7e52f672cfa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aab4e1f045c27b3885e27cd928b51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba476df9c158c6122d474525abbbaf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fdf3f5dd0c58e006fe5474ff4cacd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d9d7f906779a662e58d2f3ea29b10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d94a2befa90f77d30d60777e69418f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f9a2ccc2545961c735164b31ddde8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534849c1f73cc451c79317b19c4f65d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d444017b4c314fb9fb2d99e2c52a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a53af6cad3d50776258fe9020c59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d855ed867e17032b0674157b170e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519da19ff3ed3b33250d41a78096a850538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d28641ecaaf261bc81a4028744af0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1719e96c82d1ea34f9e0a4f2feb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f2325f38d816e710d6cffd74ea5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9597025eb0bb65d039d26f967d71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994c375e04b5ddec89af601af7557e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc71635947517a2626f3e8567872ab3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceb4ee66ef1273e9d32970c3d740ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e14c76952a7981992fbaa31b48b59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da11eccbe312bb9be30559e7608525547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb27e108a941ba97a65d1f5c169862b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875943757fc277602d0d9620924b8206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62b1946098df1049d3debb29b8fc00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116baeaeac4987c861dccf9c46d6c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3865f99381ffbe2742e3bd8dc5439552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500c48fc018455cb46543f337007f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8cca0d771c43d0046c22e50944a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74c693a1d10132ea85de1d54d52b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d4c9f85f81804317b5d5f44fad957556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48c5bad19dd063955d638807340b94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804b394f2c55d364e9dd212cd906fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf994b180065a2a2e7b25df942f28d42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423ca1cb03112adf55417397aa2801a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc53021e95634242369d30fca6a4b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5ef8c21f18473a0a904611afc53f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8801ece5b206a96aa39441630e1d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c86056fb5b569beb169b56ce1b40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eecaf7f92b9c79c4527b14a07dc0d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376137d0155fd67708086ea1a62937d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc702783e2abe421978c7efe8e189f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18402fee863d5e4dc8606ff7ca8c4f9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396938bccae76b403618e03bd732e54f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a814020e51507eb5222de981e5962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df02794ae6446f1d19b8923426700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29883a7b0fbca77e4cdbb6aa400ecb2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec20ecd6274dee4bf67d630f449b09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5613d83a0094e339955669453622a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c71821abe6f8ca716b5251ba07bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc971d646aa918cabb563f6ec50ebf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca926cbc3a9f7d11895e510e459e36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7abea892a96e46a14c6f897da7c41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc8f35359bbb9d5bf892abe67e896a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10609eafdb0ded4afb520d5c922b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144bb9e20eb466a27956064cdb1ad7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eee8267002ead7b9d821a16f2af99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359792ec696f23e2164d69557bb129583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c827c909ffe56ef176d0d3541bf336584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581216d5fe133cf8d4c0cb928d48bc6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235e67d6522225da8b5109006f4346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5531c7fbc8f4e4269cb4b751da8ac5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece567e9522714ffb8942d675fa76e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a0aae206cadfd1c2460fc0d92d882589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793269df2c5c0dc5effaece2df016133590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f5033741b3cef1461dd7a473084f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d1cec1cd0e072fb24595f273f838592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507450c2a64fa176de8ecd092ab140aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a2067312fdeb93bdb6adf0eb43399594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b23f3c34338f45029bf35dcfb44af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfc46ba69f147483e252c2af3aee9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4229f0a088ec292b392d0820ef32f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225b7a5a7f0f045cd091abf52bd6c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80b067a4d1904302a5feb56b10ab5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409391519b0563abaebc0ec0936c6dfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c35c7e056c5d05d21155ef091f9ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d646524aa73d3b9f140f8efae9acf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a771731ebe869d697645d404feab06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892cc5188c171869472779e54fc9335604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3a49b57dcb8d2d106c8ba0f131622605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a0af602bff6d05d98b4bcf50c92c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1791abe5b1311abde3d04afd1a23d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124396ce3bf09e9d2ab567c5358a545608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bbb7d4b573ed9e12c3001ca50b834609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5069e2b735cb7ab2b5af54fb3200c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e52361215c0695fad0da5d52370d72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c58e7c6ff8d706c47f907e62e8bce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3962b763c33aed31af0a82333a0eba9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207829baaedd590b0c40abb89acb24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61ea6ba3bc8ccac43327e781c7e36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815baa20ac747334f728891365323b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5397f2bf5c4776de1918d59f74e71a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b193f4ac92e546b00b71c8bd61d234618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282704d88497ca3f27954300d6cc1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f80665dc78ae46d7b3260a91d0d144620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c535ec9e2b2ff60f0c0e4e31c740cb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a407b3e765aabe70a7f0dc09b466ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eb5f55efbed11d878ac9cc33c81b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a8346c8edab9c9c35189187d19bda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed82aca19322d84d19fa953a9bd82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468ac2250aa107f232f5ac189f6f08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e4b6fde49d03ef142c6ee7f79dd42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9cd181f2a37461c147743c5f089b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35796d68c45a9a65947336803161f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18d965b3840787a2316605b5d288ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf1f45bba509c6a7904858f86df787631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162beb30af81b6da397323b558ac99a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b07dc0c534e5ed518f8f77a3f35e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447199dfb52828cfcde267a0cbaa528634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4684010059be7ef456ce1b94888aba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537cf7bdfadca41683f6f06cfffc6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a858c9b8753bfd5ad585b0c8a6b4bac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ede28f6b88aa2579c2139c962c32f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe7b4e48dfd1e39a375ce4e303984639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647810525d3c30809c33337eb8812dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a791f872107b5283308c1754018f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc75c68e554b279bc3aaa86f21b6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2665fe7afbc4e5ca66080bd1d64e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b832de4ec930df58dab0bd2bbf01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015709c1e1c121638d270614bd035a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c813ed9fce126ddf9838edfa515be1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b256814c2d011279486dde0550cef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266757d385a41a85cfc08e0c7a9c67c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cbc3f73e35b58298ebdd11ac15073649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3294830f8cce5f59de886c8326439650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a60976639be3e9ed63e80b8f3448651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff221d9af1235e64514641b0b2473e07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd5c8a5f88a10a2ccd6c3ceea24d91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e458973d6c9cafc4b3012fd28fbb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41b58805601df85a6e88ab8d4e1cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b81dd2bed23fde9ddd0e0dca6a8dce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0f6ef210f4b53013b67f9478d22cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3bc539b19608133c3187c2afca534658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a677459d0ac0197f1af399640d1a00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a619732616803c0ba25ce92700304c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c252e08d8bf6ccc5c48f24c38626cee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d80b9693b60b7ecd28f4ff7fac9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55411f469f34f9db419574f1e89159663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e03f578b0e42c1ef7b20eba38171664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04eb8d1a67f021e5fb7cbba31cd0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc775db83b806d8b8e4c461286e6eb86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b164ae31615769cbf124ac63676b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f9fd703116d971109ff06313cb51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca92319c031986b483cc806dcaba95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12de69cbb3ca774467ec838f6543a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c58330735232f52c1ba79ad39a9a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1399928362f0585d4a4daf59c5a33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c265701ea804dd42b3ee47ff18a867673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea689b15a944b92551fc2984af4f43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68ad841d88ac4732b3138b3d3e7382675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee7fa71ce62585c4b74ba0803be757676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1459dda12126b8a570c972e4b197014677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7dddb75a58d88fd5f0b57a87de758678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd654e19809243f177e83e8daefa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4837e7368a56a0641628e3e8efb0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81456465ff0303b9dbd0d3dbca0a674681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f42318e05e1baf158675f2f7634e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0c6c2c64e4a43f2a3fe5df13fc6bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4bb01ddbc5e0f3241c89f3150ca00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa025147819640f3d7688f9c6a21637685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b969ece2b23d7f82becb76e388db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6f69b329e1abcd6af23053f724c2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16982cae91079f7dc5ec95673f7aac8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab65af6dae7c5d33ac7497135b61b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b318a786c283739b01050e74fc6c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e980b7fb33665a3500e36534eca88f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e804bdbcc25379223e80d51fe70df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d0a5786df3a9810f8d1319dff44b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3cc16d2e9e0256a1c5e7409732095694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54948ef1a6133fbd1946b2e110d28152695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05fed1ea4b6e54e388e23dbf350ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374004f9cb1854bebfd0e54bdf8b2e7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b0edef402edb361ecfe5c35de2f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d258f5a5b75024b242b5d3d63c1f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c93bd53c26d9603fc9fbb87dfaef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d51ebfb49d1fee3acb49e3dba886ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f2e04bf846c6c6e8cadc6b8ba7e6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769270abf654c6237dc0a2fe0f4a9738703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df3f9e1d43c125c9229f4d5ce9226704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f2051171e24d28358b059c9b379f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e8112514d88d39f7556fca5b64e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328e6d5bf74491c14405a153f78fbf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab8276dd303666e1ac1d7db9ea351708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d88a3bd2f9fabe7648e4223d1cc921709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f596281b6d2924c4795648a5cb4f46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec45d83dd7e60cf55b4d602937f2cf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd324ef64efa8cef67c81f786a7ae15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df3e4e5ed4021673aeb25c53fc64d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf4e975317a7a6668869b520a92c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b4353025ab52e346b00608bfcd7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88189296b4a8751ca5da9686cb91ed4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0700960cf0767008b8df6701e456717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26180d2e28d79644d4f6bfc3ed8c1a54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a982acd89f808fd7077596fac0d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379ac72f193447699cf6b0295dc419a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655faa48d40a4f91f4a0578435ea110c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e905339d69932f084132269d6a46d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb5428857fe473401f754e2480449723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e371f357b6f45c466d35dffc8ce826724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403499baade6be4deb524944b5ee90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebfd9ec9b29078d2efeb91124004d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928276822b0ce642cad4eb13cd2adb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408571d6217912c05f45a6e36715dd2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc5b7edf4b09b085643a19cfcc5902729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0a1abe6afa60aaf0e61656d50f5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d21246340d45d55e5ee5c768654965731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71cccc2a433672b7f1bfc6b4c0d78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089760433fc575bd09928d7972153f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af3c5af70d0ad9fbda31193d9de9c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95cffb35bbc164b9787dc2cf53120735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240479cfb593fd061e11a00b4b2ff7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693b30cb32244881d5b83697485771737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df30604ead70cfd1378674d89fcf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce6ccd82fb5e3db440e04046aa7c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba083512d2389a10d017a21b01a153740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415dd0a40e13b652e1bdd7079f8f60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2593236e5bb2b93efecc8197a3ac878742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9965b33a0be87f447213bbc8f07a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84d601a3aae641d8ee8542e78dba5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34f660609cdf31b3be147d9aeb51b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6004c85e6c961adba02ef9875eec67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73972f63827b885512b801f794423cc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea182ef7207107c5c6cd4600f01881748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256432ee88fce05c27f41cd0aca1c65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608037854406141302b570b07da2f97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8e62cfdd08ffa81abe8c2e1d47e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941dd523c79ce3700bba924ac9aa3dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce936f8f2519fa968153a017245ca2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab50b38a04b954efd7f0b83170100dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd66998918bdc20bb994af30c7dd3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43922a0cd6b99a5fd29d39f14cf0bb31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce812b11024df6a42985eb126491da3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aafdd4a3816d322c2b787f601b125758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032f13a363f5ba311e3b3d6aabfaa0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba11c7e1c67648896dfb93d7e856df11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b55c0d15e9bb88e375e88c3234e3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fde11da46529d4b83b98bea3d81da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e434941a79fe9edd692b4751f608f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bf7e2f463e444fe8343e649f678025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f784e3446bf25c3d998ad8338eca7186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a105d19c5a6d730d51fabd957043717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091cb91ed70da43191f58a18595040b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c5d43e8c9c60b60e3141db3704a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d19eed8738c66868a8f2c2b4372bc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca3233795e0147043307d0dd5eae0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24e7eb3a84001f0a569e75e5c6103012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5c5766559d5ed0c30d64e5fd35b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa1b4ded0cf4a724b24137afa111e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88283b17602d4fa39a5246df51acf8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56851866c4411fd38022351ac6e41e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db547e0e76cb1bb0c0d5802c122397b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138788b70de1ab99ff24fa41561dcc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604c4e9b35bdbf27a1947865375b7fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18e0dbab8c89aef57caebae25b0be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b742a3bc0d8b607516044845dcc51cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f5b1534f7464e2c6d6e027354e3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa65528ac4cdcc480fb0fcc6a2605823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e099b63db503df1a78e1814f3f5d69624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d6bbf069c2df22b8ed869212c4e8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d8c85f1003172872951543eb41db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5fafde1b765d97e966128f0b065d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cc446a3a63f29bdda1fe8452aaec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d7f874a578ea08f9f00a623776c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0eb9f9710e13049d3e05c8cb552130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1a1e9bf5173418f35272d27ce35831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42183b30f847c8b8428b35eddcfe0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb761935b95ac8cba3fc02b2aa7e5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73b0037a916c0f3d96b467a2f006834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fe560205a6832f6afaaeec0aa2c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92e6a0ec7f0059d484512132d079d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef8d67d530b343b42799acbe83145c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bcb4ceffe80c281f6c6b8bdf9f36f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e4835b2455aa969c7dfea9d99ca6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b3806b0b4a7ec259af903780c1af440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba47bf675ada1459a3302ca50aeac641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1e10e7bf2a9f0856ede5edd123c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd68dc195b6e70bf19319e6741d57943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f0b5d2c2d8ed758dcdb9449ac66044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8716206caae0a5a06ce8df0f68653745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853365f4c3148446c9356232b17b4e8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94097019e86dbebd81da9fc1fc5a3b7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d9537504ad6960b5f8377894d522f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb029b6fb6bf1ca991e9b8c5aa91466c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ff1ce8c5ff8f0034eeee1e93954750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49455fe8ae4a4ee43bbf0bbfe296651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f6527b9693027c2d3e8edb6de38152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2665bb204b9fc64fb04a3370d6cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65da4f11921d7da7c95ad731a325ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5817c5b9a1f14d420441e896e1b26c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490c7342220b3f349cd67e51aae78e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7511c25339e26754898b5316d3b1d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2303d24ef782bca59ccb5815bb2f88858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343969301d3df0b6622a15dd162f6e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dde412fd18c535e7146bd813467a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a1c3e70462f93537e0e38dc1add761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcae98861513fd168859173ea1e30b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b62f168e1fd37bea2c556f0ee8b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391642d67b903f8c46f390bf552898464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ace94ee9ef56b8a981bda18b0ece8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b25c8c9c9feb80883af36330bb5ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7328974649e4974ae0bc2026558c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a92f6b3e88058db4198e4340a0ed768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ccc2fd6ec5dd75bb401a07cd168669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a03ee6be9cba221de170d631de0c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fddbbb5c1b3c67b70bcbb8e88d36d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108073ab7a3c38db89fbd05d36a23e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db815c147a68e930c9c207dcb38fafb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cb35ea41360b95dee50269a9c1cad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a2919b90a1c3e9726de02808057975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f7510e339d327fbdb06a941a4145b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e1cd77072e7341c9b67f18c5489077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323221d6931cab4413f2d206c0fe4b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe277bcde6bffbb77b8e129f65f1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a759c13352b898aab5179e75c0a2bd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98773c0bf4f32ed42b206177c4a47b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a8b3e4aa1977625243a18b3d9f8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc577a0b00e18d69f520315c86d5dcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3e504abdbdcd49ec11f51216813784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0083261c721638d0fb67917c14947485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce96c26a2c1d4f0d8dfd0b2b3a0fff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074299a42c9923906377d8699f008de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf76f0723bb6ebc2440c40ed4badb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c51285c4d4fe52005a232bdf29d2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22648fc2707f60d71b3f29070e0d49a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0ac9219ecfad31ea4dea085ef4fb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb67b895aa5512845be3b8a25fb1d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9eca5e6fd5c878cc19c0f38051fef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9306a7e22c20a9911ebeca28f5d1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233cbbe5b2be817a1e8bffd0bb4d2c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4a8543442452400dc57b79db27f8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729a54dbc26b09b91c261222fa3054797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c26a09d1b23d5ac9c06ef2c158cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb893f480fe946d95a50a03fd93b7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551fd47d0d446e6b2bea1a3ffae1e2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a40bb4a64a8e039811bebe1003aace101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed60c4a1e0154177dbbdbef0631d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a34a685ec397ded749d5155feb30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad561fe8e7edbaa218a807f6ed20e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d80a3ba20940e10534ae01a2272f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180df324b71df3f501a25fc4785e35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f16d43ea04663f76db25e10adebce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6c0b198190389ee16d3af6c0a217f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7039cb27d3ce21026da576bee2a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb42419cebdab1078e042c1e4228cde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206052ecbe3b4c00dae7d9b4399ef94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8d276ddb5c6b2979c9b0422ece0bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906fb4d24cc648f23d7c89ba9c46df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f422d23dd3e336034201bc0446c445114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6bbcccd71b6ba0a9823e0ec4e1fed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c106561472849a6abfdbc4aea1ada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28260521ba6c5b0a6120f759fba988f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862d5cc7aa484ff33539e6471a81ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc278b596bb9920f62d895a7bec69733119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a470b034ea5de1877a523f8cd8b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2ac272092a6a328d46bfac653752121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7315fab951a41aa4e255a9d430639dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64d6cb6bc1bda992c6665eb39a9e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be67b0ec1c26bf7bf459ed869d13a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3037cbfb5051320b441a9d275a34e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb79bb4677ddae8c59b80b6b9d093126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4263f5de46676bf463bf8acc214a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde2d782fb1a4e80d84b5c7b01a982a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17806ea0db7664a576213dd2eb00d4a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35762d3a9edd460b0fd28e9aa443b75d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7a3c77fd3bb1cec80ccceb0793b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eb0b7f399787f2a6b628587ec8397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e386b7b2c0b5262c828ea8f95a2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8233741ddc5a27809ac1393e23e960f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475d0c57bce3ff182177fb0404fe69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bed2d2492344dfc957c199afa61b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721dbbe6bc7e5ee75f6f699213afcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257661740cc21eeec3a48fd460af2b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b3e114e4fcc56477e3bd25724c3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3022f9aeb2e4a42f6a2feef55917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665513952b3b26f6b978e01df820758141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e514ab93c1116acd165fd84784b8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980535d3d6228ebddf8c34ebf857709143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d61eca20b9921ca9bd00c902625db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359d9c3cd21b0d499c78daf9de0e55d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28abf486b04360cc869c63d0b843355146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5fcf2b04e955be69909d9893e9a7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08fc4cbce866646cc3bfe1ffa9dbac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93ad6863b243aaae457cc7035ba155149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d439165c802dce5d39f42f5d6b528150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea770dcd568cdfc23fb892aa4df1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280d92d9b05fd6dcb7cff03bd0a47c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8e014ddaa42ccfe1a0301843a8200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71008d01a46dcf1dfabfb549c193efb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea92d156e254048318a4f23f1fda5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e443271177957d513da0166785714f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae10c58488c8798b223fa494a0dcf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbe7c981320ea36a4f5d409e452352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da4e47b0b48719fcd3dec844fe22d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4067c59e48b2e1ae8e26cf2932700160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d6dcb4a24795f425f3485a3537fd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3379f0910b27f8c309bc7df5e0e1e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616309ce6a23a71a4acc632d0f3087f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548409850ae0a5ebe2b2ea043cb8cdf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416bdb73acabd876db460a7a32eb58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b876107f9a2338d6aea071810a7619166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f11d5a529c21b233ab3d5609c035d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a22ca5d795615cc84bc4911009aaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800054a0806c31933e3ec6ec753ead169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c87d7449b606098b904470528b0bcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52102c222f0bf0ca31064cb76ff94e40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05206271b4ca17f2b2433d30c8c45d88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b33a4e119a6b7a4eb93fa006dc7ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14412835f06dcbe6977fc6326fcf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c27b4da7b0de74d59756f99c15a8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba0fdb450f2fee9b2cbd5c15129a0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb5bbdd8db7b3eda9b2ca719b7daa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f7a82e359eac924c65c0e0ae88d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192cdb1bb1025c0ac301c6f021027ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9fe1d4cb00ecd3a4e4b798face726180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b75750bc57f1f377d05dff7b183e78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14961e19192c9975bdb8f4553af13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a70d1060069cf405c70cedb6101fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c13cc25af2438ee7916ef7233d76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22282d2716637f0b41f3f794a7f49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8d71aae50e72127a5410825bbfdc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307c98b608c51abe53fc41907fc5fe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ceef71273edf8571140a5855bfba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e15a8ece37a7e603def4633c1dab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca23e8453f3ba81dba96252fd53fd97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf580a7f39b3030b73eeac04c09fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83770d4b7d4f73f534a7a6e1871cf80f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfdd4e78e316b8d2d533976185ebcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5cad9581b35a6658d2618eb4cf645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9c2d3e0112da4f23bbc4ac3769d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81702d2b0161ceb1c9e940069e6b86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606bb86cd7256ef4ab5419dad851051197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c8ea6414a9709e83e911f18114b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6fb8415a4c3bcb3d4c7906fcbfe63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21cac8e2ec90206054d69df29b886200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf08e34a2328867d5ca9bb1232755201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7d865595274d8ee1482a091096ee0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30cf87e81e160ba779892a4537d20c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde2765ea93bbd4716c18e9a596950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c1f2253e9c48d2aed3bfffc8164e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d34ce335ffbc0a6b9a24ca0bda974206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e77858004d968ffec1293c138bd30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff186db8f945631f97da98ab492881208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5774c75957012ed992a0ea134d6f2ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96448aceea3ee6b98a420f79c3a6ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63fa8068cf211eeb633eb769cc6826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f1baa08dd8875930a79ea4dc12fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647f6dc38aec77737d785ca983bc31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed50419d8ba6ccb3147792b50bd51aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8af6a5b02b1f55650ec7a62562d64c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146dc908a7cf2c9f576d04619265f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d321eaf8e43d676f6424dc8f30acc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af72653be7f23a8da05ad15f130996b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b4224c12b6ea3959b6565921c5f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67550b77e04ca721fd5f768bd7e4da2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c203a1b33ef2ea2081739617577b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e91a0a86b96bd0b36a9c452ce33b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb6e1984b5a59c78eac423a7abb5cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c89b31933f0cb2984c1a40845df3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad95823d130ca00a9df428bd53683225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad2b0a4961c43fb5d67fcd5ce49b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6958acd45ed7cd90e8d7fdd8dabde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630b8dcdef2b2a3cbe28619c24a836228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368ba3738f0e521cad77f11a3758b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31d81549632c85a5b07a5343cc243230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a8146313396ebd3d4e941ec9f27d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f07fa0e5567bbecb7d35271c63f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8c5ab72ad6c40a3163ed943f7e8c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dd375eae6b4b7c109399dd1df1bb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b4d4cbaaf15797c47ee99cd698fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229af0ecde3bbacb8531fff0c9b86ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e4c1a33db89473ed3fce8cc9a8b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a485686b6341d988bfdc12c317094238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac958b6eaa0528220f391b4117f780b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e590d6ef065047d75e50ead5fe7bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08fd3762b635540596523c58603527241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57f9ff9a1301bfb75f13f43eb3f291242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5264f747c97cd4c516f048e61909243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d6e6f9f173c95c95fdc149ac7439244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e98aef43edfce732c2255a4a9092f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394444e0e11bd80f31eb385902a66657246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd94f3faa203942c7a14fdc39ecc97b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dcdf7a6033599038c0f062e0934ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644d0bbd2becc1ac44c910f8429747c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881924840ea4333fd6b9e3e5277b60c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf6a23617779ae3387e5d28765c186251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb320d3aaf02c0d00939338ad48a33e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2908632d9b4648efea730917d9c1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3fac19ca29b6d414dca4169815cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aadf4972b394f8add3103ef0e4ea08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb363544b361d41eacad757c6ad40e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9938ecbcb804ba3f6318e6dbeb642257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123683b6c8bcfbca0e2c455153c2d93f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944162a91abff7bfab48dcf28ef3d8d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6504583cebf56bf1f576c2aeb2475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd37a609a7002d49618d33b4f1645fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b4a96084248ba715805adc39584e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be116b366465c8b7149b6597168491dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7de7e0002f3c4699fc6d9fea3cc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478480310b310342381a668e0331070265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb366aec456350b19941a990758fcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff6e06b1b94e95d997ca4383702a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95293d510d1e12c2667df17c68ecec73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37958b39759c2c3ae725b55cf5e30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead386f74a06070700de839d61e7238270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896ef2169a757dcb38341a1721a5acc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce734a0743e29af851d5c300b7eaca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a8420d9e2a023992ac406e7e5652273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46694b430f0d02604d466a31f5b676274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed57e6589fb8683cbfed06731cad52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0591dcb3bbf712180502add8c3cbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c87d2bc86e7bd2d5d6a7932fc18b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c110f87ecf7dc644727ed2dc7b512278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc95679792c54ad2cef9b8808a8ecd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fffeb85ea4f08ce4851b6fd6e49e27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f01bc947be0ce0804cd5c4353e7c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50440a4294c8e6f537e8bd904d33d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90109439b58b5862f364559a8bdb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a4c0d8f68b00a2bf30a5398ad3d9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6933b044d696e590f1b981c37c68e5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc2432d16ebe69476e742012b3939286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267af9fd939f2d80e40fd2034a64967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633ec6261fcda8af445e6d700069fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e9f06a1a09a33f28e341d2ea1ab16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69230519a62c8149b058af37f84066b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51259de12fbf9d1c062f8929e4f33549291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca003358d05a777b0e9fef2d8835d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037768a85aa77da779709689651f6039293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c85d332eb2f7dffd6e504a3ad3425294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296bf07ba43b618066833ec55c1b497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815eec22a331e48ded8122ce80a8689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174787132f834355461a2e69b4d837df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5e0bb19d2177b2a884d9453d8c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40b94e5a5d0b01a3d0ae14c748af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977327953c89dd701dc90b10a35b425300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffff2e353e406951c45d5b54ea5ee8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b3e18f994b8b3971e85726499b10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f9d8641a1b6803bfc20673f253fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e31de707f5a26c8a86a0ceea6e79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef0d0c7008627539cc44aae6cf7cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb68bfb8bb595c9d21ec0d1eb4182a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e3ddf471e73980ec77ddb07c689d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f109073d073269c7406c56793a7d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556d137eb6848892ee30e6923ef9be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226cd75b7a513b0433836f6881eb7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ef5b02cf7e8a6482e1142c73e24f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5902e98b2097d473c31f416fa09c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841488370b8f2c6eb83edfae830d90cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b7f4022e3e0efd871dd0d5dc10b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779277157db810a5c6ec4fbac9f1b9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e04f3fca97bef16427d54baa196726316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdcb2ad260fb940486301609366bd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b6a6f037af56f402657e686b70da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb4a76a4a466514a27e1b9dafdba3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1080c9562a01034ed5d42ba16b7df3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50b455c290026738d22499842a850321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297276ad88c2c082e3f341591aeef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3925d2d5d6b65b50e8fb053375d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b47faf0d690228786b64f9d4b95e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea468c4c4e2a3a640f6fdd0e7f745c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3847edbba401ca7679fee94b1a8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833ef35b2c185eb6c67d44c4cdc2b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c5f43434d12470fa9197327cba54d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c25af4665830ff84eadc8694762fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c1efccbc5ad4893f5cc87e661f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc255d20c1e57321206216ecfbfab828331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688521c16ee46d72999e37e7ebb9f03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9732e8aa4848907c6ffaf7bd9a3ab46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03efab87a800dc4ffcf668498fe7a76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425c3df3b0d7f966ae2fc9085cae09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2dbd212844f6804669f717623c9a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a40236dc05ccde9ff105dfd3085c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bacba77ea225bac544ee4aeff799b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da21b42a1690b3845a7bdc24487f68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902a4d741967ced63547607c0872f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e199b26aa4d77d82ea54cb68e66d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a5efcad201e53d95b9af7f010aba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba42e2e1c9aa627cb84a9a93105ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fceb8d89fbf64832826fb98e94a4e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27415bf6d82a1f5aab78153b8f7ddae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec69379fe4dcd56cf2d3a3c9e8856b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b4a763d475de85c781ef864a80cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cf86d3c13dff058fd1daaa8f61016348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a3903130d076aa420f6a0bfab8ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa23073b76317be8d39636be81174350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f6c595cc9e9f92c7afdf82efdb63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d84c54442ce32f0a9d1366a44ada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb9268b560cf605d2122ed2d28fda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b664c7466c5bd9fdfaa2a43bca38ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60ba0aa5eb1fe49da9a3fb1332aa3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba163e882edba8650517d9031c740356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a648741ea96f20bf269464b269a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed92acdc47003b780f9dab44b46a8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f966db25a3b470c15665cc246ddd67f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ed4d244ddb47fe0018ef64613e49e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f60918b01bbff042138923124bce4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29af5bbafbc0eec036c6cd25798018362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a4d81bb51e597a90650969b607794363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053933253c95d6bb1f6a9b3c782bde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa93c5dc8b7759f1c10becc818aec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b02269724ddddb277440387a2a1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee9ea196e4f7c6633415721ee0da2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53817059539d3c166f8c63dd08faf651368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b08b0b6b20e6ac301368373e789fe7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a954ed1c6517d05fa493a6f9b553e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2502ddd4ab7e1c733bd982a084eb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350456af9f853ed1128c8beda977ee33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b15914efb1c1d49d72df107122c02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa708cb27f01667d32d60519affefd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624bb0f4967e4abbfcba08cb5b7b54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6081c014a6b63718d8036e0d1da2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084573990ad08054458e284173eb6188377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5bd9de9e3dbcc4d3200cc249e4db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126379e2c845c7a43fa2a4546edd8237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebaab1433f36bee489c4b9a322f600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a49e1509e02b525144209b100b3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e666314c3f5b069e994ca342003c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ff4544bd3dde0f595b94d8177dd44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd786996ec306d690297694fa6704f5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1d109201f20038478fc60cd9d28c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04a9fca0569c666aeff6e481cd0f68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e66019a09ffe715af37a418ebe7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba06dcb3fd3e7ac9791f8feb917353388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ee6c3f71d8dab640b4578d263469389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c52eacde48c6745d8cdec1f79fcc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbef97f92d99ababa850eabc69a05e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1521002f4a2e77a710bea2e9b69a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be6640681a7913dcb9681e4a7f3bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7501c1237215d3209d57e710d26ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb4125156123981fc0084b22a3ea3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab3c6a919e9744896ecaa4ad359090396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5363e5db443e4915100d2d9cba536397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468158bca051d80ace5cb535b2df83b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab975c91735133fdbde07ce2ed263d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f116aa4e6bfcf065e48e009d92c359400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c08897f2981242da50ee366bce5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2663f753cc2cc88f976851c6d89e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1681ecf84d406032b413147d59acc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400064df9e00100bd81bdbce3d33b46f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f30e2e97ffe49ef236febd834e53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da090a9e711776acd638cc1d156ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495707daa00a7e58cf1a8cfdc3c858f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96180bd0fb8943b45cc4b956e9cfe9f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb351e604a8ed8e46bb6fb1a4424fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad53e19a4223d1b6367b761c6c949410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d7872b37505c995bb550c5c2b3c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a9a8ad66672767a76da639cede26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb103c122c61f0ae92ad082b0eea62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda403ee85264bb6826f21948159642414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4484310126dd6dba3109d84222cba0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7e502a4c450f1ff422f112caf0a96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e1355a1616d02d4094e1f1f1bc9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e79d8c2d8d0383f52feee0ec8e45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e7bebb3f8e88603e58d3d7db4bb33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207c4834db70cd77408ba6fbf2afc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c121d86bb3e628c29395b848f1f2046421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347bb1458f0feff3583f2b6cd53a89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44713899bec7f7a602cf4f3f4750a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0618914468ca9ac16c7216d359e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1d455345bb633b720a0101dc2e93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37711062d0382db5cbec9f2677b3755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c5f6ace0fb4222f7fec6f7ea12d0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067530af33c8c1ffef60b094761364d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab103c9b01888159f260e4a95d4ddc29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477b6935bccce55513284a9f223ebd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe8f83db21a25b1066956be95c130b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1764bc4105572b55d0bcf601bbddc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e16f41fd0ec224be89354b2e62852e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448b631f8e88d69ff2efddc08a57255434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b341f5bcefe787cf334ad4d6247d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d875589696d6e77d3487ad6ac608b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb17d2b2c8dcf386a5fffd1bf35ee0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e3c40ff93051040b327fb1551696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67644c45c19414c2dde53d373e9f568439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf32a4e313a227306580efcb906b4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a08800b025359117355586bf4018c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100d5ecf145bfd3370d54227e5bb123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d1695a5839d2d4aa49b0210a1283443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd765705c7419015e8528fb312625a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c19b32691745a72814eeddf54237e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b10973e47fe276e996d9d6e3f259b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a263676bc75b51345efe5adfae254447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d2b0189631b6a1075646a9f64e87f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f92f87f85907bd259f1251353a516449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f521d760977b71147bb8b1424ebf0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee3ea11ccc85b4ceee0872b9cf21c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac52287670c9515f996ed4d27c81d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d394456ba33cdf455f5b252fb6d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0ab3f9ed94073b2acd0bc3de3f48a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01225762e5613a7130b007cc89258495455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6cd01ebde663c05876e3d351824ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b894c06ad80a63fff7d0ee14b84ed1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2ff78263e2c01be29a1e842b18eb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f17302714de0eb2b1fda987da6654459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77837e71d9029c104f3bc10aed31e8da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd6f744caa59756ea65ec7965f0b24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6304e7c4ea7688eb54d05d6308596462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c163cc7c60b8dc91b79282321a4f9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fe7ad5b29e157d9072fc127ccb813464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc2bf87eb933c7e1bcd0ed85e225b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85701c34c5a25b84c3132afd700862466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69070341f449dc54d6f57a0d1c00475467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811376b69c74cc0c68063752c81fa6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bae3245b9ecf1d61181e1b17ec11d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dbfd503e2c81af1f5a524e371b185470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0023f16387e5f663b0c1f035bcf69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc4255d77cd14c74f467ea3385ab95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1c80bb1b3fa85567ccf727235463473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef25df1435e2611d31b2451efcaca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a557703e589c69ad4b3cd9d15a17e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9402dbd3f182e5ed7839b69b037e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db09b6a97c80938407413253b386e78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9abe3c914d72a4a72cbbf5f50ac216478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152a51ecde480341972ce785ee818df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231cab9f504990c5fa0f52709fe3b76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c00a489b7a39465771fbf6406b086481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944fa8703a68026f689e4503843b38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478201f6825a41622126ac64b196cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce76750c0d67e14edde40427ad49f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e9ca929bafeb9e1958fc4b5323ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6d2f92bba5a4772b4f070fb04789486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d044dedc66d294aafec69326e2c6bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7381bfffa60d3594aeb8aa2a037f8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f30e865955a52121c22c48b6f9752489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2583ccb79f6cf0e4c9da16b25989490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c33c442efc7eb35bebe2dc7de00ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b5400145e444be2cda32a01ea90a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f22b84b63e84f840633b22033605493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e67dc9e217ea5fadbb9e00ed3861494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f8eadcaad7eb67fd55984ebc83e07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f07f125a78af6177b15e578c9ac5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c413c27eb09b2cd7adaf7ee91e85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08553898926c8c6f444ff792e897a0b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe2e92cae2322835d42aaafe14c38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e74cc49ae81c378653131be61f6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209c9c9b4d5087beb2155a067b977b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e058e2e09137660f5869fd6216013502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f6668830799c7d31b49f1db17d0b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e68b5c7bfba6fe2855f9083d3700f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ae3ee6ea45c8c391f9315d2cdc6a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be66e81e6aa9e9110cc982e754bb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f459393547907f659ec309775b84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35404ded1a76f559e33f4a7e33a4d338508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca87de453c6200e662ae34499699b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041d0711528bc5afd1f8ebd749a42f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bc67bfc72b12dd5bfbc1c8b55971a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5a922a0b2ab3a7c2d700fe448082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd5f0db640c073f4d6359b6b3eac05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbede00260b1ada3f103a282fc320c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e580db621b26f98860fcef166b59dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1626c042f329aa5282d0175e9178f7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e04126b7907632b5bd5d8f75c05dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15197a749ec6d7ed764f25ab4c6579518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a87cd2c494b911a1e0d911398d9b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142d29623d7ece107495ec49f0f94d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cefda3348ccbc424bc50d90602426521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78065c6ccff7297069975aa45cc3a7be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa970d0e7bc0be0ada1517e277499523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c215aa14ff982dec44e762165ca3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a136fe7fa66c1c3a7e8ae9ebc29f27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2ccf3520c56826a82ee7e6d63e65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734cd86e3dac83378dc1572e2a14b64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d2144b953f00337100a299ef29a49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5291a6ed7cdd5a9b050038d958d94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77cda7ca799842f674067bc46426e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06db234c294434a2d813054b097aa9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78184dbeaac272268e6c2336638523b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cb1548f9bc2d2c5513f2bca35d07f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c75d245fe0817676041a9a2458df2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b85a65167c690582e22dac5a5a276f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721cb82187e3d6708f987f924eccb71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01272b2bb68a97e024a822fb284bd8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba82704157fc36a91b855b7e66bae5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa157e7d57991236fc8e4510c15f11e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572dbd2b92b0d3f6263e1d4f86154a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a28ebf083dea59369ed8d318dffe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f42a14f406d5a1e67800442a5ced542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ce8a976d9f562fb1389fe68ae8d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c96a16f3a50b5c1034f8e13d7e15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0091824e4e459f6856e1acc39fea7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea15a2d17ff34847861c581e49c1f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413b8ff2161486e1fbc8db5fa1ae848547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9515fa82bb3d2b25a89cc16154125548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e9cc312c8c898c57b82c0b6ebb625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6fd213da2fd889c5cf39e172d0b87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164773408dd72934dddd59e3368cd383551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8bb6ecfd7d03f269fb26bfe831da4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8611f3b91daaf79ac4b14002c191c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df871755a2d0b3eb73cc38c862caea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3336f399f85bf443e79a74c3ce5e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9a8af5afa309c42d4dd030f9a1567556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338a2a99f02b92365e1203c862c3b38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e3daa92a48f78af046bf60618e3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09edbadb47eb8e2d3fa973f4b9f8b70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc062e9ce9a95a839fdc48b2f79fc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9e0f00dfeead59797a0efd2865c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c71fc18565a257a9dedec8119f96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a519e2bc5124bc14e28439dcb8c429563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a99850112282053e0f391a0b248e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c3eead5ae98ec07e47a70dae5a7dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dcd46f57fd0dc5f5b5497c23ec369566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034837631e6a1014eaf5892a519225e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ccf1b35b2aaeaedd055c0e5c5b00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c6a4f3b046fc4b4630a71d0cb942569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b54a1c8fda60d235bfe53bfefa8f95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc4065b76e7feddb9ec2355eeb4bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d784679df50d9b530d2a36637276d4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc4772696ea510571603c742cb0f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014c4c02e0b0bedea4851338d9d578d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371c1dbf19e80c1d81914b64f30c8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3b90bb440e3cfb31ddb9c814674e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2242c3631a04d712717316c88320577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9d30d7da4b7897fbdc693edeabad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a3d8b4812e369052e7c523200d06b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a514c461b763bc2229d3c2774090ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30573baa4dea75d574da53761353c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190358b3cf13c0c31bc6328a3b9be1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b1ccf217a457f00a005b5d674c31d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d2c03d665a4c53b5e4a4d01d48e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508ca112557941d3c0a7adfa51e113585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49f4db11b4fe53453275310d8b72b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d2e5519ef6e2189a3dce853d4a04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d25e3a65f26ce29b9162c314fbc29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140469d678b5efb01b2c5321cadc06d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c7e654cc55c70561933bb9b67c80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810d20739598f94080ffa49287c74c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cde4cfd5e569747bf3c24a1bb0b3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7149d0e6ff07901ac52ada38a234a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f8a7dee425859904ba239719b6843594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0b6452f79f1d16e7efa4b7f11e73e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936808bbd2a432df252f62224de8be7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b6403976ea223911fd15d4208105597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1b58be4acec932a470a71fae5804c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96cdc9722cd9349ca62e525805300599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9bc40c54eed0579824f8ef0b4d87f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae390cc93a58082d7d1552b55a0e1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe1d059fd83e755d16abe64484ffb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ee889d0f52701028ea3aa5827b4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec39eab29a7d52a74a8f8153ab293b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d5ec9b6b1447ffe5efc946f4517bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8790a1520fd12c44e8bd25039e2333606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c269b76a5745c660d5ef18088dcd8cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b716a2a33cd5b41a282755033f7b19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489bec7717e9896f8529e495eec0c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b62825fa4566a0757c7a6d15ce07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4dd11dbb68952329292073620bd11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8edff8a8501bb6185897f4d0ff613612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826fb565578a1caeee3cc32c6396d71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e1b6aab89eb2622cea36c8eaa9116614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59477bad4ce4e978e4880346176200a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbf13c9a52010f65859387bc851b0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19874b4ee3944d2a296148e5ab796617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968cf8b460c28eec0e6ba746afc1053618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a01150ed36ef6c459e5eebd913bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94fd2d5a422072ecd0e2c322952628620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a712c627ff56589f419698d0e69c05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754b1023985e8b0ece4f44fe263c20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1761e7215537ccd53b3f34d66c4189623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f31a9cbe88ada01d9c00362e674a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf9bfb76dbc9fbe8c71a0e88c0856625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6155c9d48053a4df66dca426b50e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72006d1be800af36cefda736157033627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689eba501a07d7939c3e3ac97ef6c49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e51920466112ad5d391d1a1035ad9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc470b6ed97bc0c0f9549678dd81819630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6674d0b117a346430e3e75af98273631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de492b1cf300930d289b14136ef3a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603d65d2d18ba372cd08ecdb342ad5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5705b1634f6960fc31acbe15fe491634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5f3bc4cfb8210b5c1e09c7366a29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ae5696dd7c1e2dbda5fd639099a66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3e8ef3804256204399c910a8a1581637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8955b5b3810ee16f1407fbd6f4de7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c7c98cc0e4928be6b87d4521f767639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356f9fd005e54eb7e81373221c1633640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edee0ce6a1b14ac413a7044d3b6684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a244336781ec9deadf445dd65cec3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e928d8d1d5ce78d629763b6d55984643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069edf149cf3060246625a04a9a3ba3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a3bada4d2a7c23f55f03e2dae3a89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab84801737d58ebadad53fe91b0df8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0574f1a2a76f8363e377694f7d33ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0b9d3e7332b26bbb319d6200733a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8f8c2e1f0b885a5a9cfce06ed3fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0d9a82f56c8353584d314dc797c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aa807646bffb3a067355bcd9b7611651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e565b5177714e3c5a811ecb388ed2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236ad6fac1662a69d0f41bfce574547653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327f25b70edf7ae8079e3249dcc102654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80de998fdadf7494178e27a1ed1d4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509cc315569155f0ba178a713f5161a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ca5a543ffabe5431387b6f8b3b3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ceae959a98e74fe41f3da28b1ab2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c0e7a711dd59b77c4c7cc8dc7c0d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba26a5eb6fcb139a300b03cd192b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6dd24a244c672814f5ac67e9f5efa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71263d9e12f16dd6bd195f7f6ca9894b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363a9ef4afb6ff3185267dfc93f8f52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d63904b690dade1611036b03d67f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22222471ff21b52dc5ae7ea9842ce27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79981a671c9bb4ee1b2b807e3ac8baf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a01d8eb851a0e1c8608aac31a752667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca195abce5cf3a645e7c31dd95a6f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c436f259ec54308b8bdf291a56bd53a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708b160e6e512002ba53e5c3654e3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbe66c1a6742b65c8ac426b5f88e0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728070d2c7e6fd0f6dac360b8d4a31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d3720234083b1472d791a24a0a34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bf8de5a70e9028df1f1ca25d7b9a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592df1939dfdc28bd335683add067d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea834ad93f4c7c13c49e2e800e77599676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f98a4d501bd055bc72964d4f0346b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96c8d94cb3d5fb3f996ec3de162d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f66afda1d3f7d0ed137148f2be9bcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d85733d3e1803c5f8be9bed3e6ae7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909985a289da8c9faf3e0dfc3d03fd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b3a3a7b8b58380dc45dd382cb27b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6fdd1f8f9a5763ae5953c8ffdb218683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fbc3bddfcdca362c9a3080e15f402684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842481719d946c448a9b17f4e4d4bffb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb484fcea54233886100200925ef57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5667e63262c04b52ed53e5062f790f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea16d19de9b55ffa4e82aa18f8e12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc09aaaf7550bd6e5f4dce0d002d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a61585b0ade2f853baeb2a0553cc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa540487b338983650da4e570ef4f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b6e4433b564ad6a5d16cff317c7a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0f8f2cf19473913843947b417481693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4fb0285e26e6dc698f96cc3d716e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceabc7a0a102c2f0115b702967ec24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9ca708554c85916876d7d6ec1f52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa136d0daf1c422adb84119aa58073d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fe71eed26a08a5f6b6e73709085a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd5c2b0ec84421b8f2ac1881dd475e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295c3d3cc85c75a915c3869ff6cdfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8beef894cae4c8945dabb077f21f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8b26d40178fdd905fdb66c4ab97f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d75f0c0fba49b1eab38a8ad46d0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf96d04425db9882ab5b34cf399f08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d3778c50ee11c64c88c2be49a2e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4630d2ac96f7e833f9124970294cec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7ddbbb970165661a675dc1cff91d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf77fed90c5514413a0d26fd7fc431708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bab82acc82f121d5b480ede5bcb79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bf92dddf20baad53a8dc2b70476f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f723573076c061fddb75571e3fe6ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3253388a5d96fae27787a4f676a82b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b03a24649a10308b8abaec71fc3be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a70c3a79441784b31227dee86813b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f76de1fea04cf8e892062f19ff05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0fa568c17077c5790c070edb0851c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e4e5fde49f487e5543d0cb85b767717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe98fd5e75ca47f40303b494370608718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223d9ce77f1325b6f90db1a584ce0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9c8969763c37c556b405bde427c04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173a7fcf155dd3768ffee7ea776385721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfa5244115f3629335b2f607febfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa51e80c366999e353139bd22c7dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932b0ccd85a97204433b923c6708b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8bf6b588931b5574de551a4747d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560741fd67a054a59f929efd8a0130726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25d9fe13bf190dd0fce1119a99487f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2aba5b3a345461dc82b6b272721c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3c3b7729df6c247d1ec18e29fd69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd9a13aa34750fe51f0e4b0a88d67d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb29ac7b59574f92a25df2f273e3c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a6d31dcce99d6fa66b90eeda2d230732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeedd62255c2e3875a74c1e71fae14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3047cb78b1cbfd1f7376ffe44e81d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8390a93a055c29f8ae04947a9bd0e9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801a1f849bc186c9e80927db2dfc92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ef777d694154580c7a9b7ef3d57c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188eb06772d008c0c7d03c30d0df458738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef14737dbb970323053d298c555b8a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed0005bd914673726ed795c2d31bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de9776237f14e4e9bd26fed77e775741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7daba7276b03ae1f39de8363346858742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb721c2f634c1b05c97f6d2111da194743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee2c2e2da3fab36522871cc57adc5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4613093026d4bab18948c3abc79f92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5020bed1ea5cb1c60fda3922562fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f646ade1354e1bbc28ead72001653747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51c14f83469beca1d5a6e27ed3143748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f583521c921571b972add09520fda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c27c4736fd64c3bcb6296f1a93e70c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f4f3e41ebad8185f38a7dbd9c5893751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032b927700e9f3eb78c8959d364706752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e084955e6130753dd6ed99bb770d563753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22e5616e17575c4b789aa8dd72c2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a695bcf6a101e1d013b358b4f23a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab232b988b1d82b219c8f0d368883a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37075cf9f68efdf27b5f526955bb8b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e3d764927d7d86b0856b6852683d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a59b5ab10a79bf06c1fd0e2a2a2d2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>