--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd18a7b60304cddb74791bc9e354ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4bd34b74894d674d3a07c12ad1d262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e56cbcfb52b0d1dca9155e69010cd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ebc496e74d0c70a9724bf02d962e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf2f782af985a2d88f86eb1068afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f55ba12515c8db069e09a9f4aaf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26fd8e64a3f0dee15519d33415a1817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b9dfab4f826553327cae633761f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956b88169ca505f771bcfb752c569a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f9a81b761e6cbde88e95f5b4279310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d20d8fd0fcfb05412e6b3e9d062ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4933c3cc12f3549dab679ef59fe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bb6bc140008b87358b9759e6a625213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553079c91af631d86f3e2378d699f3e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512e5031e2e88278a7d71c479a0eef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ecd39e42f829b5691f21e3265ab3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272332263f2b456730b9433970178cdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4b24c42d7e71357e9f65f1b956fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41a8a0b365454cdb4e57d6007685b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c8f8bcda0197a7646068eefddca420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952724869508eafb564b79bb982080b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7f9b7e1a56199e176e55bdfd3ff722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05dc77002e474e4c14b35331fc197023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6b9b1294e8b6fdaee5447f4a225f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06b130584b828fa2c229f0d88fa16425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b915f6f64666406fccae12adb81926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9bf97651a4fc18cb02293141b0e2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e110864678d9762196c14c864ab028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592550c838d77232a9b03f5a518a9d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a1d42748f364d6cec6b964e83181630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d6c20f9c2047ab91ed1bcc241ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a20f3d02f47252543f63b22857d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd3c62d439f8dbea0a65408e19324133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6598ec64fa5d59d42c2fec58395da234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65907b51df4f1a609270f14fc424df735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba20176dc26348cf6fdf15203b64536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba43d32205de61fcabdfbbb51ebd2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6ab32fabfe4cbb3a3d64f776af1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8283dfd47afd1d1da949896b870403c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051b33d97777a57ce99c8a2780e14f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62992906c7e2c33b62e2582ca50222341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f8d2cb80c7395974056c7e3974b6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c270712d6db806a86d54d7ad544fb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9be08ba0b96e9afbf9c07d9ff4ce144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64503f59dd116781f4a096f2072f6d7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d59469bc34836ff45c1da99d683146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42342ad68395562a9779fa32d168a05e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40b4e5e5a46c76d28d14fa9e78475b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796173ad6370535bb424f983d111e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f34b0090feace0e7d5df9bceea20450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92566be1176854e6e8160da6e9af04c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aed8719c997663206b39c91d57b02a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3e776fe072516aab085ec18fbed953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e440d4a67fb7a58e3cd08e5da24030b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066eb2cb146b8477fee29bdf0785c9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91ae3b179ab614df39aa1007412ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528273dc893719bbd5112882df3429957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd699c03dc38bf4708cb693de9c85aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5862f7784ba9471fc5d9bdae2d908159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b2a701b258a89582e453e477866060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ea60318a92e0b07bc87375f05462261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfafd6010f9fb72f78f3fa40961a0bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfcd6075a8bd3435f0bcdd13b98b4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb73c562c47cd4e0f25add6b9646464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304d7b35d55e1e2d7107bcec29672d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3dade493441087ba8376f0539e0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe8bae56274f6a18546cf2db4a13167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63379c57c9fe247f9539ca1b4e312c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ca5582bb87313b80a0d81addb01b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863f02de748c543bd56b4e9fd26d1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08081eec80c4c4fb8f4a21d685fa45db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6bf01bb6d9448fe3d2b616440637672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e625c43b5cb3e7b4a92576ace75a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be676adbdf99f66c4d7dd044677f6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d56124f36bc6894bb8f71bab45a1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273deacb818e68f0525f4787fc2431ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc0c5e0c5cd0c5ffbdf21bc4be9ce477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887a3e89db257cb26af7c81735c31f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e86816d8834d37ebe9079689c4eee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d048e4b87b71884f69cb5b38abc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87660721150a427bd1ec7b7bfdc7e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5225562ceeab7270b373cd7c8722ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52760f349780e49cd79903e253cc3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa52a01d09a5197cd373935b50865984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55093594a03cd60c67800ce449e8f32185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ba660e083768b207a27e9545301a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc9eda75cf7e1b3dccb66e9c7b6e6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfccace58588142797a88f62230d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a43478e26c8efc2972554970ed7d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c081d94c3b7ab93457e71aa6115590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631efa241dfe16038519152dba278491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4604563bbecc92696c59cbc0ad1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd027689577973682d71f1d30ba60093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a2c9f1fd4f6d8df565f05996163a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9299fc99af32ebc47698a2a01ef13c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841bb692d4af5776bea048c9bc2b94596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b730afe1ae0f2c22ebe54fca00c93e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d2b321ad9c1c2cd781fda779e5fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba220de35c957f00458073eaa6b7bc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5e782e4fcfadec2ba4a5f7a76d16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671300a3fe1007c067c4c074e886dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83019e88c8f722c339cf62fff08d0ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7420f83dcbd2b1b44f6a9cc448ba52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e4c01fbc69696de401da8552481c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110398b4c1d94c6efeeb5b8c545d9c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4b9746b8e241e4bf614fad42e50c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067e59e0edd3de4ef7f100b4a0a886107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc8931446d28e65999aadf269020b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb54a7fb2272dbf267c2aee82f3b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52d20b9e8b23cbeaae389f772d4365110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a0006e792fdd28775b939650f8c38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b511e269cad4d8426684d40c9ec6c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5901da1ab338f9b5c47541586a0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa93425c38b17ad7ee74eabe2f49f0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd19218715371e83a5b050cf07dcd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec1cd950996bab2c0fd28482d06875116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a3056c2edfa25ed1b5ea003299e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840ac44abeb18c1b9b9a4791872b01e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9ae24fef65593c631869461482e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6f10bff858dedaab54ea136f8fd97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b22ff8a0ca5bde659479d5e7cc7a10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5d99e48bef52ac6630b0cb0a40c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea646c0a5a008ec8d1dd25ad60df65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f19ff23167be0b85f130cf41930ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359fca9f0bba41610de7611c0a8a94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5b15adb07640d0e11d13774a647ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0180a028160cf63a0c835563b98f1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a25e59989cde2e460cb04e24941c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50ef47b94c1bbb8f8761e4f8c6add0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feebf6d2834562aa3d5ca17df09d71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70963a567b6d80e1db72612be5f0989131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74abb2ed0ebf04dff49aec6712a21ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba1ad061ae8a28bcf25a4395745e84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3b2a5a62b6e9127b076beb64f9bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106141aaf8e6406dcecbacb65c26630135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea6a68b2280b41575f7869e74212b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81223ba830d81b74ebe884036601ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9046a3931f110edb912e6c610a45062138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079866a17b09d189177e7369c24c48a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00873e14e549081079b00139f086b15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beae3bb75983c823fe1bd677753436141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a6383720de447117f8e955cf80a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b8b9f45a3864b23231e007833e648143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99fbfbc69d28c1a1827bc302697e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00695e8fa6bc2c78fe3b5486673ce04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a13c1451b140b316839910fbb327146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295de2db4e3a26756d0dc3a3aed86ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42bc9dbc1ccd6951c46c9c4ab8e6f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c20c41fc0e70bb58f890fa32b4cee8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a060e4f59596edd4f53fb75b7d4a26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e8ed8488e79a02c2960105a2889c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded24ab7e771593277c9c6f79dbe50b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3140ace9eee604e2cf7aea3b6d553b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821b127fbddbf15a2c7539d3e360d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245895f9c57e04f6979428d4db62764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0a09f76f1b970febf429bad8b263156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bea6783ea8ae6bb9d7e91f469369d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c7365a42f997ad3a76620521d28a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275afbba2068066ccd8835e7e4b153c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5546f832b701f16b28cca38273d767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4de81c24621a8080b256320d92121161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb326a519f3120fc2320a25da466eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910560e6eaee8964e53570f4d7ff80c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0848e3f4e04d721d7a360f28ca0b63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502856353d82f9f16203b478020128b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63954734b94ec01d6ada21fd1d89f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153aa9f6751a13e53fc4e150dc31f82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2d7c324d2815e57e598c40d19d563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbded669b214f03524a676e17b9a0f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b9137ffbed6d10440578b0a60b87a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf272b4c73e75b52f4d2b8b111dbe99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63dcda08ed7357e9614cb0456c297172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e39aac0dac201b68a61be17f0be698173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1202cd490f966daf5f94eb53386a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d16d40b259e6fcd7f796cd307b300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ef2f528fcd727c144106fcea4283176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56f6d767d1c101dbb5efee00a3ca8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d35b67a74032a7504f97d6c2d9bba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e7efe64d213d462f2976cc3528812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27924396e6648ce799d80583091b033b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b221c46e6bd8a698ef4bfee0fd47e5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8414ca3340308f146273ef25364b0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663516e4f9d1116d3fa12de83ae0d41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28af264c633481594408b4d02f532184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6114fffa063b7ac8c3dd8cd9c8e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27e88ecf5ddc1a2e72f70bc8c760de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57065710de52aa6a110ed7e6d0cdaf07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ccdb4c9eb442ee389e3681c03baf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f81f3f76d389cfa6059045f62c7c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decda9bd0b0ff69278b7e845b79b1614190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106467a4302e93c81a6858997ca783e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9122829cdd6c4f1355aedf7c61779192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2fe92ccb69ef91d9ae451c3d7e50d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd093e2aef272d338ab88f324e86e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed5044d6e306835136f6dec42b64a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5b6559d2add87c428ca91d1d2a03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e22b15c1dd5cabb98786fe234463197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7608d93160f7bbbb7c138239b591aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91c3fdccbb951711d508a9f54f877199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055374fd02c483ac21214340645a53c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c60126f215037c6f04d5253f7a53b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077c89cf9e93dd6e960f060049ee56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad8b71fe3d23c6cc4e302885e1b90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84e54780549eaeea3608ce4e6739c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b83c5d96d51117283289406343a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816588bc414b31caf0c353e83477d819206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ae891bc73dfce4f05e9e4684a7e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849430d45eed7b932f177a489fc76ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3bd57a867fd9007216d688637359209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ce2608fa92c4197cad8b4c7b51bc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280ace104ef21f74af2b5c22cc10f22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e704220f26e209a4983951f72ecba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999afbd3ae82d6f4902d0f7aff368c29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a7898952593676f1a7d6cdf768de9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416093c807ab93d8fdffd8dd8e87f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e188160d489e0ffbfd79db77bfede8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26e01f8679eae51d902d718ae009b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686335f03493acfaf627cdeee9c989218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f0fa96e1527adec6cc9d7886fe82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa661817aab062cf594144488c8b4b35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d95758014e22ecc9a989b2d9bafb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950cca4d2c32a0e255f01496613155a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b95a1abc32773bed1571baab582607223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c47d5a703cdb4ccc93ef0acd2929224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cebad629f453803a189c1752a6a17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1db701d93878a9e6d28cb36621197226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec055dba7de2792a0a6bc5c9c00ce89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639334ea37715f65ccd4f38818649448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1625d9bc13855c640905462ab650229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10714cfbc61e02995478f97f13afcd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395f926ab0836d4965711e8c6e5cdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2e360fab96dbffc21cbb9abb7349d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9057333718a313f2f59e962894ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2fad085bda4b7b8e33a5b4910515b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26174bbf6c2da1b4242d4460ff8e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a44a80e0290e9dc920de83989103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60074fdba83dc9da5170a32ac915cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ba51c014960b03ce2dc42bb5b237238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11accb53160b341a8e51a2d959edded2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99863a0f80bafee273abfa5c0a3de9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ed81bfa6413ccefa8f5d11c23471241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f71e90e4a3fa68b4b24c4aa6e3038a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f7503263ee4ce25e3c1723eeac0e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2987a9b7023e2c5ff67c24dc89d93b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420959ca328ef6eb6bac57b31f7695e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a300ad1636666c5a3b0a831c398e2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab90eaf362ebef7b3c657ddff29dbf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d120737d82915b5ddaf656db254ec4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf6ee3f885cd09ea3da1117235cac9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ee158db0f0dcc97bd4fde61abb2fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5588a42034531559cd178afe57adf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc818de0408da1ca55dc6b52933f27e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e03a362daf658c0b2d5bbd45d2e6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4642a8a9dbb21f03f4b1eb31f8fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a94f88d27c1d43108e1b54086b58f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72167b92713ea3d930de22d93f52a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3932f1475d3e4feaf3ffb95ea8699fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea14686e53cd2ff2a50781a6a3dff0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9f9b8b8a7435caed927392445269b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d93751422a0973cfb3ce07de0699260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff84cf76920c32d4947d672bb431a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa544b54a232833d38b1e33d3d67a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5fa7631eb6dd529bf3e4a64babce1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfe2a0f65e92b2bc89d84a220c9899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865253fa6a28917e1ce11899c8e78ced265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16a55a19cae3585b23a2bea4aac8b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d965396f6ff641850e3f4dd593c019e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36105351c352b161e4f092036433b87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dbb4d1a0c660b3446c7c24bd02d58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7dd073bcc634fbbc52e00e492ebff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d839cf416583bba121470934f42a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5393de0a58b3b8a3a785367ead8239272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b894fd51b757fc02ef766b1f8be623273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313876b53e82cc851007a9e7f192d65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b116aa537d3ba6ff1ab7af928561cb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de81ca02f7a4378973a5db347ccf37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fc478a1da3f8817b0a56969d582e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452baa1ea65d23c39e7d4958c912eac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7176e9ab3727c000df2744884721f0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548073f53d389cbfdb19f50e00205805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9b676172eb805b4237f2f45a43afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd4304f87ec41d3d8a25fd3b7e43f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab113d91933deb17b873fcec30e58f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f4b49628cd533b653123814fd676284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c610d7e75c9d0a738245b93c1b79c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f396b6d6d48de9c54635c9a70d03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97336dcac47ed1422a69bc13612a40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc966ff00624c4067a4a66c244f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e01f6fbb8c4df798a8adc6f25ad34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b73bd016dd6b35571eba65eb54683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba66f4d9abc2388718aeac54d62af2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee3374f6911d4f3c74ff48bbd3139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a75d39fb8d3e0386c880ca00ef72e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef49b6a25a0d5b7edcc6b21c24b66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b13e9ca218b1e53690366c5c0fc93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff520889fdd734194918d554616d8067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ee774e4a08edb65a6e5b67abc062297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b5c497a34422a39ddb092c3e7e7b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ab67bf99ebf5978f90567ad3288e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb37ab82da5e90ab86b69a509544ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb442428226727d496cc514c90d3b82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d632dbd583ac7ec5c213efabf80533b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6e0ae85db8aeac1023af229a63ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8c651dd9ee54b799174de0f55e664304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8617f85ea519f5a5c63727a957465305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642c4477a549c25f1c089b214a5a923306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b280bb823910860f44b439230146b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21bc645a99c285a884401bf8be292c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423752b93de73f0ac4108405fa2b7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe838e00fd6bc6806a53ff07881f494310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57023f4f980b15f720c6443e8a782a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c266e06cfbe99507ba48da4b253a0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015d6d49bf69b1c0a3bec4233fcc14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7353f9d1157772e32a96930f8c99da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfe38b38907f6733c988cb0375138315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c27842be58652734d5b076cef819316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3289cfc891ab86aab79f6a7ed1221af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93530442f9c0a4c63147c8a6b2f50681318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1cf0af0e17144d1e87789722594b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aff5d1d49795acddc1dbfbc6d3cac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a6358b2c8d5b90ca9ba2ec3ef875b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255456a8db012fc1f4ab4f76f5af267322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a94fb2cdff68ca1b977c181ca3f49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f6bb2fa4cdf43b9f840fe6616dd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fa5c337e875e5c7d17adbd1589c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90bee047c35171085df9e28f70615d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309f6898802e6005f73c5deb44d2e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712f1a5cc8086a645eb8c42f68191da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3007822b565880e5fa9b770dee44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ea7f3808d3bd212956416c2a8fbbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ed1da25b4515f4998371b5751292331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf42bbf1eec905d79bd6abfe191996e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae43f742ff82ea1a66c624ced5dee47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab9fff197e26a62edd8e61b9c2bc00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b4b001672e95bc6dba34512f4410335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba20323ff25cd14d3da89023c3e6e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f727c5f5513998152e3b8b639129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b32397337a9607f87b24005603c57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bb935f0f69729b26c05f02658147c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fa7d0456f494948d4bf1e71ce010e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b65a28f97587793687271ad942be2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9467c651c333a8fffccaf8aee76e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752593a9a95192043e8c97841f4a994343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8e73317992299fbb2320bd64ae45f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc222361caa62aefd4ebdf4c1bba78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e60b0f87e132633adc51cf875f74be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a52ff6ce8e8f3e3f45bb08b8df25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e29c98cbd313934a5be55fe7ff07cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b8b9b9dc3d877cfbea5e0d5e69425349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf57167eb18414e7fb2baa6d120ad0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768d5a8f3a115282f10887036dc322351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e41aec4b8ec4909bc72da0f550afe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca9e364b405fb2b2305aebef0329f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9010359a69cd3885f2331dd5432c26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97002f2de3bcc24e19c7d4002165c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd20c62eb2c48e3124776145633d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c4a8708a392be45061e982f59ba8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e65cda0159ec215e6453d34bfcde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d0715a6b7966154d3cf399251d1de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d330cd0102db5636321d2d5b7e60a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10258b7d5e2f33f49e7c2506f49f8e2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e803c862ae653b9c2b95666b1550362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa8c1d6706b3e03c077fe61854a9e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64002c4dcf70ab6556adf8aa98291a08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5fe2c442ce33dce07aba1228d6c22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e841901c0a2b8e9d13620924dbf6778366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8c7a4c66a20cbe1a4b68a638dfea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec204d8d7d846996f1750f20be1a69f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1cc2a36b9825ee2ea1661c327982369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67fd6af1df1edb88613cce4708eb9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345d72965b46fa4bd7ca32f856baac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab492b235d3c82b92ef5643fff62149f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b354d6257826e869470f6b3ee287373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7555a79f572c14532587590897d62ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf16221e2207ac2b399a630dea56867375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096e25cfea6aadad07e8fd8de08b19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0b24a611805031399a4ce4bd3f4b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a35f2b34b82d911a2f45eeeee707378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bd820116e170e551f1b7891ebd72f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dfb2d018b66e5b1984dc1975389ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f4b34e44b5e475432eb9832890c97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a1f597603d6133d9cf47bd8fa6ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fa9dec0fa488284b2b0f40a54336d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb4109254fdfb591a6922d0564e5c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0caa36b07163e40ae15894c7d2d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623289266de3da306a52390b470bd6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d83e4476270373e4ff66b577b0c191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac216a91e2fb1b137e40a89976f25f3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacaa98244617bc6c82126569df9af7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560164d6e74351d01a7053338a123449390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2c6d1228596759c70e77b0d092261391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a6f2852ff7364afa3bbbab7577d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428a114d5862c93690ac28c9ce70d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093026cfc3a087d0962f138238f15e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c8ebac02b6067f7b405d7df711d89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59d9ea18cc1e1d51969843394948f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e907edecf45b4f35a7025f518952d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a254e2e0f78374708f7caec784af05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd6df2dda457d10abcaf5f65b0a655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da31fc02eb89551c1d968858213800b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9dc728dda73423e734fde61482a0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad5824dc627ded776ca81ec1250a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a292003b90b6e868ff3cf10a300f4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c439241e181ec79fd303ebc018db9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881568700ecae625d576f6c2aae6e9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c245cdc5490d8f6ee8181f883acd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f8d82505a645fbd32783ed8d0d668407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9d615a709c0eccc87a42097393414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d6a6c3b3c01d4b30bd89606b9ac28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d23754f4c4e620ad87a77dd3d0b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414965f52b1efd281007059f7347441411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6120833609f516ad04e7c5358400835412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a0ff4d983a0ccfa38e899d3f070a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a1d28d0eaa22c02b6410a9e34dc11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2a163899a5e75019094f09b927300415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca5815869b5c56dfc282d2f304cd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf27ff16b1afe19ba982d7aef3fc36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec30f7539306453060cc8778ae6856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac167d058a58aa3d95b270839c98973419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c105d98f518322021de984624b52d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71524fad75e9c2a8120553534e66e47e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e87af168b723ce52ba6fbbdf01d01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db567952ff448116c2f39b9c8fd6361423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef298e2be0888b4d6a7650dffb33ab3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221969b037b28c446f6fd83fe66792e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f7ff533d633c6f9db83b0074e1609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773f07d5422fbccc9dded093fb6663427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c20a66fd7eac018d46b47695c1a7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6381e4ca169d57c459922b9ff7e71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4186d1be8177895d1a2b49d24fde55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf11dc71687b7cfb4551033a3edd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f91a2351544eb74db0c39c95c71b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7dbc43fe155528c5ca604369c994433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8543c4d4e6eac856b2e2471e0ea74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6c36e63ea8815771f72f9bf0c613f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb48c1cab024b8b95b2fdbe61607e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd4419ebfc4d9e345787094efcacb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669981b91d8ec19affcdd909e1210b19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7926cfd618c17ae70c130fe3d0431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e39a34fdfc5559aff1355b88f9f335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1562e4eda1bf80a6ba1c032ee4a90c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600c5b99cbcc74bf803ec18758fa127442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6fa7da2d186421265818c054f032443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9628ebbd8d153db95fae06515a1b1bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab742a188ec0a7633c4249a423d5af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2364d50ea5142514201ea3db9813a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd080cee6a0b4a3e70c94ef3839c94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c05ac6220e8359a7ed0e89ade225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11156f35122731a0d10bd3f18e304d75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797634a3b1e258684b6fc9b7f140fe3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7105639e97c68b6ff6ab98d03c9c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e3955faa01a9113435240df54532452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6558f48dda5852291bb7a54f4f52bad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe45a7460005856845e8e250f0acf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e966d953b1204ba7b76f4b7aa060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa83b91fe145bb26a81c7b1408b650a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe09340facffc2c7054bb4a408586b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821e3b2c5656efda54c4b8278409b8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d78eebe3070cfefcfe622f5bd3284459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3f4ad1bd567cb096543037c319df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01aa47d50328dcbb9a88d45a90d8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8a4dd37f6786785ad72aab304c3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5642f979c37e8be2763192114332b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f23a12e9c4e6a998aabb5e53e179b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf491e2c8636d3d0ae71b7615c5505465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9686ed91e1f2602c8a9ac3315cbbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35755fe52c9ccd205490e6f512ae9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e9292ce4b94cd910c70dcee38170468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3546471700ea9d68b0d264ff9934469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd75fd6c5a94d9d9e6e56a63a1f1cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7a7235cbcc1b32532e6ba31797d86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd14df83658b20a5a6657d248b88e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5ca99bb5602d9c91c7f260d65359473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad215e7b123c6a86c8b4cb0bb57320f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e3ed0d47350d66f7cf806567f455475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c318420891be5c1ead78f0f33aacf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532df3482da88112c3ce3fb47de1ade477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3c7e8665b4311a523cd8728c77a9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19225604414f4f25f2520558eccbd41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3baf01f79df1df1b2824d0217f34c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20312d7e088da5018dca2f517487266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991086fe3a864ec2b34e3d2b4aff93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62389984947d14a2a74729960d1470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c97e5fecf1cbc2216fc4a04c1fd081484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2faf3a6e2a5eb2c3fdb976e557bdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c07325fd44f903b586b76047511f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960fa6e5e2da65242ae99ffa0137a20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257d50e879ed7995c7c091aae1694e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aca03b02ae709a422c2f3e4e0242c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc25a0b3b8d6d1dc9a3e4a601721ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e753bcb0135fa69eda3a5a6129ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0909c44eab33ab6b5fc2742893d699492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae659c226f6dee439b6b2d073b305493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41efc43a895d3e91cdfd0e519348ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d3bc893f0dcc055b11cd6be0377e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281afbfc65a6ac723d4a3b0c57f36d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4f28264de3c3f6bd56156f2e3239a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79fcf2ff32e83de3995d7e4ab81682498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78888a46128d946e12536bb928b77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97954ca6dd713280d38de5e749e7ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dbf7ca22f882b48b3f7bf8cb58402501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7397cf3eef24e1112844fd85c03f69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb4c9fb7b16bf2de10ad9930ba4d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f8c442ea167e4a9e3ee7b9dde1352504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddcb54c51a8cfc25b0443ecc764dd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182058effe684dd1a97f648e44249f48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d8927926af1e6d274f2c6f1e98220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df3f3794dff1c2a6f4f54fae9c55f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ac6fa57cf6003cb31635403417ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8364539cf385554b0f10290dc9c891510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2f49566017ef9ff2fc7fd176234e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5daa58a61e77c4dca7df780eb7eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd75ab454be16eb5fe608b6033465d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae6b849ad98db1e0fd4f31536578a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e753fc6df998a72b49ca921c50672b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dc08e672e4d3d4cae3aad8b793a9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b74f0e78430d3d8b1d4c4948ea7e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979908bd0a4454c8c05284db4cc4f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753affc991fd217d00ccd226367207519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ba79c909707f4d64aa49282afdcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ed0c424b3ddb66bb2dbaa07c02c4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf48988a6fc8390cba00fd13833232522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab62357cd2cea42ab2939b616e881523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae0ae6b91c5de9d88b797041f32b7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0afbd7cc12836b35171ba74e276855525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c580e1dfb8b0ce22dba28fdf7cf0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974de5bd70553ae66134d31c06db766527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2b26fd08f46f40f64f9551a74d3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef04d315880e6b47aca625177eda7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe4d74ce99a34bc9cf0dd1eaf2ac1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a378718f240d2718e5c7557fbb45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8820bedd165677a6af6f78c370eacc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013649785f31aa9f2d77d069712e27d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59799b75292c86fe1e293ed638cf665534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a079f7f5fbace2917b7bbb0f4e3e4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806803695869aec0d6cac350f045df4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28a802099a382b3f2fa1173a81a83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aea6929a104ae8b6c0dd35e7598e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956bc9940e13d6396c3693d48a7a6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90ccbba60f1e5a830f98d65e7e837540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53bb2619891ebeaf10aaff2c31b0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ad7b15d3aa27befc699559fefb65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c1ba1b172609434282e386a39b7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acf5280337fcc8885dd3deda26527a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d88013eebff51480aa8585dcc8647e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ca64f4246a8ca916529fd95e260c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32493cbdad84be3822075d874ab5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a86a203f85898d9ea5156bd2f1af1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d3a54ea5708128d9d73ebeb6bce0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb75cf376b5cb61a67b0199e943f49c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ec62446fc5c817023e0c2fd19fd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ff112d384ae632fce64b90d29048552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35758e19233e3e64b28269679ce5f782553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef78b4db06af51c2b0c125e68c3879554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e52404c5526f70714b60ce3b9791b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d99261d801df7ad5b2cc35903ccb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79062541adf21fb57e25be301596435d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24978098fac9150d00ac28f58e73668558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd2dab05ad2c8c928ee469a560e87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938202fedae499f40d3173254d00da83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e84c5aa36802abc5a3376b9fc41c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06bbb73c4deb084afb040155b08e47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51b471c4dcd85f7ca1558e8d6897f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e04e5b5f017cc8330d78fe712602d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db99533972a00138cdaaf97c3f81d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7e541f68bb508afd24caa5dc9bfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e3eb4606a09ec965609bae900280567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488e02bf5dacdc02ac94952fc4d9da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974738bcdec5fbd473655ae1e41bdc5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da3539d5efee4960bae8955ae17bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8fd0c1f3fb0029519192ccaa1fe4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46285c05b5e8c4a85de7746e5adad5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078b898bb6f44820ba98753178dcead573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137c84496a85df482d1a891fc9683ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5773ad9319dd0544bac7b00233fec5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c29cec4c47a0afcd22f2f6ad450d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e4ea437dc970b00625e78cb37257577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea1685abed80d11833697e2646beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3fbc6e80f9624f1b52d830241e73e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb612fe7e0c22891f6486aa874ea8b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac374e7967b180c9942b5cb239e3ae12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b7daf852195ba04218b69b54921e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa27046354037ecdc13e2fe04ec856a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7368aa6ae52baa16020ad4ee25caff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5710a09ce04a35fed21b58ad86df3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3438d2d6f0e1df5994a5b47e42b7d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca91e4ef08a73e4f2a52be76e2096ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3205a1ebab9c43ee2f4f22f9c51ebc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbec8ea05f91c1e9d748e3d69adbf7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ab42e935a8a867cdd3c481ea7a946590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf99dad5cef0db1634d5af64ebaa2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fe8ebceac87f5309d0daabf016bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875a31977e7489407a4a709e7214061593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792c63b7430dbdcec9a48456e77015d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efbd209c3ceda6c2f4a126afaf0263595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b211516612ba3c5d3c989591dc3ba3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e819876015a7e26bd24e352bd6ba1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30599b47d78499242299030faa0d928598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b036935c0d7eef45896d21a911ab21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86be05239c472250c6ac53506aef28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25fcac08107911b3d5b955280d081b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2141abc428155dbb16b5aa7db728d42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c910097ba351afa4546386bac549603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f5bcd153c79d5961996d052d734b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f96866761b6cb06a516c7d54a74a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fb6b1f84c0c0c2e7ba96eb84bc94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3ed6849468528d8ce53b2173580b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060323d5d3feb8f93114e79b51103ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7048ecf7604dbb8a884188fa0e0da5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c89a238b3f5e4a0cf3aa24e45cc0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d010220566f48b05a219f5ea23c96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff887849dcd241ca9303abbd583a303612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132a03126c43a2eb117124f456f5538613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534829f1d1b1193419e0e9517674005614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ab6e72223c1be9c347216ca82a52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162581480d0a7b3df9c2e842f4b71396616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0eb70842548d7d5ed511d24fb2dbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0b52663eadc2699e916e031347e95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535395079e331f5cadd03145aa02fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2950e105c7eae1f3d6eb6cdab02c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b853a5ae4cb936e4da3c29ee7b08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b3b84509a214c899a39640f9ceb45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d6b0d1b18bb444c7b140f38b7efb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9bb7872f99ceb97c8ba188cb93fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec72ba599945fc9598e6c5849fe18b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bcb61950ad6a20b56fa896e2a3297626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199c7e491225c8953c408fb3d10529627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a093801ff642b6c030648c36147b12c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f11e66a21ee93b711f66e85b04a9c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb465a86d3704171a6d18285649a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e588a299dd39f17191ec5330b58f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b022f65b094cdc4e86f0f3f12fab45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedd9aa56f55bad3d635555d519265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a04f8b66ed5092724e101fb8a2bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41861ca0b5574b86e4631332e75d8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910dca29020519681651eb155255d87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126538aed69cfdf7a8ade0b0941662f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f289f290e100560647b6bcf29f05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f281d59a41a0d4415d3774235efd3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c980ad36edc99e87cdb8dcfc0da4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53783e1329d1c19d65239a947feb60bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1166b9ea5fe46ec14cad3bd22595642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1842b0570f7bfd5830196d9acb1e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de4ba833a6b155a6f08d560de1b10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb958e64a6675631c684ca07d19f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c1d98bbefcde464f960e3dfb418be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e7f8fe210f60947f5aac245b2316647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fdb57d1ebff8f1d0b135f4b25693a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d0771f44643ebafae04fc644d16d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da544d8abf49500e122042000a1aa7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937e6ad4d0ac9c7bb674b60789f94f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6da8197dbf9943b3ae4430a399c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36694de09e77e77b8ec574df4575cb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ab0b914a7ebfb662990378d8a9d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd039967b45db69fc0dc9109a1db16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fece63861cdb8b115609bc947b39f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65799bc40802e5ac6009fed51f5c981657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1bb31f52879606979b40f57c8ec36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0ff5a30e7790cc4168d77155da57c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae70ae25e96dbbcc6a1f3226179b156660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ac2c21ebece735a80347b552f988661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133f8ce7f5c8cd6e780143f556be3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9aef71553e10718c15db49f9a4d6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52de1b26fd75dbd8f90dd4968a4498664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a475587f6a12979ff60d9bc5c6837665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaf6e89677a808c0d5b9385e967dcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e8b9dec9156bfd05edbca003f0c79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5365a096edaa1a4a6a9c01e6b437bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ea058aadfd7252a17bba6e17f3462669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bba92c41813e4c1b94a3edd4e0ed1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e8e117c51af177f66edb5c17ead3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaef2ac99f746fd3b260c46f5d7ce3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98bb89b9b000c44bf4cf1b43dd3dc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734e69932b6c6a97e99c6b98bf1b511674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8296c45bdb4bfeb1260ad3e1933e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e01dfd9567b18dfd0ea37039da7463676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e72458a4282538532c45937639ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8f66813072f3b7d3bb839a7324fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294704f99aef62f4ded6b837b7f9f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e6a7a8a3393494448b11c774c31c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda23fc580a58f948a4af5afe343da9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762fbed84834ae1fc4413d56c5136ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa7678be60e640dfa834d5339c4b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f2686a2548fc8244ea3177f4e1da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643b9adbcdac60ef2bb2bfbc1af823685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da02e18e9f1766c21b602b59bc8571686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dc1b2cdbc201d4bdda333dee981a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d0c24bccb1f719c366dcffa99999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87448443f4346cf161643f5a89aa0fe5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47c386abad9210b51c3b77ee57ebc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81966968ec4f037fdd075929a3f9593691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2095b658dbd4f835de91397d18293692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855238336485b7cf21017eef20e5150693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace25efb0957bedfeeea47822909b67b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef5a5a5d82690f64873e8432fa00ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94fb9beff7cd631f99b8effa307162696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf307dbb5ae9d03ec09f1aee08c6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba1c0101cc5f73e004724289dc1eba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35fdd88c06cf76b1ef50f7373bcd1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdfff843e5a2008396dce09b7c1afb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1348c2c230449fcd7b76af5d6eed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fae83a986a73f64754799e7013ee0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2237fa0f1ce058eb473d00f2fa1c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3955e29b311806de2d5ad2b1a662704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c0d4c650acaf3d4f870f8e048c3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb94a826cabb9c7520f012f4cd88c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de9c0840a1c71bca6650846b2fe7fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc265b0b7d65b7cf694e2e6ee3380708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245253f3b3ab648286218504c1c6fc47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac31b8e04507391fcae8b64df995d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669b9cd0c20f3f4b46c00547235117c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73454b8467bac17acdf396507b686dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a34f1469e24c10654b4ae95db2fd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa7ff1a1f160d2259f62eaadbdcc10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c0c2170636b89ee97e7c4ecf7503715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898c9929cc051090c796620fd592c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a6b450c61c4e3d49a59da08d72a69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbbd0bb39a14e7bfe240b3ed1178ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0fa8e61ab952217c4b3f13029c568719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20327f3b28cf5ee7488e43fd3aeb05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6904b6d09c973c66cec152dd051ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d5260ec0637a881a83b16b79fcb77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6fe75b16bdf1a6236ff05ecfab6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4473c6e4037f8a7fc1e7ac800c266724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21001be02c58685f745170b40994c5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0773e3ec6dac3d4b9b6e110e455d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976be57896a9e9a91f774a711140329727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b42fce5113dc980319add6a5ad360728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54fecae674a3ab3d0689e5b0c35294729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85c94fee32d9bd5a35b8bbd08bf969730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d10dc3c46d348f5e1c2ec7c402e90b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95b676a905379c2475d1aca68b41a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f62a2e0f468537a6e2fc1522de2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb1e347e225fee96f11a689b533a14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c887c90bdee630111ae7dddbe03c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f101f3e6d2443a8fbab282e059ef1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98643e58a40d9cb0973683034e0dad89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468130ff9ddd73423ecb5bcc660d19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2437e2e8416f86bc2895ae474fe60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e9b707e9bb8d14bf49b3a1123f34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0969e5a9930c50b3f0345b89ea0ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3190c1ac1baf238555f0b7b820f5aac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb9d5a2e9449951d5b7055803a4ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7670643362ced0315459ce2fd9f3a25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deef4ae6ac31db685dcb13a68199d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11344701ff3e8a1214164681f16a8bbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0b88cdcdf33e76f073e3939cabc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564965bdd79b238fd6bd3c15bd7bcf17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecd64d5545aef1401de38e21883c2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f946dbcb867f7f77bd6492701b7b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae22021d03cf658547c2170b94e6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b793a254252d5b089807b6c940dce2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cccc32d1e1cd96a74b5b1a0549f8ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef3de33c991bb3bf23feda441596e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18839355bef6e5610b2a1c5f47597755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd323bdff09156ee54833b512edd21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b27bbe26ff606780a5475c296e09e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e636515d53d532db74a0b791ac33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352dcd26965a83224f8f61f50235fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6fe4895f95a587294e39f5c69c111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ceaee331e4de2c4acbc6e5ccc11f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48cf9bea15a7dd77bc7c4668668e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5b0ef04182d903b7010015828f51a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e2f5a9abe21e133044dc44d195f2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5ab81ca85dc654d1f775ab854b5616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c1647d6d498fa3d4e80ab53174f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7852daa633997e7dabd06d4d93b2ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60617875e3e19580ff7ffd458c71ef69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f3e716acbabd7f5fde703b54677710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d416065fb18d22d30be0f767fd8b9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f392b1643015b6cf8061a362b6b80f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d28e3b28bef2329540225315d6e9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da52fcefc480ba9c2f37d4b7adf3e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1daec32256400b8f4510f035807715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e298814d45261bda66e448a7d9ff4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a9b005753626be8bfb9b98f02c56f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695480fb635ae552a3d144d6d541573f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d0f43913258efc70844a6778e26e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3f2457ac84ebc40b97b2bdb34edc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4802006bab9c340a6ae58751cd4f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2874879f676a0a57bec4452cdc0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ac634e3285522ec7603ce03285af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26acd149e96a6604f704e01c48c65024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55119641b621d864dceefab793ad4b9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d16e531a2084348f0e730a4cf8c3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c781f98f3295156aa7bca0f137a7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41e64eed91b7ed10611c2888e395428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798cce437ea6f6989edd7d0a3ef9c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e1365e65af8002ccf8c19bc928c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590286a77b8845e4899b0723f1c91a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5059e0a346039022bd68c3e71d2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1ca7489459f93d5084660ba598ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7fb618a7c6bee37158809589b913334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4e9c385ea587156f70ca9565d74635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fbcf7cd18e4e2a10e0b14de1a76b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0150d31d2969966230ac99d9a4814a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0d899ec55839d23542bb4557197b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5a4b1f1fe9fb4499b6d1e9f2ec0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2afea710f329fdfd486ba2c18efc4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea528edc023b8b8ead81441890b9a5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b4342c9d709e73738de07cc54ab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc89b0aa2e10339ef8fdb4ffedd1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2311871eca25514122d578ef000944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128603bc0349b87c1a0d464f3a01c77845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac90d7c2909eb20948cdf27ba2abcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0fbc924a6a0a81f7cbe35725888f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c5b2ffe0087fbc110d9e625af9c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338def621c68b6ecd445b4d601e866e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff61511d00d0472904d40d545ccbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a9ced72d70359ebf7b12b453206e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fcb1c70e0ae46c996d00a1672d1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889924a0f221f4a8b8e26a3d152fbe8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e0bb7c06cae0e4f493ce2be857c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4af8e99b3bd81813edf0996741a2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a91d95eeec10c4c42e0af1a20b1d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0eb07fcd639b1183ba353d613fd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4276f7d01f4d2ca644815b479f4cf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793738010a025d6420d35472e0f18bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05d691cf114cbbb935da8858c9a42b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8409c957c03dcf4812a214b221f7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d832c4eb82e9189bbca7e13deed79062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bf59810a1c5e307f95acbd6a3e8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba22095624d8def0f8ea6dc45d6229064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb44d4898c6c9f06deda96b299091465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289794610ffd2ec92e3c4e1ffa7b5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b077c200d4f22312985e20b2747a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0c494073125fcb938a2cabf1047868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4622f293c7f0069ced3929e87363f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17358422f8b8defcc543e67c45d65170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760485fa9aff9890dcfca67996fcdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ff653a90e9075f86282f00db0ec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6c6fff20007419c54fa12c68f8ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4d41b9ed40ea102e08389058307c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106597ab5b394e87bf207d3fe4c454975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b6ab65d88d56d343082aec3ff57976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163acb0d21cb1fe1387f4d0a683767877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a59850ee6d3db345438c4c8c855ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ba6dfe044f55b79d910c5a597e9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744ab18be3165b53cdc95c3db9de7c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ef64cf4d0c5edacbeb2397b42266581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced794a1b240b9a3d0ab97c64921dc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4726f603f100117d8cca13bf41dff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f4ecce4b375f6532f31d1b9efbc3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7cbd80efd9507889924d59f5d65b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b227691babefbf3ed73a9777df8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68310aa1310b53c2660aa98677a0ac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396999dbcd5cd0effe0b650a7aa5770d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a1c749016760c61c8c12aa66a470089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180e733aa755e7d715a2f1e86be870490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a3beb9d87b8ee40f5cf38d5d1b15c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1262010c84b461ad8a4141df28958392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9464a943191587e944d18665e45a5c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d8644110e1f2d27f5ba9d1e7941e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197763f16757879df693b223c8d55a9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbc711a775cc1e5c299d0913970b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d71f32e8fe03956f308dc0a6944f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231428e12d35d5995be4d7a8a8bc4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de02fcfacc89b1b1a904794f1d3d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b1701ed163bf40271ecfa13a65bf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f4beacd25962d7f4b7af15f5b2a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be742760e8a181819414b7fdef25e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c5c21db82a3822a02b1e16ba540ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a417033b15189d6083940fc922e328104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850a7fc5159c3ad94b0d1c832a83a45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0621d31f9d6e9f9525423952a821885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715351b6687146249114bb6a488d9ffd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901fe7218194f1ed70810b036d5a96e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4cfe14f7ec9030896ecd3136e7986109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796706ec433b1cc39a1215b3710c92e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e8b2155fcf496d54a947d05b450ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffddfb5d28c3bf12fdc08cc9508300112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f1749d73a6a944cb8903fa3ab811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4db36ee9f1a35f6d39753a48ae26db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f869a28c0558081945678d447af6cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567be0bf40774629f77950d2646e241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4bd2d379e8e9bb3b65af16a645839117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd528e0baa3f7124be46dcba30cc8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db6e88dbc5eddce9fae2230c77240a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf0693ed7df96792a51bf172335e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd367be9b8a81c28035af3a43e60b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229bab6e2a677a1020b8da576321f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637c598b2cfc188ec0b0ee1c905252c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a0ff1645662be1cf72cb0a96ea88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c7083132a5c2ac6cb58c5e0894c41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2403eb73e71990f441de47353f9c3af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40319a2088ec4261315aab9e60944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea4926a0e37062e14946d9c94dc8e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e254646c3ffaac7a590724d93b5a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f50209654e40ebf2cd23e60f24eb8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d012562089d2919e3bddd4c79b5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d1e9971c8abc1c63dae28ee3eea8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cfc47443d456726269f02fc32973f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fe767d15a5760e4e5242cfb43f36c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23c5fb3b1bc63bda2f771b1352b28e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93789b0d94b531b0412600889e0a2b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1092df7af8b2da873b4c68daa583137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141f7b8e11843ffa533d0fe9cf1de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97af9f55b75e85db619366cc188bde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb50b526f123a5c662a1ca19116522140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afa0ae96acb78aff76cf28f512a379141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc43a50569b02eb2328c61d512000a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed15003903d9b553c3fa0591f994d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e41c29a4326f8bfe7ee40c87a8028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d682e601247d1273315168c0f5a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668892ccb713d669ed8aa4ebdf50409146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e007f2037054e6fdeec69e832e4ffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69a4ad4cabb71057c5a2a68c7c7d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70a2e4ca546f034f3b34a0c90ad089149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb8c6e7a6b0a9276719903377a620150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba9384e051b7821ed6444e76e228a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c5cf9862d0917a14a3df939aad12a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325016b7c53672c2ecdbc7314f6858a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc315eb0e3742e3ea570b3326bc331154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3c8b4785d8f2bec903169f8373ca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd84f460a343deab797ed004461fbc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece7f821680540d4393a60f49d0b238157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11b2eccaf4a980fa33ba69c7c1a3b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81b9c49f37431d661fc43ebfedffa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98a7085d2b3eb2ccf5bf0a575b252160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473b02f07e8a28259bfc77683bd120b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba58224c82006e36cf1ef7028a5320162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b03ef1e267243b2160d97f8c9def5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3234196ed99d4336217cfe5967bcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f835cd151ab33f6458ecdae894c17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ce7eb1e7b70707f68ab7a7ecd2b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada0fe0b8e345741999306374c93268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3683c1e0d7d87ae087c4217634397168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e5f56d8b0611ee7c87368d65e9c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaa7543d634925633ec1928bf47d43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9e1c40cbc6ed9bbe76946bdb27b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d8e120f889da77a094903b9d2ab14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c7beafb4c07c60d3fd8284768390173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc8e521091799b30c2f1f5604ecc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295dbe7117e8561772cf073bf0651ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40eb0f13a863b7ebee9966d64c0fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73205be22bb7c10a326af0a997d99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842e5cae9a99223c3d4e159c49737f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206b8318075ed9233842e6edaff9cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec743bebdd7e17e8489bb971d8aa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb669af363681e267d6b7259c5dad9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b5736e0f2beadb6026894051fcd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813b5806f34d8e454ecbc24d895acd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b48ed8d74eca97a3a6e4456c28a02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100db62dc3522c66abd4672b8882beb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c40c7551af554aa4b308c177ed7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1dea6d314830b9800342c75cb5aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef103590e7fb8271c4ec2bfa62eb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568e9cf77ce24bb3e1b49f043e7e05c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f3d2691961cb0376a39e49d758d61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7224ce8c23f966c14b2908acdeed7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f258adce657797d01ec7f3a34297192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c8009e3ac650b1d817c1ad8065978193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc2a3b44fd02603ae4bb2e60a5d1f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb282c8542a5bbcec832d5fb60a2ec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5920c79d55ff265259af66e70db6a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4a206dd19712fff8634d523bd8eeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d31babac1ef6c6df2520a8ea38c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa61b7f2c2bad38462918ea5438f49b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8c519c039ff3675a92c3ce35096a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781425e4f34a44789a3d730c83fda69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83119cf1cfec2e2227dc1507414c2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64707ced18bc5ac303a33f8bf5ba49d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19874222c07fc4e680231f3ab6d7e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1f5a9c37fd4beb81287ba6dc52f9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa86e70e16c4f1515e19b8faaa534206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860c23b7c04e26905cd9a281145876e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24d3c04a3d0b7122d18c0e0d4e50f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d636e57626cf5ebae342d32503584209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f8dab111abf189e73f3236642a00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15d150ef89c72be16b973604192f41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c781e13e9321551e0e85b56c2f47592212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3edb15291ab7a30ba8db2b86a8f72e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0a31705c8d8e8d3ed49ddfd60ca2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121525b5319f1400630c1d5aca321509215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053a16d629371628ecf82aa1d54956d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4739ce395c5268f28a1777e264fe496217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016451964d6a193dbd1863be6cd03092218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d49420eb28bea7b204313fea27a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720256051b2ff3bc47a2218d3fb960b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9dc286608cc24adcdfa55d848083221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f8b1f7bc5d60b490740b916be5f3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ecbff39df8133f2fc0913982f0f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c031f02d85b81e019947f73b836de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e272371500de27402d0c171d6674225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27074c6795d04d9510806338cf29866e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e97e3564f4dc9ac356d9f31ce0fde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166a902d8410d8ebb418dc37ebd21b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f252fcc3bd00a3e0144b96c0868d75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d46c62dde6d34b46c496d8464e92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8552386b2ebeb923584cb50685193c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a31539a7076a2c350331a30db593232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44825927474360c27fe3b6e0d1007f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf1f8d1ba81f9f2740575d8060f5b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9fdcb0cb422dd50d9654e502e1ab6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a414bb70fae6f7c9dc790ded62e387236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7abe45fa07eabaa6bb6ecf6aca1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c06b6b2a4234dbcdf352eba0b644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7a95adb4740ac7f744d6aa33065f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede99892ebbc080aabdfb74a4da0a657240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6de0093a198c5ccadb6521487f6fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b34f54738411f4218da1709f8388242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569de7f877c3da327241c9b1522317243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e09e85b6b9c4f813e3c72a69338e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3717ffd3edbcb4cc85105877b30f9f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6366271c8b56bb0605db9e6a846c66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107f0783bd0acf48aa3b8ad611413df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5b80b716db2105c7300da9796bb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6233f6af2f51fc7fac4014d625d83fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c9b7bd71374eed8566dbf77963596250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7997aa147dc1f637278e256b560cbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2665e107df5bac4e90c4968689cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb72ea24f14e158f5bf4f725c073d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f5cf11337659edb7aca49abecd47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa50d2bd9810d8e9c6c8d6bc7a6aa4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660739b4921eb1115bec076fb63c1213256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a87c7928d350e2403222bee11d229d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bd37186d7eeac21c6eefd55d9013a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1fa4d44d5a2291dc52e91bd1d587259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9daf29c7b493057ae327680c39e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8c406d1ddb383127575c594f625c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b1cf57003a116fca5f2165f129a43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af2e2fed7f7974b1b4d3ef5251d4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663178253e6d821993e88284a0e0d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e0ede79fc53d3020862ab4ef4e11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab1f0f14ae8515442397bab97578d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952028ef84f44af8ab983bea0a32e4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c4f35afdae38ededf0bfed239f9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349adbb53abced4af480d6842ac5a5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168aa50d703a43db7f845b3c6748ff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca4eaa91ad2b122093e136b157e46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611710a7b2d8291208f8a2c85492f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaac882aecc47a5bbe7cc95960f5440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f527c7b6a95a1cf35852905987ea05c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb788613115c4c40a1618acfb93ef8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c94d7e471cda7ad0365d7e9e1fbf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5539982298324a45cc4f56da86742277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfde28783f4f1383a7089a8fdd65bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b71850c787e038843980b75f4bc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d11f35081fecf07b24204ced90e4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ddf5a22e6f84d607616ba356863e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d423446a189ded0cd4c53cb53b17e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56170a389c2914ab8daf61bd729ed92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed078b70c7a77f20035acf89164e95e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff583ab6793440677a3b8615fc4fbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85c9c92296957942741140fc40f1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd06705f121879a05c5789d93a74ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a5962d2ea81c331c827b87804825288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f88ba12ee266b727a6cc4c1ce96937289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf2f1bda85b6b05c2d77a65d30a6b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737b2de6f24669dc673c04298b1ea8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1036b88b00df93ed6eaea30d29d76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7506f88fdc8070aad09f1c5891398293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219c174efae4bcb7e8e823f387d031294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e860c09aebbd1a6f70100e346ab32f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5e686df2bc573fbf12e6b0f044458296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ae5b547a6e3d6d97f521dff85c5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851d394c213fcfcf3de463573cfab7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89e4c27716b90f48ef47561810c20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b38a939a93ba1145cdeaeea776a5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d070b89288f53aaada63467e3c3a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12723028e8c7d94eec5bafd009df775302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e541723a2ba5e454fd17353264c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cf67520bdbd13e46b671d003345f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b9d6ebf8eb30bc89207d2fd3d7f56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46fa9ff78b4a798f20dc156f01bfd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdead11670f8fe244e5ab7b403bcb1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcefec7a9ce7b9e6d0a80d07c91185308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c9f7d90e8f3aee7f4c9eb704b7e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1caf3b1072795ab4137c1c7f81d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571ab61f909253c82f6f7d2d6309f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b729d8fe2ddc18f981ab9ff68231312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f790f3fb2290718c7f4398b123ac72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f946c1cc960f267ec38c742f31ff37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14fa6078dd754b9c249df85d17af0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa7a25d861f2f8212fe67b19dad46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7cb5e143c582c049bd3efe88273eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1fd010c69e49ef81c374a8324f2d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f0090d9a6de3223fc34f67388f39d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e51ca084c52d0ab08a6c6ee5851f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487edccaa05cb2cfda0f60ca4a0ece321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d6bbd523574c63d7c4501a4e09653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4562b74db183c94445d4606a9e40a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e9bedf6b3463c8a973abc5032be3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e728a019aef86bdf908e07bf558ee3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57049644ee42598dfccf17ef26eecc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c5834ceaa0a7b9f992b18e2940719327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6bd28ed8376d456b4f108cea5856e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325bd882d5e2716527caf9170783b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a55265af0289692414a7bd78ee4d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de477dda33948415e96ef7f4ce0ad8fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c39a4fdd9edc669181e83719b256332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40339cc008119e972c1a46b64e58c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1c558cdb1f4de4e883e468325dcdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff86145c7bf37d134d12d89ab1181a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf2f04d1639e9b641a3e02da2c342336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f07f8caf0754a73056727c3f085c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353beca1c8cd192fbfe7e5183066cd03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6069629c9c73d7115e372a349ae34c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65e1a41e6c796f3f68a1d1a44838c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605fb6be3d240b8accda88a522ac61f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835cda2c5f4ad7c0d12800874a9051342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d71f65187fa21fb9284510bb865db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf3e8d9247eb5aeb1d10d8a0485559344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8941111b4011a5540f2b00333a3bf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cdfa2b2e196753b3610013a4fc5ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb39934f0228c854c719823b961e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e41a2fd8727a23d7986ee0318aa8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcf1080d9fe8b0c76483bcd328c425349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e73455ab9152cb67b0af64805cc309350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4748e94a0dc60809910c3a15ac6637351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc794b0ddfbf7814663707f27a8a6a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aaf02c228756246bab726dfdc2c77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47b48d7cd3cdb72783fd7f6d70869354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24979a6512db7e98d450ca98ad43105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d356679ef56680ad4d46ac6c6263e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb8774a948b1cfc8dc768d94268fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5380b8f5977715e89f5993f2f55a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaeee16276a3be4f21040ea5fbd821359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd6811d29ba6da0eb4de8009b75636360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e33f2319eaee5981bc4662b72bde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b6a632aff763be68f3c82a654b780362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2eaa1894e6df90b9f72f769b6342f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a7bbafff000490bffa08553401152364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c30bd15a75beca6a0e138ee50874365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8316af7d3ad10977399b20095542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234454ae1663e6fa53513802e0a0cd41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b07ee0f90f56ee33a5fd938e19b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4686bbec8122cb5643b3cf4ad3508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b328c1e3f21a39c07ba771f403b0ad4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf2f48a28e8909154104d903b69d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9c0e784c6d0fb5c7223764457e63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c464dd5ee431852cb4585f979d979373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd214195ac6d6f8a5d76c8c2d7c41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb09431798a0862d74113c573bdb2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2eb12a848d24ad024107d17853b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e59d1143a60a96118e70cd64e4f938377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef716a276a4a66fa6f6b0a4ad3c1303378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71730117f816cc768be194e9be18698379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021259f7978477a03707b61e79cfe12f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38db7224178d8a90bfe7d6999e47c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87839272bb03e7f40c526a93977071382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d5acd5d2caa5bc1fff2c3c5ec4b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2215c5a41dcb95a23a1ab566bd7dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44e6e13702b6bd018a6d195c12bde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c12c6dff52476e128f2ca2c56a8b92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5e0c14c1aecfa9c11ad03eb387c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf7f7fa90e7d543e5b90eff5fc930388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87541cbf0ab1de86223177b916b8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5892f81141e3e08be4aa02b9040cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b79a00d731ddfa7b9881a2828b77b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d393225c44667a6ce47185a2b068df6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424da438ce5a011bd21836d79fec0dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac227691604c8c90d4e019aeae2e10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac21df449b4d38a98ee50bc88dd161395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699497c350c10affb599834f54dd34a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ccd6e848d5d0d5fc7dbd8f4b44dde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70cbdec20298471fdc02e218de9a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a80d89f4ffbd17b1b0699b9c32ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fbacf3c76731c5efed4cdcf114077400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c14c090f768e0dd55d75bcafcd49dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f161b1a59b858dd6bd1fa901a9b5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f2971d3d27e3802a24925c462969e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6919098116c0b516ec040f775cef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927932bd3689a8d11616d4ad2186701f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f12d9f39676557b8421208f9c0c23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551071638123e001fa72e2e7494fe20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e340a4e10ba30f75aa498776e311d03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcc6fbd87dea418eb3be56114730b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5421b4772d9c108c3385fcc1a5195f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2dc4dda9899b5c646e0bc8518229411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c9709547ad181b0998ae0d267022412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de71c42e64b56b3c29d58ecb27f97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1b7cf7821ed1051f5b2e73d331254414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ff24c8d954968c01bbf6519801b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb114afc4c59e9f2f73176d25da7ef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6485e174b2cf09b4325da12e33b18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf5009dd426d8c830d98909fea9ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a1c7477ed53eae4934a49253e44ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574eb3eed7ddec28967c811f97ccb4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff2e0a342f0004aae0a74d0b74230421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4722c56400bf554b53a7f60582ed1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a690375c1e58abd8d17939003c5147d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd82315c6f44e4368ca53d0559d364c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc725cf788586f8263436df1935282425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117496636b8db0acad21539c886ec5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808e6ac14e1aa4c8e457e006d25779427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9cd05561bcade899c4014cfb4d2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185049810da30d28957192e2ac642b24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce182ceb27555930c9ccb6454657c733430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeeb1faaa01dca036d5f816a8b7711431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095f0624dc798ef2b1717d34c55269432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775308a7acc6529e4cfb70d8eabee8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1db9537e11de2bd54304edbd2d8bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34414dd69b47c56c4e8e544e00f8457435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3258376f5271c3370596e4c4ba8b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7a4ba01c0c1b75d28bfc3965e932a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab6bc8b56e6a3dae8f98f2c5318ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549ec361d9c0c2a531ce29a3684f4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c49264a8dd04840450b39993226f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182782e3374d1cdbdafdae3ec0f424a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f46a401ac8bdefc9fbe664b27d9d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1a71beb8ca7fb743bb00f997ab1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a8ca3e67d50dfab23c853432f4de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0afe24d100e8d0353bdff7a613cfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ea2124829c3cb96a5598b8b82863446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21f0c605e756e9b51a3bd7f51b25d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ce79a9caa35b5663fa2358fb6f34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918dca1ec92fed65f9a824f97a9759e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae997031e20450e553a7fd81cf9dc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049733f7d136ad22e2bdb08c340607f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2003f29ca6f8104e546f2db11d2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be17ff7dec89304b084ea57b513578453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a872ef73531acc4bca9684005d707a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc94ab0bb43e978ae730190e513e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772780c0582b1dc561cd96fa3b5c314456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab11cfadb5ebe072dcd6a81596bbf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e0f51624d9d46b178e44bcac5675458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17876aeb1de2b53e5cdafc2add7159459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a581cb8d5175558a0fccc8c837eb95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bef2a9269f9c6d87aa32b2def65b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958499346576e693cc4aa7797d3c206d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15bb85a7a03f4192ef8c928e05826463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a90d4754a812d7c0ca097eabb7ce5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1516a71e21c39eec90504fbd539a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11d966ee219e9322492fa5924f83a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adeb4f357bd16639b80eb717b645d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d2e951a1c568d171b22b26d2a9a32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa50b98bc1e29c7a230358d7320678469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb92e0f98176866d0e365b22b4bdd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a136e77cfe4b6dfd204e1dae27749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30c058cf49ff278e83f09051bc302472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3ef6fe8a8b9cc3286e9a86c06e426473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5054467c64ec9da59b9ac4afd0c1b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268c2bdac53973a3d4b5ccb6c6dc9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b2738f9413d0a1e1e422d2a64c434476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e1268be9623bd729bfe6c2854a579477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f25a5ff118bd1e9ba81ff7d0a6cc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52487a513ebb9bd76fecbe27ba348479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777ca3c222f940ead1ae0cbc83de32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8a69162e0256aa9b0a222adea60c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d09e38998cabb984627cfa13fba6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebe455623330a58f2547649fb0eb81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf069062b7e97707961c402492d30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e0e8388e0d8429b7cbb788a11da0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1818d1c6baafc43bea0ff18781b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6828be0a124efd29a87b7680a1bad21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78861fc00f521479e91a15dd504f2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259499f28a3c76d89eda7ce9a00eda64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86c3acc2bf30a6e44219cf879e554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183577b5ea33a7688c553338681a7a81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e08a376646a9753d3d4bb029c68bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dfcccf9f7fe08e51c88ed7c53a0d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2352960f014ef48b96bf8bc94cb3c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd85a7e904f0a7c55b353569d348073495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d0fcee7491635c19e5833809052d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004c1238a3aaa838f90158325d460e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4f01207b9a6a911d745253608176498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81d4f98b62e7a61dba2f60b089691499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72f3c71a1fc587587fa4b1d08bff27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac5136cfc59414da2001c761f2037501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0ed4da216bb55effbddb46aefc03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b9f106d0a88d0012aea7f2c4c13b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a36f1d0ae8470d450832c515f11c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295adb68afbf2842f6dc5dba553066c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3bc60c8d7f2615af28c45319b2582506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe499f5601130b2d2cd3d21b78df86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142c01cca36cfe9c4b9847e79a542d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34d1dbd23c477595ce386be419586509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ee04d46f8314ea0bad6467ea2fea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c411d4d8c27d5ed93e8a10d7a6d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a1ed01ba033bfaf6cf9fcda9d87c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b96a2554723b19e79a044c43d281513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a600cf25b1e0694965fe785c266c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d1fc7339affeed7a42018cde58f11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bba6ab96a117983783b4831b9956b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5532840e54b4c7b57b55f03f39b1f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574becf6f29656ebe9f81b7a98c0dbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0475aad8c744bb4241bfd43c8710a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f99ad71edce38555161ad0564d3266520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff57c202777fcb9223ffabe84610bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c7d66cb9cd32047e7364281e4e0f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2475ede760a02904647ff2eb51523523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940fd99271553663b2d47e5e822b47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4182772c7f7315ecee37c7528303068525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104fa3e42d0c4b764380ef36a5245f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8ad196663be580ad853435e02a479527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd3eeb65968193eeecb387530a9078528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c871b0e70883e9b0f9b9ee1b4480b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829727d634295de5a7c09397f98288530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184662bab63870b9111f6c5fdb7b6275531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d62cb5e3b002af48a90e61aaad049b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee5a62877836d4094a6d6e369656b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1628bda27461e00c6b0e960935e1953534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028599d6a681a6fadf1b6480df7a46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6214e37128c9afebcc89301d54af5eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a666460177f6d58225814cb72ef9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b68c321076d09ed029e59c607db94f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fbe5bb86c7241ad91726dd205eeef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f20bfd6947a115eb37cd4bdc9c4c09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858494066586c79168faf6977bc96052541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c700b82e62639add346a7f677fbd87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b9468a56801b78571e7e265555bb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce676c39c5ecf42ce30422fc144275544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896bde0f4657b93a6831e0ab4e5820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f1c4079813cf2d3377e59960b7199546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050f2ec61ecf2788f1456368e8463fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed55d5959896824514ac514d710d2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61366a3810a2c3b9f9445bbdef23d08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82075095ebd0e1a0a5e99cbb0cf62a39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3a41d3c9f9f7c5f8b253dd66509fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40fab2d590e45164733eb744aaf419552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03e258db66e547820494c78683419553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5db481fda5a1824e16d6c695a1397554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e59ac87d02933548ff6aa4d3f514e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561fb8f1f3cbcd10a8ae673802e546f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b070e102a7d965b710133dc47daf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd92f7a5846a7d26150753006518fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ade9b4cf41068c09bd7a4c4d6bf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74bc990f6cb18573f4fd7073a32f97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8504c4aaa6db04377562acc6004e80c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22e0a7738cd8add84da962c2d1e4d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cc5cb40e05bbaa5df3a918053e894563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377b6afc4cb68413cab042cdc126eb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c12e268e01c908c008257c03cab1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71383940dca3eef4fd47ce3b1a935309566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17894872ff47ded3da6a74d05508cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c6c04784c019f7d26efe15a0b70f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd4c27428429aff224400e7398440569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25577000df6e96684de8c1b0c297d1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e8d8d912520d565989b49a0e6b496571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5878131c4fed9bbae00accccf7a2000572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5704937c44e75a0a70030c52ec5fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266542895d473c1d378ca9be0808bb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace8dbfd30a1e2206d44c87d059ea6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1ead3468ee4c2127742e31ccf744576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f8a7ff43de216d778acccfdfd5172577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc52e1b246bf52fbc58c23680642b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f005e5f8455104afd9249051ea15b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f327cb7adbc5bc01d6976730eb92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da05c000328073f8ebf66db6ab88f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16f92c9c02678afb76ed1180e4f71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066483168d945fb815be3ab7bb53da0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4e256a462f1d44b99ef41fe4d443584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d541dae53baaa7e1374ea1de4d7b4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b139c0dc608af1470662404b1159f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e337e2b6064b56def06b17b2b522e4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9368c0c2b4eb49376cdb4291a3f706c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e639bfa4783cad6a0bc32a2bacc46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00377f5917f8af3ac2de85f0337b0656590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30adee9b11f8fad8d3a2ca4611775591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ce57332a9dba0848e7c0dc0acb8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a560b6c2f941083ea847e4c05d14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133bab78d6440926ef8b6beaa5689d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fdabf46dce0f3c5fe99e2719e4529595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f5f0eccdaac02653733f88fbb157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf0f441a0b75a4694bc202585d427597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e98fff2b36ab77a6b8cb3c2c65f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4f072b894a9e13e54fb5e654a2d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fe39d810a212bb1a8371f0e3d740600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf56a7c9854fa21c08dd1435c02ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7132c2569a2b541063626a3710f9ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f9dfb30a25b2869935d56b41c3dea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97dc4348e1f7442e2983e7db769ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3545110201c1c066b2900a3fde852d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e2e15fe3da9d45e4364613b9794fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c014c806cdc73e37bbf3ac52d39179c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6b4956d275b6696cc7d2ca8c23e3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780979beafd1d22ab11bedb702b0435f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd18357dc631c192d86e7a59e94147610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ec5f47ccc4004816e7210eab9e3ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df5b10026539de00b0c2d02fce8a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dbdfd5c2de8e475092c147bac8dfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded69224037003e73950aa4ef7e9e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431d47f3c8fbed9dcdcc10bcf4d56d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d5a19841c9a2e7ef7bdcb46da94d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552112777b8377b2df080519891eb83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa94b85301d1bd40e050c0f678b7dc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e812cef269f83c03886fc0e6828b99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351b149129ba30109a4007758e853f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442f501eef2bea9917a28384cae264c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b81d59cf35901b567a23e316e7ed5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c38cd9b0ebd57ac17023d2f19ba2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97ff9a0b8d34cc8bf5484b379a7a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b96e089d1c5550719d5f2c2997dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368ed1adea4880a883ba27ecc26791626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224de0c4b38f7929925f91a17c7c57f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427609bb33087fd0ce638b8b37161b5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7481679e96392e1da75853d9bf9d04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaad7f264302c9a061113400f81ccb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4cf56abe59aa1e24eac2becaeb1dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63bbeb2c092cf7be4d2269df96923c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386688646a99d8eca18bf989d9792e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893724e26b29cc210dbf8d4cde0b3f35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec34618e7b45756de6f37aa8b13cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11cb9aade358abbbacc65063392b7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc988e7ff55e367f99747d1a54280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d61b023d59656572e1bdf63c889b53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50040e5416ee542a17783629581ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100714ed02554068235a8240bf5c9c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f362b3e15432c0d33d716678853637641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724cf833a180b4a53fa270d80dd9856642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba723f6d5c2facefda92e29bd9a34e8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298335211d82d40cbb4b09c4838d94a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911f3f1f4f4548d6e840c0ac26df04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613099dfe1b0bf4d377c4a8a718c2b72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f4a939ebe2f1e342caa9a7d9d2c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608792e7fcfdf595a6a765508630161b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9413f91af9b74a6787093b3110eb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48127569d6ec3bfd5d3b4c9079ee957650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae131a635060209a3d09b2720a7010651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eba52189843ffbbdbecde9d09d5d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ebf9ae9526bf8e384ab3026bd6b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7a034dd39771b18246755e3f28aad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4443a1463024f81c051b20f77e3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7a06a0f7d88e3531fb1ae94b27dda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a64126d8608ce5c6366cf6c0398eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065e9948bd2ed6095b1e0baf1b5a8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb35943f62bead19d62cc48bb83408659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f5f2795c9c492af7ae0003926977660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16c6966dd4fb640f0164092a3015a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f406da3e1b9586de97dcfb53192ab4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa259cb9f90fe883c07349fa390062d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa19685cefd83b0f310879cd045c1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe951f2d2163d792fdec348849aa0629665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee837a798f7e24778c18aa682e4f9a0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077dce7460548b4ab66e5a09b5a9eac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea141408449adb98f4f07be3a2f6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38eca92484803ccba10989508a695669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa488b6ebfee61d2d33e1e4dfed9f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c4073dd54613cf5bb4db4e9ebff2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccba7b9c070a17a1c91b602b9fc994672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e73f614a9c00b043dd70facbd8541673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde08a574c5d1f8f8b981600b5b03e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dbb28191d57e1ba1db759f06ae9e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851c184b23f67f096fd969f87c73a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ac87ede3bb9d656b471d3f451e6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d062fcc8a99cd96bdbc1098f30c74da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d37e030aefa4aabc7993272e19a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195af82c3d51bc2545a7b348cccc8e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eef3a69c2d239ec084ee121401f64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4bb2ef410526a8563ce012584ecec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94c7647634499edf163a4d121e82bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3da749c9c4ced49c6699c16fc5346684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd7c0a5b103f770c6ee8243bbe123685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a35d8b02d42eef03a8ba06e1915c8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd3a7d443f4dbdaa692ae654cf9f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59914504a6d0cc23aacf2963c81cb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d70b2f74782e6337efae07ad5b958c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be52600934caf4251a978e637f1ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d354f482631f068fca729e604662691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0338fe6674b1382a788d7647c1cda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a7c74ff13843a8dfa3b2ecbfd5ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc15350a4326feaf17a260b7b4e099694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f3d4e5b9e9472d3296217a8bb97b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f8f11cc838c157978c34081fcb7cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ddca1ac95014f4622cef806604a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4170579b881c95db0d1eea774163698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dced9ee231faa07eca4f95160092c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ffad78aaa7bd7d0440da976ad87cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ccc7720bfef4b60b26c32ec0e8da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb94765fb80536b27403bf1e466ae6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ab52b534210217f9a136cf34b9b00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92711e65dc0e597d5bbd908c1f195704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e63521ccafe16f463178a74657c68b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a6fdf852289e15396158b0d25da1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6cc48e77774d7715b434417d8309707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b8b0c4dfe5ee2a7f0cc3533535ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b7b62f661533711a70c646c09473709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4026b0d8cdbd4c92b10f19b45ed2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bcdc5bd5f91135cdc0b3c78654ba5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed059f9004e67b1c1f9892225a60612712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450debaea595e44f12c031330b1b9b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8d1b828a24c0d414e49427492cc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc01ff386ce39b440a59fc4bceda4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ba55b16b8d90117d3c2f02c5a05e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e82f18d9c6f568451d1477f1c6c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8fc28b510b28b33a886a1354f8da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80e74b983434cede4c25bc6063224719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7145ad12956e865ddd14d07c999cac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e8e70b8ff8c86feb392caa847e886721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915885540ddb1bcc7fc53fbe1a2ca0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b64e42482e37bba6f781a985d58ef3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b3ed2ac44bf8e74d85a2d293221f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30735a0a124c985bf6bd31280df6b8bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ce6e63a6575df3b2c8ed17a5659fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5c7ecd91af29aeb65d105eaa34c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e35c539ffe5f0c742e68f17121bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c58519aebc2754bf62268710a00f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b849b05b0888476fd3ee91d0e1c33a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806662c5df2407dcbad0b32baa8ba638731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a2ff791e59d2d58e22c2e1ab8107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66854055a4b52888e24266170b77048e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f210ec28c5e6f18109bbf1da94e72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e9c8056b3edbcee4d6eca701af70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ff3a0d6b6fc5a9e089d47a912f39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a7781261577d7d4adef944a3f4b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54db251347a387cd52a90443dac2f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe9eb848b8e32db5e53ad81417387739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a0e537f0111267bc84f36b0cc0606740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c3faaa41c4923a18c87e3098fa4da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc11511a7262386f07c526eed0628742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd4ae6ebea9dc2a4e565c7f2e8f047743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8984f6b5c594dd1320ca3a1abf572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430efd915e81c443b8fa4555631f6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c943b43f423f831d1d8816a65d1a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c4e7fae71e68b918b35fa3e1c02b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65014d22722438036a1dc3e7d426b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5396c7a14074d1f546a1354b86a3fbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6858f55d2b221962641c71a3f5df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9e6297dea53bde5a4fd502899faa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fad4bcb848a2e6d6cfabe0939cddd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ebede77653dc68f7906743609b02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6d31813678021c2cbf0c9a965ee8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69ff415f26f1621cc9f57996f2da6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc8b3d8e907468a34d15c5cb5ed2f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0842a1020be27641872c16437c71d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dd5e27636adb14dbc8943d79f00a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9fda1aaeb40c177f05eb86d577303759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>