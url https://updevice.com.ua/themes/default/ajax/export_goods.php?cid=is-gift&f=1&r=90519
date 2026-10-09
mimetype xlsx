--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4db7802a9b9af46fc8b449e5677161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02bd838698e112f171fd22648e16c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea22f71e8da8dcb280d7adf98bfcf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af281a14136b0ba969eb2314c9bbc2644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65da6e975cdc6e5ca8ac6135321de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11689f30d508867e150c2df48376b606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0250942d68b792ca0bda6818bbf8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599acc3d23daae29ae2c498376ed3fe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876496feacd717b07ba4c63be21bd289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444b445a553da104875571b7ce2249910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b1ede239c35843d749d367c030fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ebf1b14c0d21d73587dff376ab8f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22be547278a3a47a641d3b60b59f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303cf6ff5cb3c79e9f8878d62a0098614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb64effce8f19194ec8f1e9681740a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcffb2553b4f6fe15a45297e8ca8b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed13eec447bbed8004f468de3279517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c31dd6461832d882bba1898c72aaa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d2b81eded843ac0e907ffbaab38a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374db85358065ff92530dd0ae406a20920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e3d53595e75aff267bd3daf130ddf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c904794305ec9e9dd1aa0f43faa2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc43704ee98872345c9689b428509423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aefe2f94dd28461b46075453ff403424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8667e373dd41c3eb69db3c04baed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a759529f608edac3b528b63bace0c5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a8542d82e573b6cb016cf2f3cd9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d76b7390ccb0bb21378e15bc684728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1682b33c96f6487afc367e86faa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec710f102bab97919c23fd6847c9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fdb458bb0a481434c40a8c12f217e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cf92cf36d3dc261b6660316bf693132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12e40d503c383c271d44c3e6dcd3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd02c14ac7651a29fdf7d9b6f89f9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a6ebe72950f9f3883d222b93c4e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a605b27a9706eb7fd3b0499a8f057436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcbb87c1b31fc327fffeac4fb44b5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104528d676df64ac712209b2d9f0fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46fb4c5c4ac8003ec99fdffef7934139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528f098c0624e3806054ed2821024640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c064b3e8d07e4e4f38299179a96fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4961e63b632944f38a9e6d675d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e195b5941ba6da789dba38d30313d0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb2b8d102e73c52dd3b112f6aaa4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be360ec5b297805a92820c78c98e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aef28669f14b697fe7ab84afc0fb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f1a094d934ba83e7b9e036eeecec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dcb4c555e111f73a95a1d0425898048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b2dc95127adef04191c4875a3619f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9893e95338de17e3879f494ff2dbf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01b12962f5591349532850eee53e3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52acbe64b922dc11a652a39f17ac18f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea42c3803de91be70cdec104bfa5d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73582e5d21206a653bce7a6b9394b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec14786b223406cf23d5841a2659855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaec537f930055d65786b9e76c4b4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3851890be7a32c624f8da5585d2ab4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba9f83da17b9019337d002224688b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2e5792344532ef040ef4730a674d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52b531a2e9839d35c607dfc5ec4c8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb648dba130d07d026363d3b7379e4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384947be052a2375f7df6cb299333abc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be2b52dcb2ddfd126124078e78ffb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f2d2e2f102c2f34ca56cff24b972564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf7e940e3eb754b942f0491724db6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a56999a6e75bf4b5df5120b33909c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44a179b3ef1427711193c609da3e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6e905369b507e23cffd48c0fd64068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f43e6ab5285141e37be949bb180869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b48d494453065075054dc350f3abd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d11116a3e5401a86cd05d9ece3ca971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8d425a2384488be23e284f12529f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ec60cac5581994d75b7883f6025c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16800025cf8d9d283bf1a84a8b3701274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3080d93295570954ccdddeb06d6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a04bc395e335db94f3a001851cee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3de51b3a01e841c8e0ab969b9740977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2ad834117e25512a7d0c242ee58378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bdab133fdc5c0dc0cebac839161a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09809352d52bd3545f3d5d4fd5bd429380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703fd7de2a278b1ca676aeb95c05d1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656a6226078de3d17e6c7127a7f4c7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b9fb433240cf4a3dcbf7cecb9b2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c98cf56ca2b29a8c004b4ad4fb7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf7ccc57ddb863c76dca2a07e719885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c89f2ec344e92502d90bd7746ebc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dee4349ed255499acf399b3c7263187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44abfb9c018f661f90093dfecfb739f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82936ab69ae065da7eca159ccb4e518e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511015bef63a97858b298b01dde7c7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cc9cddaa98d2e8d000fdc432782d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8db950f7bc30d5f41b16cb412e88692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f101e8ac55faad7c41f53c2c78850d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29948ebbf5464ed85b13a2d7a847e1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a473172f3eabb5c4512a3de369154a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183a7c02e4aae624aa31a320d6447be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907863ffffd864d4928d9e8f2b447cde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300afe6a8811c6cbbe6b4ac8101de3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121dd364901da8cc324a1f4cb714e9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765736b24c88f5a39930597451ef0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430dc7a73aeeb113effe4fd9d038fb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d469334a581669fab9454e1d2bfbd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398a344fedbdcec6ece09ce7bf81f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34e2a2e5a03d0f4548f8abcfd9c07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bc3dd7bc14e473dfa80047f693184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43e874e88f0bf9ec372e1eefe3a176106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06244642dda7496f4c102cfd1fd59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff6b3fe8c6b3f45f45f954d5b7b73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e1805991a247536e7626b6b59174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e7e92ffe14fceb2eae981cc61530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1217e0b74d77ca788474603cdbde468111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a855c203dcfe9ce8be909763d93e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2504425e16501b02618e375cba8bb7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bc3e29f2676232ea34d77932315a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbc5db57f0d5d727fac8d5c179c4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ee8f37fcd92022573ac12aba28e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eebd659c23898d461f8ea233fb534117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0140cc5f8fa4d77c5261589a9486e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b945617581f54773dd00cd4e47ef2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8d428cdfb6909bed25ed3bc2a5fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b8207903d6c738e45b811d24d42a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff675531dc043b37bf57482fa5fda65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bf94e85f60f7a87e4ce192b2cc3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff3747b7c7f1e70b8f6d14f5995ddf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d79fb7c8365baac238fdfae7fe1e43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882305cf92f4b88f8dc6a85b364ce67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a890079aa7d283e338d161a52894823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022b2648a9b204dd9d618bc2a6d0ff1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c7cf86ee4a1235858f2ff11a4272129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d3d6f8f8861c825700a2bb3c0702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4f957b7cfc4cc80be053263a9ae0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f2b7b4f4bc5471a8c8782d26d806132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e680e0f08aea24e4c689970356d23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10c7816638f79644144ced6d2b2a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ebff7fde8fa2861dae384c98de769135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669526e597b62c72fecd7a3b7b8f734136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399736b6cf7be2a608d859343ab4516137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd600b96668cd313d68d0aba2b703218138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8eda9f50766d82fc6520110a3d64b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736722a9c34267758b78bbef29d37ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2e7e257570ba3fc4d729b39191b4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971dee43ac68d32a6acb51f076010ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec1499fd95d56449a93935abfaed49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f73c21ba0810329375758ab38d7644144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc1f389883441918f5ba2b46f7db06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709733b611c8cc482af2ce65be255bb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0aa536d5f18ccd98e1e13938dd2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2b9f4a0fbd791cee021ca0d6b8af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c87a55a9d5a6ea466dff0a92e4b849149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adee6c5254ba1034c7edc9457422fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218002a91309e72e1d558c284b0bc5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d7a7cf34fe81d80d61336f1fde82c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86d26dadb14c124dfbc2a93c8e6638153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca8824ba8f2bfd23dfb6f34f21482f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adbe8a11389065714de629968968ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401642d435c2b1c7ae4e7b1c87ad6eec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650284129a15238d022505e958f6ddaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e07673ecc8736c0bc8d1dc62de48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99b4cdb30403725846a63c86b51882159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9d1a70fc6b5602a7c853863921d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe28bcfebedb0f89ebe1f945cebf20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3767898631ea21719b5cb22c78ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff56fcbcd838e3c148a070329068df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c482e841568f63a47c1baa24d76fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9219b5560c62f48ac82db85cb15bb28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0d14bd864e3d871f4aff5a192652d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869db684b539bba30c6577cd988a2d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7739ea7c3b7a1703857f94547626f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b031f9f70739079b1cbce8efb15a7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29a407e5a9b3f735ede661d3c91a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a9a357fa3a4b0366359e6ffd18d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23af81e808534675c9e65f070654d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ed2f3d9c252e1f7b4f7409df1d9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089557152bdc7991e9941872b6f4a1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac90414a426839a617222db671c63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08440148647f290b8ffa40676a583b26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d005f221bffa54b5759dbb142f5d2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd91af5bf023a6b11fad774c42ec5fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d1e863c566bca45c45869ffc9899f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b59e6c205ae16da09fa4cc6f9a4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8991d64a9423cb4dded924d3205e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b801fc5d2337c66e0d8bd316e81851182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae80305e8e35d1f8b866995d3501d94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3aaac262577398f89e81b4e1a0cae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b421770d46d7bc14d643f0445eaba0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1854c8721e3e926e28737016e7b7ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be45dcb1b55bf10354720db47c04a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec41eccb5823ac7a3cdf4c7732b381b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ab1b90832bacea4b7a668e98c5b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9637704b0a20cef899212b94216296190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a507889797c800bcc062ff80a048f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d143abeb1561ef5edfa0910c50abac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab803d89ad4a5389999850c4926acb56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cae82d1f9690a776a26e3510f93320194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a907fe175bdb8399335960fa34b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3422dff3197945315cb5159f022c30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dfc3ae7bdd07340f0cb796b757cda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd8b6a099103490e8fbb539b8f1750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978123a6931282f58b74fb6ac995ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e45bfb0614f1d100d199e61a6087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e1b3e8653ee628ca3b2c275345aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f0122a81186a5106b977d3b3426ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e15ae70a510a2d4247ee1c531dc22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e880b5b088578d38390f8b88008ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e7df8fca27c34f090d10f64a5f49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a8139125df4da82b612658d097773206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036421c1cd170f7d2ac5a251cf238310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d6105db1bc15fac5c8002a7b36d3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7a2d34cfd6bac977e8119b42ed10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbdbc0b5509c37e5a06bb24e507257210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1b5bf871483a7e21f178e2fa9b4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ec7f2de608dad93a20cd11cc5ab9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099ea6c6f926e9a1fec07280e372ed0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31da2f804646df4e32b200e91647e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae29dbefe1f8608c72c6129c30ebd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46144d67bf2bef29d0f98cdef795c9b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1ddba8a9d2b33ed2d73c92f77c8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef88c0ac0a94c5955b79ae4aa55c890218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf760945d1f85518a0ca0c6d88960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db98564853ff79bf59482ca2fa523220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b394cbc84866bc517e90fdba2ad8b4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8fbb55a43d7d57ebbd127bd510a19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59a9f095228f3a0bc66c1bfedbe50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cd609fe5586cbb2ee59f2a8ec377224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7869822ed994b788a9314a3770d80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c6c17e8ac7884844f396ae77b08ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8e681102a861c4d5b5509eafd6bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b9a10f00eb4a9003e03d0e5b30b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd305cce8a274490d5863f0e9f1911229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d24968dadeac91d6ec50201239f8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54145a45d0c017ea7d3816a2daeb1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e5b4484b580edf1b2ed279b44bf84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f021593f3b13759986851d31012663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb263eb94ae0d7f8f86d9d7366369d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c932a65bf3d5444217555c4d58f150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b304455236956fe2647bf19aec44ac0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474849cceebce8c03b693f190c0ccb42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0ad4567869c5cf49df36130aff07b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19502871987257f433b3e1b1413a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c1dc3ace10b3408cd29f60e7ca955240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4754b1cbfd6e21705f60d8eb29a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6631ca37ba15a6c1ffc583350bf5ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca14ac9504816e44232c8b8141670243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53a492d516060a893c696d69d6ab5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730a6aef66259ec83aec1144cb3b37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49acd82498a8b49268f7023e2730da3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb51af0f41988c80e7eb8fa58a657e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70b96747d6e5c2729675bfbd67a6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20fde59061ae20ef493330ed16b7f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78429b8993906d4cc375c3ae3b05913c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b25fd14d4ad343a081293783ef6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3e1e677c84fcd36ec58b2b1332d89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f296ce3cde5c8a73c9857eb06e8bee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2af7f7b866f6e677361720e2ef608254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439b6602b7ab874502f90dc8dca4405255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e902ca27c299cd44511aa1304c1f1c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06499c3c9f1bd509edbc173efd78e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1807211398aa5154ec000791def96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dac89364e2a464db0119bc7fb1f4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e36ff183654be81771540061513d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31bb0d602a937e19d7162c1359424261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40605d4a49af597d4ae6e390a1ff3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c73ff8fcd01ddd47bd8dcc0c79cf54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bef947f72770f63309eb1782244ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd76610ea44f5a38c2abfac8032466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716903e8e86a889cb1877c622f44f4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51e3e6c1d886268d22c0131e7ace44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2967b0403f128b98b62718c5dadc9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a760a096f85a18836e0a65b2bb432269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c44567e114b19642c4505cda601d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8be35c848837bbb29a9153ec0e24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce417911f69df5105994d389a1ec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8fb7c52cf5c263a11000ac65fc880273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bddc33e684f3df76c66d66f4612ab5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5bd80fab9e86ddcc3031b5e59db7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc1ca7b9541bb7c86d6fce8b09ec4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98fdabf93539c92e3cba4745df84e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d2e396da9249a0a9d95fbeaf76af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fd5569052e891de4845c5a7c7c07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f603802dbab4c30b7c60896e773a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af61b01140e31d47e37e0ca95a30410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83298a95b3defa98f5196ac4f6ebb16b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193117877a7d662088a7e1bfa28a924283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb8250db9d9368355956a7282f88e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a2ac8c0de71816b58b79d2bccc08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45bdd2fdacf48dd2c1b5406175793286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ecfb6832a1d2271a063546489c779287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16cf3da8b0923cc05ad6d0f6c1aa00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efbed674f1e70fab3d9126e89cd814289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d70474b9803abdc02f2ee6fd3cdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096cb1185b41064eb1a5c00452033e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503175e78dbcd83ccc4594fe42baa6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61927dddfcce668a819333d58471b6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fd2a58a52d000a715b15d6dc7719b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d4b8af6ae76be4e827993b1cdf2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6224d4185f042ad4d98338678b47ca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274753481af17237d35972b447d2b3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f1cc2ee27b929e24769d07dc8e7dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282218dcedd85f55a1d3098ebf86a073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da204235d93179bdfc97a9c115a3615300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52addbec07865b9eee92ffe53fabf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1a6df07c315a351a19161eff2e2ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a58369571300cf60a3df2b202e440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ef17901e81560c8f3d7e87434b192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6b9eda6c4bede8a0b0d65ec23bdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d42e3ccc2403d450e1e7e22b914c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac699f4d4637443c09d919dc062f294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c51f1a819e2c94f5f2918c334b332308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574dd8c6b014dd1ce6c3738ee34a4bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e60da3fc03a861f39a1322c7c2943310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce41ebd5660f3eb4142cb51c659462311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e9b3eb9c9282e1fda0b28145b150312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548fbd8c4f8a76e0cd3ae00469f0dab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41510d002a0039e25fdf5df74fd58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519b89c046d2fc24e74ba120ca469b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333452422daede00332e0b670148b910316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf7e32359a71fad5ebf3cc19d18eb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01321b59d741c83a0c5f9abbd887664318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a6de580799b0580f9b7469317c1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941fa7397d0aef93b551727400f2a3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b483f86c187e731aa91748c8f87d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a992b0952e02d3a66ff3ea5477d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da802e799a2b9788ada43823f91aec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1805361d02dc6da904664aa4b09a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06c0bb6837b59bea23e0ef93cd5a6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81ae4e04537137ec3da3a0895d2718326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e174e2a0d6a39c0ca2bda1f93a3dbde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc875a9955b8cc0632912a1c00fb991328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01cd7ab54e9b31c016462ceccc5f5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a6babd3e6e7213ce65b71ab1dadf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cece663f709ad660294c891f0e7a96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5abb4e439943f2d0e48b84a9ae12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758978be7f6877db86ce2a29e3f6d3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06d5e368bdc109fc33a92952271b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11021aa2aa58f73665be52f3281e3efb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09ec9d885f4c5e512bb3ce3cef37a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c3b38dd8e6cbbe2da3603d14a0b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177cdacb81291c303f1f35a344e32e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ace3c6c68dde23374702f16b43632339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98ca667a8fa016f363b3c7e0544fc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e665f262ad837032e7755afc0f250341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02f591327e4f1826a7aa211acc2c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac7eff20d78c78bb746718e9b9464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c413a149eb4829b02c8bb3165f39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc25dc838fc7db28fec51bdf80250e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e13ba03e7cdf08081de0814db9642346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6f527ee0dfede4b8a8d71baed92b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76f6fd1f990e457084053790154d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b286e89e30ae53e14240de087c34c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6a1423e6a4d00a24a4ae37eef654350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed7e6cee1157cd6e964c815e9ae354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcedb2ecf6ced90f7bed788068b9744352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd91cc29f7ae8f70a2a920f279a2ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc1455961a81d15041f2a98af04f75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67eae59344f320cd4361634f2f493e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59680c7c7d720231db9a124dff1680d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7986bd9f69de833b8726d191ebe8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d9a7aa34b2f0cf6fd5edf297442f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23517985cfeab7b5de0067a3df7ec847359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a96d13fc321e2dd1f67bd53ca2443360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5388afb512e956a2a20e0d711491b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5a7a90c00e9d10a523dfa45f1b0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ad336d4d07066c418327267c7d93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56546074c8782e71d5dd8d5bf48489ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054abc656c796de5f72f424a63ecd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2f39082e68cf682d46108d9d666ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9941384be62750fc307e533e02f645c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a940ac622757bef3875cf42049a0d65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03fc6e4e95027f3e2b22660b3be1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7888439beadafbce33d97b0cf16a91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aadafe309d5c06dc170f4ed098d75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b737b10d1981fa8980db617ccdda9fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c18a1342d6f97438ae63a17529f99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e45979bf9f231b11b6207d9f376f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4095f0a227edf7f8b5a15e5b6045c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35a2c14465fd73fabd44bfeeefc48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08aea84a853989d695b44af006b0b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d6e2fc26358ff7dedfa1b9c27eab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5da586a6b05601c5f67a2ab86c13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fd42ab82d58f03f85454271c4b57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea6926309de73b36d7851f3192aa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36436b7fedf3a990d9ffa8e694f521c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b9f487f0be0506469a68ab467e7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e355494d11dea7446d1dc6c3f6adce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856abf07d4e81e9957dab7ef9967a3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb3957a9376c2e3642e07a896f00fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce18902c4a021e4a2fc708445fe16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfddd2fd3a01d0638bf4bfb43dfff51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232fbbbc0855f01aab44393710c5ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f21af437ab1063d2eba6835a330f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9108afd59966e7ea08697a3653a9fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2c9d8241d48483107489a778b5189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d92805278cf16d059cfa7c4d7498393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c592b8ec8e9c9097e2fd4d91c0a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb71980c82aeedd7beceea0f9abd19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac90c8deaae56dbea15c03b32c54a53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc14316f5ae7483f5df9917df12f4b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714a2904bde520737aff097f3579f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538432385387708a004d46cb7d0345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db089fc86dcf859e6116ed0dd5522430400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c2fdfc8c0026827ddb36c7757808a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef512ac80d7b49cc758aec091691780402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1065850451613d6f8842bbaea10d50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a387d311758a542a740d9b77e28d91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bbc2b515b6ada402368d25604ce4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd97b03fd885be26bb85bea03289482406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fdc281d77e8af6752caa5514d1ec8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85a5b582663d2737c3185e80d388ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95080f4358c120145d6c8de9b31c76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce7e908949e6a2c3d4b577bedc35c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0ecaf9a5361628b6d35b277086ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4504cd60437085b2701ac02a72404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49338e6f3c354093e4ed93075656f277413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc73df4d928ed48d66e9986060f66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d570ce0890015d77b74024d6713876415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f54003a03ce707119433c2b4ba627416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d8ea06c1ed6ebb25b331e8f4ab2bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263c80c53b517502300c946307968c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79aea54a119a44ce86ffb4688410dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6e9c901b1ea4b37610bdd0a6a5b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ac9f93b3ac75fa8b1aa1f1c88dd8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ac8c7254cc7d6bff26732f39f44b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869548c545a70317e57bd965dc3fa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a3589727954ee34bcd8068bcb07d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a58ee7a6b80e3a6898ced1d49b4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f1501c54446b43be72a672e51e91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f253ac4e49ae291a413e0cf9950ea53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c280a73ebf5f146745c69b8147e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14513be953c4ace066b756a5ef908d7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258ffaccf918c35fd37262e1f1f2ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70998128115c98abd39a801ea6c3098431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab24d896a458c7aa5d5062a5af2d5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3718d7545a9ce02528d16fe4f91b23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f2230b064080e9f51df0b8a6fbd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b52d9af5b9e16803e0208ddfa5468435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e0a5583afd2880b420e661c1bbe3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7116e0f1a249ed5b159378f7b9fbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee75ce4e015c15b98cfddb9e97b4c21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6d98f4cbef46e80885061236a180439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b75bac16fd798a60bef4a9fbd778a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469000c1b0d4a56da97200927e599ff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b158338318f2722c73ef15d0765fe0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61ca99526fd8e99e4b0315325a2a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5aefad61ac62764a13c56693bc6e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536943cf703ac35896d65f043764277445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0460df0bffab300b750c0e1afed41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe8ad078b5f676e72ec411ccd779b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe81a1bbc06223ba30268f864a6ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67965fd2e807fb3711fc85b7270a7708449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6941894b87c68e2231a28ecc6b9eca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b323f92bc0040424ea384ea9042f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c454e5de67292df2cebe93d53c972452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee1186f6d472b11f1005d7bef0962453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403d488b1e5c49ebf83d8ecb77fd302454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a7279cec5744eefbf937e91070be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a77ea425af864226a927f71c3a5822456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214a13f4932a11f1dc6ea3b1ab6def457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ebaa72298303a7abbf59041140ac1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ad3132f53f2776931a4afa50e265459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab883915259db3b821cf01ea111cb4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9fdd8f6b318bcc2e702f34f7c81e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5d208d4d912041f1704f24b3fbed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2bf65d04503e16b24a2dcc0a38a61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee42307dd32832bf530d114ed2a6e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cb225cd6c60cb63cc5f78cbb6888b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0febf0fea3390dcc95fb167f552f26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797614294648676c099913c115fc3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aecb48a0c12bce1e9c3aa0a2ecaad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ff0d84a93995c538b744302be92f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaea1ba1d16fce38e214cf29f9f51b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed9d3aeaeef54fdac6899ef200334c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f72a3ada22d835aef2b55f619f4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97e0481adde3ba7fadac43a4390bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7c879b50323b3a128b7620a18da4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e14f4a27a2ab87b801815f326a856475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1783aaa9cd0f725e1bd1505da7df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d7866480c333d883c04c2115d77a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea1a881eb53a2eeef6d853f1bd40ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97529d1e0c2b68be9849684fee49efaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f82d3b4099acc844a7451fd63d288e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7152d14e714f84c4d233b0465a8209481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f925ad0cc19addf379580c94186d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e274b3aea5a8dbf3f25233bc7e7b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d905b1dcc94c95bb7bf4240a95a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9160c8212e7525870ac401ec4da29c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6503dddf2b2c96439906de4228656a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b336e0535898d5561c62eaa7ef17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efb946f3b5b7b75df6cd4ec1f2962a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e4c3e7e32e6937702acfcb6b2f35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcecf92b930073783c3721904fc717490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af6651e75a4972fb37cb64afe57d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218812d89c2d8caceceb0c1b66eca2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a754aa5ad18a42a94a40d425b85281493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b943de01221a74a3cac8d77cc9b2d82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb3b0dcad62d8d5ceb3f24276e70c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e479c126640e114420b66cdac8d95a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3f991ae86cfcd6bd109fddb2f7c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0cee98ea1dbb846928c0f978572d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebde3b2d012b91aad89a382be4e171499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceae35efd59b58ccdeea2a0850d7a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ab10cdc7cd315f4f8d03c60a85c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f1c89e17dd7a4b518c75859c673ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4128073485302551dce831f59bf45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af5d8cd34e4b4a3a214833fd080ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc96a966fb1d543c7a85182487f792505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bba77efe61a360f518226b1546923506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe9ed27c7b6c74211b36ac89a93ebd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db10aff435ff8967dadb528a47181508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087480923735742de40f3aaa9988e63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdb8e53935074a0120e0e80ab6bb1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc657929809fc899d8bfec8df53d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84fab73a49f1da1938945b9b82cd82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea20c9fd680c31a83bf246ea0d7027a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444ab1c1e06ad0f8ff1da5024d1433514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e7a0f5ea4f0dd27bafd0ec4cc0f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab32f0e66871eaa1a78689c96f7b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab290ebd888987f2d76fd0dd5b13efc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f8fb03986c1288fdfc3ae2138fb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b660f3df1e6650a46ca7fe5dbbcf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e8f1a6f103506214239c5a6187fee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71ba315b72086a326b87a6157c1d12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3717e7e917ba3644c25ab236721d12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ccd92c8602b9d184628f15156b2a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7888ad3dbd66bd322adfa699d8b90a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc842b5ff642207ca1c91e784d09892525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496701b342c322c31d8698b51753c640526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2893bd4a6acdeb8bd49f9bfffd9cda1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a3c5c5c6bd54c39921358c58b75d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b194d947cdfcad2e55f96862fa11d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ee4e870812862f314b7586fba1ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bdbdb0533580ec530371d891de5fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7670b332c53ef3551535cfca500fc8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858ef2e23536c646f6cb7da3ff7db6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0cedbf06a834a79a5ae072e4f7e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0678db18349c7051207b2782d956b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba2ea9e059fd95874d776dbb6e283536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eabc002a75aad2115ce0ef97678dd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba408c389e17d79ecb1312b480319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591b71fbade55402caee17fb5f3f38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae6d12d65c9a52bfbee238b85621d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ee907c9c195b3e57cd50bbb20b28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e608895dd916bb9944a4f82ebbb61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81edb05757290860c9adc1861ca1ccb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a1d12df9c667b00722410e574ab4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea0b4d89f3dd1fda789cd426c9378545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583217dd80de8df34e2730de1ac993546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e5d0e1df11c90a4aaa49aa50eef4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041530d092cbca6971b867f992f2a9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d55166711d9571bfe4beccb27bc52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa29860caaf28142bf039ef8e0339c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d45a681e789bc04b9f844973a93a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631396a5e8b0dd8bfbcacdbd792ecb2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff72bbd2a676f9a43b60bc18e90925553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ac2d69f7ebe4c820f48d4c1a42a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907faa38b44f1757a0e297a6247a7e21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a231d3a1f74c87ff40bc7799fab33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50b0c80bb8c397a6f613c16db90e36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b2c37cb3c611a93c868b179ba6f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92084705bdfd911ac07dddd452c0019f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a837e105804ab8ecba1e81af644e20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebea30f7fef589ecae28dc16da4c5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31550fa7936556e4371dea65d58c2b7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987f266563f9886e4a6bda4bbe0c9df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a63b977dea2bf566b15fcbd8ca635564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc82a7546942a200cb39d87621b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d72a2e38b9de278b62f61a577f5b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41852c0a4c177e1f23c29c2ad1b830567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216331e44dbfa8da6dbac236bfa127568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1efb706b8b3f2f935b5c2f31d865a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afe0bf874330ad2e770db57a363a8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bbdccd92b986ca214ec57626fcf3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0fdece054a92db33d9c38a9120e3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74237f8cccb694e81ef7d8060efce54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09583c82c536c0a8ffe6eb9634c357574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40fb5ad81cddd49e2001f2d89c891b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f1106220c9b1db68d4c4097723d77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca838669230283c0f5815c83aff91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d43a451d785f88756072df0c774e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d61c2d8e040103fc95f2414ad238d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741b42630470dc26bc175d7b58caad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d2ed7bfde69bc28d876b54013c4ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c78e69b6ad4a53d6db36043978da0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac8746666fda75761770bc1f0525a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d513fe110317fc21e1e219adcf79ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d06194676864de41c020d69ebd958585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0675550a212682a48e21ac09c5f2fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878999955457f039e8c3a597934117587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a8e49de7d7d28984b531d7d650b62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8036fa0102161d285e1478fcbb115589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cbb295c4e680a76490c67a1638b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f75f80abb8edba46089a79392bb73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf41e13145c717fbfcbfd74942777b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e57ed2333e64c7c58c3e9ee84c32f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b9ab13221b4932fe0dcd072bcd32e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d812cbe1b7528e942eb85c5bb322595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b46d676905de8e49cc05885accc094596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f55dbcd30e832c5024ef9b2a4636597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d809f762630e4d4f8ddc1c2b23415a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad950daace8b12a968140f8d455aeb41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb644306210ec0e50f4166042125e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957243d49c0743357f2293596873a973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612affd9dd0901b12739629d485c456602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674198264edcbce47aeb76070ee4255603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9fcf89dd43d26cdfaecf4316c9c6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c9a9400d03f1e435a995e8ffc02e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d58f67cc0fb770a1f1897c0376a2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49834861ebe7bb04da7a28114911c091607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71be1772d32ffb5a72e322bf266ff1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b466f6721c05c35ca62a76187e509609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c4f67a436eb6a2a496813a129fe56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0d5614bac5bfa922ae0570f42ada611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadc904496b15d3bd52ba55443a78c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0227818c07f467f92ba3b2086db4a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b39469c5034aa8347edf53a057c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06cdadcd57f39897d11a284763f887615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74f528d3409b41e06a8b4a25f70bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0830378cb34b0179c0fd69fef1282b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908414d3d305ec6b2e0ee8e938167bfe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefd99824d5bc0b985cd2023a8b7031619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bb7cbab7993665607c025fcb32d2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1429a94caa88b4d96e3c08daedf2214621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896a5144ca161e86a1564ac986fc927622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091f35ad5788d61519c0669d11995b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb94005da7fde4b7dbdae5448db9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002dc070c0468a23045ba2840ce0086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538def0322dd0b0b251059113938f650626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf22dd84c80675a919e499c7582cd58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27bffa12001b41706fb69c85ab1850628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0cdbc87445e6e2d8f928e27132602629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf256451b56a878ca1ae561a1f82a43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e0df00fe282742c767dfc2936de9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89107c5a4c69ea769a12b3143397fd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a9fa94b22e929be259febd0c9042a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef1b482f4f5b70d73843287ae307a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dd8b389fbdfefa8b832d43a0b15f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1aec4ad579045fd50c596d6638899636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3a05841fa05f6631d8fc81f59ae4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4005672e914a45ad1e6dfa12094d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008feffdf3a5af0d3ff5e6039cca9083639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e223db47e3e839f7c482cb658d45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db7709bebad5f2d493fe3a743ec3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac08baeabf663b020a3582fa9a47a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a19b53ccae6db96833043f598e6d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053feeb5756f55d6410a3afc93ccec56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e7083125404617c616cb77109931d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313d11ec00d8f8fe156acd98ec593a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260ab0054fbbaf5eebc65fa622403b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95386f7adf5f6ce9a0a8545a6dcc29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efcd0349d1f4d9f854683b5990c96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5772f3c62884a34e50b384411f19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a8a9ba75cbef6bff6b3a8ea0d240651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd618aac4f33182581a02a64de9de1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603fb447ab206bc3fe90ac1db6745d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bb5c13a1227b940d7d58d5f22bb65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ee99d33b02f1bac05def627f38c38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a88fdf26c815aae2a8e2b37686939656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa45b110dc5fc4b1e5e30aac482a95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d70b6cb0021f09834747e639863d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6320512e67e7af50270eb968df65c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b2dd67d75bdda83119b9070559eb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710262177c9a996b5a25e8b5b334964661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21993d28e8d7311ea89db1d86bd94831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e28d2349653c252a99017d1043e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8925890c98c3280fc92f81d6dd69d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b186890b606e78ff4a82b072f37d25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d30b8d7805f5b5781769bb4eb80f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ec27e9284adcd68b87a4f7818fb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce077f64c0d7eb53fd990c004141b99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801dd4572cb25e259d081b6edc2dfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe167677418f796ae06960d42b816670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa92016678f55a80a4a1d44aef85a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a89a9be978327ae63a2df7ad84f6e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80badc80097d3f5778d26f82612c93a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc2aacd09d3570d5088135614bc18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f07a0c22ee0cc3470786351ebecb98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c5ce2bee7b4c81bd249086ed04a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4db21511c3e54f9639679ae789be8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b588af9d3ac89cba6d253cb714597678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e67def0f2920463665f728df5513a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd803c9f608545e0872afb8182393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd624e2813ba4f17e15c70377d4410a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d6af294e5a729489b979a648a8f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2f56c79c65dcc416a37ad0e1cc42d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3729951cf9d004c8ae5fdc6c1b01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c331ec001f84123ed10e4c6b215a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55967f89dcfef44f3e09cda568e94bcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b14aba89fadbae8706bd429b495ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dacde5c9d2ce83e0e46dcabe68ec7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa0b1f15202ed9efa0e56021cbe7f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08ad5f0958de7379b1b71c2e676f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e1a944d9d9b8baf954bf55fc4a59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f626d82449b7e65e62517d7e62b9a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3b64e45a2976a056d27d26ffb659693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0165995ccf781611666d09ea8586f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87804a978540896f0e8b24d94b3e26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b8d93365e4b65bb09d719d55ab37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d0a4003b6271d03c8e66b017efd49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104152c4ed57692291326193a46e2069698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da3c533d1b1081cc40ec25bee82c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ca1a72ca78e4a25eb9df045dc9bb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6dcb7e35f9e1abba47f14651929a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d4a1c7be6f30309f539ac5e18132702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040e12fe611c490d6c5b38e1f6dd893703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d010a29cf9d17a63e54386631cf9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48ce1331b2e139b2d8c37408f8246705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187a67af2c31b690cadcc36c04aa04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fba69885816bae58197ae978a1402707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec8b9cf0201ab61b1d759b51d3711708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a06a05e5152115307dc6ddbbef3b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca7ac0bcc7dbf30f4030fe85ad8e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50baea58e477d25c43c9a52d1b08bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed533c376311ba4986d0b14e288b1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0a917dd1d570d1a6e3592d87d526713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e9679282dfa6db18e2b5e907ad5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6fefe9d19aa5a7b31033e39e3105b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fa9c74b14f5d65e540b0af2fc1cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e01b1c8ffad836ce3df84bf8ee38ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18690e177e59e0f8c47c513152297135718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8826b72367eaac78f7be2c0a416e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8d36e4170b78cab2c9e0a359addf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf157b14c4f044fb8d7e5fdfa5ae02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c814ca758701de70d4b7f8c4388e87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aafef04379d5d9400de7144f2e88cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b9787eb1e96debc4e80a024dce7df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47c3aa436382641efb0ff35d5d9b9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1765218b8f3a925c08f757c8b5a4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a6ca165480e8ae7233842038ce61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7391485d96747a7108d61e7fa40ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f80ce78fd166f757638940c1f97b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c67614017ff0e9223b083d3b752526730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e9e9ae3eb57091e35dcb4b0ff0536731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bea4fa0f8073977f4b74f4756f4b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762978916140f4bc053fc32186bfce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d135a3bee41d36c068b8fefaa41c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006390731d9f906a5e1cda745789351d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3afe9286fdd11644b7c521ff1af90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73612707787d816d4008fed2737a8c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7799b3aa75b50b0d4b32ea96ea0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d213ce09bbf1995499f2c1778c449739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338f42f1c61e12f38027c4b705e85e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78848de5e71b31e5065d4e54646569741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440be27f5aa6a8add5464c4ae1a033f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66f09135fa38a78163645ecec9550743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7951a7eee43b198010d285cb54ed6f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea0470ca077f018617dd7d673db8e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a6083af6a42c1fa91c4939e47143746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce5d24580b2b1079eada60f85ee0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058220bd9296d1b6ae0200fd40f46f68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba1d4d05eb5bccdf1da6e67036d3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f916ab5e2b5b68daaa286db3ce3f510750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e9ca0a62c27ab706fae31eddd3a41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a6e23fd1e700bbc25e5e282ca312752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b757db1156477d11126a6959e5df8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce693c9515ea2f1b58da7986adffb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ac58ae119cac6617bf6816529d851755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf03a20e4fcbe6ad9663fb359b7714d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b945e750dd0b09a26ba7449cf7dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548017608519d7ba3ef7ebc2d614fe3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784263ba2b2c6fb226d1d2d54705cd6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b451c8df6ffec80078f0c32dfe98e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116192602017ef19322e67e40e2fee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afb29a0face0f0650e2c5d4d111bc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9626cf069d441190e2b25b3d4a38ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b94fe9fb734db163c2dc619d391f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a81b1f46094074d20fc1924311b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01182fb248cad356e32080295971d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908951b8138c379ea48ecfc5c6f76ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630d428cfff1959a062e0042b93e739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184b07b271b9225b7f25d484006fe610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758648eb2a8d6a63ee7dbdd44053bcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52191116a173667ce677cb6781890e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631082529da619be3865263e6859d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5d972a2e5e6167aebb5bbbafdf22014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740286a52948209fcc8da1207811bcd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db42292b97d87e1848bf8b9cae197016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed81f0eac0f057659b287c3b92d1a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b769a284a9b862393580802c9cd92f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736bc9c0515d19e04535fb7c619294c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bf8fd6b31745c00a9c9f1910b25320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745f9f35dbd25afd9b96d0f5194ed621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b28d1514d94c4e12ee00263911f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fdfb0700fd8ea33bbc70636ee76b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaba265039fbaca19aa3ea5a8ecb6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256e67055008155575a2aeb24d93edd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0303c3adabe5cc4f690e58a3872126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9253b0e13946e995a0c6d7cd7dc709827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d67a759a96391e860ee010fa19e3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5393baceb49b02126cb2342f3ba6c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5353da7da3499c2f2f90f322aaa0ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ce93fe13c9781edd99c838cfea1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0278fd1383064c81c77c64881764e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b527e885de5f565b70cd8afc149a5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f905705828e01f101f7befc2039a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cec26393b02f73bc9bc208b0080d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeaae3de31a00ff273635462860be536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd72e8b929b0b5528335370f40a25637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1961221b4fbe5f7427515adcef9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fceb706d942dc05746cc780fb109339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c7115a9181f8118523e9dfba4fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca52bca8e4c0cf49ae95ecdb7b85241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42798747e843b70374d828c2216e3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed48260b3b1deb6e072d5fbae03ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f050cf582d7695eb2ca516380ba4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17226b1e63973407d7cc01a43d0ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c04fde0e03eeb835f8084b0a57a4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651efdad4891766769f3e60b782fe7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b2f923394a082f6f796feb7f8c9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8695d202f76bd12b00a50f2be12935649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0be9ba221a0ee434d460d4d20fbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649d499dace65f31f5ed57c4f546b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364100b151b83e1617aab8514b9039452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4bf0a0d4ce2fd5fb98d8b108e3bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866216138d5be7cf8226ebaed3a58354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a9b885fd57fdb7a3ceb589e24ddfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e565d67e72a2d2d058616248a4d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40dce47c9ed6a1ce175cdf9f70334f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2570a8c4e86d43c6420167e0cd9c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd373873a4fa7f7560fa7bd3dda3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04647f793ac729d65bca89673ff1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f970b6e9645ef5d96fad25da128ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f79824f33deaf99a4a577a144be962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b938fcd9ce16f15ea7f3d344c0ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e28c60c561c64f73b41c2f898756664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f727a198aa6e753a252de4b7c20865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769030633febe46a44fc7d0294305966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e2e188805016a7d07cc88d650b9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd159af6e49708cd55cf6479fad77668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83fd895a845fdc818f3188d644b0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604cbe09f69ae670a9e56dc8cc5370d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd99cbe92fce71d599d0a89f12f22b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195568fce75d0fb9c2374db7dfdf3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b9a53531ebdfe7d7e4d813d14593473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ee58ccb5d3d1c03a647e0021329a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344293c463d914ab15b37da4a7a0d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e824f1a588e372602917bbe2f28bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7029fde0ab4da223b0850254eb001aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86373af48f51d6bc8384051e8a4767fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d343114c321a43f212e98f566de0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ee99ad7ffdf30169e0ca9a293725a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a871038d5be4a899dd99c42fec01381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671661db86fb42dda1de187eac8130de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a236195ea7b6ff50c0c593f23fe5c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffc543853b72bc5d5b5bbd3590d36d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f490ec30135997c145591426e65285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae77afd02a4596eb4f7cae81700a70d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c7c3536e347dde2ee94e1f16bfe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1737201c16c87f0e7fb46ff5c472088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d11968ecc1ae25104095c8d4242e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5416ae4d43108eeb3e1e0d94a881f9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8f4a7a354227f6009b679a0e8a7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44545de13f92bf46e3f7638eee92a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec5266aece0ae8e08ec3f7854750f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25755d51ba4d765894cb7b160fa0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e59c0acb532ec1fbcea320f829a88195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c395a20de8b869f4819dd55bfc247796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8db84f005b3b90a17579c6049eb6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8d3f009bc99933ab56883009c25798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cd8d61242ba333c9386d4a85531b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b02a58bf2175fc7862d4b37f8ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6ee6bfafc9bed59b8be38ad7a299101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839b36d874a7171569e2830ce2d93d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15cb29ca8c606a54bc3ea1b503cf2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406cfa0a1d6a4ffd8b7c55a47f2e987104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02137ead4dd7cc9237d8b0e0f02d07d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6147fa127e0acab4b4ace02b40ede106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f901414b7f3085800d9e7afacaad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f4d964eee739cead7c3875d7e3e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3174cdd8a01f13a72dc7cf5fc81e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d78c8f144ab56bcb92313f36affc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927826b765e80a4b4484d08068a7dd0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4419932da291084fecd98836f641ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ac31a0733e52195b476068dfa3c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c7dcf0a16859232660b400121999114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b267bd1a6184e94e55bc53b1fdbe96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fd8e4e465896936f76c863db56fc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fdf1e64063e1e9a4fef637213bf87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf68c1aaedbe35351046ee8f5e8d534118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51afc7fd81603f1ad563e53dbbad3b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ddf86b980ab7c6b02b7436d9eb662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc631b9bdcf20c17de814a79edf1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb44baa3b4a2ee56877f7e8760e3317122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7289eccfd9eca76e285e5d6b7d2f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82689b00dc07fc9294c43deb604ada3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc60dd58f12580a1ea4bf6d2197ba44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54cc4b7aa775e7eb218d3755c31783126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98756ac9915fc203e62db1195bc342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421879687d907325ba191bfa34d04057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370a257cfecaa81497224de6a64c0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b15288c665c24b43c1a0b755b155d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6204cb5576231ffb896502b076aad3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26871176a5bd3280028a7e8071b6f61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee716244f7ea516cab3a21ada19c3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd59e84bbf9ee3d2e50fa2497e47c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e01bfb15279632e263aff62eacabf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cf07bda9100dbb9c2a32c1e537f06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d067914c382ebaba8756cf1c5633e2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901459d5f5b7100e2a078bdfebd795b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a3419d7f343b99f4b1c02f0fc95c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462e746fe0c214b5cdcdbdbdabfb3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2462592232b53905d0e9909e5ff869d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39a36a1b000c4628171b578d4f2de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a05d502f5a0dd0408733b01f6e7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4c2a616ce6f206ef990f70b6128e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729033870ef3d5b61b8c9c22ed57702145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22b33e882ce0d0a98ac51e6e1b282146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3dd5055af964a1ed9bad83308ae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259db778746e1f24eb33032d23dfc5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bd32f5ad9882cb127809070321002149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642bf7a32331d9611b5192712c54a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3282c80fbdddb842c46bc85e78db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738931a78d8478ba45f5826b99e898d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3c6a46ca02c7f258f3658d5c866b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a07e4e1618f3942630a315d4b08c46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4574b8676b53480bf947c030940b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b87acb51b2f520214cb96b1b830aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d79ab89f5e1ff2a5370e8d5daf9ff6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b91bc8dc9b984d8b2aa85d2ee37a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ea86c25069cb52aa678a9ddbfc72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e1688a5b3ce626c6b92440ff0d41c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02497daaa1057c0938b4370f906a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20345dba5fedb13ace8b16a8a95f9322162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d9c3479c6160ca8a7d5f1f0e89ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac26222a5a3507773ef5bbedf439f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4e57e6866b6561d0af325255403f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1498bda7a193986fa614ed2760bda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56e8ceeeee63081e7ed2b80cd6582167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e67f55c10b98405a6986bfe94fc5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84411a766882f93bd40d4e2432e2dae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83fbd8e8d85b74417df9b616d3adc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8091bd891c9f91d02c9ebbcbff39fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546bf6b20cf6ca6a0391b3145bc91b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3829fb98bcb74c1f14f8082a69d1d81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615222f268a7da66de36747e8e06d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63da5d69f7c7f09af248ccf2223797175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb91a0fd6d2372dc9272e2d76ab5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4979eeae282a2823ac76fea4d1dd97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d7cb7f1ed3d86ccfe1d4b70f2eae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbf5f9e4920d4dbfb95603c8208630179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b825c343b89a149acb35b55aa7aaab1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9219d5bada5b981d63778c13e1bdec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f36bf499aa1dbebae8b758cf6aa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ad140048a37ef7b7bab1632de807b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66aa6a4a9722e6b53b5a6ff7d3cb75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace7bcf4439685b579dffa869ad267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3b11934bb2b641422453362b7af0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3492311d64d338d77c643763c355d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbdcf6056fe81be2715c88ffccaf7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b37248808545053f9982fd96159e86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70ffa9f6e3823acc85ae591704fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ba6df50beb1bcb5b76403ffa0034191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5210017ff5086d081ad4b13ba1947192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c7f7f40aa36c50f83d083086edd68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db7d9397970dd78b3272a7263d6cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8cc9bf80f342f20748bba30e20523195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fd361023c8eabfd92b9e027215c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514bb333e0fcacfa130c88ef00a6430197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39ed224161a7d58a5b79007b38c52c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491483b0b0b8f5becb0a9afff64a6a3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b1758f2fbb6190f0a4f7b2642435200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c67042378610f9a56060cfaa2f77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7d1b0acffa8ce36a257115cc308f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270a35983751c007c4db79f627bf785203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4889e3cb6f114d4589f65036f18f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d81cdb4b7e61dc87e7b39448aec48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f0bc1159897f1ea6de5c365c5ddcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51691b384288ac816a5f42053fb5628a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1296380a94521c3c79a7288704816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5082b43d3a5e170949009f8e1836a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25806337416e0166c0beb9b1e2e0fbb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb073aa7059deca86475c5dc735cade211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3c1314b6c5cd950e695c323a43420212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8b540e14985e296a7ea9df43dff5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939270a5ef19c1298175ef6b284c11f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aec79097d1d8261d66d16e52d2bda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dee9b1c093f89e6488fabbc3661d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966487aa17a682b8b850a01cbda409217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204f860aea375f77083fa4aea6c3c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5519fd545411f5ca7c6b8f16dc1ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646bc862aee47fb3ce34688028865d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2359158ba310cd53ad64ee109130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3704b02d4e23f6f0244cdbc39c7ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa89beadf3f3152793cdefd51fb2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4fc471b3fab2f09f92575f9070c40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5cd83df4470afa30d1efed05f22e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198f74f0211447cc26f3c9d3e0f068d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c574aa399246695b84c2cfe9684255227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd16e57a4460f5c7744b7f4294600a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17e29f57ff713a9ea7f354ee9efa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d106519d3bba9e24d691b800ffb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882374a61ac502b8089738af82414cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1efe5a432fc54cbff9a6c3d54787e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885638ceeb019ad6b28fdcedd2470e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da427645059a2905d4b54f0a1be5cc10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a83799ae772faac30777d36a17cf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc31fdcd616f017352eccb2578ffc9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530dda55958595f5c6ca9665b11fa5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb9a7299adc6be46fc336f1ce150b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7d23b6752031a0c48a440798bf9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584981a1f802ec871b75b6bdef50951e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc585b0e8aee3e581bea46424105b5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952ac6affed6a8f8cee732b29b6b07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429a371468637bcfc0b3c4c6c027cb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d3abe57b8c187c8daa848c68b4bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845f4728c4bb8dc03ab6dbe3223172245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc720831691c9af3c792834ad66034e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e2b3eb9979e3498b338f6254654e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cfd42f2d52a58a15f23acf93f33f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3fd08ec8d2d5a7757f2b701eb4a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd87e5803e09ed4757a5739d32f4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ad396cdd90bf1dbbf4596e2ef66c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf5fa639ed124bf46eda7c06df375252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990fde939fab12f4c487d081502e4ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff4d777b5c397cab2b6cba6dda107a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddab86913dd9813d66e4b6df6d5333255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a08a87bface87e8b887178c8d76e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d862cbd181b3b2489554d68c9a14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b761c91b9ef922a0df2fd69e848c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6907574a7861367e59e904be7a8959259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c177c0ba1fe183529c1c9362f094721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a41834c25641584e4db47ea8a1bb37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d248a0acb9da5cd4331b5ca7b36658a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160065777f56afcf352db03569689c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf46245e0b06b2d358238effe2a3c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9a2b56978501bc2c6465e8e1ab46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f721263f8bb8719c4569e795a0cf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b83e3cfecc3f2d4fbd36ca0d00e587267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6283e298346389f7a2c19081186b463268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e49b13b46e9cee98e7d216133c97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96580af13ece892d4a96b78d83cf118b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0828c4592cf683f53afe1719382ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc24767c1c36589486ce0cfbaa4952c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db100b133c54049418108cc0d397d3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186674eaa84e68eabaf9ab238ab51950274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399e132f24242c225b65ed57d2f9cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c98fb08dd0917b8e9697144208e24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30f0e70d1e9c94c8c05a6608dbc4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef00f31462f7a699b3ac84b03e5f80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2344f9572a5ccb4cd0deac98595a262279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644bc409e31c9caa0b426d0c4ab70eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd3c5a93c752a72a77d226bb540a05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012e2ad2d28047ee5041a180bf9a70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef6aa481c814e62904719b85cb34c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914e80b1eb834bd7f3acac1f94b49c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5e6e68adfee862b9e89913247e26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6a5a3225cbbcd2cb0cddc6540b585286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14afea15cae3ca80aeb05d7bf545b17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233dbcb21b0065d47c68c1df118a29f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96b5e6124c486508806015181a1a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11a4e89c532d03ddd999b2d237609290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfa457b08af3bfc781abcbc523d75f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24119cd822a1486e9c691dd0b3a8edd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ce84adcd704186c38cfe92fe368b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc238d9e418c90c279f9eb0ae26713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c29e9f33c2de7cf5134e4253024922295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9a1d0a5bd218376129df190ff63f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a1db26909ab07fe99dff20da0f02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d308ad89bbfbc134c56610898ac361b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8063f00f970ad002219ac4cfffd823299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a337637f50104b597d43e977fad37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5d3d7ccc36373f5077f7f7181b31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4934802e3e27a3d753c2765db75b4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060273d70c3447f4c80c7feddfdb023b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb498939c598d92294c881b20796a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ee2615cee58329ddee36a99f0b9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb954b74db907ba884de4b4c2acd60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32c455dd87e562751a608cf13ad43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9a12cfeabce28d9eda121cb57aae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9407bbf369488aec48d9cbf86caf702309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5774a24f5f8e579ccb640445196ee76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fe4dd26fba2c9e36436a63ac1d988311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e0ae21abb9be6555046f76ba3c63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279debd0007cbb3b03e549b3c8a44047313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a6fec6af562b47af75ae6d1169dbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132b043287a4561ba9e0fed9577f32f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce55e24f5d62b0009043d57a1be10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa7cfa189e2b07891fa2f27e1993d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060683d2589585891c84946b31404d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef6785fcd24ba49055ce23fee8b96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae80e64d42d493599b47cffdc0fd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d861680fefe6ad96c34af81ab90f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c29614f5d582754e11aaeceb0c25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0fe4c8f26454ca27c1999f979f8a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013edb2b2cd29578428bbfdd8e154e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c838ab363f2b09b8863828b1276eb09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f621df0670664fcdad6c18e4e79b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23005ad92101de4959992941de5f1785327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df06a81144dac70428e6278d31f9e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ebca30c843b242d7330c55c0ceb73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c984907f33065289e10b3182a37a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99cfd1b017eda8d2b1fce2d33f22e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb14d020c065a14c74f9a3832faa95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5237005a26a1147902c75ca86c9361333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4233d156c3a90e92a9d425ae4361df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30861cc34569c18412097264ab0bbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac98cc7bdc92f873b80c2878aa9acd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2512a19366f4f59aa6e4a6c5d71a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe85a5654439b7b84977c44858f3a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60625f8c0f35df422fe2ffa0633d53b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5c46ba9760bee23de23b06ae904f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05283b8012210ad5258f4678543d8a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ee95d5c68a0c790ce3d11554b231342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64181d55a6aead0ac05d64557e4bb82a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4755d60349ac4fcb22d5c9e12a3a2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b6a67619fc4dd5a5f36772ded99f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f765826951e9e092484a2278341a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd331305a3d993a5cc6def64fedf7f97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf41fae533b44724362f3668a8db8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b348782c3f6691d512f3c493f8ea2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e39221321a47176a46215ddab2cc8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263854ba0460c358f898242340a3106351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95244f6e9826100d39d6b1ab5c2ee0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a81d6b72e278fd8af182bee0b3c0f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91253564d28cbb78e0853bf3587c248354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809481014e380435886ee5e422864be9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eed271474ed928d0f5c8d0ee10839356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b8d2f7c0f2b3f1ddb583e7d97635357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f0f02daed345974d1a6e6dba0255358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de72f2e9779269c218c9b3e8ce220c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd178fd792a72e66c69b721af8614360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce21d958768d50c80382fce0a12ee0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f727bf0c36a808f11cd65c529f76cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d4f6972e73fb485f9b1bb74d71b90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070865f96fd9e4f44f7add9e119b1364364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f9892f6f1521544214d328c0fd53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a20c57a1111ada5491bb6e7f8fe8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20999ee2b85000ed4444b04e539d5162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c72bdd100839de0d84408366396ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc81ef34eed523d9e9985adf647c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596178802fb679f7912fe62c72aaca8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a109929a698860fe55c0d191bf59c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898248f22ac13f87829fa2232aeae899372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e121143ad69b67ab008bb9a12a6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30992e3f165c0d4e3af4ba0bd24cdabd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92813f7bb9d97471abdac3ab54ee35c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fd423987ed8e9768e99f35f28a12e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1c313a28010c1d47dfb77b8516cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd4114e818b5f4f3f42224c934edb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46a21f6db2d16537e0af428f3c4c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10cbc2b2da362edf7a72752b188827380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf926a276c5f388c139b346591d1f3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f4bdcdcd69cfa62d58e4789f55967382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761321ef58cf74a13e9edaa6a81b7f43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77b7620d1404ad652ac6605926e48f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d87b30c227f91ae8d6dda2b90f21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ea8ea5f8ec35cf57312b3b023c44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec28db9561e89b9746abe3dd176cc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f10c872a5e1bcbf26593ca6e91c1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5422bcc74dde93928b259c397ef661389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b480954a04e735ce8a37738af7349390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e25af13157160fbe4d751d7b7bbe79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d850c228d79c83f84781e5be4448392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416656c6adb16e8caf031645befa7a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb1724d30471769d69d7ab81c59be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf9d6cb08602f7d15a79ec29e0539395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd9687ebe69b48e7c0cba71131b001396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39854aa7673e3b934a6e142c509cafb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4746cfe2a6ef3c4b3a96df7bdf3307398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11fc6f5e7e621efd3c9bddefaee1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e3bdaafc0e14cb43c32815893e298400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf89ab602be5149987e0c3aaef47c7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f536bf7c24b91ed8e8b346674ee2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a3306070e6e70463608294cec59f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d2ff3646597d34464b669d97c133404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966027011e0356da25d97406c3b7d1ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bbf0e65b0dd13ac805d9861236b4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a4cc1611991c92eeab575be73c8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2527d2cae8491b231449e42db10725408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518313037d795c473893776d0b9bfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca400cc627c18a71a1b4667a20448d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737cbc01a611cef11eff24624607743411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc045ac77f39d1ba0f6c0d944a0b53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068b4f948c57aece81cbc77133bdcad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931ff2fd2063681f18e9463809b7c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ad3ec45bb86cdf2d1392b7109367415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a177474e02ce615fc72d668e67b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936006ccf0446d5b15ab58ec37ab9475417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5d5442fec46d92d3e106f8c334ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831172b237b70ee8eba32c4a15a8b10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e89ce7399e529c4520345dbdc607d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e4f3f203cbc1d7f6beb0c186a8d1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebef7e8aeedc0bcd03a7dc5858257d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7a5dd117da30633aeabccdc02991423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9013da67687d623b7061f40b1c92b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853694a838c7fe5dc92716832782730425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0634fd378de024f6cc28b18046ebdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538728ce219a855248b309294ba17a50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d78e6dfdaf227d79aa0b25e33a22f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512bb4284a669dbc0787a7b44d7db09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ec9ec0377ef69cd89b223ee450e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b2567f37fddd9a73e83ce4307466d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b2f63d271b132d8b904dfaa2c1f06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9a30c32d7e35f01913f15e1866728433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c341c038907fb325fd665a2e88dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58c8a9a52c53c2fd7ea366a6a7e20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d6685fcb391e2507d3fa6618f172f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbac5867e4941a4cd2cb16ba79fd88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33596b28a02a8d0d40c009647066a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7a8bf2b3e8b8b994e326380d27e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d042996efe9c22a2f4626e4a9fefe2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990446d745fc9c08bfee7951c4496f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f264baae7cefdf6f1a2d88d684bf3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9604ff6bd939db30750d8aa8aa62c60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c105965d864c361fc4bea3e616d2540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa68afdafd599ff676cd788816435445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cce50ae32975764dc176ac8c83489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15705b572f1a5da5e4a778a37903885447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ce1ef1842ee50c56add2473596b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b9ea76cd5f30a2882af8440f3f487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590cfdcaf84aa4f7a9045baf4809b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f4d56f51b94f6e6b79fdf7100958451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728e7cd0187f2f6ed79851503adff82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef970e332f304d01171ec99bcfe97a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe3f2bea224a6d328939703124a2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0507df545dc0261db7dc8f92d48c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aa6d372efbeff6da41801e0d6ac41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d422a09f3aec43566c516aaf9db07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f84dd971561c832dac3b782b971e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb653f413bb0474bc2e24bed9c742459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ae8a3380aa22cf4e3784f551527fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030648986b12240f3fceb6201f266b4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215ca9180ea1b775163702f8e0c3fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b175f4548246f3575398fb6ce55343463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c34099c1e6ec0f082d6e31fd0608f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2490af682613cc82fa66428d1307d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411886599cb6e48e6ef65cf71c793199466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe78c40100a68f275ea7b144c22d8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a69e7024b5e0ad802e0eb8b925e64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac46ce3af6a1f124166fd374c3005469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433aac42125d3ab0dc4ef18294a5302470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb3e6403ca7d00563502d016ea3def471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bebe7d347ecfa412a4125ee0149cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cedae70a70a34100174dd3a03f2272473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f007bbbcdb10a80cdb79a0d9891ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b6da5d23b41821486354d80c4e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394039ae47470620bdbe30e09bd058d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739759f451fe36310e44de09ecf93f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf53f0ade6e95c8aa158e823efd5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d862aee40da16857929f2fd29ea5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a709e0eb15b2ccd825a91643b2d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b6cc39d37763267237f7b6c8d596481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166738e202768d5b2232dd716dbe43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875455e2efb1725cf7cba4fb8528279e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14895bfac51ec1032e914966af814484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf02fca69cdbced07147f3e4a4b089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11eb7c00b57bdfbcac31e623e76644486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50eb6ca58f0fe15abb767de242d0b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8ae7f14be8c69a3ebac8c7d8bda9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8cb96a321410b2717877f85f6ea2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d81c47717915a6d30cd735c5ffeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b7be2f55d48f23255c48a0f69b46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcfbe2fba346436175968e348a938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d204a0a4fd964bc1ce52f89c23702fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f106388965ee4d74f430d0b1237ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dae9adec5d63dcc227e55af1ad6ffb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb7d7712dab66160c76364499d1d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80bb95a67f8b1b7bc43aedc6b4ea2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0686b383a98ad4c805749713758e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dceb28c18c5caa06dfaf570c9995bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cf61371e70a7bf09ec464cb35a861500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04fda46073bf29dbd4d440b302a6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62881cd04cf296010f8d584486d02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203d84b22945ea6752426de6a9a877503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e1da19026439d0a48c33b7ccdee04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d956e662e0258917f640e4cfd6fd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257bc217c68fca8dd12e39e352c893506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ffae73079ad5e8f3640dcc64ed2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b92af7d4bb0a6b4436ada100a6646508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f7bd47850e73158bdaefaebd23542509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bdfe8bd359997e90f13f895ef9e83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d0d6740b686950d183bd2e8f753dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7ab73fefcbf5fb525a1d5eb06087512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85235c8990373c0072e54874fabc9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97791e4047facdbe23671bbd510bc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be3b563039d65e149ecf705b7cc71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf21fe0468e70e32a71cdaa374260516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd0c723a975579adcf8c6e2d0250b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f7715b88662c779a110efd22d0bb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6c41eaa9d9ef54b29c9d763b0557519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e2bdb8eae490f349d820ceec3c14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44230b9b1f21792291b52c54c9eb226521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0192be1533fe5b70cb5f35dfc9aa193522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d77f0e9444b337692be7ecee80fdad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b7324c34e1687776c8cecdc4874c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310614c7d02c37aabf4aa94385c3f70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6160827962080e2e8765a91ed2d70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad4cfdaa85a7e0fb56a0c5afd9d7af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb8fd1c6b3c6efa8064190cf1dc37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b136226891c66f719f70171afa8a8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9e519ddceb8a62864c8df8df3868530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac033f97c4148d753de6846290f367b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685315fa4ecc2edb74f2e04204f32b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c73ace0d36ea07dd180101284bba0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e6f0926f573a09605faea04deae05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b4ebd7ac966c9340044de61f0f99c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c256d4a5f4d4af6240625f06233937d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99771add9affdc99774c140ab1f751e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb318d3fdf9afb822365626106d50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfb9b8b6c104341fc40f99a218cdfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d2f898603bbf81459596c473235e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638d3be755331aeda9bb9114f22d11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e584701e93f55e90a29449ef60dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd20519f893201b037099975b5a1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18078101db6ea7b4a8dc233bfdc09ee5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9a560308f112c6f0115f7efde2c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe097fa22260c48642436c66988ae26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153727e02b6bfe76eaf23c3c94199bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb770b5fbb66b984d3afd7282e1bbb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb21a4a199d838179d449e365105bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a21567ed37c15f99cba8473864db6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37577f0a25f0fa4855bf3942f9c939551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1a432a926cf75575bb02eb98400b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9d40253d05935094890f1512c807c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c79dea783dff7fdaa2cfb41f0a50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923cc237a6939ba6e7daa548d734ea6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753a6432027fed558212302c7edafd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95287d4ec420e414fbb7e9c04d1555af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34394bd5e209011ef4c29dc22f8e9a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aaaa2a29a71f3dd204acf3fd6a4cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ea180b6e5db2404121c283da4726b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d317b628c87fe5d6cfe33ec649191e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811640bf66d76dbf02ee0c0f38fad57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8c612d7b2a2b5fbfc6ed09d072c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2551f42272569514f8a982263b54a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0227c573acb59c73f682e0c20e77eaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204a8e943fc4c12ae4503788feb56f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a216a9ed8269d3929ed31387f66495567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233fee9befe95ce1616ccb9bd71652568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb734174deabf001e2612da086a1398569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fd8eb877f09d4d7c015e61afb2c3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f262ed5894b203111581c4af6f1f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe556f23daa99ee3bc41a4b105b65d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488af013c7bcd02c997f1ffded9cc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c047cc17629dbfd433263aad16462a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a7f65c670e97ec6e3eafa8029645575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25493411a892f3d3eff82592f473e075576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64702c023dd81d4b4eaae0601451b3a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b519c15b26010769b5f4d4398b3e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5de40da1431b79a7233cf96f86c28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8cc14f0bace61ed892ee7bccfc8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1526007ee7cf5373a0cd03b317c9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47927eacefe8de87ee76af460bf97a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306438745a44a1ba8da3d62a13755dbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d87bcdddd5defa323e2bcbfb52ff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ba2e38111b548e36efdecab55b28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1539a38bc23fc20fa6a944a573c09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c69a08c207a3b04a19b611afca62f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c9afec075a6b12249dcc66102736588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a29e71a186c64b616721899b0ee140589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244445d9d995a8fa1d1290a34f4b07e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a0e653363edafedf98277552fb3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbafc6c46ecb3d700362ba88df1196592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeedfdbf117290530e5bd23e5ba5006593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd20fb374558af84ff9f44e39311b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a5b2f7b3dffb3d47fd588abc9717595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f968c809d9eb0ced56e415428048596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03f3b96da01cfc46d28dc075b42948597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de26544949ea7119ed6d2507d7e15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429880afa6dd5d7b8f25c16891fddfd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c947831a708bacc8886f184968875600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c43470a5589824b9ea97920688ce9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b9b074cd9ca6005f89a4149bc118602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab71e25d174f69294b155db214cd94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ec28f51a8ae3bd24e99f069d5e4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63660a5cf8d4b43dedf79a0a0048fb0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399cc96b84070e9a6a2d7358d04dcf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289db68e5f350dc6c850f36e4bd5481607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6112b61d14370e52890ea0065d1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f070d8821b14fb5e02fad288827f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77a280d4ec26268486d5170a235c20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffb32d8e6fcf3e3fe6585c695124ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf890becf614b83e58bc153f70f4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91be07f38a6e2d01f3144ca149a21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b3cd0574074dc1b1c36b33fdc1f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229dbe5a9f740f9eca01ce6b3537b65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a7eb171930dcaeb06d91300e83137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885907faff4d54afd94df3c8ecefcca0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914aeb87e9b4d2d3e30ee24c3c1777618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd807a7d51e80d9436bf229eca8d3de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497abad69ac8eab102c6cf9b7b98ba7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab42ac6b6c1afbc86e37b0230fb890621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d996abad400bcb734f501a105784d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d77a45e806f66c0de418d20f1b5d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b36a274b1ae58616f7da975adbe0ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7e22385b3641fc4a0e959f10b260625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c50f680ccef77a7e1765a638350d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6592c70377f8434c0252f3f00fd523a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc29ffcf38d925bf94e46015b0f343628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897cd4ecdaebc48e09febcb80eab00d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd72d55cb756b19bb0e0dbca20b215630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29553fd0e2352dc7c411aaeb002744e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2957f9062d39dd247a189cf5fc76d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5567fd496bfb287948261ad614a08b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0870ee2a876c3b1444eb1993b31e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc6c94e94afd4b3599e9ea74b87a78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375fe01b8f3eeddc30653e631bdcf66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fddc7162f1499d311d95000bc1b65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7585acf097866a972ac96fbfa3a8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254287a48fe9c919f715b52571e79a49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8124d51a790a8a0ace2dd58a7e220c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695fbb5f2719d3c221194531e4f58fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d357c18cd49470597e38d8c2d52e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f31acd5de9d47283e88f37ac00efb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d3279112a1f06d79c9fe5ae96e50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a2aefc3ce179628b788365835f49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75886df1802c5d05cf2c70c0a9c4d94a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef850696695613f36ee63ab34143ff3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71123d3f52c9de3648744005f6ecf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083d0d9c46778f791256fb177c558f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a715eca1526d120be7c8d9caf62ad0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f529b74f7d3f84a748e220022e9f3f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c60b0a96fda48561d0cb38e27383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605780f87b4ae917417fdcd67d87568653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b0f7a171c6b52f2379be7ad4dc75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08412a462137cfdcbe1f692cec5285a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810664f091fb04f520cc6bb231f3d52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa1db926198f90c186e9b9879a71a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9fcf93be19daaab33940477b2a708658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ea85f89b74277614afe5341af6bd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9a1a5cc81518b2c79b6f64e79fa5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e59a901a8d85ca7938576519de88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825b9690275373947ff563104ece22d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba46672aeb9099ba650b7758ea1434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7cf72fbe0e7f12f8c00eab0aa6f7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc63208aef0eacf53240a5405d2c7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d517f865b6482b330be19874748e6d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6cd9bc799b25e79180845bede5b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b9fb5c4128602a6d9deefbe7aea6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e3207b12694fd384d167293a4f3ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4d353480616879e05e63f35dff1e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c45258ad82d0d3e552caec87808bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8168877c2128e492e3e1aaae986a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ebf93f006eff78c4d22f2ea9de986673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9106fda44b6fad56e67b4431eea7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194af6525f0c8d3a1e34cb239bd21ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21b06a7802dabd82bf126e651c8ba6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad385a7fd7b73bc69cd3a432ae06b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1050d4af170e62c95fa5345f0320e59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669e08ef59e47b8954926e220800db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29104c6b09c48f8bdb2e22d65912fc8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee048b80c3d9da0c3ba25f40dbb27d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c7acdbc3c7a5c849c4ca4c35acab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cb626b4107f0d48c09e0a982ce315683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd7ed01bced5ede5e89a4cdf3030f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2532f28e8544cb52698caffaa4e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a2516d8935cd156c6d2ed5dc2b610686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbbb7605c9d53d621ed68176679afe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b0d62f00baf0bac3f53cc177766fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cb2fe2ad5d469d787eac9755e499e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d645d1e1d31c9c17a206d2aeb10e54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b975e1ac8fe3f2d740a5b5f49605a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ec0a68a3ef9df09534e83cd5737d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f8e2283ff8b5ca2197305508e328693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b8c782d9f1269f8fe3b6c5d6b5fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3ac8ed557451cddc6c8acdd769d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9daa3f62a330252ee931ad0bc31f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f8ec2ef803dede4b9d304f151f1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113f9891d1fb9ec34df123f5754614698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd9d46ddddf057102e44799221cd05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4660f24ea42e61179d5cc0b92d6cc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc4d00ff301891fd53ab76c177f854701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bdfc21d98846fe72500238ee65a1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647ae31520563be4aae81f547d7869c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb586ea88a3313e38d4e0051ae9a9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313750eec3b0fc0eeacb81d30caecf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d9e74d93a6e9df39a0c8adc37fa4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9513797b783da8c6a343d319c2b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e9c7bbe0b23732b2f7e5f50c7aae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a196ab9bf124ff32aafb4395ddbec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a9ceb2ac663359b3bc3398c6c0929710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1b76309740b82d0ef9163be267d94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73005755344a79a34f96ce7f206771712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47458ca1bcaec1e5da9515db8b78fc64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8023b2fde4cadab2b528899410793ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2627974870a4d23f814c04fe67cc1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0384bf6d8258fa8248d1ccc4cf66ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a93ee91f1a34a7160c8b177aad12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa209585cc4265c1460379676159f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d60a3e5bf9a2031ea13b97f8c2edf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a24cad03ffc5e41ce42b9020d222720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6a4b94f7e4e094e57dd17ce9cc2ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110febd94ec3021de4d84ad3e2a381d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4052c6b54d7fec709e144a7437971b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0006383e043d24f26933c90aa3b51f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f907245ba32669ab018113de6e03dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8eebd8f46bfa82b0305161e72f34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a1cfe0aed8e0cdebf52a52b7ea7ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8bcc1795c802ad470e24161d19943728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c26ea171c2e5b479b7f5e1c7b895b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c53d13d5fec6fe79fd47f707b771730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4e8dee6f0e80b30f5c4c782a41353731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb925683b1ef33d30dd9bb47cccba7f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c326c6f5d43b92f9ef8afac3048f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e765c50973f100f23965b39b4536aa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0db105217b2a6ce8e175c84330f1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae4646169b75b3835c7ae358a7e254736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da1e18f13bc28397bfc62517660e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac918bf93abd83fd050705420872ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3507c0c8e44f7ebca4a5eb56edde8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f10243675a85953e93b0c9557e9fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb9a3b30233ff307e1b4ae80b92b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58c0668b274ea245dc7d366a285af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c28e37903a6b24af6a60cd0b4da57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4844c3bb663bb2cae4a4cfdf0dceae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d229b05c7f4eb28761b6372f933cbca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecefe992de5f0cdb1881dfe10b4dcff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82b3c9379741ef04c31975c9c6b518747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee126058333ac4393e8d2c5281993748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b5b3279aba14c0eb71950cea2f59b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b3d6f644c9f693e73bb8970e46eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fec055e98db63836c0b1f4235673e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175325f050994c460769aa7087d187b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92913b7753d849e1cae87579edbd4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77adce53c310049c2c791d1328268c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859593af33432b8aae76971bcd2b38a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01c1073341d5bcabd64a8cda8d0a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbb2f7b608477dfe540e276f55070757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f23ae1ccc1d600484283ffebad74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ba0067f71d650489a1a8bcaad336759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>