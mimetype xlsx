--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c77bce9712de84e99002328d9dfd471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46762b7e206bf4d92a6bac9babbc4cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeb81fb826215db72807e42bc4965c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697381786772003d09ace07aae193844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad8e0b98a830d373c274f1a44666b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569785d784ca3721d54a48d2cd58de96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bfb281277cdcd5107b10d65be4a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc3b1ba471913c4e6163b73dd977aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092af9e78da58eda5dd9afe2318fc8c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c557d8c31d99c5e6275526baed94410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d39d6b213c711f128be4353d477811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa33c354a697cc8b25db4875eddc3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08fa7d5d0bff1bd9ec3326783d50c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f073799afc4ebec756e007577be16614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c162c1b682f8a7d6afc64559ca64df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daec07e61d30069bd220126233efed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477baa2379b40d9e088d0ebb3be38a4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecdac02384ab7ea0d72ed6c38fe36918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0f8da227e8e2c962711aca60bdc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2795c1bdc76c691acf3bf05060450420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b116abae33d0c1a19aa9206586db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cafee6b97f3573a2b4b959401bb1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76808fe226bd76b9cc67d359ce3d1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536da1f8bfc3c0070f00b2468a71f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297fdd2e95c9af1b4445507cd7458d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7377d64542c970126779d6791ca5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ffbf4f985ba2d4b9770cc763a59e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b7829d471304eadb153071a8cc2c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efee8f96744b24c5da2e3aeb51287d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf47257a2080ec7671fc6385b9de44230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab21adeeb0ee95b7c4fd315708e10731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d09e5cd69e7ae823e160822c5c29932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd663881ac0d6021893c0f3153c0976933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f78c737c5f67deae2b94fcc97e09c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327cb9538b56df9052fcf94af10840135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b8d1fdfe629f26156aa26f94840136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6268a426e675304711c6e80bc698cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee459b84d56790141f67d22c4b7ba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b27330b056493488f0c898b72e5df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5a27fcc87e5bc2880f17a1114332940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20272fb2a1ae204ca9324db1e6c704241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b4d2c0f7d2e98acb3506552b4d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f58fe5e728be7544ce7dc370f3cfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9433aa5dacd23dcd2944913e7aaf0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce5d869c9dcd6793d14fa9ce5c1fbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7e4a7d89a35dfe387f8ee6ff929046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0b4010e1b4882445dc0b14e076ba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb7ec567d5d9ef3ccd20295675a6c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944f938be3f09607633956b6d67ec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26e05623a1c495b85b84680333198e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482156a3396e024e0813294626c47eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815249e3aedf4baa05cbcaed8a80e79052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a7e06edd15f15d3825c694c5f0e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c3efc1a2ab30e9e981bf18c9593eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361fa7833eae6b6553b59146fe1d38f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90eb903cc49fa82016ad1916b1b58756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d85b628dda758e83a76b10cfe0e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175500977893b762891a65ee7aa73458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dbb3570d0e79131666fb8cb95106559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2e982a3702bc29582676040652a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86f438bda2a86b7795250dc955ab1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feab3d0ced405a6171d7132788601362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d991f98ae64b12a9ebc14af094d8f8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2bee5411b7ba4f3e79023e1f397d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ac283a66a9b64093c9dc9f26369065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68766daaeaccb9e034ac56f8c1c968966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6238a8df04d756a7c6a25be2504fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e695faba009cb1de1be35ac609de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb9550e389ab7b41815555ec0ceb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b840fd5c3ca637d29435ffcb1d13570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a4f17a4da13a27468a0a1f0e19b2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82c0582343e401992966c216a1d7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcbb5dfdf4e5c6263ccd57a623398673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b731d0da656db6bb844c6f6d0364974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9c65a3d5143262ff1e0062704ca775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be98c9a588d5330b378f01c826a03f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda490fe3741ee6411bf00d7b8972f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af990c0e71acd5321d1bdcdb6702c6a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c120e03ee93e18fbd368c7111fb5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b1d0caf7539b3e47b538b6d154a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ebeb287fae59cfb15c6e008a9ef1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c27d071e1c8409d32ecd31124ad5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4db114d664f2c94472b224e2e9bfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96db164849a74513fb0456770468484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc828a597b3a716e50506cf2d3e87e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cb2231f3cc08565edffd5e099682b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16506fa944ebb65c74d6a70ce1d0248687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa8daf490d6fb309bb68a31cb662188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e0ae102018393e3d72d03efb324489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191b909686a0ffa6922327b0cb76ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c427a9093f90b6a821385b7f764d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1203d3fd01aba38adda516278678292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36de90591d01a39a3691c6e3ca1e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb1271cc3230ec6a003f710ce7ecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0338ffc5229d641138827fc162da8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1699eb4706400f3d64c6ee253837d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3d008d186b38eac81187c216fe4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4ce4b9ad47f791f54a36b37684ff498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e3f7062e5acd0e9fc35b37f1628599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a26d74b0d4bd0fa0efdaac8c5ab18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748b6b4cde74933ff6eaf742a8f926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ddd64db4d7f936c750ceb921cb5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66c75287dfdc08b1c4590a50d8552a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218752657be464d6d9bdf57cc76ca94e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b098ff93ea59324138a31178bb0f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33358c0905a0d5ea0193ace59d0d0fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8f4e7a9694c06e6a437b7367e82ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59101e46276a08e3d1c1ecd1c0ed75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759025b865179bde1caaa01786eb59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9cfc06e3945188850e1cfe99a39a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6852b53473b2bd79752f8ac8cd0fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1df3f4c9738efeb1fa31dde34b2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214198418fa6638052c79dcc3e4067113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d302183b4600b0a58151969bda2b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad249b8d80ae6909f228b3be166b92c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac30cfaa0b7b8762e1364308000a91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf46819d141dd86150a3c9c20c642117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01343cf8687500d0374da7da844c5e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed25aecbbc3342c24358fa58d0df32e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b066936dfdd4aa62b62aa0929a76a86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9679dafa9858868b808e2d37b6754121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef972b024aa7b9ee336b5bc470e3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e9ed6d34ceda3a7332e8435fdff2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1815aed9c53894779a251f4597f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fbf3db849a3f915b11632ccd38520125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a9dac6a08cca021f9ad6fec8f500e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76c704a1e43ec6b8974b5177b4381a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b235ac85626db99e8e0dfc18d659f25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58bd0919f7e0f2f94c4af23f4440c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105a3e9c3900da51c91f02bb6abf891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8d6d459af3d67b01a37dae7365f59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539788136c39781ff9020b83a3c1cba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619ca79739a86228ca7216a4dc0f925133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf44874cc3c24d8d47d37a38a7827134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079546b7ab6590b0b486344ef30b5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6da98ee5d5a47474c5c49b7af0661b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adca40dfa930536ff92bfa6c7d36ebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b994219a01370d4eb0571755a1c2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd121904684de155ab7d3c8adb8fc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9260de1dc7075c5efbfeb43fcac30e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79538456584d9b54e36bdb7d5fa9646b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1fddb3d9bab1513286d27879af459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1479e22c708528b0555bed6c46d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96bcd896c0d09b79bec064b213660144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f408598b385ac13613c8663265e714e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0cc1e496d6ae316eee6a7a3dd8157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5d36b15d101eed84c798767c372a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c476bd9e0106ee78bb5cb354588644148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f06913eaa5fde0c5df1b7bc5e4dcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f262a9694631c003fdda2ac8b337d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395bde51fa090723c51f86fe31f0a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0a86baacd0d7609ec63964afa3b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136611207ea4a1d926ec0bd13731b0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676ed5d3fddc9d03393c6697db03543154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5694f9deea9fe83889dbbbcae6f8bdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe72ee46f87f92e964dfd285d12b2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40901a2053128e61e54a736cc4cb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d36580169b8a5e0d8b5481ab90a954158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26057ce0f396d60ebe1480733066b4f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c942773490943ee5b6be85980e06f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f5501da535ec6e2cf46c6dc7fc6cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a2ca2cccc277859cd49fa15e81812162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa090d87e36127bbabd01466cac20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbd6a63811dcdea80fc5bd5477dd00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0aa87f2d584cd4131d0bbd2916cac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96d3f1f3f17c127675121b58b92d67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41be9b627f35ecf6d7652c7c707f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905ccc4e0f741b10caedafd27d6c64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975548cb2b1a21c9c0ff748c08b8c136169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79662d8db135cc56fe564d3eb643bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057869150f59ca361fd1eb69f8b6d933171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9126f82c3aba4dd73bf5920015b20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7349cc1d786cbe542e5b7d912dcef2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bcf4b814781b60f18112dd0975ea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95150fac73b78c68641a3d6ae01c32fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd30352519c715d31c31379a38a5bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2012bc331fd6c914f1212288835a723177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f59c4747f43a7c22d7efacc96752178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c858c3993aa6877148b1b9e7d4c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ecafff5378d0f26b0b950fd3a0516180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc11b8206a94a0fdd05eeb0361058f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb8bbe95fd1783f37adc7392c48e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c302d003d53e9e3d499c17c07c929d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179de3f832f931bf66d0b96fc7687fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c82b8e77b160daf9007344068d4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c4f9b496a1fec7af9a1d94a058f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906fdcb05e1386b9da008ff089d020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd0244bb7ffbf7600c4d048ba7c5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b76cf13066b42875827d553a2b003189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cee7735118ac00fca48f084fcf6b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8f5efcff4d151f2d8a8942bc85b9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd86356a9d7e2d9be2c33206efa1c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6076024cca2dcc9af4258827d60e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7def8567e78d48d69de2aaad14aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c83861af246958463e34c7646ba1e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7e5486259f70b74dc5b604a9580a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493864d1e4f1a7b9389cb54b2b017e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd4d4e02bbbe2d4b0f84fb0e39536198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d31ff1b43cf90d79ea616eb9b89b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8160a0596ae89a1c6960fc1d81720200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7b5a2629351c91b41f22503785823201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42708b39a095dc14374e3c4b146c1bea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1100f7d6b44e7074a1bd6eb24a9776203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbe0e2ec0f345576b75325d05d9187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44547079359395ae3426f9ae382c0d4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5b995b7c16e03515f09e752a59a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264855017549d5a601423dbcbefc1af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335da7192985ec0921d59b6d159cc2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9633ba81701d20a24e7060ee5fb495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b66bef9c0b56b0e6821bf36565f98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7b30130a0e953c58e7a62f22dcc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62e7a1dd2195268989024dc3f7853212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20046c84b3df1236121d98f8f5c5d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa7d91bb984d11ce9299f908c1f38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed47409dcd0d91618fc9e4d5cfe44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5169d673156799e61a1a5e4f57b1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77232ea9193c86567945760e3645066217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e4b4571ae298a2c342a7dc8b84c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7e303a38a236c4f73bb6861d83e6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb6a97a93fbffb0e254a9bc42a1dbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd627f2aeaf6760583733d4cf79cd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237418a0144e605d277df9d137015b64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8fcc686e33d0f13d4dbe4dd162ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933fb8cd5cea4d8f0de409ae5e9cd87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79f841ffa72d296561aac8eb910de4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bce19e96ba8ade3be6456b824192d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4ea4171ca46ff8e76908060a175e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197bcc3597221127c909d57b6b8f639228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee162eebf6520399ea509f3aa50abe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f13503b3ad69ad8dbb4d81495fa61d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2537e02d3f88cf56e3bc5a9d05d3a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94165c08b986be94655901671a66a8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08179498ee6ca4ec446a9a072e2967233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe66a79c95d3a040385c4b297b2ed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62f1b1ef8190d671da2c9660b8997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be642ee6467eccf2c4fea2ea1fd379bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01babe18fa4f25b46f9f294547d6d0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec912de29f793e923d6257dcd1d150238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30593020b62e4d2bffd9104b1c884239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c48345ec20f6573d10d55a408399240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd04f8a0434fa57f5c493faca0d9f8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbd669544863a6c3535cef7cf65f20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7cdea1f316de0e1a4cc5a9e955f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6a2ac1fe590842ca48fcd206aa93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea7b5fa6e6a7f20a7a156a50439426245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1b3d7d854e10816098e0b9d49b55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb778ff286912922cf8db6af97dd5ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe7368feeb9e69fd305eaa6afad6bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45aeda252bcb120127552107e7c104249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde9a713f87660dc3f7fdc7cb6c777d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998219494542a779d94d8673cab0ceaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c3b23f64531c9d9913d95d23f4eef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dddb7c4268b021529dee6e423e898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa997e8b5aec71da5d7108785a5db95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817531ddfb615baf596e6fecced83d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd363804bd3c49a82b8735a4d11200256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16540a113c3dc146a6bace8154690526257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de47cd7098675f09648a8a639c1e1dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdbe2021e9cd829ccf9595fc97f10e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdae0a6592abe47903edbc84946971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae2f16e71cbdc536be6a2f2b133b0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a78421ccc1d4088f21e9d9f1a2d4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584664ab264f7a0d3a812efb913e784263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eec7a7eebb03e77fdbe8bb50cbcbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9108bc863d5d9cd0207a1b1835087265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49893d1cbcdf371fa8d1c4a3a792ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f18deb8bf64a5987769c4da978fbf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52cf8a376416903e239c9c8c121983268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530df2295be2a69117c30c5c594899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ad2a906d81f81763bb5a9ff00c4e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de27118d4cea9265ed86f991ec0b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e141a8ed68bd4d9135f71f454b22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4198b0b5bd61c2866f5ae68169ce6b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3fa226edfee471c2d9fccffe1a2e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27efdee8ef862dae5bfcb08fc1f088f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72f0f4531be43a71c05d22a7c78a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c7bd84904d4b52476235c21b6068277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccbb3a15981e1e39cf9444a9f47ad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9e758c23d0d4191f0225024b7b7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef7e692e1cc6fc0263c7b06c6e901280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90058069ae732f45bb25dfcad4c2ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce37b9a7fb9e1cdfaf72dd048dee23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d99da9620cf458584278584f4ca3c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c502b249a570b3b846c233242926e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea713e6a4e91d18ca9fd244c3f91406285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83a6d8ed1932b620ecdab534cd355286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761aa9f239acc7ec57569cd07ea7309287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354e1cae9c3b2bcae39caf0358b465288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861771901457c92ff3d5eee8376596289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d295eac0e756de5681253c1c7999290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d16b78296122ea0b913d489cf23e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf960165b42e6e5429f81c7eef62f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810217f3d01b701c6148da1f9a3e544293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2abc5bbbe13ea445c400307cb784a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272a4143f5dfc7fd45790491b1f0dbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb8c6e7ca5ec5748a9a1076d3031e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74db895b480f3fc1fa83aea58324a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3eb72a6042fe82de6fc3d4733d4ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db719151ea68ac0a54f4cac42544fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f0920fc36610ecefb656938776f6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76768e6f2215930047b4dea77782226e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c420a2ba8e43dab7b9a6f4d777ece0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545962f596a37dcc7801fd7a7cfa63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a5030fc34abed18edb4ec871ea833304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b26d8ca011a5da01d027197d39f61e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d155e82a6abcf3a38d221ebd23e0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e9fb13f030fbce3506ff722738e11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d37bcceeaaf99a71413c01e3528e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb895a5296f216e4898e2b262d3d8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34061ec0546ee0731a6bf420b0886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4d309f9a64f63dec935b15b8072c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498bdc6821ad2685edbc0322f66ffc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eee9e054853707289b84cf18289a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fa25494f6a53b6ca5c33f11cb7f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b122f416f4abfcf4c5b6e32a7185145315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341cf5e6daea1c75431aa83e391312316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48cae75e9f20d0da33e4a4056bac31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc913e3c2793e8778f6e3c584279f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64740af80d58df626036e9ad49bb5d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f00f520db8885412483450a108d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43477583e346564ba92d5543a014f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b3334ab72cd42dc121d28686e2455322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0688905025dfd641ec314b67bad7b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea4baecbc38b796bdf66bf47f2657324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d6ba9e09a23d9cb7ab8162dadada325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bca2bbdd91e885c469cf799d7d02b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a58b3f081832b199244580de03491327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8a65d0d1faf2c10e617708e75478328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255d39a40b8fddd5347a05ca801c50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f436cb455aec731df2e6b6ccd978eb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79041ad4d534cdefa2eb89cc9bebf03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fcebf210811d942bc382af41a4552332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b32d67d77eed142f24b6000f8e64c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610652f78f5727f0b78a4b2f6ced75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871c3971e6a6d7775284757845f1b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c3ad65e1c6a0374393235682e6d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b83818e72285e2bf79c360c96d3d90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d74c7feac96f9846de3f8b168e0d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8637583b6b5a21817d7bef7b5af4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccea9e9c75f991dbfebbc96b3a940340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345ef3b421a3a6e655888532281a62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dfab1e880ff306c0a7903dbfbeb69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a7fdb4d2e065ff47b9d0edc05e67c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740745960a87450280433a7f10b43763344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25067bbb02b74d7573f28cb552aed32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76e9104358a9b7c3b37e466e8a35f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e8d4e15bf055e61648245a6416b4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6313d4dadc5968a7a4a2daf0589e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac465bd5e2770bb2445efac35f312cff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c91ef3894310daf2da808779fa3e12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d41861651d98c7b73db845b1914b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab9b6c1283ff34eef45305da313b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8afbecb68206db15b1b50102365d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f48c2cc9f327730bb6aed4be04ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac590833fe63509c1bea2aad0da49b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf58ecdd988f61b93e655cc4ce0020a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea510317365ca9bb807d7387d5024f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df5b5d4f480c9e3d9ba86e7ab727f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661db2f738514afec4d6c3c66e43978359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44630d998106ee816def1ec1691ff510360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8678d7c389f1e216563ddfc404aad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c5734470154ff33a07188a39408b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c9d57007694fd51c28d8d3354b38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a6404c3a14872c24b0cef7d6d7ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996d158758548e6b907f6716182e8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9f55e17b82200165c1fb773ad9679366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb10c419124e3114eec8b72565210f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58356706df25303aaa1d20ba220ea75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f326e90a3530870964413486c7dfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc10d03a540eae606415898146c91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4424c510fcf7b7ebddf4b8f699f71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a740b6d6416a4fd8ccfb77406acbba3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236773a539565470d65cb08fcbd17b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432f5fc915c8a29e55d9a5f214f11c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f50a89fb346e373372c8d7869c2b43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d80d1021a32a31e4e30ca5301f40d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cecc59686151606b7e7fef54c4d70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7e44bd98dbefc59a8111023def91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0ca808f7dbc612c8b7075b195d9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e7fe409c87f8cc169bbe330fb655380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc65e51cb198020db515b731ef5d96c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b738ea2ceaca301505949703f6e8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c63e5c64b70783dd48d17dd45fe2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f0b29f7911f89d58594340c40016a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17906d6a2b34f12b5b16f798930ef0eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562833fb38d536075f592c05b4d7e2b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846717a81ba018549640fbf3934e13f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599966775c2a4d439e8963ad8351d2ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da349f70e5e35e032973fe93af436f3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9800ac1295e4c2aecb372dda9858390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39a5ad8b796cb4128a3c075a27fc5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db1ab056a73b4760004227a09afa0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1189ac23c34f1a6cbf02dfb7c23c7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274c016db4312e97bf301712623ed2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8be101ec0bc74cdcb554bcd196cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4390f0de38416adf76fa018172afa06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089df000f4d1a06d61fb32f76e0ae49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dec8db2277a6f9ff6e5673a89bb0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de897ef7996957b6c6822168d3a2cff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fddf6e37c364767c326cc376fb3e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a41257baae3cd8cb2c41f9032cc3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc76159fdfb0d9e36f884ea34e092d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44811fad0b2b33e0d2ad2d7ef6de25b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b299f5eb1fe4b91d5c7420ceb49e4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f999a521d370315c08f09fe38bbed4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183cba96e5471f041f91da465561fea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e275eb212d8739c58672827b86847a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13adc0f158ff9527e7cc686dcb247408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd188444f80fed59b9addfda61ce0925409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528dac7fa684f69d026613571f037db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e338e0e41eca412ec47da41384e1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ec4b9e6a233eeede4f1d34dad2ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062f0a7f963e28a93ada8beb0877ea2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f469b89388bc0bb384900711efce0d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71e7d0783a8d0f33988f763ade24c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227dde930521a5cc734b67fd353d257416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0f29375b5cf791ef44da444e63fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc6c1fca6c543efb95117a5d9d4e6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5487f7d0db34048ec4550bb8a72dd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b957f9a6888bea9b491a73fc857ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b50818aedad32d6c9f18df7df9f49a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd03a1c4da3750f20cec9f0960ec1e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06216fa6995ceca1a117847a696ed81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186723f7609c5331646eabc15b255ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38e1fe9d615a29d56f9e2c9fb3a33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032370b9cc77cb56c4c6d0a85f4afcac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93bbffb8ef3eb289f80c42caadc0bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280821b36e6221ee8efcdec190abc86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f00d2495841feedcdae2f99a038b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452cfb1abd2a9df3e642244eef0530e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f94b5eb8f47a58c166212f0bd9c1ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5781e05f53b649e65375f54133065432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d08e6b011900c1f5504a719dd669433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0894feb8217d19f274f5b95df075c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acab28905c5d820797544e415a1a62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe9e06a02a1e98b55251cf8d8c2852436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879b85eaadb983a108996b3a0f1ffc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ce6e0418e105c58f3bb1cfce076e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1c8c7aa137bc4b7a5e67638557562439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f0d404704e5efe313aea77b24dbfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c4916bcc9bf5464c3aab269b01684441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bcc140f73a0e1540779c0ee1c644d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e82f0edc050ff8742ec07fd978b2ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a7a9758518e7cb14de73322fb5a49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be58b44df4121327bbb836ec44af7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce83710d1a3e89b19c305be39dc75a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d7652bdbf9e41faf0d7cf8b0efebd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af353cfd732ab72ef8caefe3970ff4b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f30fc1105c2901722a73a1a8bf65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e338b661b4c3d22fdc2aeb1027195450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc18e6d7c880b68c4df2b71503c2df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7538ab69f27e6491a258c9f2010219b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd7edc772609abc2cbf1f7ff1933d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9d4375d25b6a3b77f3eb1ecec1151454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca83cdee972ec540c4969eb97df617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cac9ad3211e1a7e897d2ca18f884b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122eac7eb14e45d83d1ae25c4b27771457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17212d9e5014e93cdb9fdfe50773de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530b3a61f53d126a88c00eebee6cc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95238bf83890713799ce7d11dd8140f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e4b28290a50406151923b7786c4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0473c5e17c0d40312cac187aebd902462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeae4e8899d2b9789ff5c38bbc24ea4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f896ca0f11dc5d1982cdca909fcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e7ff3f693b744e55eb071dcc7ee5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceafabdf57363dd9fb3cc8423bc22fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b66a94726db0783ef3afd652b9aba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f48986b765aafcf2efc34318f5bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6d828498f2fc457fd5b706f6fc679469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e95ddbb7c2c0cb60a6f4e319fe0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f81f5c299f68801d8b434997144c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ea53dcc53fd76e094753afaf8dc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e7ba84f83183def0f6100d7cd8e5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca677a1a81c8abe7c907d68e71ebb8ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe10878fbb85b34cfc28afd458112475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12abc96957e968739dc42f7086077476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbda359b7968bbb6c3f88829ac8877e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226ce756626f22222c15d4ba078cf8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fc5b279f8b4b7132a1a40e92cfba3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ca4b7f7161543a9c44204513856a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936eaa5b010f4e50d3952377460c00d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655aaec84f6ae5e522e43e484d3b3ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b735c7d70f0a7310748917abb281ac1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ada78dec8b027f24b487563d2e8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed327139f7e52b81e14c1b239154312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd9ea4da5d7a97103b84d01924a7e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751887aab2620b4f70b7e03cd5bb76a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63e721f609057daad2cd66ca022af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8bee108e37bd96e06f9d119e964b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fec5b45df413113c8e544fcdb0b84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e07ae7b413bdeb9eca3794149af69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78e952e3fe5fc9ff89a7fecfc5f1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c662e1d359a43a2c8353564896c78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d25cc5ad63e98a3b588089a35bf38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb0159cd0d58ef70e72d9d9b1d81c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516772b02cee9e8efe9354eaece8c97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4025f8083da334c8a007c5f609ad4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de2729cb8df7c92d95b3bbf3a664b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea52c32b156755dfa81277aff3f54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ba7a98cebd5ea07c00d3d39a98fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d36b25fa9e76238a58f953a517005501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f04dfc4908d408b7c8997bc83dba8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99777584c34f24e2884a157d972e7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7aa032b14ab12d1287538523d76af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba1e6703f0682d7cf3f070f5218eae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2911fd66767b3e320d9199fce57bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2714863f08a44b3a06a70c86fa1ac5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1a1cf589eb6a75f245953b5945c90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd4e4c2c1cdcda075c36a4c86e87a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f57235f1a0938f100bf3f7eb1b92f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b293795a56b4761e60dbf4ba413d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb859e671031f666cdfdb6cdcd0f2ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fdf6b966746832126e2ce2297fe08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa3668f60e500e5c5abdab6f7e1c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054676b1e57f0395b3c6167b4ebc6d81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60eba42397d9d69c72d2a56fa2aadb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7dd4c8b16c659ffa3368c1618071517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1140cc58e37cf3016a66360e5ab3c95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c96ce3773ad09494d0d89d868654c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5e95640f1bbec16708c71356b36f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f3fcddda78b3c727f12aa22cde40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2a287d00a723483211b6ed504444522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfd6a734c811b4e57942d48df9cadf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346531981e635b903c8462a533272d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c9431f4c3fe17a27dfa429f47603525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc41b40543ef1a507ce677c98b89dbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb41cb211e7551ef87bae1fa5d8a00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540fd3ebb22376575e7f5694916271528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f16b382e2944f523059d1df5f0420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7bf901dc1c2d62327326bb2f83726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0363fab897be464fe121accedde82a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd7a5d6bc0d0bdd491aad821614ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56fa9a385e4628ac94acc50c458c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae8306902faa7b5d3bb2f283081dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51844a219de8871f4fda0fde3f38dd25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494007253d1cf99d3d50b540921135536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61ecf0bdd88ad0ceac908c5da6d75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563189b5c3c14e78d8475a10a49999538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcb61e6390e31cd472d52b3009f649539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad84384ce484407ab5efa9715205776540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae07aee7fa96773964b65db3eafcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97cade70994fa610112a0d7a9b706b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dba9f11ea138927720e5cf0458e6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da3ecf365db5b4eb5d23899d7ddec9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c318ad73dbee30254c062cacb1cee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740cdec7f8116b43c0ece4f068f7ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2afeef358d66677f17189c3e63792547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04443305bc69587d9a4595cc08baee8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c934405a8f540714faa9a02482d86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cec04741e79da96af7a55986e27dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9f803a127b35a84dc7032bee0d29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01034103ee1b4eaa0803b5e1898a30b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043b113305531fe7cafd2fd3161e9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1007e3ac3adaa1444d503f5b965c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390723dcfa6cb4e22668184492662591555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d901c8655975420dd9d23bd7b92b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7fe9ea7cd7ab893bba7cbc932f0ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08cd2812260fe902b4f845b6ea0b7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60346fb26f46ca89cf6a2832b68b5d74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4321de68876c5611adb0c70f8bed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78dae6a2f17ef22f6616700a02923561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9d51070ce4160971e68b0b9bf0be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743539bfec58938a10f99defd4d79ec6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7d8fa49858a4d3065c2b2d96ec48b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93e1bcdc87d431f2cecd3672d1283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b367d74e4542568dd71332dfe13e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7a2ce43edb7fd58542458def02a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4640c30aefd22d9ccbb699750f9f4dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1391d541f807b84862388b2f1a6428569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317494db5a9f9e16e1a766c3819fc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28382db075e5a621a652a056be8bd504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ee4b32d4ddf2d75839d91e041541572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921ad014bdacf43ff93c8f2b7fd995573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa010fce0c6782d38c0e3466433d80d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf16e7f790462d000ea2ab45c814dd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a82bb4bd652997d6fa6b7d69b4dea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f311a1fd2367ee3d9e51e8939dc40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9486cb24673380772021bcefb08b09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47761260749641b065d5da14d4a0bfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b939a6a9d11e98a9e9dd19e7ac4ec63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae507d3b2d5e674f9015cabe37989a7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9706b95218809c6a090defa236a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd698f6cc9b124a32265fde0f2e8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885476fc5c135591b879f38c692de411584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d7106143ffa16595205a930148cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a70099261be13c2773eca2d76e88d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59187d0df975b4d9083c3dd2745b5d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c71fbebba188b62d1d96f72f921f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e1baa0dfa265e78233057badac5ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82546c5fd620f65fd67143be1f86b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6587a11daed44d7f9afb44d05433e4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c969bae7e6b24bdf5180e38572029f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29574f78eeb1a5adf45913c2e1cee3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097f3f04d75a4d5cff990419f1378c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ccc119c80fc2ed59e26ea5d86348595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40a072d6157c97acfd51934fcc0195596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db795836b57b0b3776e05fe37eda8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e224776c613bccf8791fe4fb0838598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c44633f01b2d0a98b37c7c190928b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd19d40d26bb90721060f5d8757bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027d678766e67c7637238723a34751601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab733c267af46ad979b31e260de398602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9911ee16757aa44f5cbc5ae1cb900e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2129578cba5fa8d4502d2a5d795ac8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d2b8145b4ab3a036c2e319b4cf993605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65919b9bb91235f356304026693aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d527aa9fc547cb454b1aafb8f0817e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc902eeb6f8eeb184e1a5421d5ae0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382012e546892df7d5648ace0aa03a7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd421641327b3c9aa8e3c611251a96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908064529a84f814b727f9dec544f409611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aeb5db5451ec97a737f387ef3d0a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4489924feee4b14eec1ec403a7876d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8dd7385882b6f0ad90d61ee3dc2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389251a72bccfcbc5a7f85301d13c55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec586ba915262d128ad4a1bf4d7042616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4873b3f7a51e59292b8e919467b972617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d4e5c9c7c18677e1ff850823caf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351424478f1798a37d60610637e40c1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd534428aba4e7cab6e638ecd8dd022620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e353a2d8e3eca985fd3031c6cd944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50feeec9a291b6921cf1f62f68051c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be083fdde8f409b603fb712318fc59e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7ff966b62a5eec155cfe3680a6b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae2b70a02f70df4c312da7220425d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea955de080cb4a14742c191f0c4644626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b3dc1a21c94b839c57bc2dcb23a4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52015a936d96c0735e47268b1afb1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f7ccf33c81413b1303beaaae9e8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0e372b2f59e80c55b82c4f9796d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936417ea560de5ab68ceb2fe61be65b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2536af20584721f9e1c195c1a04aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc3704f5e3f6668df13c59ec4f282633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a6bbe954c778885fde0d540a6681634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f644086db385915b17a0a0e385e89a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948e40c7ee2b4c5cf7204914413705636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b9c55aea375296caded2a7bca646637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b0cf4d720924d6f865a919192ea8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e032f68da4adf0482d4ba2b1569873639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfff56b2a203a036c694d3b2c098de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116667982ac4f8a957e8fa06694646d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e07ede00232a21d9c4075b7b9be80d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c031989568cc8390a011807d3604643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaddbfbde24fc991d07eadd881cc1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ae7751c36f46669cae019a572c32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34eeb1fcd626b635473b104c449f27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f03f484922d9a172bb9ebcf18782e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c169206f77efafe9bcd9f73226cd7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a06e2a8c14628c0b53f0fed59adb2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31a78a889ed282a5a87684f211c35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1735d2fc286913fba169d1b9ec0e454651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53195bb34f35b2df781e82cfa8a490b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e30457d8a8187a8dea157f48fce7bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510a2a2b144ae2ca5907af1864ada7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd8377be397fd267ba604e71d5169655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d12cc0d0953b34258dffb4426602656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23466f6793e714340b77fa46b452d51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571a5a261c7ad4ef1191755fd1af89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac742d614e0468fd4c8ca3d6bf344659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d732a3fb9d94678539054ddbe89c0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e61f2f1204ebdf711f7fb55c2a35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037401529f3e073613224281ef6b335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8091ec2e28ae66f2d3477cb0598625663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e44f2ddfe70dfe47b196f26a790c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a822b276c94e7914079871512c6ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62721da453033741049150eb54687a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5f1a7c0f497bd0a654cbf4a6b387667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519c6563aec55407c99f3e74d98f059668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c0c8366fad904eeba159631ce171669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5da1c756abe9dab2f0cd8433d61a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d542d434a839a172519ab203092961671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b103ec1dfef016096ecf79a300ea2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b5868bee0ddbe01062695fc9f09b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e794caf2b64ca79caa1909773cad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c238c374551844c67126b0777c9004675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2533a407cb96e47c767397847bda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e58dc2f1888a8ac481e1c50d36fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a9ea7e766d46fe39593743d2e353678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d09e04903002162e4ddd91928de09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a26ce5bc7a6bbb622438cb59199f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e9642a5577fa0f8f8e4ac70ed3ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497110d1a542c99b2b8c32dc0a364d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ee913f1fc70f48b506a92d9da571683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17936be2b61cb8559b064fcfd47bf6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c92e6b7535d55528d9857f781cd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81144b90d0c0ce038c30b87c4def5b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc271da19a34c2614a40c5696dc76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5008d5f85ad69a6d6822925efb8c9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f0163468806576179716fba24a1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd2913a3ba26d9b9754ec57b14e1da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b56536e24ad458c6cceb5aa32bcb12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec24521a593dda469b0bc49b872c38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e319a62705bca437547f31a556d69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8654ea18e2d9bc100bac519503ad9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e4f4aa87673a5ee790aa1bcdad51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b7794747f568ad6d02c218dfedf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d70c4d4430313f718e3c9ad635b196697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de2e3ea17fc6e7533ad2aa04e7f54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6496ae82186bafd4f07d998efb4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1449cd7837434a2cfd2894f8d9db0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38738d597f60f4cf9bf13edee90bf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef6ed1a377dcd96ce3a8abe34dee4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c2fbcc6f65cad4fb146b09db8a9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04c6554ebf27d00eed099c3385d6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548e247a44e1b73932e4321ff234df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73295ca90115f91210c4ec64cb539076706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74e656fcc0b6ffe1f2507a67870b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bbe7b6ab101a05b68d69eded24d39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf5d6397f70575dc787a2b21ad855709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e53fdb2444cc00e0660d19d80614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaea2c1f41f88bdc30d721bbe6df2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c091dea66d58ac6f690adbe5ea574712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d4d439c3aed10617ac238c827cd6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc6d9a511137d80dc45eeeac224b82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417137bf93470b2611b1ac9e2b1ff29a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24327fb3647ff2655bc7389d7151bcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a422b3ecae1701f18cf26aa4af5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906702f09289e0879c1d0518c8ae93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6699c7125f9eeeede5d9259f0a8af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1d9833b06d495afbc353c0ee722e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeea9f510c4cb5d59e61fca8b30d37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d23cdf3157f3783ef40c9e5fa23fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9ddddb8bfb1a1cc323854d4e486bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb00781c70f8b0b9b3c4c3088d94ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80780333a6a43a6a579cd34f081dbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42461e17186968ffdba7109566a9b818726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348470fac8ff1c6057a5c6d7e18b67b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763871603ddc48ddcf662c2086bd779728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0465841d8b23adce48ae0fd84c84d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6865a2350a5178f33e2a66eb41e2d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c9b518a0a47795728cb289b21081731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9fcc6d01adf83160618f6fa988eca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29f6e6dc313394c289a0767c4f315733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f674dbeb372887c5ee5e4fed966e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afad76ed8cfa014741a90dad284618735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe56ad527d94edc8a6f64d6898b53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a2ef924176b714937125af3a3eb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9454bf682f94b60d58d831aaeefec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02d4aff63ab5426cdc18f2912b3ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672571aad6ca5ec3d919e5e5b8ec14f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c716f9cc724c1ad6e1cda23af01e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053204de394cf15818660be7a6129df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4eb81735c17d9aac685df354cb757743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c264475ba14faefd87e8e355136fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72debcc444c8dbfdd6fafbfc6d2211cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bf67d65bd25cde48bfefced3d5c25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f006fb5101de8a7a1722f950f86ce6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd44251add42ff4f182d8b33c909c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804cebb7d460061a43a0b507fc2bf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050fa79c3bbb09b912644c657d5bf93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8010116d117132186c0728316a97f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb43029f94e6be871c5b7658c2dafa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4345dc06f8438b2946236c9cb11e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876129d858fb3d22c61ad8d7d2b8f37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf048bfb53b87409e983cbe630cf7ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501df41ca95e5b5193c8a06092e0a65756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b597b8a98d6fdb0e4c620452954059757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01511438ff173d5d1e4ced640c5a22ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994efec38e468027f2930553642e6ee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f190e8e19ed67dd5f0a88e8ad0c821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9dc2af621c17936747f8cba391dea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd350647c234e5f704d2cd8eb8dff43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584d6025930f628431b857a3f2c24324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d075aa8e400bbd5eeaa542622f1e6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06c58809dcca7506f3168f83efddb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281dedb2d036320ebbc2fdcb6adba2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f5abbd801add7e8d8eda6c8f3f7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2f2ce98c05b59c29f173dd57c9239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4418eac2ae6663e664310d9f7dde0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faabade76aeb7c014e3c64043b5a5d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a31d27bb90646776cf5becb8b7471012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7697c2496b6cf552840cabee003cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd2a174241e66eb652ab66b3457dad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43be89914ae13838daac16dad3b08c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276abbdc668052ebac09bf38669652ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f68c7823a38f23bef932c8536bf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626acf2c1ce129c04cee61e2414c179b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec3bc9e36b3abdfb6b47109b7861d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6e67a4a639b351d6728e0dcaed2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76f012b7f3983f5370bcf5f07cd21d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9fc2d02fa4f150185c594938461b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3d29364630be967d469ccfd1a61bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8472eeaa42dc8a20ff18fe666150624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e88c44881f532c1110143e5d2b87025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505f80028aff32c8c4af650a08b833826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686e25ea34ab3c1a2eeb5ba0cb8af727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e25772ca0d739fa496d57285ecab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c28fd80f1c83d3133ef212ed7cd8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5b934904fec7926aa4df6b471a9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57269840ecb87a203499a1d72683187e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaeb76ff2ad5597f566d1168631b5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201420cb46753dbc7fb7b0b698d775933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2bb7ee230ab57e2001554d1985c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350692fcc1bd5c6b09c44946ee0ef5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea636b95e8880f59adadc3763fd1c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e3f60761a0d3f7f590d21659fca537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d17a380c9a955961e59af81a7ea9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e7d28fe7b1871af6cb2eeb008fa0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f01d3d6c2cf74dcfbd7889084834a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7acd59335485bfaac4c055dd796c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a099f42316be3b004a9749a116c0f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60be6410e59428c5498751a0ed1df743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05ebc48a4319698752cc5adc4b84044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c9a9dcd265efa01bb3612cfd8fefa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70041019d086441c2228423283271a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2368cf3f7d95ed66d8a08077f05e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838a637079eff31e2e75e98c8d5f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf8d93413e062f99667553336235149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e3e44d06326c06090afe2bca1de950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc72d5fc66903589119822c6bfd7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ff87f6989a013177dd9a0508c83352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09aafeb84c4f59dba8806165b237853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d290ac5549f06a6c6a6bd9d9bfe33f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc68eb847579c7f3580fe4414dcc99855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d45c424f16e4081f415d4ee9b20a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ffe561ab3ef5fe1b3bf69859a75657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8863aa96e54e5761e229ab24bbcb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905c5a4dbfa7b8959385a2e28055b6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb6b3e7383a6a3ff31985ed9e3dfea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32708f115a1ccb4b608530997da4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65394a293fc7528f81201a9fcfa77f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390e165e8eadeeff594753cf4ae7d4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81484bb7206f0983a6fcdf28d31850064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadbe22c91ad1da9d114ac3fe5c1d5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d9ca1ed0dd5d0ed581e6a075a2cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f011a0725af17222ffdb1d936ea4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1c5cf61f744b84c526650963f48268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf74a3f3adaf106d56cabec9333a4db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab68ab3f91e5315a64b32709aaa4c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f3a1a045f4c6a0140cc5d17e7dbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c639b67d83f1cc01c33f7b04f3a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf77ca1bdfc683029a63fa18d48b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f676d845ffd88e622a097f3be0e6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae25e9f265ab61c96d390b7e19003f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d47cf9beb46f0e094a45ea4eb1b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9a471f59d4907e5baee39efe0e2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c165b0ddd2e30bb94f3a192c018693e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea91222c0d040d4161fd011e6a52af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd5ae6fce6bf3243095b729e1019680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a1aa34517a97b1b476a4018b238f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1895c760d7dbeea7ff9a5b69ed1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306192d6f94ff700ddcdaa3da53107283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbcee3018a0f9d8297189b41d7829a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8304b65454793c8287a93a2491b90785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0a57278b6aea217083a3879da47586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7ea0c7b994f791de834b66b08c6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae76f9a5c5108a9042eb56a816252f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c473ee28572e3754229e7719ae24cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478fe97134b8cb4267e2904b0e2d6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c85a26de3f5e1e81b5b6099c7b4a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f45f1b6761522c30e9c409bd1541e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78378d6850369b0a55ce09331827e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb1a0a742687ce1673fe4099ab0ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945684c577082582508c6c4ab00dc4ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd872b5f2bc66158c80fc579289dcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce255081c7109bfa246ad0541f88603c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d995c87f10d674eb2829fc1aa2297a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a691e15e885c17a25b28732887efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a363da1ad712130d053239b8c57d751100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75fa168dbe29773d1c21480f2f2aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ba4ef71bc7e9110340a159885462102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e0ad4898c062abd02e7e3520b9c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11bc62085d3f9c956853057a9fb7d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b5483bd0495e9462cb5afba64f81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef6129322000930d351f1fd4f0bf3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bcf84b9bde5239cf64d418a71756d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263177fa7ec2d1a920439d998da203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0833008a2824abeaa5c3b035ed63b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538b475f8fbc3a3505f8cd8e1df6d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e61fc41936b0767e044dd197271ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ff8814f7832a554601804534f89de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fefd55b5adf6a400c0c2364090364113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76a3a85c03194d0b99f2d7a03d2bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722eff92b9fd169762f443940b9aa78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455804fbebfd992e283184913eb085cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db98bf8f8b9c45dd738201aa70d0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a879d900f1b78c7918d9d79b06f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d2b2b2d7f0cb267816e712ba7337119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb813aebbfc5f5f0d16dd27f98601d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddf9e0a5558c47a05ab13a823965e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f17fc369e09a1dde8b544001f552f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab212f0396299f0042f815610b4a85b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b809888c15606f8e72c4fefd49a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197973b60c7a66e095f5bdc6baae26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa8bf21896f897bc9143d3bdc56c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e5b8cfebb708a3fb121b2ee767c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71dfa608d60316ea494a907e3755a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01ccf5e50e96944c5b612b81ce090e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9223732bff8f849dadb5945c97704c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861867289259b46b3adbd3233a12ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d6091ec4e3573c3692cb2991b0002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e278a8052514199de0701ac46c824133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd20958c2df10fe065aed433f376e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b86c58907289278684e460321617e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001819fd14f30cda842e933d14cd75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc8d20cd58bb9f8d852e1057454f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b0744ade63de9eca54499f72e154138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269bffdee2cfd3a3eaaf619e4d91a2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b245e07ec14ebe67b07adfd633aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd6f356cbe930cacce0d4dabfa6153141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd534fe2c25f67031b1984cff5087bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe36675babd3b4001c6cc47c8b98b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54187e79396378c0fbf68c96bad29e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec85fe38702af2bbce8ac36c55643e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0762da289506a969b63a55e6bb07e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b413d51672da7d88326efb7c421b99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf26d97ac3f55e936f108b882ebc4e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826b209c8f417de5ba387db20a4a4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd2cf68d8af3c01c8cc6065c2c5a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fbdb3297c8423480150b2f2477460151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025cbd6348299b9d704ccbccef1cb71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d700e7ffd5593e2b29b3a9a28d1e13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bc05cf21a2fd3156d05d56f8dcd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf8340f4d938cba2c80824da12a7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e78d547e4e8ed101ac52488069e80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad880dbbb8ae4dd5854a3add0304f2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609feddb0d8b38ec11c46133dbcd04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd09de59304573fa7f27c991f23cdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1999b9db58b2284a71dd980ca4f2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647db0c4450cd077ff1bdf94a87dc60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d8a3ee284b77f5382956bdfe71bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf14586045df9846de5fdea761a8c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9202e41b5fd30d9532bc7f17bce7fed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79993f2716f1452d38370ae91e64ce9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cb05facb6b7c0dee99140f19c3e4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57498f1233cdba7296711ba071a9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa2ad3fd3551bf42030b207afb1e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e3e5afbb6693fc07ac93d03262b9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ba4fbfb8fd06426ad72dc5cacc54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31dcfe917246775137e7d71ce3e0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033c6445bdb185671d22a9b3105467c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c65481f67ea9c7b18ee827ae4c2d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c232d422368fa1b08f18933fdce84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4d36a6ba5ea609ad43c1e5160ea0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5cbe6eb9498ccce98f352fc1c0fda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b51add30eb9b9d8e08ffc3e4c30884177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a51163560425fdb1b99797b7ad390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0264cb8443940ec17ffbfb7cc951a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae49a81120d9dfbc7c9e09b2977bb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b9dd117e5494e3e624beb389751a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdbe2961fa87a22034f602e856d8bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7892d2467b733749139e1528a38d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73c967aea3c5adf100fc322018a14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60f73f957412a8d18ec85975f6d282185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4489bfe408d750a102d9f8ea52d84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96134e1680d36b7437f112f609518a13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67bc21a32cacc45680e501b669eed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b90e14a782a31a1d73ed3de716074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f8473742ecf2e68fa2f0bcaa444d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd057a82e1a81d36ecaa538177e49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e5db955bd4e4f98e256d3158d95e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec913af2f1fe31c932cdaeb33012bee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fe20754e01473ef8e446c9b0109e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e690ea38464259a8f1d7b1cd2ce38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41926dbbac2da0f8c6e76fe7a2e0e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa3b27db626a706dd48ffb70dc1ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e72ad2faf58ee0520bcefe1946822198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403a0a276d5925ff185c06b6df9fa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4e62b5191d9230c4bdc7ece0dea9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b70c1029377ee32972c3a1fe19afcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650f0c2d483c06a300bc10f2d361f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a13d54a273b88506c490657057a52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432445565054c74ce858486ba798ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06e947468827f58a2f057516006b20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bfc82ea0ece390ba36d5c7969c0ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321234fedea40ee24ab9205355adc01a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36387ba9c5f4b1d48f74f365c7be5bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88050fcc218f8c93717f5cfb74176f9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213043010440da73aa44a6f8346b99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc15704ee97f4b5b19c155f9503c50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4267f6c1749fe420da69b3778dd2e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9be432d0ca76df11a07bb57888a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857014abc9243b4194ff76f6009c663e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30404c4bb6000994f5a1b7ce5c0bca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09394329f3a23d4587fe3b96df277f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd6f880a790b9063b0e4721b6bd62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba287501de236adc3bbb558103ee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a62de5a18125c09c0d780d74b1d93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b99eaee0b5a5894aff0849e5b20a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f984f2c15437c53f94e629d09db57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374adf9a2991e70f5c8908d3bdea1c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ad015c523cb9101d2c9aaac50e54b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e44a7241634d54b73d977e47481a8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef0dda4b77145fd9004ae1f2c368a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafdc20719b071f27f81672e5ff0c8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718f82f17d7fdb46839aa8c17cb21b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d806ca4e03edca93333598e0ccf2a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f31e783e3f491fc39b68a7bf86cbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d1f103348056a95f4eccedf0ccbf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca1d735a40dd32cd1da7285143bf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9477b6e8a452986d602487951d04938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb76e1805b58e769cd92d3b087eb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063308f4afe4120b1aff66300b3d7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024e4b0759c5df6197fb6e51cf79a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc9d2f88b827f29b564adfd4bf73b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cfd8bf8915ca9b976702e991459e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e39baffc645604d8178329a0199ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61aec7d1dca3b67236d2d7971d29c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a8a0cf3fca6a8f65661027c519711240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c11fd485303f4cccc1b1c36e47088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb33be675ebe54b9a1806968b108660242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e82525250206569a5637b81c997cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b1348610115b81c92d42c760e8150244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37edb15ed80ccd2ac8c4fdf2a34b48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1a69224023602008844ff5279331246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0129b2d7a5a202e8d64c5a80f62e71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d708466e15e669d0996ab91d84a25cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d2b88ff0d33d8e85e07ded5caa61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8412496d650a538ab85a3e23d5d0005250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2a5c60a08d25d6851ac4cbca0192251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad50ff714003c252ac5d2dab9fa2a42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf9e1c734aa830f7c5e79b1f18f13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3adda186744bf0dc29830019f38ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5cf04f19547aa3406f666b9f98b4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257aa344f166570b99b1fee64e1cd72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a082a9e5e90536890c3938f0756c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a00b50c254078c16d83ece62af2c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185deff2d37fee3200b6503d8c05d023259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310de6e3431885342084dcfc2524fe4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560461d4082a4dabb0908230c82b46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae53301d70897cfac25a99a8a53af33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5203f98769254cef30ed8957abb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e308c07fea0e9df7f811f13ebea8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9880c74066c9d55f062d1841ee3e7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529e179d944682954eaa77a75670f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ebe60ce6cc241ee6bbc1368c51fe5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc702935f2b539c52a480f8ebb18b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dd6a8c86466f6f49b13e38321d1f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58a7e4d2792539bf3e9009aa9e93be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1a0cacb167c8f9b3458e9c5270b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbd84395380d5b15ce63fec4b44db4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b8480b92d85e3b360f28a889f65b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24161c65c822fce0a4ed7870fcbd577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c1e43c933a7b5434687361a0157bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc723d32111df005ac4719090247fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19dd19db4f391d680082ee86a90863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fae257965900bc8dc22a9c000da3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485baebd432de6b4ec11bcd12d7f6f26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768fa6449675c953aecd008d214f79a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a56c1107b3bfe4331005e626f570c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e788e1f3a867cab0cce03eb12b535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0fc7f2f7412e2bab358988370e1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f5fb74ef30380871067a4c29b22a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e279dcd627a001ba3ca8d76fcd0ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b1ba0508f58b347674a228ff1675286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5c8fb0af65da24f12afc83d03d216287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30035e1bf235b5ca903395c9029c4192288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be4df4a01b91e902f9d1bc40321d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb1578e79bf7bc57712f6c05cf21b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78b5049b50fe70ef02bfbbbc361dd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c93c8d921ba048d0c380de6ecd8f38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5a2d42e960f177bbc85fad705f15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac7964826b93617880733daa408cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9195433f6424e2df80fec34b87acd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98c740fab8938ec53a69adcec4495296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4a0f3b3309e917ee0945de78f8da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7e774b2207df1f2a1ec428ba6c8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f396e1c0dc39b43937e0fef3b5a78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c69caf0c7fcd20068dd2dcc90ab2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da56aece889e4bd926f97fcbf6c980301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa18381b760934542a1a63278c338302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05adc6b8f3ddf8e7630c686f5a4642303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e9b5183b52710b9ea1ec1bf767723304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2428490ab9d82b9fd8114ce99906a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532abb9dd8466126d3b779db8af77040306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b42d921f4caa1da518685b57e87998307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72277f16abe13e9e006182105995d960308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853d65f297e926ee6686b3053b341b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e9082d65b8d2408206dd11337f3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca981bbe3104f719ad5f36a00167012311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba705f3ff7e0a94c5f7c623a258baed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2827369fdfff6ab32bb6a9ba4d9bce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39771f06ea5ef3b47e98bcb865aaec3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b5d2805204d30f6da18b97216648d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d87555d9a5ea6a3d15658dad9522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05cdab61335d483282f6456d390c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119c3d0bb269040c7cee6cb8da9de1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ac639135ba8b25efd7a281b31ec8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f055d1b6e5c9535118e9f5648bf7ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6486aaf4844deec54a4100e73d29a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5ea7fa70472d1b8de6cc3513e6fa0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247908d209b83248256b157fc462ca06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3eeefb5209033843b61c57213af2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9aa04f613ab6dc6f04319baddd86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a78ccc876be405834a885879e1217a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c39a276f0afddc508371a8fb2dc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b17c224faa75fd70d5d822d901256328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b968649f9f829d56f5a0a4561f2e4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da712a214f17b90f953a360e4eae960330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c47a7ba8066de2cf6133ce9226e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bab14644eea16a48d3e85559176fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a20ddbbcb2eb53576a7fb32cc90c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f870f803848d8c6e37f03024c49819a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87666ea4c5288ecc21a863f2430036335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e35a0043af9ef3f7b4134efb78abf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d4d7403fb0093794a18d24730fa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e90a0680da22b67a430292b6ee3acb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe323f18aa3329f1d96e6563ccf59f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedaf58eb195ee896188b2b237d66a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6437585a2d23c8cf73868658188fd5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137159ae37a702054d8f7a03df6260d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88800baea287da47ab076f8313ab4287343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222fc7347d148edf0a89d0e502ae98d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ff33de4baff640a031e9aa3c9a6f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a933da6a7bab03aaea69524e286bc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c80df8d125c47420da4fef4e0d10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5cca0f73f94716497bb57d079bbb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b2b6471dc75e084e2894c1a3eac45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c70f85daf2c114c14427d15cdb84d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a64376a2c64550dbed6a85ca5bc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70f37d2e1b466c015ec0e7b12acda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef82ffe98c40a7a3414b2cf3801b4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcd881ffaf7361329265b8279a845b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377378fb809e2349f6ff84775451976b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c3350b417588b2168ffa44d63922356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796d5758398324e949a17be9461a3e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2240b7e9bcb5fc18f14b533436d1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcef15c38dd9338994b56bab5edecb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25e86ca0eb0451ec0f143c9e4169a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea4c92923fe27d7b3af97630b5cdd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeda2bfa2d4286227753a76af9c731d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35538545fd3efda7a283b16eee06a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ede1ee144f21837064e4e24fc6ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dfb59467f808ff1e6dcd40fdff690365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609953e9b40dc80ec58f238f165cacc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c21c987681d55c2b4ebccce1bc063367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf494487c74b356e106df9e5044753368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50e05f2caf182c74c1c054cc93b09c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c2d937db2c4b8154fe00d49564cb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219793709a6284b4dcc36948d9120cef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc471004c5ca4595c0f2186e7ad550372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a4636f7329a4901a143fe29ae02ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021d4fb32fad8a6e4ecba89c6724c2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d0393650d59e25a9d68e2fd184e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed3804fd92ed3afa98839e63d8c45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08c392014b4380321823659f1eedf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aae73e59dd136591b452c5c9b62bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf69df401e7caee22b715f5c58640b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402802000ce0119d34e54c1c38964be2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bbd4920524c6cd0272e45c2516a65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e011549e099acfb6ab2d83c06c05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729483d90181db48cc3f0561f487a3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d5a83f33e34273a1e904ac540746384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff1ae291efd3e5be0a98d60e45e34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59587dfce5b5cd2c29bcea150bc649d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145774c2990b249167c7476fc1a3bc8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af311bae84977cf20328dc0147341f30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d2aab0035ce0f2df95c4afc87561389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9f4db9cd436a683278ee91012dbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4be9205eb9fa1f57ff977cbb59b64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba74e9f13f699b59dc804d7e80bbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b15c12f210aa18202a9bb613baf933393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d6c7509bafaa90eee665071ca077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db13ba3b8ed68a86f03a0e0f686e6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa38f28e73742e351e915371330ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f56f73dc855149d47f49e1bf885be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7996188b1158778924c81456793d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf091b22382f04fad8aea6d4edba0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c178f34ec708e36fc398667de54f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3f173223d19f678ba08b744ec3c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0cc9b0f27429ab8b4d10116e50342402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d6c3d4956f37773fa43b8c2dfc9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc6df87f501b79a6666be323b8029404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a628643c64af4accbfb14d78c85e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8daa5785173e00926ee7ff6118766c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15921b792baa98f0a3b9e1f200fba1bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214975d0ab47f249003c5e3b38990cb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137605331629fc8a5a2d476fc2a17b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f5a52bf32f0553da37b94f6544b29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6f6c9ff416ba3bac7bfe007e8b6d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec132a696d47b99f5c9543b2c148df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41ec94492e1817f16c7de9ff4c23c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfc774742f35b9777032aba1d5eed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6e973de2d804e2ad23ae09bb79b44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733727263f63d7d731183cc62534c0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee7bbc071b2baf8c036f5a586d805417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ac6f6c06d6a8334ed6bf2128d966418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3d848c070fc4e656e990a3cf84d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2d12a9276da973e9eb7f08925e81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc967a05b550af42ccfa0c085bcf535421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de281dc59edab4b09c8cde7b916694ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b5c0ef4c4c97e75e9f4a5e915152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812ef1afbdadbec879d63a74f7eb86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0dc1ae95e3bdda7bf151e3fde7b1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52758efbb7c00ccf7b3b9a0834068727426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee5ee4bba4569fe6dda49656a727c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff19815e019e4546941211743ce2ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae04570d3bc07276626483d6a5e52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fa19976d445c6460c35e8a20954dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063c325009805e951d30a06af40722431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0010ecd907d70c5feb8111394f372e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc357544d6b56618549f4da8ff48de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90679e49de70feb2165383a41cd58e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75a2c87eb8081e9a7d69fd04749ea4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452c61db5a8437f06e9ff57fff1cf84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073bdf6cfea2d9de776a7eb7ea1fb68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de45a5f7f71e85aef3c6e7e87b560ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d30813a6ac6d6ad7678efdbc04228439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3456374c42e24f20b18e1a22730052440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa282bfe2390a6f1b128a0ff9a20915441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209618ebb2a282cbe5ebf08f8f3900442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61d05180a428c6f4043890a76091f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec76d00bd299c2d006ecd9c13c12bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ba889ced60e20fcfafb85d0529c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c787f72ed9636ec6804110d77379a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f8a7ddf586ccdebd5a13a1d59715447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b5af948705b25f3295147babfeac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5755afa9862d352bfdbb723bdfe87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eb0882c6664b300be90ae481540f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3a7b9d1af179139f13e0d4e6c8c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbd0e5d42bb43ca5c8c378680a36b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97238ace626e16710c13cbf8e322994453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786e1ad0e6ce3a810b8a4401d2df23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa592018e493236f65c1ba2e16a0a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9a486a9b247a05718a31f4cdfe909456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a7854b371ca1ecebe7293478982b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc26dee8a8d7db5968e59a92fe8a2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c27565cfba2e0f41895cc3a46c42a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae67ab6759fb0bcf8c01b91a75aedf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8490ef909f7089c03ae4751b927839b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406988842d9bc406f86a297a673c46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828aab0920796187fedc4ef716d5e42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a476e3338f709d5a6e20e24ce7e343464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e97f0b72c1ce52b2e508739b160c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d543c2559ee38ca08b912b8e62590466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10b88b8a51ea2e38c67b44282e4d87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454dec3b999c97c9814f7c915e98d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e62d68cae67fafb3edaca2625fa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa12b8603a370c332c1aa6c6257400470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc45db678bef7fab056c8994a7898471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8af006e06767be83b34b61ec1c4ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592cc6123b609f3ac0e44573485e107473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f5618682821a117796c6ea4a93ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc64897ef9a5bfbb0c123219769b90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e20d27c118b6799e138162d24e5b90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26669fc8f99b62046ccc1a8263df3856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffefe6b86d7e8374aa317f89f6f58b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cde77f1fba766fd893b58b71edfc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968e1abc0f9a4c51b900ed913a9dc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22628d978142c4622a9f1197f691a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e683cbf499e2b917569f19f9e9ba3bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b51ad64a8481272545c0c94d2004e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f93b241ad752112bb780369272f48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61f2a507c5f7734010bc79e6ffdc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac15ccecaac457a6a42189b591d00d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a95b4c3bdb3627e802e00d8a59543487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4454ba81529a536712c90e23268e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b47f8143f7f215d3aa55ab4ffd3ec2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9673a93332120457d6cbe55b944da23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc603067f770b96a58896cc388dd82d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b989153ba8b7a0f3f2b71747486f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc21cc1337ed39b875674bfe4ea6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4bc295e9043338cf2911e09e7768b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46958f9fba429534e6bbdaba41784e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1928e091b5b5ee7d91a9fc008595496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e95e34f4171bf79946e0cefba7a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a66475559fb2bdf5565dc6882c931498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf8bd28e8c9d4ffddb1ccd2de3bb63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd582ec04ffe12c2dbdd814dad225500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d1ac9a3e4e9527110d3d2eb7b1a42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1916d10ddebd63db762376d678f68c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942474ba58e41f2eb29506b2e5ab7dd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f8e96152a39ca31e2702fce38213504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e27453b1c250f31ee2351bb09c40a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7f5e89a1a607dad7728e430dd2c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb7e2280af8281c62f9f69d2a88c49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0bc1ad270ecc7be18a096a5a8b98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252226c40e81f5ca63cf1174d9be1655509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd4418bd0eff8d425fa42d33fb3ee0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903662e866f711bc11abffb9202861f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749edcff3b45f489303b4b42603698ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f7d3fc325bf15382607be6b4d650513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9870f10d78054031c2c9a5667e0966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af630ba701f4216c1877087b64588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209345a39c267233a20d07ce6f8a74a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659224bb7725a6c4e54ddb0b0ca17bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4347ffd44ca803356b4a922f494e63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e19025b849846def88095447c94c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290318fc61267bc77f1fd3d59bb5043c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e406a0af24b371a9545fd9b02495cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d478e6f72ac65a89cf52ea0da45f2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976eb5a4c08128f94edbd4bf55d9a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a058fae6024544064570c6c56c7b2ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daea82ca46afab0ecb6291ca34925f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a9ca422dffa4b567d914951c837a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbf27e745dffa475616dfdac043756527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f4209eb9c278cd1c278734e9740d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93d6ac8c3b2b1c686adbe030e2fba6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e4ef2e77584871edfe9213c594ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147e2b948d804d8341fe5f48dd07af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf083b32fabbd3cc14d8d35ef8f5b35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ecd64a07356daa014bcc182f1b799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b4dac45b00dd0c52401af573892d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d1b36f0710ef28a9c7360015eb2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec482bb9cb54f51266ddeaad08a8b6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46449ab5b79366794e7c7b65f391d240537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcacc945f2e0c029456330bf740889f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f55a4d5537fd694120376e3866093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5f49b9c5291ec61ab58b526171b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d15710058aed90859595ee4c93e53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbd2ca5f1427341d415175189f3ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2646473cc4f33b2e43a2750bf4e25f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c01b1c5dfee32b041eb8537446948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e5c5d7bee7e337094f8560eb5eeab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f9c52cf99629da858127e780d959546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df827b56774dd2dc4e3875599a499547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e235edbe6f77efc4281cd9ebedfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cccaca6bf2e7ba2aa4f4f14002d031549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc417ba51d53be09c41179a2e7e25b8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99efd5bae70efee26537b5ba0158aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c798a08dd1f4e17cba3d3c15b28e25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b987d87c41c52a95c0918648c31a53d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c1d8d12b48f1f57fcb19f47103956554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a2e4be95df33d7132aec04d571d72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a28924e4373d1402f5464b5d57146556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74130aef749ef661db0f18a71ff5aa7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561fcd2d873a98def396dba03cd6bfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6fb50b35af5dfaed77c06a0f1386559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea950682ce956682d35216a58faf50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b5fc6a80049b085bb3265d1de7699561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4b19bb6ac0b11945cbf393537dbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f9a31e43f3911a8b1553a3155034563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43272b57a9e2bb402419890b62ff7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b824237e9e5715227dc010a33556f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a72642eea0cd2e97c157fc24d8b99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e10b6f372464ccdaed53e650cac214567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4edca29da7befcb298de52973a113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635e1ab475165001879a25c14b2fa10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b62e39d0a15ff3d490d6e9c88b0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c3428dc13f4a6d730288c75f5821571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6bdd0721bc2d6d799d732607a46ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450208cd0e15868dcc38f8641a55c5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6060bdd430cd71e693344c8d54ce4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517363b8eeea905759c6d8a4f02af27e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba41343100adeb6913e26a9ec07350576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25370c0baff1371c36f469a5a813e799577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed7edaeebd6a70bb78e2c865f78ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a343dbd0a15744e5545a3afc7172579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff7f0ab712a05ead6d366f113d3b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74c52c0e8e1b12f8d0a4e3c1b0b6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce3ae7a10d0e37f7549365fd1fa6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0ddb7f99f88e25cf6b3e4722b293583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49dadbe5ecd19b6a611a824d3fb4a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e5106ab3301557313af2b587f5398585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2cc64cbfd5f6cbe5e03a7e2874c0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743759f60c3fefc678835a57420a5fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca4bb2611924afe0f71c342c44451588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25aeab403f10109c2d1b84227b379589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c347d0e21839ce60aa9f5062a4ca4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb684581e9e1a8d262dbde9f3e4d58c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336df74ff0452a44a7addb843b23c424592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86eac09a1e15159e3930a5ef0c1363593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502dd25eaa0de3c8f091182b53d47bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8118d332c3171a586bc5f61f67de7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781adb683a8f6323d0952a5fc1a636596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693461ab2e0187d8886b60b9fa9781597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1937ff1215831a6e43dbe54eaf949598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd68be393e9ef64deb01f1bbfb825599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bc80b8736efd7e9cc20f01d1ebec9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1244c75ab7ca00c6e0c2be60b460d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bed78f912cc32a18383b9f1304cdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc04d6af5f4f3c70c4ee63eb4510d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3441e4205770cd3b6e1f46385ee66a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5fd9f5229df2c0cc8d5267ee63d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd6d094a0d466f2b0e21377100305606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16a5e68125596e27faae31c3067f1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186efdb55c1d9ed08ef283d1d7f29feb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b62b60631449dc503396b3292b0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd030cc181819d5b6faed9a7a15188e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf98048b84cd8c244a735a31e78ae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef333d26fb8b86223b02be486562b2b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3ffa5e1a1d22544b3a0a3b26d877e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dadc5d10e711a1eaeb9a091acaf47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad88dbdde2b22448fc107ee1f4e18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6d60ceffebbd86672ae366ba309e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f65870c49c0b3067f38152aa0eb6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464169929aca90d3c7bad8f29dfc0f65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39534701b74ee065ce4077e559815e0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a9ac918292da869ed469a06fbea59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c450bf780133bc7f3e8b42b8fb337621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf00af8ad6f84c02fbd68183a10cfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bad8ca177deb358f937436f88f738623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a910c7cd073a8f7e36119a1fa3d15a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b62e9447f76973738607f084d18325625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05bce7594211a83d54d12b952134e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a8f70b9d841a94970a98b1bd84381627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6330011df41c6240debd1f9776a791c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b50a2f39bedb3d52f5c64ddea2cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609bd7f93dd92de855ab6355605d608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68bb6b3bc29f2790ea84ef824ebbaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e814b9c4b3370eecae6154c690dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f764aaff3c156f1149f207069574633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c3d271f5dcd69d4b20ca422e8239634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ab889ad35cd9cb62feadfcb2bea2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa9745844f92aabf03f2db6889151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4168f0a18faabaa490994ca7147f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b4ef13cacb1dd2f4030e91e36b2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60fa9afdcff0de92620fdf8986646639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a0290d97f1044f71b1581865041d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff4b08eadb6b6bd2fc05630847e6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed56293444a09f897ad22636d40e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84eddac8344d0b09eacae56e0a77ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd4cfd8689ec4aafe588aa17733fd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc3091c617798d6c7e906854a630e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada3551af1db54bd1ab641183979291646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28c8aa5049f67df2c25a071938a92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca15e73c66c1538f455d348e47b403648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae198e271155fb36682fb4ca2b7bc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b468c5a32944f9c0f3af80c18a787650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af9963393ad00789744920e2d27b53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0d6156dc0e011245a3494b896da1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c641ea9fd18432d3509e4a4b8b1f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1456031a9f636c3f7b8e7fd19c36bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd50fb4d4b580c0d85edb16ee74c479655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203c0a290071dfa8b824a0582b0822656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfdfc01b5250def5f078fcb3a12c56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424203880bb5906f9be94e662a931881658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705aafdcb4545803a058bffff9d6888659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b070981001193abe27e6be1997a6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1e9d6eff68fc43f76b84cab7af0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d7331f44c83569bd3f8198c80c3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32269b4d7d8642d7cee4709be8f375b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42bf9f28a7995d99b39e3740be2d0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd58bc091ccbae103d275aaf2127c67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce000d5d6cb5743bea585c23fbf6e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1ac29086d4a0f15690d030060892667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6efa80c2c9906ce08feba4e51b90dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bf4b98911d8421e4943d86038171d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7e57fb91a6d1cc83aee3f475092b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940db216023a6a8ba373c058885fb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b0852b0c3c5356eb5eb5eacf7429672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69a00cfebb144555797943284fe9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b019d55db8dd92b67c44776aa9c99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050a90af948959b34fe181aeb75bf8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d586c06e710b3313f7cf2e1e1d404a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586152533bd1a1d677c37accc9e15200677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d8a9aa13d8461f7ffb073273c4ddf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e45efafc4ba59d1cf33f1c62c29e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1e9fa1d6b6a882c756e88e73b4d9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f267e26aa7e6d57a632b6c9d217ea60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abeaa5b21103ee3009b5ffbb987baf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed655e3c4ecf6c71248371d9aed153683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13f9e2811466a0b2a536913afd4bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983731d6f8c6509e1aae24248fb729685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c1ad59023bee3b64fb49f516d6eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5054d49afee35ad4011f3d9ce2c53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44554dbaee724ca7c7a710d677cf95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9659bd5237c7e0088de0b8f01a20718689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af084a07b690ccb58f1f5bd7c1599c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a478e2b2071ee9b797c78c892481e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b126b64fd54dfb9c8566afe68cda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea7a9e66ed43d625ca094db90ed78c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2673c2ee52c58ab373ba2cbfff76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15955d38e8b88d6214c26b4e1135c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9220eed443e9c68ddeaddae4dcf37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ffcb97a5fc13d6e6c88f341cecb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705acaa4614bac5984ca3dc2f02e3a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e4696ce1915f1bd1dc3d7c181847c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba828ef766dc06a76345ebf3860c986700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424991c3a74e7becaaaf28673ec8207701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806272293db303848680488a749cb878702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc7cec460f9362a9c19992109dad8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a351acdff174c87c90aa2b6b820ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f796a31f37620053f90e4807a7680c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a3e89f561467b87554271b79019f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb488bdbc7f6902a2a56a9907ba028707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655718fe57a223d6bec0a056b18498708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432509e12a623a9018417093f1f054709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f13c406f42c7241a46e20bfa6e7d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7db0bd95964f437fc1aa9995c21f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809102bf3557157a38e36ef485ccdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816de3a4c110a73f324a2a40e18aabd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490054ad4228d221b0f63ae6b0408e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa7babb5a8c23156f3f3c7738e1a06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c857e61ed3b98316eb5b212a8245e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462be3ac53a8d8cd0a5f36c8c0ae461717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f12b8c54b8dce85ac11c48e429ac9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca8f500f5fd61c1ebbf11662dc9bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff31ea37b96c2908fc1a5a90095e2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801dc6b8bc40d4669e25d3bf86038c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b76a6007331aa62fb91d8dae8b184722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f001e602c28276ad470480df7eb8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4c1b2c2eec22484c60ea06577d1ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb798828a72e235a859b53619fe21b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56537e0de383c6abbee6c7b5cd870726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb62341e30199587fbe35ba59419b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a46e9e28a083f13fe562d82a45a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c295463479d8478c95d66435a53d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bdd2b08abc530f1cb5ef93ebcc94b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438128060eea42dfb70eb65564701b71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caba152822d4efc08088b171b4db8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938312b45d738b9896e4fd2969684a39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064430e2cc437989d6469bc1adbedf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ff3c3249c748b4cfa8ca09f9ef5e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976ae9360ec14f1e1027bcc61c51ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df1908f8173ef515f059cc5467b30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889102ba88d82c4e21d1fb3d658c018d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0d51444d202125f68c572aefd248739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a6f20b8a94650250e4438fcbb3e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74615bdbe27edb7689eb228b7fb1dabb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ec1df3db3431e3377854750fb792742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69b3e53932053ab6425f5cbf364e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7514befbd4e93ea190dc014f7378c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f023a701a49a301a3a13eb75fe08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c138bcc636667731d3918a1c50b684746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2422f0e6470f05510d5a226b454cc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0961e9886a734f6fbb80a0f604d48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609953ee1c89ec6c4a86b2afcff329749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d190706927c916ab52b0960c581d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137790b612f9c89fde4cd3b39522894751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87dc6646aee15dedeb85c9640e653c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589237848dc5abf1e1fefb73d8689691753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>