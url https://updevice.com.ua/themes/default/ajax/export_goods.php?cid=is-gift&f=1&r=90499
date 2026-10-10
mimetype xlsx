--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf700748de44c1dfe49a0b8aed90fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef7f9f956a319b38351ff68adae2772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55f40be8df3a8514935023085d844e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e53a75b36bdd57dc19c3fb378273b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5cfb26bf84ba46d8a59fe928347d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e95b8894c8beb37f3d5f9994d6606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de535e50ad67dee71b7248701d9da80c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc37e834dccbd0c098bcc52d7675798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84b0157c1e174c28806e70d35553969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999bfb405f98c50e28c6c69e259271a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd517bcda9ca4a5a1d79ed8528add511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063da7424b5c3ba9bf4581e40782f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48c580fc2b9ef7d23a2390899df7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b52b7d0d3bc8c5dbf735c2881e2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf04e2e3b7cdbeef01d384ab165b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58308b839745d254dcbfb6668e056ef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d057253ebba79ad1ad7b6ab628a4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109125d19223e33cb593d5a50db692cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ad41fd27ca4a97121d6dea264b0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fb2b969422a1a2b963fc63129326620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda7ed3f40e4363d87f9c656e7c7bf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc37aa19cb8de00696ef1d36a9316422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ba43bb9d4a7a8bde70b59bcd5f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5bf55148f2b258dcb0621ed03348324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996ebe5539ab6bbead50111e96e835a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b931303c8b902229ece5aa8c3bf9e2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8e9e46cf419a1a04ec9d0298ab6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168985bedffbe690a6af9874ecde1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e0189d420db7c1a510e10b00e1c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29353999d09328228804a0784229b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51446dd64f8f5e17d0169c76d28524931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9146c4438980020470072255e2a260332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0528bcc9480bb3d954b04d0b666cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553eeb2d800f528e9851e6f5cb1a7a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cce3ab9adc2bbfc4b76fd44cb2ff3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896f88777abce4b245851bbc99b1f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed3b92368a8af883cec49a06b6d9ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d99c5960d2398f267073bf2f7bd4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652aa8c7e224d759cd07ef1143fcc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d71eaa10301c8871268c212f359e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d870d22a7ec6ae05edf7406a7e57d2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d1c56e5b6a4fbe756915cda403c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bcac83488676a1b61dbd6cbee41c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05ffb31c901f347560fb26cce77e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd59df638bebc6aecd637615d92ea5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb058f9f7677a952b2d1a381bf234ea746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905ec9dddb4fee0f937ced3757eccc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c29c0ba2c297638bdd718d5435f7c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3826f4069c9c47d569002445bd90b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca37275e0035743be10f7946cb48d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004bbe41a40fabf08a74dafddd90cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14da0f7efa82fad47fae4dcfce2266352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf0646db5fbbb7f8ece41ebd497b1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de588956d28d713f37d041c4c7db4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6687ec8e1083bb523dc13ee2eddd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a653199d1a5175a8f7802e623d5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd5e73b417cfda2ca333f9e762ce157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b22a087064c8dcb2e07f451f7f6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fbf3c3ab3fbc7d0d5e1f123a3231a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e29dfd0dbc9beb0e627450750ce9fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f0894701a8d3e2ac920b2fcced34961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8904510f7438b0b816854f574a73362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf5019b103b97babde548efd25e98263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f604eadf4d9202b88074b5470e943d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9203ee54070da2e9212f6ed356c4d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670a16703a2b10bb75af6ef0b554f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ba8f9936de94c1334467a2b48734867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc79133d6e594e778cbcada4ec343068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90ea273101b3f3daa0b48a105ec6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3485e86218ba8958adfc3a35a052f9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e172497a1119344321ce78410d206b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf9897d76f9c6e69c128c470a0a3ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b5ff282dafd5b64c64cf0ecee541c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a969b983ef5f1d02da4b16220e460d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacfe9e210fe9309c0be471194d6c2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb24ffd234ff740187c6c82085c22776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05367edb3635cc7203d9422347fe677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72082a2273daed6e147b85aae10d3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be99c1899670417a1520f8a3ffe58c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602fdcb828f92259d562cb1ab4826480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df7685320d78fa823b37995e1640081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9045cc8d24ea4196a2b2631133fb5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab5f11da66b7e0c58da01be4e7b5db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eac2c396fc1b842600a695caf845d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544a2aef45e8f6627a53eccf58dbbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82543466af497bbb04d6328abd0e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a444a3da6760a17f242854e3c336487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b36e202252699307ba359e34b97388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df794445c47676bfeacfc03c5e39e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e3eef56db1b1e41bd3da3ce4122f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bffcc29fd3b7e143dc637c727433091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b273d202c970d27d8036660271f21692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f7e98850099478ec8e555727ed17793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22aa6b07cbb564500751a627f46f0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15557231ca18a8663e47dd100060cc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb7933dd2573d54e1d5805688d756396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694b82b663ce9a4e17e5777a52b21097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d29f813efadd8742496a60e36d8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8227291cfb1fbaa167ae3120c76d1ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c9539fae8da35a1f981b7680cbc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e6f45c988863b0b3e49576b543669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601d6aab2e12b11259021377080353102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b50a32f8c1f0b1da8ce50495287b29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0edd7112a83a788ef4990efdeeef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050591703c3d383aecf5b0049eb7033105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f2c80e04b4c5b2c5fb9aec92fe41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a1b17ba716ec7d3e1f778ef44b50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2208eafbe6e432481b5d9524c0c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd03fa37187cde3733720222792fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13eaddcac7d9b0ce433cdf5700b479110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4fed3d4f800036ebb27501d79ec0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763cab71a5a52575cde1263357fd0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516bde590df5cbd192243a1d691238113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8477921428b0b3a201342ddfbc78736114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f463134578ceba34723535e2590b17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3a443d6b77d6814dafdb094a034d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc044f3e76744eeec4fc1dd54ed7366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c41cec97f5d92aca4303595f63f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e4fb95e11711c6de62df87343724119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf57609b4148e78bc725e4d223bc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a178abd77a5d77704dcd0c7e195d2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29636a2fe6200f610b284b9ce9be6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5989c8d5514b05fc93aebc88ed64a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c056256c2f541835714881259f4086124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6e2811451f0e516657bdaadd38267125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133972e5b6e4b950ac2eb7b002dcfd01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1712dce73f3d489eddecd14ac5942127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc558262362dc6d0bf57b7996daa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ef374e40c9531511aff6c7423b3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b00b45c2c886bb896d352ee1347a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee388f50f74bcb596f44ff6d0e78e49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf5581d0be12cc5ecd6c744c74eaef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f86dd9baae3a3408874329e7b39109133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dce0d9f348df99efeaa5caeb3973f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b077bc524c5acc594863d7d551d1dea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbc42544b4d81bcf26d53b8e9da517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd091c7b04180323647328a115889137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb26b11e7b1edfc3b8cc52100e551d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aee76004a4c8ca39f0c78ba21da4b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40230f1b8a35d83e6df2aec1dae7146a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cfae717ae135e3a5e8f574d5692f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be5f7781004c4afbb19bd8a93656f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f4fd9cc668af4d46962e4a47114f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528167a8841de58cb15a4a820840d2c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51597870d5f9019ff351a0e7ce17b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0be273c5977e976b3b0134f85bbb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5547d7d27399bb599e98c498af2eb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f399d343ed0a7448eeb4887da2922148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fedb204243a50f50a91e640932f3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425afd93d9d236b764d7183debf0761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7e3444e54958a2918fa7d72d9d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6d678873b043dc85bca4247a4792152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594314e17bafaabe9b1f0870a0c34c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338922ca1c2fd7f05262a4e1ff8e110154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecded0f6505f17dbdebace9a8fac82e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7471c50472e79c23c583b8f8155c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943010ca62c5b799ff93c6eef85982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b173edc430c1803d70b3255bb78b77d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc834957e15c6ad034c6c86184016e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d71559f43da0d5f88c721121382340160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04429d9b71f2808381725adabe17d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7765e1cba53246c10cc27c7da71dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7226f7f2a1f32461367690396828c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066307d2f5a42dc5c75d4f3a5bc6ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c45e313b4ed20b9a142dbfc1644390165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca3beeccd6f95a538ed976832f0ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3210cba78fb5fda45e224581d3bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd020d61c2ff2a348f198e43ab100b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028eba19937e529663ded354ddb1876169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad922f96d1a3b634960b165b81f29ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ac289e82d3f41b92290e84f70ae1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a73ece8c59db3239a8e81fd8def6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cc49165dbb0d405da9e474fa4a538173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45def31ebb2bd5950829560c612ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c30ae4f31de9750e386ec3cd9b58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b5479c19a79e1a33b52174f27ef6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5d180163ffa06d6419074d9f8044177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4674099f609d87f51b5d475fa5747178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725650b102a8ac9687e4fb333eaa22b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071953b2d039c104bdb0383948e3bc3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b82401efc6300983ec4bcd80ae7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece9b7daefe1eff703fbe148a62ec95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1575143dfa4a2c08c109edce2e53c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa591d0744ff54fb75b18780ed02e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478015a8423f94d3f5cfabd7c9f53f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3987c41fbf94403e5714f43187e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1a3d59f1f879c07cb2a8e1802494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569b54047c68668acc6d9db0f15637188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5218851c37b6053697f60a27e4212189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be534af0b8f088958b4f3e1b987c086190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224cfc678d10e76c7dd481188eebf07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36db58559302b9d3da0934b8c3b425192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96875db1386c2792e90f477a5ac15be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5644820fac8b5b0e2f73024656b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada43b4ceb0c30784886db90aae5a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051d47e72352ccb78f7464ef54f5d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c4d4cd3c81b688ddceba090f59c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178fbfb8c0f4ed176f8c594c199beb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85213a32f4a1250140983115c799e5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c76a907c986fec34fcb0504ec2def200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba645b70b13e694a15469e9078c7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d8ac9aa3befd317917c466e3eb2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b7aa3996f47c130b7fe83435692ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3f111109b2c6b0190a3697df645f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60703069906f8c1111b5f5eaec9d528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e4d75382cd1b269613d6a0020334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7d6a2ba7c917c73227ae3e9a3b76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183580fafcb90b1b4aea94cf2c836e9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea9956bc29fed62bc42358b16cad5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85916dd97a1e56ac1f60547a33d8d7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf1872fe944feb450fbbfbe9fbda4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f4f0d9e0bd55d2b36f07a8ee4a2db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d9fc6d4ea1b83c89e1df1fbc5456b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76876cff8997423f75c61ff63672b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6967ee49c260a1f128909c22b8b75c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b2c4ce5a6b2fa6540fd819887fba5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798ba51bec5831b6ff8f6173584627217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb05a8e6853084494070084349ccaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128256bd78c73f82232cd725d1e17779219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c18f1b1bbef7da6641ee8dbe5085f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e7062d1bce112a1012889a75b0bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3901655481aa97915c344037395067222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c22a5dcc2ded6f6307b8633767ce93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a929f5fb3f602ed68ba70ea40b0c48e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a5e761130fb812bb370d01c6838b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30045dacbc70c9c7d3ba0184a408fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f01e9a47941723e8a60d5d36160b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ee754f0d5f433cdcc57e47d8bd71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f2db29069cb38042ba0ff5471ce0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c4d9dc19814c358636f800fcafcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932ef27d2be0649830d5084861fea8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97a1a8362ab749266dc1dc771cc7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9bdf83faeb4a13b008708fcb0e779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9f3c5e325710a75b1de0fffff3f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0877937e51b201e9031d5feb58ec4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c4b9b3c2a715c16e166ad2847555d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64648161ccb190ed6803456c1135a0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197662c78547e5a44b0bb7bad0a5262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72b01784f8f7d6636decb879176c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42097c58034abee9116ef372c72804a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f6f65685923d3356468907cab151241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a01dcea397b66ce293f75344f838a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b9ed57d05a976494c3c1a0a56068d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d3008274064cf673ccc1247b5e7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7469cf1cc917c431f6b1eb9141941245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e05c6ed1f2608add82239f7dcc060246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75571caee7b23f1b1e9f7f51055c3a31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca61c76ebbb4e93702d5e10178def9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e8ae19790cd44f4a19906b784f238249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e029d564dfdacb5327d9ff5270743f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a37e37648e5de828820b3e36abcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de594fa404ad604d09e28851602bb76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815491432e9fb08cfe83b1e29f244b95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca100f932891436a0e7fc356af8c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298557f9a7c4a085cea471176468020255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f96ec653d1ed04c8ec28a6046d5df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71167ab0b21b29f41209988791d90ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa8808e452ac79861481914119a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159567657abc403e52e687590853166259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b6f5d8b95d645a81ba695b2f66fb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b47fdf522deb7896252afd45ea0eb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45a59b09d4100d45b34f1c4b77db72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97132749131d2451790b201bddb22b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b74a3c0185650c57d84654d96d4816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88d3c7a8ec4426cfb0316c703a5f7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf995c6af7178701f39899692104c4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ec3b28a52d2dd0419d3232adee4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedbfff6539c494e4158f07c3556c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7759d0c72ce8bc68b42aae1dfad5c86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3788c02e5adc98f7f0ab2bd116fbe8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d9b01570cd6071d1d780e42b6e24c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b31e96cd3de1dc2a0859c5e090c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0cd901dc842bc586470ef46b14a9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4622c9098c5f280c3dc8cfdacd5ebc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f9d6ba8a52ab1e4a75c4bed81a51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b84a9de542c92ecc319c97782d947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340524caedc2b5264b21c2d181e55d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0712672abcd4ea07d95f2c6257a2ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519277cfa1a0de854e85794097097511279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f5ffed62b46c19c2ea26af1bd44ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82370069999f8de54af9fb914e926ea9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c28eaa618665876c49f92c32fa085282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c32c8f83ea5346b5fda16933de51dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357668d3c1b49e04add78d695cdfb8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f315c101b63081f6b99fcbe9e1de5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225bdeaeecc1ccc8a39eaaad998ce96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21bfc42337a167a329a565a4596346287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f46e6279579e2ccd7fa6f6000c473c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752ce2d78a33e7acf49c9583eb39b27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fccb34557780d4bc3f45438c69e41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372951d83adc11820f1bfe731389131291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422fe9db18181deba5a3d463187b99d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65799ebcc1ce87ccdf5eb0a08046dd31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762f705085b784418ee8b55f94c620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b8f66ec6dca6acf73a15829189a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596561719d3461f04d912ecc3c9eed7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd56c0decd6a0a6b2a3da0f4c2257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7bc1ae62a9c4922996e5df6338035298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5de1dd861322341448de93190c4de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46045133fd188200f08060be5411e5fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff804f961f0a7abe45eff22f37eb91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2292d65af5d913322ed9edc18329619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ac47cb442c980fbd4b6b1e884e3b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e16ea99be860f1a0935f42dae803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10934ac74a2823fa567daec52cfc83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655dfb8c29b34b26fd9cc7157307b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ea734aa25c9edeaea3971ad93271307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb82e5456d4ad8d8c3852327f142c6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00171248458b9ce60702f98c542c7e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d112e9f27059f5a5b517e0c167c9a4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b5e01703afc5081853e81ae1c526311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24a25c78c8e948b4d9f0b5633f52a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba72739ba61b93dab746aa2a3e306b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695cf6d426aac25eb1e79ee57a0acbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9cb94d481b22ff3d2cfb905366567315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a35179436e938d16864fae90ba48f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde9730a4fdb424402817a06ba0c66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5ef3fb7a0f1b374f680f25a8f5674318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9d91664dec2641ae3fcac7b574ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6896773a7033643ea76bdbee8c483320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a9de598cc8cac979d10dac694c989321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f9c31e5c6ef001ebd4c0e28ddf12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde3e6343cb59887d8c76561e48ef63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648703e50c4edb7700c23feae72d46e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b21d19c5733ce1c94fd0072eaf09d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08af785affee8d916df8fc52a0d4e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2add229e778c0697e8b4660916ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6db01d277294cc31e75fb71cd51f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec23f9dec2e0f85c45e2e0b000e800329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2e9522b26f3cbaa6a49f6b9e48af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c5eda775e8eb464d00be4e62be5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc86bd2155e54fd803dbdb41904f31a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5ea40dd114dc1f61b6165efef5a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c7006de6cc284652bedf7d6e75c9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142032021de971fc0a5197432353d2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc20315eb7da5c180e5f243f1812d3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd563b4e23177b07b607611760f282337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705464d331f852f26ab8326a95470f60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623619d511616c8d7806db60fef4cbb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8bde4c9c4f0dc4699b0c63f6bf94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689625e47620bf5587ef9c0d48167d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6158c74b602d7a389cb317f5111a4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67a77d6decdfe78c5c29ac4e0d7b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46695d083f4d319cd93de879fae1a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad770a2367aebafa2993e3b86a9fd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d941ca1dbc5ebaf4a9510f54b32ec5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66654b492c9d67f9d2e4ca5e74e9ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66c32431351af1403af4c7576b9651348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78eb77d4cbf60eb02d1de61beafa13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd21c23883a271c042986c2d35d649350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6cfd9df6ee6588763bfb5bf83ed69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b6620c05bddb76119788bfc2b1e93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff633287d4e4bea352dd3a261c73e0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca31914ab23c7e20c5881e00a1c59f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db989b37e94183cb7c3455d8d7552355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd927a6a749d7d30fd60db6c9b29ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e711876014707e29c2f30b0ab6b946357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14260d71ff275879bf86fb13854d7596358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14a2ea0579b6dbaf792d6cd311613f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b4291fc7f98cf577327a30ed621b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a47d7b0580cad179b6fa6ab79e34e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39047940ba91919f26e38a7aa8fa729a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f3cde2f061c3b60bcb234c3f3e28c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b7d2f93df0f2e3f7fdf6e41cdcc9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df49361ca0c039a70d580350840da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff58e7bdcfdf26cc90196df7a4259b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6165391822c016fae8f23d03341b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a3d34f21003b3c1292eabba67c097368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce88ff2c793cbf4b21d73e10e32e36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183f594d9a67ae332ca3d6a1b1e90c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d3bb1619753bd0e27992c9ea9d9da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f847dab669bfce3ea7884647f8e5c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d64567d3c384ba05912cf669757e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768b0db3745a8ad373afb946cbadb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2e74f127aa83ab84f08386ad5d56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1437decf6c79090edb8038b4ba076d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5e1a559bb971ec1e6f7b27e95a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03815891ed639c8c89f50d0a86bdb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc7c8a3c0f7729847fd4bd1f86e79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95337ecd11f3187f5854faa8506277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef47889ec1d0bc30b4cc0b75f47f460381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b0d63463baaaef5ab598a1d540c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d47e95cce837db4c5c9c622f6d7c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ff04c4beee85a340f2fe69e2e966a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2f31dc3acce006504abdaa16284e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2aede92ef8e81f15602d79244082a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedf2ffc6b112d08de3cc9d405f87e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7241a254746cb979a3e7a5e7410d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bba2ef2278961a9dd356c811650ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d68e7ddcc7ef87634f2892f86910390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622776714fc6f055f5b5c2ac442d115391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c0247a56a56b7dea759f884d155a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de8a538f50c6a8d96c01ffb79138a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0c3aa42429dff07d056dbd7d4e7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fdb0f1b9e103caeadacee960ea6a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c5e625b4741f4fa1c498436157ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39098e90d38351f80288d2d086d0b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5180d712e9978bfa3b2630d8396cf70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc1d64da3d4995b124536fb446a1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b08389c9b8161ab721d442c601e2de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf8ee69a0865a7152aa4265146d4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684cb626a3176726e2a18b17ce0a1ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c3c2bcd9fd522b2b861e4c4a300a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612681ee5399b4645372b2d29afcfd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681040cfa4f655f1d5ae3abe0324c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae50846826f1b964c36438d4d6b126406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996da3874bd07a9b011a85b88dd34d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96517e30150f7445b5733772c5678163408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f37555c91ca30065d4af6fd8e9b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5734e8c12fbf2467a06eae816f2cff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ddc555933de45bb71b6a5e94bf57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1db2aea537dafd84e206d89c78104412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7597a401a1bda8f9fd4a6b50925f906413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0775cd81452060489d0941946df8694414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808a9757a541b9cdaae3c2ad5c8537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32481c75e1f3934606f5fa886d91805c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b604919bffcd53d5dee4dc5549421417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6fe94f1d74556804499002fa351e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae77d89699b298fc0f4a53a999a9fd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c508fd3dab9b71a6a62a634e2e8c93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a06d7e6fc2915d17c7c5b02bbbda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f24ff2b799e88f293cbdb15b21cf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a86c6393d3bc9b7ec48c1b7ce6bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6b1ac3af8cc967804d283edbb47e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd489d708edf20b7eaa05ca370c2ba99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e32d943f672e29cd64dea955e91fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d84fdafd81726f547b606a7cad7343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877124c31e3f08378be75e9500dc130428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601972287dc8b1bae52b09a683efeef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf68735fdcb84d8f1898f61f40245a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf24facec552b089c3501910c1f470431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75723bb0635868bc4416ff10e7319d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f272e79e89c854a51aafd77d48ef45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e11436c481e3b4e5f6752b35be647434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ebb2fce83742617c83cd69eae302435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eb32805c8df8571a366745129333e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba3bc6c74dd3ed30050723317094a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db12c72fd0faa6c6b7c9f1abf19c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572cd8e9d06aa3a9d2fafa1f7a761e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e663b3a6c8f7c55db7dee9aa2487440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b760984748f781254cc625d2734b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1feb23977748ac26601a40b5275aa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aa5b88b5b7702c38d65a7af5db79a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86198f56bcb53ec8299b4ab3c49b1c78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43c1a75e21384c129ed88048f13d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825b5b88278bcfc1b06b15c96a1f466446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c9bbf415c6e6db0cb1a206390698447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcdb4bd8f1b87294ac7360f2b09f7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72983ce7a153e1bde814b611e825990449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5bc247e8b7380dcb4d967cb196ea1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff994c52da33857556f0b63b537e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fa057cbc917ae30861c761308512452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9938f97324ff0aea2170e16d83054d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d0beced153ce01d7b67ece0b336b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5fa47ac3b3a2bd21f597beb9d1ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a11b1b8fdd9f41c4c551bf8fd8edb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7644ff8c53c322da7215b7b87df34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6b39f385371518d00208115762c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe7d7db166cdb9d97bb5cfd9ed036459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff118570eaf8f9ebec57b755d30f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3bb5f8f3f104766355b8ac5d7d406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4b948f43174cb1ce250e564ee5bcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151dbac313dc9453d543c52dad695c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45909080906b95a891e61f463fb757464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599d5562b9e19e801d5b4d39d9f6377465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a329e69710de7a994337cb6aca8e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b7d1044471a2ee1ea3cc7967b6b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2838cf6ff6c775e140a66ab6c4e68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c578f483693e1b5e747cf63ea4a2b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377983f44bb015f33fbb62989f4f9e8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d26869e329644376fbc467b2a8ae7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f98e7d953ca749fd9b4fc0ec99013d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc92760db8add87fd582dbb6ae2b2f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b3588e4b6ae9d2d3c6fd65c92922474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8681b1afeb46b987cffa01ee4aa852475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb2f4861ca5e0e36ae9e03a1b572dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d625d71084eaa7e796acc2fd47296f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f23acf313dc8748d912709befb57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd31a7400f926c50313677410c113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e4724a18c50125abd6f9e5054ae8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90082873a112a61b148ad11c16d660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a1c4e65d57189bdd5b83c3bf1aec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd587b18cd70b156beb093b101e6f0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379eccd5066a485ce11f8794b807341484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533f9ee83566a1a520a11aaa1164dbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d667097e1a998f7e9f0fd89d52ba831486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa81f24456b88829c7b7ddd9b5e491b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28f94b364b53ecdffe5e55b94e607488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f317592f6a8f8050ad394a2a9764a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d7cceba1cc4a9a261b67824377a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb176e4d1641776c83d938f921b52a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ad0596034a6579b6ca9dc271e9d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db3f5798c767bf350df4462dd3a72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7706ee26e25c453498a99c314d52de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a815728d13d80b1a0e7567f187d75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be31641cca233a7609f5979cc2657a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb2e3e340de968dda2b1745c5e31fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8699d46c14493c374ce197d44ae90d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868cbd4314a1701746ecd81a5f9709499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee03c806fb9b21beb96ef264c70650500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058542593162ad44048a52881cdc4901501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76835830e9a3cb06721627ef010f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a77b553f349c869e8ed73ce765420503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe1c31a5c1a76f512179616a3dcae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895b6890fc9261a1545c990fe665f38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bd6b7f632d32bdb62bd51a8fcf22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e68f4fb2a8b6c12941c32dd4c26a9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34cb32b4544ce76ce72d8d9d5afe78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9fd8fa9c60e0000e9a31a0b82ad4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6dc474836188fbf9602786e6a1deb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e29a803d9ce53dae430fe7c1ac36bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed507e9820b002cce08519e62eb3671512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d4cc7f15cdad739731a2e09cc9a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acb511e2d44c4daae6952b1085055514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2101ad7a1010625ffdb80e5155e751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40160499b33bbd16d3a36e335e02ffe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfed043e6f05624fdcd96722678de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d585128d66bf7c9ac048acf6a9b02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde54f8d2a9ed7bc7f6f4f819717a39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e8e97ec6e0803615adcc8e643fb19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbed955554d411712e10d2d818108f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19133bdb6741f63cb4fc0d7c5519b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97516f1d58e547cba162f2b28ce6d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d22dece18d0d21c8d848a17625054524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cc29e48c5e77b10e510428fee9b65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b056b0a785a7fce1dc45aca56326526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9443f1287723a0904f8f9e40310ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88345b1da10c975ae2682475b76a6d3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd87a5c91fd53b5cadf064d3fff1ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b6852cf6392902644edc54242982530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0b330ee81c6973ba98aec0e05774e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d7136a50579c5df6437e4977cf2da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d263084a8ec4bed5e5912dad69e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951d0b6712ccd97b1ecab746462aa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b5d28496c57d5808db2bb8500bd71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b99ec83c1ee44c574b1a35aad1e50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f1ae0b2f96d3c23df9bd3d1db9867537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13981eab7a6579938af883524f9acd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4705574d394ecb075c216824b320d95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dabfce1f73fbdf563ca1d62a490ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c488bc25236fa915799c16119d1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700791530f74acaff3a12916a7a982ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d3276a63d0f703225581dde2690b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5cd7485ac70814bf3eaf1df5a02a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e1372af621896940ca45fd8e7d9e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea8ec43fde885f43f3dedf58e2bed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cac93728a896d8b7d14795ae73ba4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ad34d9ec0eeb4bbc97d893944683548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d5244145b8a706164ae601c2c9f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef976ddb6fc346f954aba1e96d9d17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760fa4e1d87c29f1dd9fccf4710f41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2d1d238c559547b8b84e6f7c8116552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a88a6eeabf29c4497d88bf67a708553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e6217ac39d8d0927016c79589900554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3ee3b0ed826ff1503e261bc373930555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e463fc70e45ec64e232de9858539a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b98143716753a31717717107bd70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f68d83107698bb80567d6cee314af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c15bdc9cc3b530b669f3b26ae9028559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ad81fc670c515a745f6ae698b6819560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34b6cbb7173ed9b6b46a4a20eeefd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53faf84fc8fcd1588a0b9ad291f07e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560657fa53535e4f1c4f2cce77ff8b81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb56f8e7d89e7ed77044a6acc6f8fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6017651eb74a95ddd6ca5dd53a727565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e93dc78b2b17f37e3e91ac0a95ff7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c7acceb065316e33c70da60ee4de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e37e56006afa5f94df3feb5c72287568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44312ea5771d8be4ad60d1367a85d26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbe8c9adffb1f53bb2837888e1991570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea90b5b0473b4149b1a241fdd5976c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12cf6d2fefb40e91be5346f0dd7522572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6b97b1ab811bd8ec6aefbc2b3afe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bc0d5147b5ff94ad68bfd4e0bb205574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99644d2fe0ba6019aa6dce242d5b06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e91c029084fd3b0ecba4f48aafab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255fa8eab12c82b69a0148babbabf6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7fc4ec257e60fcabcfb5ebc443b89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeea6cb763442e526916004572eaee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f21674b55cd9631116873aa49cddd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a6abfaf2a947863df7b7ebe9e54c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bebb613cc233263190482ab91b511582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d25e477b4ec1222ef44a2a37b1c732583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408e3984dc2d84f5282e1df277139ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dbb6373d0ae2d44f30f9ac1fcfbe8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66362b1b7740eddcee79c01fd44c3cb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b9a51f4216e02e3e7a98a799a487587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9a2c7606160faede37d84be752fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d4c1fa5113b2eceeec76dd90cf926589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584472bd3c8fdbd5f29dd7b805748e44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd62d06b97fe9f1264d46e30448e755591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c633b1e590ff547ca16bb77bb79000592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5aaa5f5eb8e7c675addc2c2dd1ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d193de2a1ab95472916e3c3fb763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91279f93b718edac46d8d0a9b19ba31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf00d6c90a14887d2ae609bdc0b8a86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675300db5f62d5f5b62072f57bfe6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74993bf338ca6ad072e4244d865c90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c38b108d8a983ac9d673d283508530599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891230ff5b1df428d0998913b29b2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cad31c6b2c982f5294f228023a4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ecd78802e9213aa3606ecacacf44d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111c8217fb6d4e3f6575286226484f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793af2c0d64cb242eb8dfd45442f68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed8ed056fedad0707558039d26e814605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918108914dd7f2b53134f92422bdc92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200103d780eb2c699db70fa1e78aff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a29d3f0a39a1684ef49476d748f175608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76db031bdb38058719e8ef81a8dd6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce459658cbfff996d4517a84520389610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb6da05f133c5e8fb7336ea3d693f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6636af0cf32e4210c452c0f1766d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3a7a7938cbed74f2681e86c8fd74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3848affc2c4e227de3e5193831348614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800838f9b6e473fca797f7a403218fcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6a81f8007261ec490d759194ba32a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38dde692054f5ea0e08c1452b45e4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc24b47cbe1e1cb6f3c41764d4619a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ae70cb8a50ab73a79b61e64d7f2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48eddf0d877d03d44154e7b500388d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299594ab08c5c6bbb74f004607614e9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820dff348e66d40538989c103cc7a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5efe078bd802f36f31fccb5f8eae4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacec5187ded49c48b008324fa02a721624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643abfe6b72011eab66225af6285c8d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155c450ba49bfeb57439343b1c5aea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda8bfe0588609c1b482adb252df9bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef34e8cd70aae5fe18950c3b37f109628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9517d9bab6378d829879b142eb45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f763c3a757de6b21cbabb22e0068b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb94ae6197e52b5eb97e272639948e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ffa1794f002b1f6e326e3d0d92073632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5018dad078b9af2817538186ea5fb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ad8ac54706549e49829f3b200200634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b972e190d68c14b5c30ad4819c178635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7514b5ab3a00807818e6af53268930636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a1b895e618b342314a73e5a35bcff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023be8c9476f605d9030f116e25e39c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c1ba87b3bf58bfab8ddcf598a1f73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a39d084da3bbf0cafd93fe433feb01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9a2b43d58e2285853a55c5d96eab8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3290157234df8b2123a7242d131c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb2c54be0b9d325c58cd38d6544d93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8710419b1a41e8ac70030e3635ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d5ec4cd6e838b5cc43118b09ba41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba0c79dbe4033e4eff9fcc773f912646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f3a6c3fb763c940269efe795e742647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a150a49d9693fee5db5ccb0c4489648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d29ff71b70ca4ef08417a5fea7e9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6ccd61b02badb5042592a5c7872e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f3fdd565d7d90c7ce584e2d255a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e37f6dca73150fbde30eed96b5f75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753864bce8e7d861ec9051f522d621653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58263fa4a60e0a99c8dc28e3b68f1d9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b4e6b33cf5b5979e1923c1ab98f27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ec6b90bb1f8f79aebd2590d18bd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4401391a0742fd79c0f9eb5ad2d1d46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee39331c9ac3b36acf3ffb88142930658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443676b511ed25802139541617c83a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd91f0a1114ce16670b091c0754f01b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec673d61d7ef1bc91d7e56539b9746a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd782d5fd5ad4b69ac1e9bbf81856c44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f82268b893af97eb562d64f1f51f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf487644e82f357f34f77eb2e98e01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897910a845e95e06976660dd5c4df6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c434b065c8faac4437d6ead43aaf4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62bc7533011605e5c89f2f4d7bf476667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064770c745b2124ef3e46e49f8c8bf24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6f76723e84723d41b79b0b29789d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bfc96f2b7581cd2724447d0713fdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eefaf65c66cabae7ad5619b055195b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a0b308fe447e7dc69400a4d47ec9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6c1e5e900df1f19f6af839e5d6143673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd86efbf45638958f8a50784ed781f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e60766862550d38dedd0e3aa7b0ee1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a279046b1b9ab9cdf375dd23787643676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db092095909c9522dc41fa02d51ce70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d127983630661eb2b9c4b645ac10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df4e1f8f3114d161a2b042f9e7f45a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f409757af790ba26e7e331566af991680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6f64ef21a14dfd864b7a03ff198f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4e321e33408e540f73346af17314c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d36d65067c7b05bef56013c647964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e06e25455e33c926b1d3a12c112f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84ab681fcb7d5d62835bbdce5dd71c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73f6222ec37c5bd32983ed4c0be68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040deb50603882070af303228f2c1aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da45e6a8ad5028d936a7cdccab421a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61231941ab03d71f6d933521690271af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fdb0c4ae9797eeec31a5fa3c05a19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4222d8e86743e2fe957fa097a8e2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adac8b49e3a2630f263381a1471257692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c3041a3952d01bbeed94f2c53175c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ae92fb4f53d94219ed6af9ab9e9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c35e6c4a9d7c640b585bf64cd2db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c54ee2197057f8bb828ababdb28e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7680f145b54ef4b69cc020f2ca0eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f86e1317f1c15dde75fd843500be1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b1e7755c39d9e814c1839cf7ade69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e83775cfb96c902f81c861f96851b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0807b2cd2813bd2c180bfb5a135835701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba7b493d3ee691780cd4f7b7856cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ef6d96a939133885e058fc801186703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cec58df4164a0c9e1cbada74620a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117925676b89ae6b71f6ac235f339d4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b78450ef1fe6aa8ab7c6153d5044706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb27983f3e485162503ea55f108d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d9c7b6806d2fccf817c3a7647999708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96626da5616dffe1ba6dd9790e00dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa2dcbd3e0e105d3e27090bcac9ed5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474d66d9e07d94149a0af5e0cf9e66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd1475468d511a1bba5ce1d483c604712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cef28a2e45f075277256a88361b1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19d3faf73256b41eb38dfb9c3262d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8bf2a2e4c5c606400731c34bef6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a99c336682c1fc23cf91ea026e33a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98372805ba1c6a802df213a4191815a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9719285d6434846ee393d4bd8156718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0f4de3e535108d2802cb1e7e5a7a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f46f92f30a85c5614cf8485a47231720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2088d9105186b441e7535efd94c80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf88c3a94ba92a817e8469f01a463722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916eddc41244e6dc61fd0831e6f28cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c76fa1bf10899c61702b54cd94e6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a50bd3f7a8b85aa4004be79feff7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ab602143bc5d9c5b187a62794b4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7db11d20c7242ea9a5feb9ac31ff6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23dd8401518d2bc15d2ad746f4f1c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eee69f5bfb8f1eea80746f3aa1b7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5e0a220d5d9f2c26abf8f5e494d76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc184a4ec1bcfd7c99cf7958ce14b6da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a540a73a9c537fe674053dfe830b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324176c42493c89af036efb44fe694b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924325baeeb1fc040b9f492617dc87e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6decb67b1c86fbeebb29a5ad14ac0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8c1ba304e8e83f1b8e3f3d5f065d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057e4fc2247b1abf151c45b4c4ad45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b890de42352777fd5648eeeb49d28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f51fbf669dc66f0c507e0114da57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25160deb1792f2b0d9314468f67ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bf1898c6af2d874d6fe5e9e86009b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a693dfd73da5cad3b6908cb48784c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6209cbc90c07823d3afd9c34cd8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4beb2fa8ea348a81fc4541d77ed98e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53b5913e3223c4cd08ae9cea9eee62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f132f6b599967e1597e9f4f9051e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d83d8d879815c5a19fc92bea40f36d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf23fafb77d27947bef35c9c50c7726748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1ec55eb26d066c1c9123a5753486749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254f1b80e66e95dfc60a5e11f7f8f6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede981e3482d4cbf7f33e84fd54d43ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcc07c89ed72f501727e9e58b9f8fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0ca41ebd2bb5b15e532383832e55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55835480dcf6eb87537269f827caf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9d54335c2d04cab7b90a4d274b86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25de406c0b0a7b0fb7c9f060421cc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecb81e7ce040cefbebc1da23f2c9b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dcb564025346358b3e51d60b88506758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fad6eea1339590d47d19b9f58fcb0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d72667306f6fd503940b935f96361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e1bfa441babef447eacdff8473ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31d1e90c17993f5898af480ba878c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c66e189c1f4b6f2df69fa04e81c844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e3b187fa20a03f842ef76ec57959b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c223c163ec8284bdc0669cc36fa17d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2c83f4b80e3963b61d690859a32c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14c54f1d31a6b414b737d79ba8d90c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda54b89a937a624d2b49e6950c23b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae4c47c5cdf99d465bdec8a8b7e93010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4da13dea3a19f46f28e339cd3dd6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a18f9c93479c7c35eef871d8cba0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e689f0aa1097c7230d9bc0c513e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2ba06d3bd86cd6761564e36579a4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b377f8766d96b5213eb51502d4fe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a900d5bc454fc7a354cdba2aeb8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ff2a684b278059ad18abf9cdd9fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce444c64d5250d831f66dd095e9da318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d339a4dee3de442c191e008d93a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358c9c44a31521d7d1f34410b026ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d537a80d612dc63f7be0c84aa5f52e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cdc8a4132ae82fc6e73aa0052adf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af4357030ba35fe6bcaabba283c97b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4fd63ca43868d3cb95fec38d8d8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d645daf638d4f064e306262413f1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68cf9d8b2812b40c6162adff82817026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5e76f1b886d467dcb57ab4783081727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81688d8a62f2d262da986673b706f33028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cf1e25add4bbfc245e3ee0c9a393529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fe50cb7b0beab345a5869163391aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d2dbbbadc7ebcd206289045e770431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050365a4d39f41ee4b21290d8fa96e5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575858349289bf6346952e5c6e1e0df133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484cbf344efcb749ec8229571aa53d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf1554283eb215435ea96657aed6a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3aed1d2c1cef0ca29f77f656fb60936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f1dbfc1122d327a515554c785c6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858648e5550983c1e153ad59e10cca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8633063c19e71251d91a175b6f7aebc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32d3743bac44ce1e4c0668545b30240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833fed504218243cdbece2592c8c4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601736ee5a367450d674afd94228c77142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c4a89b5e1a77c3dc0dac4231321b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285533cd102023a042ef417ec5fb532a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4ecb346b2708e507895e2b3ef03745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac2b323ad03924fa8981697ba844b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5a9ce758cbcf0aed8a96887af539a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dabf91dd63a743913a02f6be0ee3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a2c7b9d12fa34f12ab5c9b7b7c56b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f828fc58a6d753461be8cd3b543e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b7d369ff6b86266b99bb5c63a9afe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352202754fa4b95ecaeeea111034a2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d904c5d52d596da3fa9ece8ba6f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a50269e782be571a727f68a22c977f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88194d764dc6416a97c8445c18edac855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817dc1580824cc8f99fec2ad6098c0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58735b80279df285635ab34dd89a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58174238562d45a0b88498f9c7efc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c12a1b89a17c701bc97ea48b62cb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae543b78c5c2c05f3d65926ef0dc1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8582f095c1bcb2e25b19486c8e7d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a01a66c6423818904b7ae1c81fdab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db53c624633b339bf4e63ad4e4e37a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018545089702ae2563e22b97edfbc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e16a6669b37a39db2da8af1795a5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50c95dcfe4c463c7d2bcfafc96fb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56252672aea7b6ab7e53309b3c76dc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c290a43b9d2184e13b6a947e20b7fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160d948d3c07ad298cae239a3a5777869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e5ab963cdd618589c0477e071bb1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77408f57f2e087edf6a26274324b9d1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447806e6e821e9a7c9cdeb1c19348472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b577a25168a70e9abf5adbeec03d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1c67d37323b95643cba67941cdc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958c8e4dbcde03f664f2ec8999af6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8852015f663cc065b64a57067597af276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ede7bc207a1018e73f83424830dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5a121932fa4c1b4bf5a0cc5c8ce278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ce9a515affee8fb0836df32eaf1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d4eaf033204d8a2c97f1c57aa7ae980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d0feb49c4a1947cf1d56bc8d6503f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558073e1f1477de3b9e17cb0aa0ddee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a0b910cddaaf2543d956232b5e6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6197f23ddc201c168ee4aa933d17e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81835d9b34cb103bea66743da32741e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589667ea1d50579f974ed403834dc9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59054500019a057197d41c398e75f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea9214bbf3be3bb6710036dfa02b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb3b6ce83bd39db72b1708e0a807889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c336f304b874578d7591075a6e950190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa457c0ff891bf0de3e2aceefeace91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5ac15c2b40b1499c24e8dc7d8c8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443522688979cfacb1fdc1954aacccde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ddb927b76eb7e7c74cfcd9f4e36594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0696332c08e108b48c3d434494a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218dde0935d608c72d5d9dd300726a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a9ba81dd0874ea469ddc11d25feb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf710dbb1a7b4cb283b4560c6ec2aee198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d35df33e973bedbab221ea64a9f8cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2b1be7d9a82fe44604a701aa2dae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dfa099534014f6130e1117f591f1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e313c430363c56001b1ac7f5b1b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3398768c0b8e7719bf4e06b830b6a8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6ad16b3eafdf83a87c10d2a94bd13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a343fe88c0057d47d50e5e8c3a204f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c42e3108d6e6f891365da2d33016106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637864fbfefb646dce27d05eab8ab8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0491a09622c172e4e8eb64b9cecf2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaec094a8fecb81a3766e77f690461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837436b4cacb1af5a34de9fcd4bcf01b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f540158eaf02b04c03ef53d5c12b163111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16da3f7cf6839ced1d1d2712c9c45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5cc41cfbec1f0975d729363fc038113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda51d9055d2126ffaf99e67a2946f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751bd882642f5a206273552332f7153115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194978afe5ce2a3b61a45e7468bf05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e228cf29dff372ee7f7a5d3fdb19f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6881c9254ac2c970c9e614f5a43932118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd0421fd3eced98900c35c8e061cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86ed231a04a987a62057eb2340c70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a1b6527c2260e260f2807119d44b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e534daebecda4bfe5d067471bf374122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8e8f86c3a67ae0458a6d75048be1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fbf3fd0995ab9372239ab7387b6ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197705873094e350752e2a89c18bde59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcecc5ee18d15f032a636434cae590126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ec4b4b982936bfea0662e172cd47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a792c606c6285d35923853652bf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf64071d446d1761e27c2b9d0b50788129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a97a9f8b3fbcf7242e178b7c7b72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2f31c73c0d501006f40a92ee54b32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f4eeecb8b53c351edabca6e352bd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd1c63a71b3532947ec9d53dae500f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe110ba59651cdbc75d0b7d101ccd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9c770ea6746f20fdbd52cd28dbff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147169218e93dd28c69c13ab4f1721c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8b04cee052385476a4e05410febf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca3f51fb599978a18297d827622af6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b173c3b2dc34a3d039999f7d29e04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5193fee1a33a0cb306bf2f4a3e8d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba0a521c42b5ba6575790db8ecd2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26c343a890cd51551d21b0f467cf6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5670531de2eee6b3b4f5eef01a33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e1f9ef5925bab6dcc414389163a0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1749346802d4780252c24c3cf8e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a799f9d92781dc4cee6c80067379b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f4c59ea468a84ccf4541c9e197b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba0f4678dca1d28ec53d71da334b6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08884212601f1cf9628c02852ac960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c239d4be2c974caaf50c163b3f7330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138c6fe1ea4f3b0192945bc1e2241c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499ba0268c22474d64a3a96845eb25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e85e140fb36bd86e3fffec7ed21c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1fb03e01a93c2c38b64782a005a8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151724cf4485d1421e44524b5adf7aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3366b7722b63acb6a3fc908b65d15db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c73d6eb5742a1f1eda8adbed76824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d73ca3292abb668b037984f452f88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c5607abf0a191130cefbd552943a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c204e409e4b754bd156e5a869c147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b066e72ae0cd7c6669a621d269637d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dae2b997b1e30b665e9397c039712162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8ac142ad4c35f6ba2b6b0e4eb060a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b52ef5ee581af605b2206a28f48e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37766fb843b37ae953deeabd9efb8dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982dd1f333004036d0894111fa4223166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e7f622721f534ccfb354265751a73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda074cc607cee4bee7b80ed7c3b713168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a4a704daaf3850caedc91156cf2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38840b4ff6b72c37d13610e83b6d80a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334d113a2680a0108ad2f240f6e584171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224d0966ae6c49da2e4192db20b5ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587138492b8f683d67f9297ce57b2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a22b437cb7b528673bb25454f8869174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079cc981a913197f6bff5f1e492e5c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b72671aa8da8a609964ca62793060176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9bfb44c6f1609991000bf0345f991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc5ab1f684526317e5efca5f112f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393c6aba5a2a4df9d47f7835e087839179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b91c415dcc561f20d1607460f81625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cea0c751e8ac12c30c7939ac8655d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb531accdb0bd730c18f2e8a08e66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5ac28a5e66fe47940d05f1b277fb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d59b3b4f75309bb5d97e1dd97bccf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eb70046c3a5dc2762150bc032f0b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d932c65112b8f461a68a5a0d60f76f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3898b9c146e4027b742b404b705144187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef7289a011398fa9617686c3ba614a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc8a09f75f6d1d8a5aa0c810207f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3b8a1e4f401f566a6a6d484f610d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba2dbaeb4ff2816e926021397d6c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32730b080af0cf8c309a30d9b1c9e8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45a4f1820339b2ed79a6ab90dd8e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eedfa08b7c9d7480fefb5da97d60f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d0a512dccb777925cf1bc1ca6c56b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea128ad12732c48ecee3052c19994af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f3f2c20f70c65eaeacd6facf3386197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd34ceb72d4b59f7cab00ea13024db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ddb2e1aa11a064957f30d0af3bac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497215f0c9ca53d7c3e13fd6b67d8f94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468abb1ba2596f4fab82da1691946fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98e0f0849640438c29892d8309a19b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5a00e361936815aeacac3e947c7ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fb16cfc58f9a83e23b0948445fce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c21ad44bea30180792fa32ea1a7632205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6c67687fb300738897ba5a8525e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac18366f0d0edda07539761bc7fd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffb0481a778972afc8051d020de1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1bb364e6b288e911df3f15b06d3d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7574ca528924efc27ec49b4867f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64530d354dafef83444174340718dcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1353edd195c9df8a75372e0be153d39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a54ac0bbab3226cd81fb5f2a1ab6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c78d8b9ba137c933ca1ae86b455952214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749efceeebbc1b29ed6fe47c8d92e01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ccd7b9a6150afe563e84b7506a05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53dbaa11831123c36d95863e5d91d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596d601f08b796b8ecc04352c42cc3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695ca81519424884e8dfd2c8b7f0dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d960941b46330ad9aaaeeafb3e370b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412783f0a56c5d577f1bec65c5992e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5578eb0fc110bbf367d4139fe072427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d6204844b2626a5d77d5eb4ebff6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03efb815d581d9f09e779f22d966635224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e5b977d64093bb35288735a9ec529225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317720e594bc8ad9a04aae16e143bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816722931f3aab172960de4e7cb76cf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2465ee11564f47bf70bc016ad7dc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21162e07de1e0d6df74025818f00b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27596de16b3a2da6781bdce4e61e7cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c28e835b71abc532910775261cde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db02d2172e18d4793fc28bb4adfeca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde696b159f27cc7273cb2e1783ad5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a093fe176d29e5c5808ce23e847f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dba64bb9ff74e8a2ad73af0de18ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de84f0bc3ba7352add41354955045236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20f940dba94fc374f39433b70186b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec2d0ccbce163c172a00234b1335b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c4a53fac2be295ea2bf550ca4445239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39706cf59d6f9f8a0e7f827d9f21ccb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0649e8ea99d44594d576f0822df04d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd0caee0f32dcd8841352f8f7cfaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068b8d12bf4e99846b5344406c61e0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00496b9c0e14f307f91c04b972f032c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35acf4a797b334980b1787b308fead245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b93a57c0466993418fccaec3058384246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117f78a6298599710ee3d20ef103c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e618a853c566806bea187a7301d6c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b32a789965b60309657db7e61dce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bcf0819339f56280b21105a0005e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b59c0073f3fe6b2cb68435e6a4765251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8157a3e725f07fb9702bba2bae3a723252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b487c8cebeabf606902a139f3350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a7cff13f11e03d1f78564826fc37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150ca8e194037cc0b144f1ac2872ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d851fa3c20ac188dba8251907d989256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798730d1135fd926bc728b0a6a6553257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37def904647f511075156d1efa5aabf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511ce359b5099f0d7f63f0e25b27423259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478b2bca3a17de2ba76034f291bbe59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3294d927b533c37b002cac4c634d56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e9e8757f90a923896e330e883eec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d4cb85bec641dd93b74c0db7012ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89b2db005dac1f380f19bcbcf1d3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56aac2e280ffd9c1ba5d4357e2ccdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e0a6fad68b36de94c6f0aa9ac9a02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44d81308fbf8b0e8deaa491a9058c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b302e4d1cc8e947d947a8e543a2642268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5725e802ac7e128b04acfba537d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9629a930d4571259c2cbcc8a0554270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973042cc50f508daf033953d17575e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988b90a7ec4303da7d9742ae9b2c657272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3a6b2db1d9de1dd2f1f7f16ceb1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db140c8f572d369208a4942fadf3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc4bf208cf014e12719d8d38041ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082952d0a50e076aad242a6464281b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69e15489c1bf89b3ec8238548c59b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7f2206f161969de5147f3532fe4d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4ee193e1d92313dd3de666a0135f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e83870a009a811452b4d57cdabded280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808039cedad99c6e1f50af4ed75b0eeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3726e3b9a4009e705c0ba855a8cc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd762eadf5e7e9e909e01a3d11c03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04153609e16224d9abfc2dc468d4183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c9a4d5897fa3e7d99c0409f692ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf00b93348843734902fe6ff907d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef63e120c0ea17ce29e522a55a0d5c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc2d2fac30831176d9ba813f97849288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216a92bb7baa922626694781d9f6368289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5256be08591a028a61e6e0b9f786d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f59ec2e478e02afa34450770584ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d613f6e8bb71d83ada892bd6933433e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451028c06a9730f10aa00933a39a77b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e45064fd6af19efdcfbdd2c98d39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999efc8d63fe881894b31efeda2b0f3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d58be6732302df7f0f7ee84b744ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cff2c790122eab575b6831b0b0a13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae0df0b79fd0361a67daba104959f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5b077391d7843c2f65759e1740b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bafeef2d98c817cb0c313d4f49ed9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf678cdf05b3d8f792888da7dfb542301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cf5cb377d1508d53f194e49d34467302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea74d424899fd2b0d79f248d806667303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7a4cb70c712f011564528c00057e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786b03c97f8bd5adc7ec0f81b6f5820305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f0137753c27c3e0c357589e08825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f482adec78129912244fa3fba864dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59cf3f83cb743d5bba568f2a0a709308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fc524447ded84f94b6c278135e9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8877dae4430e115850b96b0bda540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13fa78693d88c2b86292818f3cd0e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d94dd6168d036200f9fcc4a40780f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e95a2e18cf1a248efa4bb42b2c2f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395f4153c7297081d9cd970349d5cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dc071448cb2f919e048b610574d96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae9eb20c5cf1d4a08011817cc1460316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7510cc35ebb7e153abca41d39e79962317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2a652730bc8e3e71802353b05eb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ee778784510b89348a7d4a74a202319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d35753b551ed46eacd62929995c521320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f29f53aa20be5cbafbbdadf38b174d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230c65731e06e009a7583d5d68a3a88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ede1990f3e8012647972ad291095323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4408019819d23cc7a0927dc9d476eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502611d013596fd227b88fd17dfd52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c6350e6873b52dbc509afb8a147a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb2c6883167820a59ce3fbfccdde34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2c288d3a893cfd509d1cd19aafe2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73cc4829ec49a48e9c83348ce49a33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2018ffee947a9ae77c53ce2b66e407330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8e53e72af333309d35171280ead08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6ea58ad7cb8dd7846520a1ab9d30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137a10509f22a37fde9211b5bb8a7a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b3099fc357fc9659119fb51a0076334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e3297b44064bbb36e377e35b6ebc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd03ff0dd2352aa23cdc38c0480b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc7b169338f978b6bd1fc438a4a98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c4cc7365c25c3cf54972c114891b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e528b92256e0925276776f93948f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308a1d0b925596777f13ad655b8d02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917faa3b846fbcebd3e511144ce7b58a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb056bf678b80135056cde0cfb857930342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb788c9e21b5862fc43b1346eec0b1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d62ebc35ebdba3a07815568186ae6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bfbc23b020149d175232294f2ef5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d50e6d5cb8206784fe18479925c63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c14226462ecd7d086b3a30aad56d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d985e0f3cc44447d42e7af4a2919f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa01d8d6a367cecee87be20abd9f47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e84772c8dad9ad97f41601cbc82ab2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6377e5c3487a1575b1d01cbc56efeaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfccf036ada9bfb7985c862c521c337352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696adbc1b7364a3114e1880959342cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fbb67068a13e458f619fb0272c08f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb12465264305402f42b2beb8d7c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c92ce36c1d08e8db1074c2b807517356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdfe0ff26dcfa0ad9e74dc3cb3efbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbab136df1d418bc68a68c1225e915358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e056ed172cd9cd438cd23e85285c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41200f4f1fd0d1589e74e0351517306f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3174c427597a61269d7bb54f1f26d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb8ddae5792a32aff0427e805a0f09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c20d74d1069178c2d9ad179009d34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2643a6cf1956e0d9ae381c10c50ef3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421886a21d1d227c74ed25bf87d5d18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca54ad809802a656e5071a826c85d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a184c07f6fede56d6be8a06b0c6120367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b557df996ab326165a849b813eef59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5945f29c9292976173c852176bd3ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483302940f4b2963aa4cf704a55a2181370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b0700e4cdd44981e50a0d4594d96c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144db8f12e33e33ab713aa333390ac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0865988828fc23a0a0b0ad690374c20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d493a7d44254462f8cd39dcfdc36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8938c51f7cf77efe37968148ce5ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037d0a4a4b0f3b49ae68d246f881c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3352d8b3270f7ffd9250e87e0821fa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135e069204af0a4dd1dd1628f37e63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88608c7833402d9b622a90e685515430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cfb0ba07ae7c724ebe3789dfd8f7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56010973744c55ccad9cfad85a301952381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656445cdd2e91b68edca2beb77370f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5b974a7f70259ef1a0988ea386f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5fddeb18dff67b2ce4f4a5a3f679384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9a4eda63362daf93fc8457784dee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70184c7a6e3dc3c8c9752133a0ae0488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff349f91ef72f0790320f0db5e67b49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04242bfba353e337591dd1da43c6b3b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10c369238b4e95adb1a9544d4969c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5983dada2014e16718dbe52fc639798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942cff182170c679139c3c52015e6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1c310b1d7072ff48bf4943a4a9f1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38d3403122aee34f9e565e3ab92c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e52035d5285f813c386fd63e40d6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b36e09dee33e58f4d5406f6987d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff2135f2eb4f1e4066a2b52b0f5e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579488a908a079052b7c468ab9888b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463548ff36da64094942e383acf5aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748555fe7ea820866a5484f07f52877399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d821b82ce8fc9520674eb90a3327400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc974439519b8ece447019ad7086358d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215f693926384028934269f8ee56b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e76ec7c32d032b41ba5e74b3542fad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bfb8641504298fcb3760c0752728c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7143a57ce86c0993449c40f3946bf7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc5122d994f5d2220f5366eb3d0ec3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38418d60d2480b73866965656e90ef4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432930e0a4d895b860733069cffb14a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc92815c2ef12755d84dee88e5a3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8245b3e51c75f1a7e19277711b5fd26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2690cb324aeaae2981831c95d85be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888904490bdf290a586d3d78ae62a49b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc67644e404741f3c6d79b1840772413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546bb3f0b27683bf258334e2c9be618414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe921c26e23d18e9bfc1fcfd56f3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f24059ce85f7e6b7b3c4144e4eb3f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3db85d5b1de95bf63c1a3481b6bf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926f57937ee13f2dfc4804498faf959418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e27d5380b936d0069fe54155be619419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d922f79ecabc18e03af89948d358c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74903419e7e196441dc6957a9ce9059421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a745ee88279ecec948b344fa91c2df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e0ed9c0c73d01cd74f5ed46d0fc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c55f4ae948bd19fd7ee2f1d8b382e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c07eb6ab0d3e9df9c1e52f273774c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0d961f287fd02c68d32c474c1a2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140708f20ecfcefd7bb5712d290732427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544d4a558cc7f84ad3aea23800a83c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe3276a02f5cb49dff450a045fe89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8ee5cd6bb12bc0c00e3dbac5954e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee4777395836f8f17608ba03d19d04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3bb066781b60006a246bf7068339c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ecdb05a8b3072901eaea5d381b42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d39f76d2db04a7ff57ccabc695656434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285b11cb39289876fd882bdae0111e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e835e89a00e025f36b43b8d226fd99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7908ed1bfa5db633da7727ca7dd782437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e257a4815c4a2b0305987f7d53769438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aa7fc382ef32b1ef5089e7edef405439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a6a4d4913c9ff33bf8dd603250f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84313f614a429de1b43ab9d1686d5fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2011f6578c464c4befbbe815354293442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19376110d59cc62e0d9c358d1c5ff2ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2304aac0ecf9f4b84dc29729f7cd20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4390d7f166b6dad0beb0dbac0bc3c9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01216f668318e48ee748766ee027c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7940d491ca6f969b852308893c4a0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1869667718ea4b3b50d603a12ea939448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985eb825be3f6c98f9db43aa909dad1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c986c3e331e9088c68a25f565acd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4341cc2a2daf1d1915e1aea41ed2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe920bd2f9f06a4f08e5f0323e70b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b9620f99938f8a54926d8a47e2fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d91102c2d3b8dd2997fdf20fa1784454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bd1573adda8383d421afc01de6637455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa4d676e55e50f80843dab039e608456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ffac545332b8687bbbc1380a7b18b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5797bd1d784aa149b473c7cf8505be7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65bfd22d41c62a1cc7dbd4e60c8a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d13f57218a2d29da3d8e0d30fd511460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a39cf51fa66f9cf89d146e37bf1b84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0b0a2fd467568255e7d8b368c0ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf9e1cfd772d55bbca1766350ee286463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d576c9cb5645a41d1f25a1fe8897f5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741cf2485e463df906af37c85f54e4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f9ab393d5025e3cbd1bee3d62131e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af01c2030f3f2401cfe29441acf068467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303d848b5d65e6cd3aea474f2ca69ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c0fc761171a755c80c6ab09f53db8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a32b38dccc3a2453c5ac32fcfbd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4459de9e00378068566b04bc98a3194471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8817ef3e070c06d4e7f413a6d4c7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91909d5a590d7afa99d920d8a07de54c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e1c7adb54d162beb6a615e05b8d4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4080bd54733fa011cbc4623f59ef53a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105255b3fb750b9b7f7fda1f6d98d9f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abae657d54b004de6fdc5f38c745cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f677d949cbb03d178e8213fc5af9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62519c245766c8092461b55b11fb81c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8d4476835a8ba2076d30f0b902dd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090772355221e11f1bdefe57677798b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d1987f38b8593a20817b3d3ad2620482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d41f6264ca4234952e7b4d6666918f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a7e00d778b06efde1188c94a3b8fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bca68748fb1532b341a8dd2f504a50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315223b4d0c9dc0468f9ae91d9c7cfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732370d9c00c045910a9576c562e4d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842853e6176be69755539ef922eceb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fec6a5dd325b6087ee75ed113b4ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2fa1b1f2596038484384d9fe1b81c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7f551a83a2342a5bd72388fdc42d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a1fe0f7c8ff1a85093a1c21453b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8c1bbdf3f3d3b02b4fd71fc4ddf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e27e088aa08578cff66c8ca7d09c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08159adad60e47a80387e34a61ffe5aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf496569aa588a9754ce7c131f557496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53f5d46a0d21b9bd4e776b7f67d79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3626f741b117b782581079b08e6dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd7b423a268f41aba2056900a4c936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be553ba3a3186dc42e0bc8775c48ca8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f525ca24efc5c361afdfc3e963a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fedf416ebdad81114894fd02868e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51136945cf63dd6468d0d8775be24a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1b9e90e858b43965f3db7840f6d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd33a692485f36dd6387b7fa26d971505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e254a940970631d52c03f7ff8785e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96fb614cf50cf4abaf97649cb7c56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea38684cc9dfc2b8fac1ad8a3af8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf0595a3f3bd7e8694322133dd5538509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3706df44f01d1d95b42139dbe2bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c677784e92bbc6d44fab3ad9f7ac3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb543603c13e7d064f7220233e5f422512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d196e1bf9f3182ef3d96a1fc1a2d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7addb9895f179a3a7162d3523071b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331096313ca4460f27e5e02f021be1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31870c421f716e85fe30fdc187bf40e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d07fd1ac8d06ab75959fab9f11bd6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3396dcfa35227c86aa0841f55548518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd469430641e1ab191ccc04f2f20f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910df62a5e2e086d7c9e859ebf57f241520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e9572cbbb366734ddcef124c3ff89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62d93731f5cccf45f6ad9181d3b2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32886a87df5846e3f71b5b3e583b2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae1db4e7cec44e451d720d3f553578524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf7963cdc50239e8266a75beb757e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9355e6f14676464e8b54c63baed58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c333cf5a610d4fbcb942223c1aa63c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721b8c72de6ea2a25ee68e662b37ff0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5dcab342d90471a35c2e6b7cd82e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074280c56aa0b2e0801240d1ffa5ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369298787df609d3000c35931b72c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d2326c347dcccd646afebc05cea3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a85dee54671f62dfe156498232111533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6e99c9da11613e1e5abf38205852534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4da271f0e70ee705e5ce92a33204b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7663622cc5b08af5e596575891164536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fdb284171a71ce76e46e7c1f26c90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb3700411bf1b3e99ea0d05eaf1c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12fe79e729002dab2406d7ff0bf28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c0baf005a7f18d71e8c97dc7e5625540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125bae3794d80c3d733d7653e567f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1895e86c713f1ed6db93b34f0e86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673d6d423b9af96afa80b2642d0e665543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c537475decd9c8a801475aa3bc9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190327c1fa8b18b3424d971899196d88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632426e58512ce8db7374cc0d3b22f6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a81745b37e0639b7b8f8690e6f3b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5ae45b01c9a895dbceaea019f66e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10378f3bf3cc23f189879c35696ab2cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff52f9eab5daad5675263b6c270a9b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2b92bada05cd877ef767cd0c69202551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb0df494c7716befd9c7e0a517572552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2d616200a4164625dbbaf663cc86b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779cb148bd3dcc5bea93f27726c5f9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e161c74f489a1b8d3a8409175eca5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10675cc4428f6e937699be432f869556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80c64ca8a609c46de5bf23829b5006557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c87c5b80a34cce9a8fe12d4c3c08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee51fa943eedded1ec74d98af5fd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4706776674ea5993ca68c90f068e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ca071fca624a15414403161c941b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba724c3651c64ea7f54bcdc2869900e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13dacf8c0b7c92bce074f702bff97a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a41defdd91e6d117761aa4f995cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f4faeaf335281a07766b5318ddf0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc2acd76e070770ec70e8a3df75d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904d0cd7b23a2d2d4e0bdb71aeae65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcab3fac73df11bba0231e3dec1e9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7540041d5e8865f7984e310a7cd24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f5bb97e2dbe0b35aac6f20f3ba05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382643d18b381c571d7440d651c8cf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda7452bdafbb38540c4837e17830a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068e51b25f0dff96c3121c50a7ac9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6e7294c30e2391fa6a7fb044e613d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0450b141bf7aff134b023b8f01e6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db8bafff4966ed0577b4d6c1c83f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cfa36569f290f7120d139ed45913c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd927345cc4e58f6e05bfe59a53a4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65457ef60f8a2f3a4ffc13fb7fefa0e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455549e26a3fc4ecd8c6ff71c2e0ccbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931193efb5bebd9a47ed6d469ae5c98d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf3efccbdb529d9c6f39a372a27403582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732052905fe9b5fb17c04a11019cf3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e129971a15e61c92a6a326b193a0a6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4998737032201e89dd1244a3385b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0ed2ee506698b42cbc62a3a6ef74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebc8898775139d8055e30dd495fd2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84642d53bf326529279bc919bc0affe2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81457f0ae7d2c154d01459512ead32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63362b54c804fa74546554dec35a4d64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad70b657120b48486479ac105f6365591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78973ff47ee84962163d98ca3c49cfe9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b2b2d4e69f811e98dbb4ab2976f8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a90edb21cf40cca8c2dd7adaea9da2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5aacc37f3df08450ee1134d87fe9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bca2981bcb0c95b790b1f2d874717596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb3312625dcec4ac37ec332da3f791597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c465cf83bf964700425d32d15868951598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee464d5ef14e882e6005d7f46f49da0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf7e965edea3eeaa92afebc14a5471600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf8d8f4fab2f5321d25c2cb7c3a161601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c66521ca1bf7c55f153729ee83e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d5749496e0240a0869002174a5d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68544373cd784e98df5b7322e7ea97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdafeb6beac43e28911bf729e037d6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4364b8c9199be3f8f45676362fa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd224f7a978f866a29062b75ac56c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa876308ec8a974a4392fa687d8ff2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ecc5b999ee0517b3248de598aae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86d0816aa241c2a67d99a5376c39d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa48a57ea490426661c610e01db5435611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e778076e0fa12232a1dd935142023f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15965e6e63761e27a2e79d8c4c7813f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a48bed609d060af53f88dc624a527614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3956fd33deb24e5678bd984da806a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755259b407cc405065da8301d17c2f28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca0f176cab03546b71a880e2a9c34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c23468baa837aa2a10417fccd8a3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8f1dafb50c3f331064076c68f405619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d6c2ba2148875219a231d24162b61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ac4cefa20ba814ddbd4d4afc9ff9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3afac0d873cea7ec86a94231cf40d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be006a0a1e9909d0b1f1e84601d1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293ae98b8afdcc8e51a33526c3e51b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab0ba36dcb9ab1ae9d866452419bbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154517fa5635b9f23c89d05a6c9ae3ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541754cf4ce605cf49bac536bd4c8789627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162845295f44eb7a3951c9ca92f66a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaf348cf034bcfa7f59ee193c68dbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6112fa1418be016f0e07475c2d022cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7fdecbf3ca2f44d65dce0f75fd5a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6245dd3d571dbaaf155c8fbd3ad0ee0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea069dfe94f1dc97d48fdd8b80f1bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff99cf6cee160de58c7f39d82b184634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c0b137835cadd32e49097b1f7185d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7262b5e924e12d56f9992ed5c6931636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c63df33fe00aaba8db5106f2e3a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2ba5ff010ce802327db588f783fd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2bce0f40d394f62aa55fb0c05915639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0697d2462d1b0e042ace836398300640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e6c20634dce8896d905ca3635f33a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d70a0284a464e0a005f3ceb9412e26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cd2da066d5c5d681aff1516c2684c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09a02500675dbbb4bcd45a20c32af2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac8b23fdf6d6b69b4ede716014989645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027d85da3094b774dcc7f5fab8f6a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2ae9f4ab3a69b9f21ab3b1c967f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059be6b95bc66ee50a80573b3544304648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa5280a8915e084ec813f8043b4fcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88f0023f661c1044c13d54b517a94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c572ddb16d88810adf3623ad0fcda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3520d67365bc23207b04dd81e49aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318badfc4789eef9fa552a6ff017b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8fe9b27061dcc26216b0223658a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7f0a5edafb36408c105eb3a290e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3459cc65a1a1e9272c137bddd1e15a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd58081ff7d30d3c46079589ba8da8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23a7e94c92c0badae87f50f3654b1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd083c1bbd389680763a074b824446cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ba10ce8cce0fbd006e3e6e7d027e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604554856956df846331c4852167207a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55af324cd3ab2e32b1233fa3b8ed70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9360096e4fa77fca541303b87a92be8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604d2fdaf6dde36c5b38637ed8028a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a807ad048faa2d6f7ceaa41236e4cdc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9172ff5576b30afa28a2e69d7f20634666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f7b3d05f24944f8379099023787e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab6b16f8876ae946512e93c6ce1c69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531fd7506cc835b5905892906e1d6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc4eccdcc8f841bfa24070fe37442670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb10c75cdb800a10b332c1716bf58d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e59668498b50eafb52d90a6d945db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f01c43c7a9cff68f6582841115cc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8bd0edc6ed701b8b3e20a1fcefb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87693842a49f2fea37d2f9ecc37c3b0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de10a718d7abc0eae4d5811b4b15f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc8c38de6d29f310fcda0132812d9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d601633d83999faa74b277bee1f79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c6e141efb5c5f14806bd8afb70be2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717e82ecb4560e379193c0c208d3e4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90105f5f5bff2ea8152aa501046e98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bedd86b6be505aa56ee2e7622a607682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c38502b7b53ba4a7a91393f77456e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa21c95cc25aa01c6346fdd1ce4f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e35cd6f8bfa1474bea906391ca1bd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ded09e8159ae282932ee9fb51cfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a845f776ecd87513175409b049ada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbcd3afdc3d7a9c2981cd7e2c04798688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5aaef88793c3c44337849c4c9a5cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641ae0a3106282749a9bc286ae8f99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bf03e7f3514f015488c26e1e3249c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c326a74ea8ed92a8d25778021413692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4dc6b34afdaf587de2f3f8ec06cc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188c67fdbad325155d5b0d59cc9390694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079281373b342c10b4cda24d7ce1000695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c9caab53f60e2181fb843d52352c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3567caf5c4540e5f0047b8735cb63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e9ba955765dc550bb16ea65ff7e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e082234a1b8a6305458dd147b49001699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f519119a537e6d0d0c5a55e5463674700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0514013f8e9695f3587b8256f29f57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22bb5a724c1f50b509ecd8fd3e20c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e92db7edd5e92aeec71adc4f647adf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54082e6b613e655cfa9993958d9d8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735793f7ba3b5fd7991e32ab1ad11d36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6a1dd89d51ae0718a1c550591090706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94667ae3b68bccbd5231bba33ae6b5ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea9f3a595c23e026ed1f225ee138e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657746549ffc9f345fa472641c7c7d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a7c0c81cad3fbfc682570379c2c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c1bfb00da9eec41130b9e40bccbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470119411987227aabfbb8b75f632c84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a748da596e0bc93d063a6591b89d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd905b3404d54324c3a4369b2740805714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563f761e2fb1cfb205ed737eba4359d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1449c22c46a525e1f1b1ddf4f1da69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291355ae4e1bf516e491129c25db6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b0cfa017ba202eb3d53f4137eccc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d483985b85a26d96295293af21401e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4377e31edcb20b2c73cb7c9a1f1102720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509b4738a84e1c9d2f468cb6c6ba5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9c1ce9a16897b0b1f3406b56421d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d8a19a733bcf339005a5eee8f9a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597020fe45943259017afb616817e32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6f2852ab9c547e0bde3206be19a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87d68e5e3bbc1faf296fe443c1652726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388a0c1da223ed4b5278b17d6bf36b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678f66010701ec18dbf8b40eec8b80a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d9587603b6cc2bb3870fb961fc15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d6b1018329ad4af09ac3827bb509730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c18094df048ffe12904b9012c6c3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff41bdd3e419255b56ebbda46bc9a73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375836df0263571484ce878b0b2a2b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4323e140a3f1dbc02053cc320b0d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a5dc18cc8c39c00ea37d600283847735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d9a90726a5c55e34b5dfc647f017736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a08fc2262564d57bff55cf918074737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051926d80b7ef2f11b8d6e84e5cb6d43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bd350f0b1389a23a3d4cb85196e23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2cb1dc13e8082bc914f194ead157740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658ff18f59dd3f1e8212689e00e3e2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155adf78182ae0f48879a244832c08bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa0765d9829dcd2de90084dbc355d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046591270d58d58fd6319f48ed5f1989744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1c5370c6b823c0aa991b23ebb7e5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6ffcfec32701e0e50c75d091e576746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4ceda148c661817f0cecf56e083f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e2b7dc79a8dad64a96557f0ab49d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cbd6b37e0b93dcfdc9c3228a9f8a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140729c7d9d126813b6d8947712c460b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d5c8bc816f45df18b0c13df6af658751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf8bc289de07ac198909a00b4e6351752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9004225a74abc76e8f2b3c374e5e5b2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>