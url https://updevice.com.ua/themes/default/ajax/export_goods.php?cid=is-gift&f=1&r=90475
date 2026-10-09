--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778f2448bde1eaf1da86459a0fcd3141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88fd9277e027993a2119f136346202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdc4fb980eaa458ccc2832e96519d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06119ad7f22c78b8c85faed138a91244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce8a2270e9ecb5b20033bc5602b695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b729b2f41685d92066dd192fe89df36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6381c06c9a442e77c4c7bd85ba16c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aefccbf0a6562c9199d3963f671248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606762426ddb258e264fc18ed7cfe1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be71644fd3583125b6014d77d5326310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a2df578ffdd039118dadf4d9b779d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3ec5dcffa827c4f64061eec5e47c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f0eae6e9c531516d47cfab32840c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3485ac6fe7fccf1386abdbb12771ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee78a90c1d7a31c9144d1149479a38115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a41bea932e8e9a5523168beea0d8a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fce0cd816db0c782c112726c18c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7789dc58636a5356d7bd8ca57ecf9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fdaad61e538c29310811ef2ae9b1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42c288156a24c6c9370fc01c5fcfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e32cbc1e8bbd8f4041ddf00e3fdb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a3d90e6fd791ef59f0e086428f63c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6de3d1675ef8e85d1decbd63d11c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566104a8ddab2f4a66819dd943d74d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181609719d9a9a1e8d3ae062f98d3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3f083c94358967ee8891480a9186026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b128bf5b981feb20061bb533a37d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99756eab0896d61a6ea1c54063197d6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36d2489038ab92718c90e800870cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35218ddfa470b2f672297e689da2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada98b208b19fd53a0d85840608af1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c24a23b0646e3b77fdd0d75fe4c7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed12ddce92f96cf95c5c505f94a90133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9735d163237b0db76b24125fdcf5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6eeeaf9c90ae00be7314e203852d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e328d2cfbf36b86eca0254203a52e2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf69cde989989ada573141de172564f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9aa14f64b80bcad53cad1c58740e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b0cde2c61f0d2848cb0f9bb658b4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e4c06532ccbcbbed6f3915ff759040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb83c57a3598828552643de7706fd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169829b83bff9fc1527432fb89f9d77042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade719ef3dacdfa4dc005e2ca6e37c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2bb7748f1d559889147f19548b2bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c19937609941bcb973afa981754145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6e5ba638ade3bcdb96290f8a93ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d6bfd0e6df764ef3da7ec5633783547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e4080319d51dfae43387f21c6e6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b95b29746703eb0c7cfa5f84c34d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5212b7db017ca5a437b4f61e3cc8ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c779c56171b4e7dd31f4b783a550a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985268c6001486d51972bdec4013c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee9eac939bf3d8f8d8ae094807fe7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9f774e10b047acd6285aeff67a9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d18b620366e696cb6007adb46329c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387592abcf1fbf98a2c919bbf616a6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3e4b704b883067f4ab9db3b4de3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a968a83adba7f7caf9e96c10561458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02843f532bfc3b0a15145cc559d1e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad561433bea5738a3b6dd4f841f9bef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0013758c24c468742e846e427b1f6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ffe40de928dcb98fa0f08f26af3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb481d0159022208a6811fc0679e65463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd780aea0ee80c1b3a5525b58335364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf1ef98b4d9532ee6dc71e325e22665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ded3886a0b715167f38ef42e1e39866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e5823735b73aa34a12fe5eb729afb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a149a8efae0b4e1212557cdc1b22468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b90e603c98f5bdcac805eac4cd8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95091c0a5738f0756e4797ee37683c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13b0acf70d4944a7a257c4b38837371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a05d49eb5a9b30d056857033e76c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9a3f5cd74a2b55b8c5736df801d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d904620a1a7f81f6bf5a8b151cc7e2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520337e33586b61d8c3fe0e2044b932775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f017de34a0a743cabdff8596c0c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831115717ce072ae6c1329012c8d11af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19230b758a1e90aa94c19fc2d7e4c3df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d224c55ffedbb1890d2d9b7d067b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315eb84a62b620182d25eb4fb3e62b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785358e15a0c044035380a119837e29d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501bf729ec8aac8377fc9dad89150ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3651e13481db45f7394ea3e8da041c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088968cd76e42c11634372d194ef723384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922102a2da1e2d1aea44f87d95f361e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3724cf049f32bd4e0f237ce7d196e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501946eec04c810763a9e8cb8a8b77087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641020e678ca63403ccf8fa8620d7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101c5a1ef05b7af3864f65589fe0a2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87608dd66beac5f25c84c67374f74eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ee9b7f6e414fc69ac0a90a360a8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8779cca3dc1ad0f562ca1d269e4af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d31dfe4b0d2d91ddf9964b519c34a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca9662d145c9c5665fda1e933ccaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b377dc0833803d62188eac5a5cda395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d015a9bd1a65cf85c16d23244339a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553807223eec1ef4368da46e482c92497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c5daf0eaf216947a19ebbaaa283198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701563a4376ee77f0a0c3e9ea1b5ae6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368523d0f6aee90931968fd92e07698100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2320822e17243c77d024e74bd7ca1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411972400c35645893827d663ee999ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a0ecf9b32fdb6364198db75bd6a58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b21f2011cf6c0d17016dc7299d37f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391df1e480a4bc02c09c7691564b269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b137c4c89c754a2ed56638f6f5fc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474290ba7517659469b59124aaf68cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a08107edcab08f1d01fa8622d393f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c8aa534e6f7facc937418ad91e6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af301f2dc24806f56df2a29962771c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0da8700c7f469329eaaa9345ecf42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563e67080e0b0b12559673019e665b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd4f2cad08e5b165c4103f402fca16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e5ec0455c64d6fdb7e8a9ce20f184114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e41cb8fb22f3a719d921e4c123545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e43626a47158e935d1751a54fbc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f1be161772ec156ec09640ffce0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a87ff9aa23a7c03e5127700b0040118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce897ce571e0b39c5fe1d67fef0d379119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa4e065fcfa62a3b164d368fdc512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd8a7b1dc05a34d687cb480e0b81d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6c551f79b4ef99095606e7a5a76c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e599335cee996b64d0a6c86ef81dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c183b82e2911c32d92127d9617f533f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb697e0785182c1ee495732446bcec0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb5b35dd69e329747a7b5b678df72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eb143ba01ee3ee34d501dcd44f8b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b596d3aa2a6476e4df3bfce1391f79c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9d487e861c12745da624508565c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e99c61bd42b1c138d9d5b7b4da364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3076f80cf4aec2e6d663b3293bc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81c03c147fda7b4b4ca0a777d1299132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d07f1225a2725d93eeffbfd99f22a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcbfb31e366eabf026529cc28bdbb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f455f0aa05137389c8fd5223d3a93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1fb02fc4662eb3a6f397bea3615ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee87e3ef90aa8e09941d0118b019f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2918646907b213b916f6cc60c77daf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8e774f092702af8b89c81da7dcd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743089e79a1c1fd40eb34c0e21e27b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ca9dd97673018cdd2b7986bbda6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15985ec0cf8e5a41693150eaf541cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbcedddfcf25940652b2351cb4ebc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afbf79cf430e665b26699d61dd2dbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2e92e022008ea92d4b37440d3d7a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917c45de37ee5f6d1481c558322914146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dc4b2afeb2a40b559bdfbc4c4abcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474923a8912c0fd9b6b6c0e1f19548a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1db134e0b8d4f8851f726dbd5040149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e386976d7585f0e8b50a1df81f8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bf616b74dc93792af591b5c47a8fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9680e6465b00a7a7e24da3abba5f258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e558b8fd6586dc0a3391bed97043153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc003150929b8059c0e6afd15f0ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45555fcc77735334ebf61b80f28ad1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59e7c418551b00ea2c7907c9e68c87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b139db28528c9cf01c3551d1a6c734e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80edf91deb92339d82a6527035074158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1196023fb59766f595c39f7b6688e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891610b80a494f2ca7831d4aed04bc7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f624757c857f9e0b56fe173315fe29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672b4d29b260d65565f91acd7950865162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe841653a5c5bd662dc0238fe94b31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb208532e332f6e8223df8a093cd5c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da1705bfb53902de1f26a6917bbd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d630a51a342c9204f54770fd54c63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2420a3bcf513c289be6c538c3806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15c61c0770c5ff7eae79559971a024168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1b6dc3f3eac0e94024514b514ff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44049a8d9bd087422f4a425f2b2754170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf8d766f34a98d29d179f6466ea99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e8228cbb1536c8b07b05bc7d328d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8165d752be6b4fda49f2d7454f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24926da4c3766b57a1f68c1c694ab73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36589e91bf8c535081e1e0050d8fd484175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e4dbae115d7e480bce0deee1f166176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079320e07f333e62903dfe2570c3cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6e094f71fc3066974a122269a638d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1e7cf8e56e9b6d43f4c91694765d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d14ca9f408fbf5027e366ac44fc13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9faaa70d809e0fa0e6d866e98935de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0dcefedbd1d8a0217ca6f0b90c553182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82efce45597d3d538bcea680d7f18a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7b33e7c927b789ca0e06cb4e26e3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26400e8eef295449a11d0a9ee7e042d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbe9a85d14c27cb99493ec595a74f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858b97bf8736810f509fc6aaf4800c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6ab0d88291a25bc9e4cb2db062a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804cbf2981484fb23619f092dab744189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d67a78d1748465021968a3509664f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36e1e9b1b20a6d1abb5bd9fcb0ed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9edbf1370f22b3646fdfc54cca0068192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ddd99804892ffdd1b137a2e010a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3b77fb1aba824f28277dfda25991194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fa9a8ec019fe3f97838b2cdf4dbd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c0899911279a809f30a1f223d247d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517291bd129d711183f7cfd1e752ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fd34b28d251b2dbf10be090db0187198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daccf6d85c6e311e5ed930e84404383199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c0870a78a5efe5c2955f3d0cf09e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6e98294febc303a196b31cf77a9fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c358b0ae198ae35fe0b09a0fedd90d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f242e4757cac07532ec1d33907b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5342cc2d96b99cffe3bbcadfa34b6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b2947ea33220a9dfdcb42932cd496205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884345e59e6a619584a709c7e1928cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b7e97a3e95c4189ab3a3c108d24d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba62e2c328f364cbc9f1ff17c8686208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e806b6748d9f96a74e663fb494f3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c011938f0188b16ede4db0f1533e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df8453bbe198b64ab772c5edc5e01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f628b9ec75a775bd6da87159eede9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb5ce1de4c9ec2611f3e0092ccfaa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1093d8283a154229a0ed0b950bc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef62692716d7fdb4b47b705ba45508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd127c5c9e65acf9d1518fae7de8be2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562f123d16699f9d6e2795ada348a3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8541ecaba6dfcfc79b7e8dd9ae88e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d1ce053836dd1c5fa092adacb9ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b033ea93dc02ba3816ea84dea31f39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3deb47a5cac350ea295f9aa8ddac8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1b773259e85076ff34dbba734800222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae14b9fb3f8f254fdebaf5921f9d26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37f01ba7df6e7d9451f84edab245e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553e0a019b8ba6c24f6bb17904667d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011649b4b943b3927e85defeac8802226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e7886bc838c87672bf8855c84e94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10eb754acede1527892cc38a74051c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821106d87a3088cd3a742f37842e88c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3bfb822a2e042c097c05a814df37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ffb03f2625acc784e9d50cc58dd69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f674567a58a8f48fce212b4dfeb32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900af627278617a18e370c15a840f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec7a7d981752c5ebb67fabcb13721b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ad259387ce4a3c0487d3779e31a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631b6d40fad27899746e472c2c691f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff93d453554f7edfede22beb7ccd08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df43d3984a25c6828947bc907497c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff22c3cf7041202d5604b30e85eb04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885617b954feaa034044018daa1304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e567fd9e7febba88b1a2be2e4950241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8897b92676967a7789d42c124f70103242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87ccc992856a7c0a4f139e656b5f21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c21d8088c7c134a2771bcd7fbec73c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb390b66b45de9801d7f4ffb87e57a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d19ba1ba0107ad4a164f2436d7b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91210b4e1a7295b23aaeeb960be724247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746140cce17a92027637ae50e71c1c2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c95cf21b3f12115e3ec3272824f836249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a7b2e7fc692f378480bef37aac42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6e7e5d7c614849d61fabafd11b04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a900180ed27bbeac661d3fd4d7e47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a373811175c49cd0575a675e0f5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3304e356ffc56c98e0f21c4c2cafde5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec50bb6b0ee80ee815975d2299acf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b625f94342617ac418671d6219eef7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a095cab992175f90849a51b377292257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ddfa760ab0927a0593dd83f7c34ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd030b8f2967cd5e9c1c4b595651a14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3465c204c3670f1531ec084dcdb97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc0ec9806a08cc651eea7bf6a42cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55bda29b306f52cffba8481029f712262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4530776326493d0569e3c80d19f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4284292a667921898b9a5e3530c8ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2067164a23a1f1262b099d222a52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c588d76058121e8300800a2c6a830e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bf489d511e788bf7e7a44edb95165267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918db4665071acb0b4d5064bb183d0e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ba746ed3060b1a9e24894bf9e630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089214e8bffc674c31e2c0a9be51aa09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ce12aab63189e5c135658049a7e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f2bb092cd550e390f13be751a14d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144567d6f8dda13031d8bf018b8237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be148046e9a71fd4ca1d7e2cba670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebde2d2c860365740f56bc7237e3f46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e180cb1b9d1f0a007647a14d92b68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74afbbe00df1a6fc9c1c2b7c80b438277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd632896424357eb40fc867f91338278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c8fcbd6e33eaf336c39c2f8e15be8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37f98523233f0b937ab7cd6738bea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653c52b8137b2cf62d8978024e34ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776a180cff96200367e221a768c4de8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a85d785cb7485fc819e7fff14850b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c85142d212b5d2982d149a9b1bb81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228eda1e24534217987f0005c53ae21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186628168b24bb664fc7fedb010bad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff215496039489f36b39221ba39ef9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca72a725d6693535719a9ad41d6cdaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94bb32eb7fa147b032e4f1052bd483289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3ae7296971c49a521e1319914f2d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1de7d95c6d4ac814c146963adc4580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a193c4dc7226811fbf461df555d30b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32d3f973d7227d184af6c382040b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0367b8b9cd807632d368f7b2cc21d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ffc47f03aa85827c8b2e245db7be1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bfcdfd043bea272fba33878a51a31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d489fde19e2ff3c7eecf8d0ec2258297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412af85c7a36f8c3ae04082836e00ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0655374d4eb5ce67acefbe11ca042b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4546c26a735791be65cccce68811300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feeefe6900821fb36b307fd9a93e1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd5a10383d6244a288d0adb802e1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e07422917ecd9668d56e21c004118303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe8adb85c19d3552bba07e952bae69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2384f6449b20f994bece385f3eb069305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ffa518d403598a48c1d17e9d610f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b86d32dfdb8f518970f4e35118bb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42254725b761feb46721592ed8f45c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3cd03b761a1ddc9006128e1e82fe6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a9c91fda578e7be99ba37b8a8e29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630001b2091a4bfe650ed9f7a3164d38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe66285ec242612489e0824901c6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b842e47784cdb82d82d2b42b2ebadb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3b675c4a58a6c117927cca78d087b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20a53a7286b8e971adaa42550784e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842cb16f97d1ff06baeaca755ce4b71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20647f4aa2d508b4dbbec265f5981512317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db6f02511b9942b9f1766457d3a71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a90d30ec07c933df8833d04c6a5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a226f7d9a291c176caca410b5f28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df1670435d0b5d8b1c9b9cbda07d09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d483ee64b30d2b97d8b0e965609f9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79625db81a58c3cae979636fa5e797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18262d2da432bc0f8ccbca6f176639324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdb57eba84c63f21481cbb3dc2641f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4eade00f012e7dcc020198a2c1fef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fdb91a19c589bb4662cb3338c78ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4558a6023171a3e038b4cca4c1918c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fbc2f1d676c76e0753d4583ed0ad3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbef73e51900478b860bcc1165e3d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff060dff7c2d0de6aceb759bbe376c91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e2273404962e769b0afee61ddbdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c00cf82528fc9dd8372e2d6f870d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b8dd6b1cee7ee1441a689f06b905e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85852e37fb7ab6d7e61784d66b50e99a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65221156c0b3f5bcdfbbbd48b2a9cfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60c91c2fdc89371e4a0b7d5935c84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb2d600cf56f1be7bdcafe6222de3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a6845edc8e041b58062a6b266a4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe74a99badf685b2728166e44cd6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d747cbbd2b829b3e7d95e375be11b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4770c02629e444205c520a9eb351fcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7792fbb60ac936779b4234f73a53e49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bbf7daec3246cf38a79005a9c1ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f8c2c922d3a5d286572ae10cc9b46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514210d32a96d9170854f336ac271c17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e405124d60f3e1ba2666c45defd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc85b76eb367e4cb581b6f777dbe16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ec0e6d092ac408a949ab88f3e7fef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df04149419b252cd6625c446abd5b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac0b85d1ebca8084883aa3f82d960e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae9be2d045266c3909e3569c9a008e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f872276b8658d5fe466adc0ffce47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388def3917cb8ea494448c806065658354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8111e178c2792abda99b4945634f58b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b1c6ec0008b4c61a67416e220e72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d4dfff6156a5cae64340eec9771ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7577a3ca54ee8afacf003611e4596358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923674eee466a34e3a26d052bd92398359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99bd3774de5218783f0e842f4193d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94009a698149c04322628ed0479b933361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3528ea91b02ec23f6d409070689f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554fe59b07bb4391b48378e96fe5ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54e02201833730e27161a1bd41be2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb846358fcbd2b22c912994fd7d3b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506a7bfdff065376b19a224d6b94f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579101bb2f8c391d4421d142defe813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30bec53b202d62bbd4b4ba4a46b98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4615c1edfd5a31eea436807560e6ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd79dfa6125935272e92da73c67d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f85b020a08fe7a3a70088cd6283f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a1eebaeb85c55ff7fc4cb25b2aa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83283a76c5e4750db176107b6630095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32810444daab6cf7796d3fa5a4ae2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e00b835601a65faf1dd8fe9771532375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde5c536d312f5e77e52aeaec87d22c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8a1aae6e4d8b969a25d9d0e07da81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed2a85b039bf94b1533453cf08aa11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a31f92bea5c3f7457fef003058620379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cd47711ffdb9913c2c83c1f613f03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e018cce7b832838c373343f6610ff5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b97bff4ca5ee62a2849e64ba71630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc85f979de497ca42591adf416d2968383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaaee5e635b69d74fa498302f4bafb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253061b3d5770d6355b6655a6492dd6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9e3117ddaeca199fc591923da828386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493641277d464e6da518b2ed34dd2f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51efed8f27b6fde783a3c301f78145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3611b7b7753115e266c9ca60a0eac97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae582893d77fbece69d4fa08adfe9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60af7a9e89a5630f9fe9ccadf8a598391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a090b4223938ade59b2f20b95e5c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ddbbb3593fcc71d14efabcf02c1ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c614a9ad1e8b456b0f8e9f786af0a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634829d15f576bf0dfe497dea223e487395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6439f2861c2a2a7c7b0e5e1fd7f9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ec24ecc34b5cdb5f20a1aaebf549397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a60aa44c157351480c0d2d7f3ec86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6183bdbd5b6d007300de3cafd0c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9803abe08d1bd5cf78cd9d6c75d95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34674d0fd94fdd2363c2845cda34251401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230d6d612e030b8fe91832e5cb6aee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e796e31efa40d1ac12604ca88c38e62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9115183ac6c3b7b61fd32fd78869122404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85122cdf1222cb77486b15fba4da2a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a94d29c115fbbe18bd0753c00eb09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771c774eeb6c9f7c3c0f02065696422407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0af86c405828c66e11d80e525417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aa82c46539b21a70f1355f7233c7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408e152a440db623011b15da3a48fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1a6104f0877378b091c9f1c443d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c964787b9789d4598f9e90b9aa91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a7cf98931ac76843a1cd80828620413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54d2530c8317c592936e7fc75b7a24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00852ab6a0d0c8ae35f9b8bd81bdcfb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8386a999356cb9eab2dc210603848416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df92af7719a34906b98badf291a3c8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7a6965690ecef5a4291267840a2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec6b481eec2d86b9874c3fde9a360419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e03c72157ace95d28788e64ad8c95d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dadf122445d431ba6412cf7aa52b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29268cdbb74fa825ccb90f84fcd7531422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475c2b7a147465c0cc295e334a8b6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687326911f47cdd77a3adf0cb6b8689424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ab30d87fa5a245c328a584cac208425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e89f270925f74557a1f5248632ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b125cccbb5cf3dcb76fc3c5a577753427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7bcfe58c0a88c5f5de99b09b5d4d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b5bed6ae238a055291c032980877429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fcde074552aca719a43e72e668ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbbe646e34828cfe8a8de7aba31dad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a6cdda4bdd2cacb582a2cda2cd38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6597cd9b88bb76f87d33d18566454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543a855830a9a2b774b9f6a5827fcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df17c0efdc5c82ab7b67ff21080b4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee657cd598c8ff0b40b1730148767040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55df9ec95f10a569eecc746dc72277437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54bb5f4df712cc15524af2e345d721438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc512b4490c686ea57be135fdc2560a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de611ff92d45cdd3795ac9a6dfe19748440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464c4a02ece357b977810fd2c6d7f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f93ebab959c540562c6f72609dc9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f727585b53804b3308c772d976677443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c31c325cbc4b661d509b32a2d1faa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6e441e8b8cd34e0040b1ae1d9e710445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d374c1cd1984f23eda030efc2713e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e702cdc50d6da11fcebd24fb0e69cc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4654b0196a4766b2e4bbe3efc5a226448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac924a95f13ac2ae61007fab3c4c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bfbd37b09c4b605c1d20250ed9f49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd13f1e5ac9b1f39f78f1c1eadc480451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433382a71f0b47a0388ca066f0fe21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5fa03f4d3e73b75ca833d425cc06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c0182c020a6727ad1b03b4010eb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3174150b32e49feb87b20e7753a1a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf553c05b0586130f5b68849765c8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bc83c5892cd17d2f4c40caa340ab1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe640a02fef3c68bd9e534098b22077458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839d00c6b7509970b547308587de32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ec50120d18bbd1841ff380c4824a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041feb3bdde48b50c0bdc5213d6f85f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1e01d57a4d31ee85f30c9cd31837462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37628d275a44c01277137c05199414e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a7522041e04a15c1e5de6fecd75b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0ec9f15a462135d752449cb16c3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac49613e6abbb279ca159d748f8d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1b25d75616064018d6963f77b272467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38911d0798247ad1208a46f286fdcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b1a5da96f727a7a9950da27ca8a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f0e8bdf418b23a93bba96b7f63ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c3e8d64e202b7c455a51c9dea1e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb2b9f8557971bc3ae00c52e291de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed696de187bf866f65f4ad9f5aab1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a23799bb8ac16924ad2a5f9c1702c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd221b1167529b5e92b1d09c3a9d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737b2f39147bbc5e0be1cbbdb65c432476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863ada510a38c6090c5d2bdef7b419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda8e203acd9a9309845de16c146e5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31349600b64c0010fd1446011ecd8bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955c95c322c528ab54fa984ab2e722480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135445aa8bf483e631c780ba88298aa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ab0271523788f8b2e02f227d6ac4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedaf5c83bad8fc6e4547f4ca0270cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717caa71557858951f2e07623a43420d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1483128ab0cefec6209380c2475e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c094e8f1ae1694569d4a524a1b53cef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b655c889367ebfa4d53885ce5a1851487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515bf811c20d8f66ce1e0e8a809f6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c892e17ea3776732e1b1ad34e41a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71227c4cf00d086e66a9d1aac2303198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ac2a941b8fb2fdb1d72d3f457d56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865caf80a76001f2265c1223b03aa78b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c99b44e06a6f61e1bfdc77cf966d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe4a6e7b3c3010f6166a631687f1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48d765dfb4fced8c84796158045e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ae19ca8cf601299627b080288c7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8a2243d4ec303fa370f9bda4528a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8912067cf77924624ff8e7a15862f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddb6f70c44bcd7cb7b1e78d08761d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4964d9a02868b5d6ee0a2d725a8f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26738079bc7364bdb9614d4be69030ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670462e2452d147e228fc83caa2610502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61d7f72b5d2bf4f4b6ff8d408f2c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60521219b3ed025d2ec18f8084f9c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbcd11684ffc1ab7e18860c0c7115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3292e1c185fbde9a6506f4644d8a277506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd7329f43af940861c8c1be6951c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b695afa5038868d8b183e4634c44a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce0ca3e5bf4fb670ae6e65134ee4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b8ada10be0720193558f488546ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562a8a40bf561b36abbab04dc9e4c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc39543825ecd3f1e1b444b142bc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f08874c48f6b8eb50a1ef4c8fe0d6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff659acf0d71af60f8e199ef12a50b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217115efface8ddcdafc2c91bf52f2b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a94f005f991bb098c49a60b14efc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca78ab972ce4bb144fc57f3f16cd77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff81fb8d510369a449dc1a4bd67799518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b827fb698998df5e936ef21b8b1a1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e666102bf7f1fea1db34142634c17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92837603398603a098b3e42bc0e11b0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a759568f5b0b05e1bc2c2214f3f02f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc3ad2c9ce3097b932dde70e2b00f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be6fc264329f1cbaa9864d8089d34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e598161c047e1771fbf3004fa2a25d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153a0a0f177484fcaf0b78d388a7067526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc7004ed700486d28cc54f4fd24d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8877224998ddd7a4c197ea49412f770528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97444dab17bdeec0333499aad553c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3c077061c39851c8120dc04c8b6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e7ff027eea8a710bf22000a58f4a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662211e566b9af335fd1ca0d703bd82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29efb4c76bd5e5553ff02b8b709977b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833485a18e0b0c48d9cfbd0245a8052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2abcbcd8dd0a3afa1fb43326369278535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8942e0fd5a2b313bf6ca8be057830ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29596abef85346e4e6acc8c663179e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc25952a7109aed478b909f728355e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67aec8f1e45688cb4c89149ee3e0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e9637f4a76a7ab68554863dc17a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c1aa297d8096f605b7d4889e406e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d63d71a1a1cc077406903e2e912a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d972ba52247470abed661f55305fb96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ef811c4a23606690cf68e1803904544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472e1346c887738d871357d993819d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3a7e4b56a183ce2702c9f5cbdd9c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec176b97131bec48df3cfc51c3a3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ccdb52ba3488aab5b621c7e5f2d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3030f94d7165ca43b7c17a8c010738549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ef672a935ff82e16401941e85566c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9300c6f108353664a25da9987f41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ef18e503a3752472a777ed69f2ac4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29f0471ef68b901f30ea2a5b8f50d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c0e15bf94e6c6b26af31c1d2d98f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe0a696f26e0b059be8cebb85da61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550485439bf1864437b842894fcba3dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd753b71f9d6332792daff4fae663f07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0934db7e04d7c8be1c45f9aadb8b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545255e98212463030b3bf4974dab2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d1f71156ec746805ee030d0f3cfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c6c631d3f1a4d45277cc82b39cb1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f776171409d928c19ee98017be9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc02e2027b0b0401bdd4ecd70e2e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f58f0934702ea6f9e6dd323e062ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd65dac9dad5a161e7518207d6fed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b89cf0ac9915393b4c341c1d5ec49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96fc540b2aa26649cbdd0d04363963567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdb16a72d0f5203a2b49f420692cd7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853befbf11358251f7c408d5025f099569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc822ba6bde307e294935fb5974337570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726cad9f1edf91aa94195c9f63c132f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea2640133e53b6f31f3329b3586a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88247714a1c1af881ef8f99cec46f07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c0426f95f6ed5f62d7ce92dd5ae7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f28710ba50eff3e0fe6b9ea1e7a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b288d65d33557b1e808bdbb5fd2db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e28706d7687084b16cb57cf1edc43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf21286887f4372963bc20e83dabc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1738be690fe8c08b7419d603e589a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23877b5a969055928c32d96ff943d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc457ce9bee463d598b087b8e636cc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b74fb5f9b03dce19e81af164b2a580582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc8567c1fba4cdc6c404a1a7248239583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8262fb52534ca3278676ef099c1c49d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b3c0521694f2ab155f10e4ff0bdb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0d747f34b918dbb7a528d30582ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aeed6786e25c46bad48f2ebbdf709587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee631b198118405fc7ca125923459e25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4cf8613f8380e1068d7a56a91bd5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b86f8b27798189a89d4a7662de736590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd51bf229d74581a5146b22bbd80f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ccd9a6df2cc4ccfbb55c1434c597592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390052aaed715e280ec7bf4d84a94d68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b22edd02536419de065b1306d1ba7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107fc532329141b262bbd234c8064b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381981ef1360a7e761accf706033948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8e2f0fe4521225492d14a281e43d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f73018dd37be4a3d8f1d2806470d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b310b76de14414ad910d4ef1ff023f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dadad73f6ed98f6f3a8257e7471107600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127503eae8408e2d7d9019e8fbf971ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7769f0f20980459802dec5b1dbd99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56b3971a6cec3ba8cedb6d82400ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1db9ab65cb48a996121c89914c8761604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d26c44eb5fcf1540cbce3b76c859a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a06408ada31bf59e5041d4fa3913606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8075842facf1e4f62d0d91fee0881b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea5b1803f7d6e92ef54a4ed2c8fe84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dccdf4f567e5c563b423fa27f739d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298d61858d5fb053bd08bb265e3ce7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab1bcc2ce6e37e0adc51338618e66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb0facfb8f5c4e0ffbe534e93482f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f0706f03f4239519a6796a8c766c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b3b7433e43c5f7e73c2db4f3ddd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9cda936837e3d3811c85f4ce2b38a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f4e8c71d1ffb44533eed95139f4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d21d7ce47533d057c8c8b4557be5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81bdf70c31f264b70abe123cf84c8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ac9c119a422fcb538f87ba0dfc6a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aafb7738bd15fce7f51bbd104097ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1687b062e05108331570b9b3b16ab7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc678c699a0205fd1fee49be9519c9da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f8cc06d46b9c805373954a3f2950a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c41ad6a60b056232dd68fb29a87b53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3b7bb6236273b8dbbb08788b6d7f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623e9b5b07725f213480ef4e41e739626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea552b4b7dc9e367f59bf3b95e4547627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9a4d165b97b11c94d04ee65e9090628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c6c6a6984a40c8f98bbfcca71ee0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687bd32b4394759222aa17794345dda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480412f70ba5fe538dd70da343b388f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203285f89ae2b3b74f4192af5ea1d77a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881c0009c9a98b65d737bd995e6fa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476b317ef6d368af2e492b8f543266634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df7ed6fcb49a7c74b6db29629e510635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465342c314a74388f14beecbd8af574636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621f432eca5b68086d9bc4166532bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4bed266e6bf20317b68bf3c1eaf66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2066d45da961cb4b74d6ee3ce632639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a75e7e2127bb4ddbcf776a64eebb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f798e827359982735ece058efff6b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634147c41f737867bcbc5b0e260e180642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f917438741f4469052a903aa215823643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533148e0ec976dd194586f064d0fe167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5514a4ab08510b50a784ec39f37d7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504df01fa6295b3eb705fa01e6dcf5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b685a39b46186424c70fb63698a0ef9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb6121feeb481f54af7998fb278e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457331699885748f484d92aff9a488649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c5a1a696ffd0befe5d710a045785f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129e770fa18757b6e642ddb41ef31c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0b5889ba94a319bbc03193036187652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c44261f2f5b04e9c9d7c0ef0d786f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ed55b943fca5a924f4ce3e8ad137654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719684be59fc5cad049c97f2cf7ff18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd1e86837fbde556405ca7d65727b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d5edf8cf16cf412683f67d03e710657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988e8961af48f2cd1d273097938384d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90a5d819836c70cbd6c9acb1a9871a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede0b76423b1ca527a04bb92948724660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605304c27abe7e9dd36e722ec3fdfaa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ef55a465d0119bad46b55ad837c8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f29efa77bb68f34683fd7519b25e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bc14bd1c411d9a0f095b77ce92ea8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b19df71995c55322b9c69cc5aaa73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af3c85de6c6ea175f6c03abc34771666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297923607285820adf55e288d6b329667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c77989f8736099abf073dd56732c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c84c13f622fcea82acba179f86fde4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066af204b41440b26d42275a22c5ee2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa62121b75dd6ad763bdc13dcffe2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ef756277bd61b316297c7e9a44ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f339c012e98234fde776151b391b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f9fdde13ad5a5dfad8c762ee6bfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcdec80cb2455b51b8d79421fa26b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66746569a47dbee456ca843eb6b0061676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e8c3463f8296d44156764442807f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13150e8c12670acd1aadbd245db5f170678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d7ee2094df275b5763f31f7adaaf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dfb72bc29dd9e07b9975cb6741192680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aaa71a6da6cdbd981c55e453929b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f04b7d97f118997e94204af4adfab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff0fb390248d89d67bfa6cf96a85be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e20948a26240b24973ac4d836bb01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dcc7ad231e38647e4e225e49a8e74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63f51e6c82889446044cb47373c76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb0498fffecb8f2279926b0898959687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4debd301582b2fbf75a2111322deeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d9e38228db93b72cb0d1bb3d6db8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003a8bbf23f76291068e86bd962833690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced0cfb5284fe3e6a7cfa3ca6d17e09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b7a4dc576969aeaf13ce62025f545692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65aea9e594b12fba6fb1c517cda2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076e5bf6ae13fe2b2e2a9c1840b878694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db92dfbc4f67bc7ff9b875b37463e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bbe062cffde89b69c6b27a25138e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54949cff0506c292e00b78c73b0cdf6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b64765e2c11abc692a53e76db309f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b563accd1765699f13c971b37c755699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c2b878b3618d096d6e52275e84cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0696ab964109d45eca63512231f052701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551910f20755d2ea84a0a3aa50efba1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34572fed984883fcc6d580eab4595439703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750767208ca2278c967c7c176ae70ba9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc82432829134996b2b86d2cc1c047705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed608768eedd606df52718225880c44c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091928db517737a534a9711ccfbae063707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc3cd8dd380a76c9233d2dc2292c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f466311316a238257858365aa433709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be901c1af0ec7c1aa8c44e679c660710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb31608e602917881000cd9f5d138b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e277db541da13f82c8e2abefcfb0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f475d319c6657ab52ef1dc630cb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a37cd4da47ec5906a23ecc876398dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aefe27626731faf72b452e6b566bef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bbb4af9735a089ff7e921beb8871e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d897fddbbe12a53046f853df083f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eba66ae84d09a1d0db816ca503806718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ffbc4d6ba097f750df1ea5799a5ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16632e43f1a084817f968eb4e074a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376bf3b1c8161e434008d2ed03b6f22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a3cf8b03fb684792d362dc982677722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56f10aeb4812eb33477ae70b3dc1b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60914cde4ab766c9510f8c855b0bfb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cec5c85d5951b01a8770e153e4927725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ca153ab352024bfdd6ab4052f48c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd853d4445a578dddab5abcf7f883e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb45d92ad17ea11ef02330bd5e4d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a573727f9b6df67005d7a97b0cfe46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ee4c0b3cbf15e059fec682ddd178b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344706914b80ae8bd5a0b790571fa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480151b24e3a4647504773ba903104ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522267c044692f27a68decc18f8cd79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff64a0e867de9d63a549e8d02ceec40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fb00ea150558b3a621e089829b1a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde1091881ae356274a8492dea6bfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc2d09c178672ca532cc96a6e75be0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ebd848d441e256d4a45726fc3f956738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d1b5b0a8facad324a8fb83ebdc703739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dddd0ad0cecc26f663229410bf50f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26bcd19c9ebd6c73049fda8bd53125741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17252960cce2883b2ed440027b6e947d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc989a9b70d7b53948cf9cb17ae72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d20c2be56707a49490538a67a7c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d0149b553fbd7a7fe462495aa8ecd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf5088891954fe2e6386076a11f31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea0131660c6d8a61f64da57ff6c19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b783e7d7e7a00153bc6b575112a2e71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde16bc3ac234f0f1954f00a6ff2e7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901bbd4a1a2b246297edbf557efbe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaed174754ac1422cef4e1a9ba522d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd6870dd1cc246d324e4193ffcb50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fa5cc0f6f408100ec5fc28df2f59e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e0a0192a3a839b0fe3626ae61adf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be95da75abed2a519d3e341e5ced87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0beaaf75318b899758e7b7547ca43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54c8d516dc6b96d8bdb1aa0393f1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cfe03d8544569b4960c80fbcefe92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4798a7264d9d3e14aeb77a2dddb92cb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5419ecae883f5a83971a57dd927e121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21075a1d12c5712741889ecba305c3bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49252c39bcdc1edb8437db79bca393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a2928b36a569f9db0e713f2ef3f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513bd5321a52e24d2d29a8d1c9f6585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853454779d054b93c0e84001c2cb8fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7193fdee1f39349381ed081148035e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4cec51962b2265b4de15d60ff8e088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857299bbabee9e68088d9854ea670bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a478ffa7a5c97e307d372122809810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd6a0cab7b6c96264405bdd12e07511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d7c4ddb19ce009313444c9ac2237f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336225baf630495449d856111bc1f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa237669aa173d8b224418d659c900014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e56f417065f7770a53b9c4d370157115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956053411e679db52f80c76fc502efe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492c30ad67e694abea467c11f1399117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32cdec05a97a842cec4126ee93231318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ebdcfed7837ef0e7a2295ef24d70f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf71ebdc85901e533ded263405cfc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc649f0d24443f46c6c8cfda48c7dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa66212e7925bc488708a5df5aba4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8dbe403bfa0304ed742c6cea3eb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a24d542791eb9ad60c2f4cd5c8d9f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb23ead35af2a431f0bf08ed9277025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53edc28dae3cb8227105c5d9a3acd3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528198df71fb1c14cb818c28f9f8f7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734ea59c5e38cbd4cd15363ed4b011228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb8538343326f0fc520e00e28817329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e6978fa7b7091949a19c5be4164ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ce17c942c950bf34f1b80c75b37531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659287221a4c99e63c5b7a04395a800632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce301fc0de3d146facb36dcea32e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f5e814a4ee79431acc67bbed32f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad3651afd496e37862906f9324ca6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace377104b077d8dda1373562f37d66636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be1c2cc149dfaae4830c7bccb135f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5701a46b2208fe4b1ba3375d136238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442b6a56267223b166ca9b416caf5f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83428ca5b6b92c19630e1e28dc5d042e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58ac37e7c87363c3168faab39c26b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810da34419b4742ad538a6dd37e27e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63b1660cd44324daa365ee7b9dffe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c9871e7fb0b25186cc5019b8d186644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8038f680a9c19811feecaa4ff5e1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d36995960056928ef8e3dae6c4eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a4a48fd4220a0968b322df50403cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15185a42795958ea2fbe3e6007290d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067064bc2384852b71875b5c2fd6d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e609700824a912dacb92c7790534550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea1e6c8e38afabf27cf9f10889939651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0499076f66cc2103fe07f689cd18f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752217d031d5b2707888b5e9029064353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a590e8b81847f19e8112c89467d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ab90aa995489a21a4f9ba376ea8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158eda9368f878206926826ec87451556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b400b95447a5b58de8455490bc02aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6b81f42b398acf1112645dc9ecff458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c7cb9c9ce4ead9628dbfd654dbcf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647945abd93f8aa42a0682858e084a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983920b6f25915f39fec266f210aa3eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545fafe2daa24692a3edfba0dc0bc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d606df275051e0e3bad7e756c620d2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38016055094d3a3830eea4e711282ade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691a5b054b69cd0c76a5bbb8133038c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43920b901242d280723c3372a415b0e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4e881b73531af90a9841573c0c1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb550d594703c297270428ec9e537d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b49dba380d5c049ec6297fc445522869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63633e8d0d6587b1e095ebd2130c2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad318fe2e86933df9d0169635a3a20371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e32f3e70a19d46f9e5733d6a0d25172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d363e669bfd62de7678a5500d5e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce5d66214b59313761a5bc350ffca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4a2a236db52f6736dfc3e235122a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359886e78ba277accebd1058a1e17576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e64fa917dd4604e6cb754b8eb6be577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395b6a19a408b0820c76d744a2be00d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a857a67522d2be64184f67a6797c95879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839610eaad3850647bf9f474174c8c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c836bf7db1bdadf289a29a9242d9d2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc054eb2660870ec5d7a9c9934224882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3f74a5413b95e35cc7d36f2e6eef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aab49fd8fe04dfe55fa64147f7449a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ac4a50f7f8497c21b3f6630a4055485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a177e2831f00c71487ad09fd8b9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eff303924504d59789bf6f1bb1a6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300982c7caeed6aa88b2eba6677d33288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4671e69c0ae6423eaf73ab01f2b8b6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dfe7b53445a758cceefca12d408f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f1b4c3556577ea2b93dfe149634491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2e32b8ee5150105af6881d030d8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaae5836a3f91ac6670e88301c41c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578c1f77b2f50f29d02194b63f253794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a28699198129ee2aaeb9cd53cd065a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712130c8a05cb597d78761a0b76574796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fbb39202b5150ff9867e63956c0a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b8e3173d76795cbc22b1f43a015898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357757d2d815d4a2359863250560488899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9a6d9f7af3465aad5930448f6ed1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62998f3e277163d22d3ab696c791cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bd1891e6c3b10f2fa16a01e7e1a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f1f3f727b8392ac0ac647ec6243d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d191edf57ebc68562fcaaf2a916e8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd3538f6a19f72300b25543021c9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2897628b10c1994f41959dafc29a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a023edb27314eaad2cfcd7a7ca1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863631d2d2dc7031475c1c5dbe8c3491108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d7b5a91f26bc7278fcb6d578a8193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d99bbde682c6b5297396fd4fdbe57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059fde8e58681d3ce0868762f2f568111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e893ac17549d78d9220e4d16b8fed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55775810494d0ac972881a293424c6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed92edc72363e539dff2eba10ad6c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fceee10eab92c94e49531d0036b6b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea210c58aa0adc734d8a846991e8cb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d873246f9913d79656079b1e6f86c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b714f92efde5f8b39404f2061c92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba91c1e5c2b26b366d37aabe52998119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a58775f3a37ef40a577442814bf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7e05fc5d9fa79bfb722c3fdb7549e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468420e7519bc56df471dfe2886cb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287edacae33d652b2d0caaa10e8c60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dca9c1c0dce8f51869f1020f72d27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d479b403a2eda74ce4dd91ddfc5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57547bad305b14b6a4477dc000a4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5fd4c18b83d812c48b30a7dd6a72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e065358dc445e85537aa387acbbe6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c89ef1a1fd2b65c109e3d02a7b58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b4c193f0ec40eb23aecd06f9d1b00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62b11aa0827a7e5aef9928c25bda0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a363b4d1e8567fe18508adfa454eb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c34dfe75f950b0d298d1c4339090d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3fce4ab4201d931813a4771950bda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c51f11cbad5f69957f2ed52e853b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a061ded4e1605f5d13cb12ffe245b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35202b3afdb590f9341054cd0dfd4c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6161afbb54d56bc0ffc0832e108d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b28f5f6fba0b233d34b18db2e7c2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2819d79bcc7da4c6d9ae89d69575bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274bd98ce9d24013e871919398424a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e48c3a1dea72225e68cfbbfeabc96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609ccda50dc8f891c049cf3c3b03a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632531f13f7ee9c1ed9fbbd6e7e982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f6ea0822fe1a087f3049172633fbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f38fe926f3f2517112da536c03948146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e6a5378578e2753aae5a4b7f3012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a8cdf69766bcd28c65cf32eb9d710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358b55b360d7a4212b253b613cea14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77354a8859167f259e32b0fa8d236c0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efedac588c42cfe7794952ab16e5380151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc921ce5168de59a255a72bea4a90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a39e3248d88f9f7450cd03a35a893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec7b85d6d42f8803d33d920d009f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e793fffa7b4ab790070e041346e9377155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1013f59d615703c7501389e3bf32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c214f85ba63bc2ab3e53c9f5e507e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd7d08c778e202e19ddd2b9fd6374c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46472d6d642f91f4a692275a5d4ac1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805d77f3a8e7c1843cf836c18825d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6597b0953a4e2b0defe9940f9b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ab0ab88494e1e367cb9d332dbd8c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087febfbad5313467a836e230201b84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b9d5e4de94e9e4283a7f526d5dbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4d735fb89461b9855760eb09c295165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8e4718fbe3e98041ef419bdf637a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b08837ae8b92cfb28728cb012f8fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c54a09c43e2ad8981d79df04d507168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e67cca35d477b4813ff08eec3fe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53333e37915cabd270460e7a26d50b21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b9f643f04441b9a46903dc57aabd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe81762367c7c25b21d84ad93a7b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5772e3bdd106f91ed91bf4880c365173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a905e5fe4874c92f161e049f0565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878895e96e1b3ea585d2919f81b5651175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df38b10bb592fa8bdb4ccf1a6c13db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49fb7b45d33d24a5e14ec7f2c19189177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4dfc88eb3f754805165594d35f3a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd02ab35fd282bd85c86da1c44746f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76dca238806b36f5233f7a932b3cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62551fe71f30c32f4c0e9a727e82c8ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d487ecdb869dfb1d5140c1ad605eeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaffb757fbe0a9d4df18831a3ad6b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3afe7062f7574f01682c2f6655de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccacfbfd3339c70f16ef4595b2d0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20a5d54d9cac220d61000f65e6f000186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f243ba306f9456ccc3ecfd5290e6172187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b80486a0f1ed820a717d895cab6fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae89022053dd10d154be246e36f082189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb4f5d8ce569ed5011a6b355e5923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410969c34035648d94067f2afd4b468191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c52a134aa300d9802e46d17f4b7e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1d6dae20b07eecce79401a819edf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979af4440a838845ec9fdb8248222b1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2b804f3ce99fffe83450c8b307fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c022e7528870bf92af01095ed97c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f42ca38fce9bd33933e59524cbe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f9e217123dbdd6478a82b20c74ff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a07aa2c81a59f1e26ec97535e62a5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6906dcb5a5ba4264e043150a1612ea6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8ecc3afc37c4dcae4f7ad1799f85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1cce8e1fce4d5b6710058c228fdb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cb42f3119156bf613ddac34242ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3650d93b87ac01adb425a53ace6943204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1cc3d90d51a5ffc140355ccc89201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daf1bc2a6ac860f13f21479964a9db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789337806129a12988ee8730eddf09a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074460ae4dea33c503f5cad50ce0382208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b640ab6347172645a887f6c9c219e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d2529c1be54eda4d701c92c45ddd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1e8eb1e2660716bdb93ac5e3dd20a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db52ef960ea0b3e2a6e59f206a23d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a83435c490f12db27ccbf6a60cdbdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30ac6cee31f3db80c4bab29d5cfe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeddeba4119b07201db4d7558eefa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628c29f9d1e249c2a3274e9b1099f35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad327a19a8111ff63978b880b3af7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d575d0aab4f5b1bfccd5864380b44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee3ed637694ded39ad5fae423b4000219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95daa2ca1023cb374787e4f42ad216220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c958aa722af765a0c436335e6353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d707d4cfcbb4f0a9001fea8eed9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e38e11eda4ee4f7b665504949180f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9005671623fbc98455d53064734e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a880c318b7c88b0c2f23257d6f960225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115232a856c18732143d5e6bfa468110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81abc13ea0ad3adc3bb53ec97c79f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be517fe3a64ce09336bef9babaf64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696a08efd093d7b58a1a94ed2e90789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0007e8cc0676bf5ad90b2faf1adb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af786f4c5c32a3c3321af34606ecdfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e5b78a040a3dc35b8d8fd1812c570232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8620ed6db1d49a84047f460a55707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd18e502e3bb347eafd7c5e1f0db5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa2cf7ebb17a5badab6072d056b625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db4ce85a5fb3d4642053bc59d24fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f180b7b840ad671c821f0ef2a623237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f23e760dd1ecb0e57a21b01f13140238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca91c3b2a69c254e4b191e008a9b6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d15436052ed04278cae03f800d0d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9aa65bb1e2efbdb235998a8b4f46f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce94e746014a64156024b7cfa0c127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ca36e778d7698082b0cd1d9ef8528243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a620404d9334ad0d0dbacb3186eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2df655ab1b2a1d1afb3ec6c1d09b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcf36ab2e6676baf68af4e20c4791e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40adc65710896100e8899bdcbbb1cb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba67ab731f3123391dfeb28d19fda2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1420fd378dbc01d761af42a6dec4599249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f54201d3d6e6ea763aa4a38e2f37e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814cc8f6d9b205d8a1e940dc33de42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43d551f05e25c5942360ecf9c52e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4b5c04b220d807bbfc30e55b417e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5bd96c4d3d8777df88f06d23bd39c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da91bbc923a1f182ae6beb4a6d9cc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10387d707f5f7d98cc74349a63103b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925232ce284029d1b326982fbbf2afb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79042b4f0f1756f979108cff5edfac51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc35e44cd7d1aea8f06cc5c1a09937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022b041cc6d10924634fb94f32b726260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afcfe2859741e1b395835ebbf07ee7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a045d55413206aa72878205e06bb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02bb434e2975da07e151afa752c1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6912c79322614385a8a50e72dcc072264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ac13c39ad1ceb3efacd009688d32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519f8f09d2491e60c7e436cafed62c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f1c4858e55fe13ddd024a272520c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf32f80b74780ba4e942e7c099d7eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84a31ba0628cf37f1f572604e6b0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949024375fa9f2cc2fc760ab5bd5cdbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee11f539930166812187552a0fec2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e628e5491153bedaef81e3ac937592272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbde0bc8f2b80952a422b16b55d07da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37108e55e3b404f59600d64c8d45083274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d5988c53d9d559db776a97ecfe1f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaeb57cdd8b33582db8fc3f2bb29d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a47a3ed4c84f07581245b5ce3804277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcda2e9949d5a3e810701c4f7a7697278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9972de8795ff54a0fca437f3f651a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f829a181d00feba0316ca8a2a98ab0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e269ad965c49a69c15678e6abcb2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363e443d8b09d60746507e81e59bf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d76cb276bf7c4ec81704798a3db90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011120d74648ffa6760ffd9007f75d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5292abceee4c5f6f4a02d81ee437b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e94a8334ee2194eadf2687cd312f3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396c23e1d7c9bef389a1512aa5d423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b599f8eb4dbfb56368229033f41f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898de33c34cc38b6ccbe216f1ba19a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ad2b9e4bdc575b276bdb07e049d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e075344bd38d169d5ba47bb4c7ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aba02ab28f07b32d6df9c1d08934b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf616cb2e2575a547d2435a2acf3d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e3478f66a0b15d7d2521dfe3d7b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfd216b1499ac87c56588cfcd35bf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fd11c80303124f35b1bb3019e681296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82948b9915ef3d6af917281cf91b1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f4c79fad16e44f7cbd5869322e4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe6e5207604c2408d2e3fcb9744ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2ee443189ef84d7309a15bddb00b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56b1b742d36303f05e31702d59f48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f251e003c27b805d441bc358b415b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625702f4af1d0c8434b2f7e51355652b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8ecc15bab69ae8ae0fa21f02355ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f947bafcdcf87bdd2d72f84c1ac15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e768123bdb968a7db9eaa79cac45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f06076e0eb8350898a61ed4d4fb27f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304793ab8b2e81de8b09a90344fa390d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d56f69d3ae48bc8ac54915a935f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799839ee5d07f63e031fe0a92749ce9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e601cefbc382f9a43494f6779c8c19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7187ffa30f4c5dbabe1cf3bc669fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbaa5c5d4c12f21f94e00ba572eea8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b6210d1c914711d6a84ed08136d48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fdb16f63db124be8c34bdf18a076c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f7200dd9a7242d07f4c32f75242f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ccee08a5939c68a207ac06bf51a04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3688b3f8cd4606388b79296c11657318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495319c64ede85b272100bda501d0221319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e92c4b700523d48521192f5da4596320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccde722b1dc12aba7c000bcaefb2560321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8db93b7cf21bb1e6eda88bca313a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19473c39f029a8205d676b676f8188d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49bd49f3fb62e6566187c8011da166324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567607427fb1f96d25b5bafc73c0b35f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396d45a2dcc95e8dfdbd13e4381117c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f5f56578d30518bd2b0d6bf09375327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c956d22216e5d6b973d6b8e15ea8c8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78035fe7d3edc8a311a0353334178329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99d6804eaf74175df87deed3430783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07f168c8da9520d5b622380a37069d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27774f88682527ef76f50c334da2cf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b80ec040457f89d7400865c68f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae248af364d3dfd1607c7beca85fb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce875b36d650270139ff711fb6dd6089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91cdb8147ea4dfb601cfdfaff716b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ac0abc6520a01723e7c431b1f6b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23555bb510a0906b3011c40bb54707cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276650ddb74ef825e06994ccfc7d9790339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d41a29402ed458228588f2bd49fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4dd09756fa4fc4c105ff1c4f1d37a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abfef08074c3167e485eabf01ac608342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618de000a49bf22bd467f81f11a81c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03fb1075dbf8a985cf89e83e88cda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f429ccacfd2eb9e020f514b2bcf803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c9d8e4c58d71c00f642d74958e149346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1b2cecd3f878e4e8c78c217e2d0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313aebc54cf3c9792e5ca5b60790ee5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdccc749214214e30219362ee3633c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd9c21de0877c1ddcfb259ef4bb06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea1de08ce626634f6d3eba5509b50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e66f37f03b1f909cf520cb5a45f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40787890b0193ccab8cab96d3b0f7e97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c592ddd585ca0cacc0d1110aea1c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3e0e2723e56186b3b7103208b3c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f8e088b0fb725da79e6695ae7317d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf565f4e6a96e6a26aedbc7746a104357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6729566a6c33d909ca8085a817b3e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f099bd6783615a07490611343467982359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d3a7e518509b4ffa17d5e5d6d6a07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3648dcd4caaedbcb115b2fa2388ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d563655932f5420539f46b8625cfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0261223e6005a2866c00881cc6030363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c53cbf1276d35c3b5d0c46d5289092364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222df30dd539edd178c2f2736e54476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b9795e0e6704fcd9adf6f1fdd039366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c644c2d8d3891fc8e672d663fbec548367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b033c2cfa73fd0a5fce90f64e8fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706f50772b9da8472db434353ceefc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160b3834c570ec8a770e7977a47e37c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90243d9fd2c700dc6712c94699002522371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee995e044bb619f1585d96612e035cfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31411f91cd46fd305022b7ca253501373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deeec45f8a7c28219d2ee4e83ce8a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab7a3265a9bd53452d2d3c42de36e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f033fde841395672a6cc063efe41c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b77fcc23a6097ebff3caaf343afac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffff0ce9cd7ec137a4910085748ddb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d748c36f4873a0a737d339c6a2b1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc3f578567ee62c77bfcee513bbe36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e8726b1f8fd0cd18217af8fc7191d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f8bd708fd418e188a19d47c12752e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5880564ad181244000b42e472a658b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df70e403cbf0827d97269208343c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a69b5596a07be49de82ed8a62f6d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03ce17798e1bce4f8bd620cd33a566386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a02451e270347af1cb3dd4889263f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677ac78e2d49882f767e1f65d7de571388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c77d1aab26cd25a59b82d4f6ae2b4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae718ef3bb09ca662453575b91762a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef5ba8b395d94234aba498611b7c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db40043df3a7bdd458cbde01def0d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584789da0482f4c4745aac9b0b8d3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb8075c63a0da8386401c02c0df69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd925d2f8f764ef636cf19bdb6b2d1fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc99bfcb421a6571f7d408d9b41e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c15a53ae16f23b174ef16542f9f31f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e44833fc8f3a99a9f783ae5aa12380398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17fd8fdb12651287de97e0a3977755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a1a1066a74db1ef83add1a53bc0e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4e5848eeb31c73d045289fc32400401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219edec09602e0fca07316b4db2816402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820b243558aa44c0c0695aa8ea70f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32437332c5dcf66217f761c7c0bc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458952b836b1221771ffe1a87c3ffa03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851478200df80b50e9937c76db843f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff4e5922a52461cc1cbf764304b16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3379096ba46a15d9e41da05534d8ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a587f5a8dff1e5b8bf80fa62e1cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af29794975752b45ed57cc2ca67c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653675472d2489267780213e68cad2ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2979600ebf2fa0f4f435e222ef88bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0290c711a84ec76bf08cc07f68e4dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bb606180c4991a0646e1374f8ea12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb49472e8fbaa1244608ab85f5bd48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e7204216ded858b6053191648844d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e750890e3b3bab7b0617449431445417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5cb7b6cfcb77951131fe04ed82882418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e5199463c9616154cc0ab2e31927419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546c19c8b80a637951896fd1cd0249420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da6fa59c173a279f00a801513fb8c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92ebd7d860382665ef3f68e5f2ed4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dcb5ef81e10d032dcf142a4d6dbf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee4288b2d23eb60a33d305ff5e2710424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41321354c7d4114239b445f596abbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f88f5e00a1adac5983e2008276bc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e887d17ecd6462470eeea28e8240e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c41c87beeecfe47642dda6df630def428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c35bc2ddf2a2afa41276a19432b55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43eae1c3adca465157f217769b811a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff50a2017a5cccb46158b18fba0ae3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb757b11fcdb46d27f6457c228915432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeca45e5b720bddd3257e12985e5f64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6904cfae32ec2a150a5cd7665bcc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bcf8779b25a3ff69a24e95ba1af21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffcf91e22f1fad0ccec3e82a42dff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0276665bb64fd793d6d5ddefa0509437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6154fb72c518461f9694ab5ca2be2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703c11773ed052353362eb62b9520f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0a199a6b6148c9bf34f07d5f1929440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4878f672e6c60fcb0e6579e97910441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9125792ff6ec8f4617c2eccc629939442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e9f3b853181f0e60681863d8a37c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3205de16d0c56c7e9cc8aa9caf84f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af66cc4ac741a0643a4085fc4fcf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c8fadbff0c83c6c8f444bf6f35fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b87c2164563223e69452747f2953447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21800e1a88f6821743fc5b66e8131448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e39dca4cd985dbb36010678edf5c28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8b3cf492075e36b5106ec6511097450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcff3a66a50577a68f52a2f57c370b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e49885f2fef98422480bbb576ccf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a0222ab8eda30eb503c5e00b69b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdc4a3af845f7d171c074882aa8ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463247c9bac44bebd674f089cdfc1825455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908c141df59540fffc1022cd0e3314456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea6a5e01ddd848a5d0bb90a6d5e885457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b95ec686bb7cf0b1aa0ddb3e205c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465074b9bd2cfdc12face6b590214732459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a8c125b3a91e91c628d924cd6c966460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c2873e934b0ca624863e46249508461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae34b1cd7d2c7bb71437518ead8fa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d775d23c1feaf9aba9901ffac388d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56a1c40321495a23757f6f207f015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba2239c5091d037a3721200881299465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413defe234e3ef2aefc2970f4b59f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6ca3cc972a785746979a98f837ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a19bdad3d2b998af243e58f24306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065be9cbe824a27a42c4f56a368fa8f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cee31c6ac87f6a84faabde9c42d55a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8692c368636aedc82b0b1dfed14b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227831e38dea1978a74ad3c11a9cef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626c996a7b507660d69c17bf8111b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0de250a1165b54921d937cc148cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7853feca6ed172629484993d2b93d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da59f28b4168bc1a5141cd155aec43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282efc1db0874c70047a8a07b58bd89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5a0afe2a7f0f692c63b7b93c0eeab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe3a46150cd91b04de13b520867ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dc8f846c1313c3bbadc5847a2ab46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d7d476a637f65e7907a986f00913481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b66137dbc02fde0d52df40d7c3231482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc4813c35ea7b3f0a6fb8b28a109c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aada784c2fe0ce6b607563a15ff48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85192c7dc2f5cc5aaff776c233c0037485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08c995700a3bf6c2ae852942f41bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdeaafd619f71cd2be8897ff7f825b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee58cb70b5d41a448001386f6e1454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693596e528425ed5e7b805ec76fa97e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e40bf76faa5c44a92b96aca6ce14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed83ff5aa00f0425d891d055dee6b7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96536f6727b34cbfb0fc23716b479e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffb2eeca730b50e3f44a6877f0438493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f50d9064a0ad0354c2f41b633fdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b06d6872102ffcdfe2b69d29fb91d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d8a2cdecdcf0465561e2e97ee0d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1cea8c76fe4c014b63cc690885f90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47418349123a42549b3ffbd7e9a5d29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cc148cf9524eaf68fd18803fda0e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24fb74555022599a95d368146849bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea199ffe19b8204a8a53ab3c106f4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7488e62dc4adcfd4870bbea8dd8dca7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60c26cec46fe4551c30407a0aa27c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082cfffb5ce5fb4008c568df647d9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31993c0ca0f5f4e2beb6fd20e7b31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5df1e444b0ccc20a069e5bdb9bc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5ff5dbe377f5861e833a3722ccfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c86bb76999c429e6b4afec94cf974508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7769ef5b1c75dfeed8d0e653182fa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e73912d68c932f6db34054a2e975d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd865f5988487c6882c828ff9ce5d815511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1463b3771fc7e48ea29522a395aa6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefa758c8aafeda81bcabb64a33e679513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a8708d00ae9d78b6cc4e94eced0c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c39cc8ef06b30fe18b261f63cf572515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e495e1ac7c510cfec0ae1a5ea01c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ab9c45c886a16137edb8555966a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ebb7e2968834c4f7e9cc96d700c7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e3c1f6cbe66ed93db54b14e70783f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee6abc13498b2572329af145308508520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99497d359a314a7fcf571a9775e9e7a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2e3fcb537f7ae4b696897ae1f157522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a96f05fed3a0fd30c72905f6873122523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed1584aa9d6a13bb3d79403f64411524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b75bc5ad6d851e095ace43716c7f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c852c5472b20a8944a0994afd3d354526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a6570d8c4c9ab05cad550cc859d5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4537b93e1a7db03a05ba1388f7345528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1e15cfceb951bb416ad09a43fac4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b086b042e58f78d91beeacc4eaae6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540931c30e92a4e7f2677462b7b27cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399177758f90ab37b4c7766d810236532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4f3cf24fad047e1eac2cd4489ded4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f689581f8bb888edf9a274108bf12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8be5337ba87f1576194be1fd14460535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b8b7cc3a62bef6d8b65249f85a09a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe353533173a278e75d6677ee281ac3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258c890297ecc09320aeb484f3c56b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5fbeb6e3e6db4b9fa8c5542144b89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc392c0a761972d7562660ea2fe825aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b982ebf39f50db05deb5dda15a435541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dc91d7a9610f4fc0d5c1bbdf711c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579cf2c57f8be1f7c90053d8c750a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7e6eeef8f2bfbbb50506199720d6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bed53db5d9972cfc9b457471fe5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978513591333baf51c711227f5597503546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471dbb61bc465d4fb53022de012648547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8d4a45ecbd8052b680886ebcc507548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f7399f20ebbd7ff58e0b3bd482e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d97753124d5c64d99c7ea94540b1ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403eea867e154b9f80336d019394a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12216bb889b60972f4653c73c3cec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63de9e9f0622523df7a0d5c60014c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08862ad0afae00b80912436fc78a9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf9a563962f3ec6543279af89164ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f1088057287d6f2cf2cbc722060e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdab68e69a6754afbd5cea213e6957f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aae1b4c1e859461929f5eeeee7e9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7c647f815a07297de070ad0fc0a11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce73ea01477ac3287f1c7849dffe0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431342c0118e71082f2caa15e56a049561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257404ad1287139a5754cc6a97a396a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0483e7c52f3f39c3240fa89e372c08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bcf476e6269f1cadf87b8aba9a2da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12a40c0d94f5f5e8faad037acba40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680f91401cf07892481607ba9f3ece566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b95da2200c329ed733de3705b0c05c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83ffb30c4d74d70b1ff1a0eb4e008568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096103bdf0d9633373b7b18a98956a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df4133a61295f8b2c5d45232d02b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1ba11a621d04af844b3ffd0ec4e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd123a1327a3eae1cf19f064fd20d34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221e60f47d5b98aa50745b36fa253e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3706404b4bcbb052d4b3f70b931ec8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c80eb2914525e15a7a93ba3b77295575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658fba0bda2056525621677b25acc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9e13f68b4914823afd0d6d34910c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce0ff6ddf1364c539180041906de9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24ffda2213146fa3dd2c02617d93cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f30c76950593502865d11c36268969580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c26fb59e8c57e8cc82ed272256e7ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaef7b1bdc9f5214387aa78cfd6cea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e845e6de23527c13c768709ac84bcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f420379362ae18605c237826c7525a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7a6eaf65bb6e0064c07845c0bd548585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd46f3d52a95f1d3b459e4a8194cec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bdf208047d40279a4e13b53cbe1ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e08e5700fc8e23bc8299cde912d05f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de6a5dd023e9df643438628895e2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14f5d910b2a97783f5ecefc50d3cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35382148b92c3c4e9935039d323b5791591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd06f8c5021fc2f777424016bde2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a7cb40c8b6c2c9e06a5ebc1b81e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d2aa54623b28af5793cbe21a8a888594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee77434a20800d9aa06bc0e6a0ca773595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a116324b25a757ac29d548a70cbecf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed40e91abb1a3a4dd4f51bdaa30e85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699af1620d1b99a95222c5c89f4886d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1945ec6e00ed731b3415ee3ad79ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcf697a653c896d2380ac6d066d27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be51b9d272bd2a31f99c2ffa67ae5e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cab5d43373c164c5e29df1dffed67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ee38758891d891d168d1d7e73db0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c3dbaae65d960768502c32e5860c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8072f527b89c38407ff4925a50a2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c6dfbdfc4537eb2fb89d86622f0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6542d85cf4652f515037adc54f26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932777817a5f0573bc8d22896815b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049977b52fb2e4bdd11f7435a856c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154824804df8da9fc18e251e69998233610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f037c9e2cf515a508d32297545cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed261f88524bcb939ec905efa0599dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97872fabbf03f3f32c96d90f7adf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02635c37a372785e0ee92c2943689764614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aae8db91b461f2c0a690c1e4c6e4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938336245d07848f063c055d130342c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee10825cc9aa110148a083ad28d586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101da967ccb606a852b700264d8bcab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2f37e11561a733539b2e8bcaac41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc6e582c6c085870fdad8a45eb04a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad026b9e3a27766912cf5352541c8f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecabe7c8e5a71f7d5b3d08cbb6f9c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb0f5f783a29ed257d266d6f895be2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde833daaca23fc73f8d0b33693e834624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08710dee75572c7cd5ba1ad0666419f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de6b389c628dd94bfcc98a526cf425626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e4c6cf5787f30ec6218ceb7cc0d5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc911ef5623d74335452ad7236ec3918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38756c82b738d229a3b0526a75363b08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460c5ec63a782e04b0c31887e50f874630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f55fda37b80f73fa9e0091e196d2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1bd188c66e64c56b5587c57e9672632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb2376474c6272545f2cd8de2f246b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db28194be3d2882e26064c3db0686634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9de1fa40918f10f317d4d297c34486635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612384f930136594893bb0a134bf02d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1eeff69d96f34b80ea51ee512fc5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f543cab5cfbe88cb2252ace7daf9be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efa5daa8a250525d491dccb0083608639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18fc68341e0569fc724f900c428a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b9287bdf1a42384b645babf2ecdba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479bc5259b57bd870f8e40ecc089932642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b3f1059d347385e21190905cab09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22972ddb1448434c1a098c39a350a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff934cbe10dbb2eabda0efc3f77641645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b2ee3be896ec15264e1c789a8248646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5121fdcc1425abd84c9b1ae9aa513647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6ed6cd2edd14ee40482a98638847648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3bfd7bff0592d8a9718bedd9efef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061efc7492839a1dad4ff9917b3c914650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04a7429f613e9c16b0861018fa08f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea5c7127db727fd47378d205462b88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ed818764dabaa4023b48999f5456a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd4a7e5312b218517cebb30cb5d3e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ec02319cd4bc53ce2a18a39239dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b19742c414b6814c93dc5f851e9e61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1272d071b0e71b772f3981114bec4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b7273b2415294ed358958856a3c37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7354786f0126f9e3e33fc0e96a96bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42c93c3d81236e63864b80fb151a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd1493a578520cb7c2f4a261b3975661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd2432d2ec119b56f5d9740d400301662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263b4c98bc81856084bbccdb5bca7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6b2e5401790dd91a949e5c21d5376664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff3fe31ab1f86534db6472a8f41ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca20752e75ef71779a021376361e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21609a6282616c666606c43139b020667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925b0148737a04acc9d2bea0702cb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e9c57605d0ba906a41a10d7a848e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd88770fdeb62b23fd89a8599a2a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd884d5370285331932a672747c3ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c159878969260cea53584753fb5b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a966cbb2ce3c4e0f1c2040342ebd164673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7426da204c5b196f9e5848abb41e4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cfec07bb1b9dd27878840664e491f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0db365baba4981be539306a8584ec7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601ac1b23798fb8e2c24dc153b52a8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ef8321f78c0e3541d849e41295d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf4eed2eca8edd966ca84669f6f049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747729967410fb5a0f1cd4443d3bb85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355152f3e43d8a9ad0690759f8b45a49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf203a60bf50a6539e3d8e9aeab5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39582b4745d416a4b7c30eced32b01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926915695f3d8f5c9939f2558088901d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7488b7e603ce939e4635cf343d873685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795466a327137b13f4125e6f901357ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c500b30d4324a8cd72b0f868527f830687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99794baff518c0aef118cf09050849df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd11abd15d1893cc60b409d09391d29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b872e7d512be5087a6f3698a69631d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd3f15fe02b25e65ec7940fd88caf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd8980cfcc5214999e2ff5d4a7b13b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4770891520ecc2b4314e49df3b8eb09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3fde69c821040cda4c32304ca79d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b07be0d96f19dc6fc6f2dd4df8b62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebf2bf99837f5f1dad9cb6bace31cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931eb48ae676c5588d3001be25e0353697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620325e96547fbbf7337a77e09ddbfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432e14b8020652c3ce5f4beeb78c513699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbed298e90280576578442d22bd4c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f1d52512b44c2d060361124454d2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec38198bf4ccb031339bca350a4c31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70a7950394029dc5349ee663a0ed6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27448f08e4f56d30a418a65422c1899704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b46f40b719ad1ab982ce5386ba143705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b977274819bc6b8aae90236f41fb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb0fb8615e3c60478ba407f259be0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88ca80e9e910b23ba38eef759a66d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71b0cf91920242479f0c8d8701e4b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb547a27d3a2e9873d09cdaa27dd625710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd09a81f21429144bdc8e16f04b50b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85facf8fd541a063d9f4968911b3316712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fe45b1407095caa39ffb7bd2aca85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4cb4e4f46d7bff87452a7ec5384c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8541fddcf2e9b8ce56012f0aefa5a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425b4d19b229de2787dfdb2ea3122dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8844edfe6f0507b1d334ec537ad98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2e151c88998192c7fa5455ceeb09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a83ec6a0bca7da50a33d446c67b811719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637934edf41a60a3c46ef9c719bc5dc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5673987449eba53b643753593be4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00521c97fc6caf05630803eb3fda97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae1ef59289c1fb1f498ffdd7034f23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09162257dbea433394b4aabb73d8412e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d925bd83e46b929e1c28475b172ed6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b33a35130b9bedb599dacff6575d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e62d20ff4e17fb3013db4fe1a595727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7249fe8a06b6e5af8fd49746d35ef5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234250487d77f231101403261451ec6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659333152b46f59e803806e651f9e829730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1afd21f2fb47da3d9241254a5ee31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad34c2e7c656fc2591c336324a06f89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30bd313293d96d7e91f38ad4a9a8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9969d2a913ebb5d72145e7f90a6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f5c99174699e19bb6ba5c5f805cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e88c43dfa86ec1108f6fedc05b50d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86ab174559676f6e37045dd14e515c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eddf0bd060df5bcef72afc841e0fe7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ef2599f41fb9f89018fbf7ceac7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf8fe0e279a0522f86eab91d09c558740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d05ba56a72fb5d79065dbef45d5aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71f82aa371f6330b1abbac8040697742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f129b1059051d10be020e380055fd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695f128fae3fb08273cb8fcd547b570744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c651e4204653d4da591f182c066bca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524a04e1167b70cfa89240a7bc23d28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678325239a93ea98a46002fd0ab0cdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d63eeac03fcefe757b603e21c33ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fceeed2f24855a9b7a24ccbe039309749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ebfb046bde4928b0a6210856d80d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773037b51bb12c65260909c62952f9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1599ab4c329d6c894db4cf9ed1013752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1cb8d58d9d24477fdab460e10178c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def779e3878247dcaa856d554986e91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd4c76f5c5175df3d9e4fa1c1e890755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf49f2f64bcf538e807572cce2d86e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd847a0c6e1cc488b1b154d44c3538e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e00b5ddf4188c6c7745c95c65959758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60412fa9e0413cf0a8077e9e4026c9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>