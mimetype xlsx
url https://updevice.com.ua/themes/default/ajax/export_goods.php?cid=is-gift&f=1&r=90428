--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7a3913dccabe5aeff68f8748ac24a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4fe781546726fabdda8826b8130312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fef2ff6474bc81a54919242a0c72e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337884ca4b49a74e8f6666582e3934564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482335a2b016f08cac6e34e644aa4245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebca6930b4cd5ba6d5293efcfac4f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e1b672412986010bd05ac66b144d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f5d354cedd6307c63918084b042ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2738c8e4e9928811ded8d64e21a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6312303c26b24c62866d84921abd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37f9cac5acf04a25c12c31cbfcb46c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424eddf7577c48cab46b4c2e1e1e19a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b7dc6733cdbdb075c9b75979b296f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccd88693d9daba7b71e025845ee07e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb10167a5337e844fbae205dca524615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ca7644da2cdfca596dfd7276117916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683901fbad5104d53c2e022211857617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814222843a06cfc2a90d296f180ab08418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c403891d62ea8d3b0b9c23e4dcfb79b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5f510cfb13b985b9e335e0bbfa64120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e13525205f765e449b01605ca402f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e029f2e8433c147ed597559375d6d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a35f0bfde3d034c6d7ceae272a20c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eca506dc4c7be4c7147292986736024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994be96e60b4d6f3ae919a6e7660b6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704273049d15bf4b47df1e09a65dd5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979a763a5ba25b9ea4ff7a38bf4645e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c737d7a6e23ce763cfc3da2dc6fce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d033f3583b3c0cbe2a11f018d7c8ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091588ee00bacbcb41a0f4858574096030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845a384fbf6ff2db83360dd77d289231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f931d6e6a4352cd37631ca66e6b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e91c8efacfcb1fc63c46baaba30a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322c7073d994aaf4865dc169c4f0df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b8aabae3a8d36071a19269cae01135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe833318335f5cc511c02c5461720f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98f3c51278aebc373c4082bad07d6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcba2b3f9590688510681cb285089c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc38125993140ca3d9390aa0592646939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d302f7e6f3f95be6a3600d70db329b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d654afd9838ee02640221534a34941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f48034e5b1e1c86b89debf8c076a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0d1b5ea6f23fd0e8bd8017de716343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b2798d7c64f41bf258ab50c4859144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bded4f8ef4c8ee958764c6a524426a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be1e7cbfa35bf0ee777be32847086e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be78556c847609f239665c183029547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c31b271318c7bbd988518416049b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e080b1c74b0ed322cb2f71113da0fc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259065b990876092bfd46c0016dab6bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e86a8cc64511502a9e82fc09ec1eb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf35c1500bf37feae667d06e38e9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e4263da2661bddfd798d3c882cbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ae69ace38c69c523914991cb511c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544514c6789a83a02fd6dc5e4641b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825099c7ea583d0635bf84746ad7a6ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b9b50bff620b613ea20208c439c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9463d812820470d52f8bb8f21698958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6637641e65e3f846b4788d38e81359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6c78665d1a62b3a62c482a065a2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f906f189fd7845cddaeb95dc407e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f94e797467d80d11fc4a70b3002262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a15ba465aff718a2a3f07e47b8c3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2163537c417d9643c36b2de7b8833964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c432f04457b80f28f75f00eb821dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708de3107773967f591e2299648444c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d6772cceb5db4570dfe9f5b5f3b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba129eb4beee4c9f11c63aebf821268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca42856c1766889a99baae356793cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982fb5bfdbd31b0cc9af072edf7a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f93cdb5eb0b21a3ae3d97140931771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a09c29d9bd36f753b42b24a1a560572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5400d479271a63050d4ed3b089b4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce5c22f834b33dcb4298640850f1cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac895196d90201d7467171887677d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f52c24422ae474605dc6eaa928c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b6022fa75ebf71156a9ea92b9dde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485dd31cc728518fdd4f255ebf8eec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f469ad8a4b4afa60e4aa6babf02179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa3c7f855b8ecdd2fa6284d988ed180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c531e6380ab2a108555f0978e90bc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f685995030fee6db7f7bf2e253f03082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660807c5245a3a4895eef0832e33d49883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cd181a2d8875f05365fb772c258e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37532186bd961d39752300a70423056185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4535f3c972bfa2d05c122a6a021f5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba16ad38c926a476d1631cfe1807987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a16ce31fce086c519aa09906eb08988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b5fd43f0c803202dabab2bd8e14d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b68af2e649d428950e27103e2199490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa86780f580fc4caf30e06beb6f039a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2cf243ac00e4823e2aa2f0ae404ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae588ca703d85190ba4377f3400c4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d590fb77b9151498aa89b37637fdc5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bfcf64ba1ef7a706a945b40d96da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cad5cebb9dbe463cc02b375d88f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4632487f4b61af11b42bd6403930dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764f34fde9cc9e33a40d6496b8559798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8361e2e4ca4b90ce11f64a2322a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590bbcbfa00e73b0b7245e7564733d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aaad5c806eb10f96363eedbe769a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e757b3e62abc8f709f12d49c57377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bbbc84a95f1106a4d85711ec15aa4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94cadaf45947a52b228e49b6ffcf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb18c37583a3b10f81edbfa6fca89a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795abc513e157b62715c61defa37b62a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374d76a563ffbd465f0f856ec07965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3250c1e7e16e2483efe354ad58b59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9993990a75d9fac7fa330cf3226c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06974c1139a0a7aa39c03a558b19f35d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2b8afe60c956ef22cd0bf9a7bad0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3ef8d5641b53eb44840067c9afe7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a906f9eeb0d1a0dd5b0f9fbed95971113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a755b64ba7fcb66eca10bf50c5ff871114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6e291c64581b9a88c8a1967141a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37632bfb0b593c1ad912e11b83e818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f4fa1735405858345d87c51a556e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1d745837669a6597492e1b6494ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501ce264fa334dfb1548e1662f20f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444241abfec0159b2e7ceed6deb156a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdbb35217de840354770f7d60a48f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95233981036c555d43d2a37b31014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a801ce509d9dcc023f70c3c33bf5b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ec9f33ec2ba65f4774918ff351a25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092bc964f93ac5a3f83578c3d7f3f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da78f617674dcf7b75b63ffe96f4f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2cb6fd8c0d3619d941ee45d0c4aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861f33d2907885dff4656d8a85a44d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400eba4c2bce272e0731a6d227be716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a0126315181926499e0da4c2e7745130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c328331fcdff019e45b578ee7b2d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b80e8e49908aeab90218e0946d508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523011698c66ebdf0201194be334f13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ae61067105f20933b65f7c3e3432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb67c94c6c5fe37f0164e72230a5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586760f6dee0663aaf5d4222def5021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01809478372282bfde702a51729294c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490ae1862ae48112bb0a3ecae5c10a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72494f2b96c6201e07d3879c96909c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be5fdb7d753506b300dce9f7dab06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530e086810258652207c28fca0f3295141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926a9cde881ce7553608e5c1ff5f724142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1684059d809cccdf7799496763e01c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328ec2f29b0030a0b02f1e1599be84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba772fc0ffe1de383336645ba2a7cc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1bcb4831f0882f454426bf615b431146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ae0590ead4b6e541719c326f5fcf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d936dd42d7c006de93f0069f94acc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5dd5610ab35d15a721f0d62882775149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd4d0185bb78bd2c388cb3fd2c0d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238b114c68b3b8372087ce810bf2a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767063c15c145e73b5299ddb49124ab5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7727056c3d843c576b950b1ee691e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe222970b44108dfcbc835be616453f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab5b08026f8cd3b4f3c7f913ecda52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18311dead4a47b6a8d9618168579e31d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646e64150187f4545e0bbb43687b7cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed691d29aff903ec2a2ece1471c2f040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f68baf7db592f4759eabab40ab59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d74530e6df199a572a8764dcfcc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30917a8a1ea30a7a15aa3bb1ab73a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc2bdbd844d511a36c00afc1ed794d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe7f02fbf0574b03044e219a0610a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040f88f27179561b22ade7e777ce605164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e849c3fd83a2fa43f40149b71c13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598eafb93c06b6c0bfe23bfff921af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b4bd85695dab7809d8880ba650b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821bb58585aa12e614433c815e91326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000628a1dd7549756848e1aaba53f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a942e954446dd257f650a6db78332170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2450869ef7d8806a59d13d3217ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122fa6ed17a530c4cce72118d1000a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300490b3026bde52835eae13ee3d1e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eb57824947efb2461f0e9f5112535174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d0333113b196890c46099a4cceaaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002cff52a0a3987fe37d9160f12ba8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdddf599563478d0fa90c9adcff5b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcb369f236a958c95cf113e4f1a184178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45c33a208f65a8d16f9f00334258c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916abde17b809cc88d5d969cc95c029180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2774eb44342084ae6defe7a85ace181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cce0c38f003c718657516775f4152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20f903f609ab582157e1e8fedb64b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516387acfc435235129c3b2111413d04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5171ae906d5fe5539f799d72969cb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21434c9c43f0bf11d16a975cc7e1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec240342d3922820e6684520cb5559b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ec46b0635c9ac289a319f0ea42c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89475d25c832ca2bd0200d4f00938682189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa627fdcdf8645d58660ffe5fb01b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59da4ca4d6b0e4c7364910463c9f9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925f449624e712472c0845eb3148db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd248235f935ab1dae1b0d718726c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61625e42d1ef1d94295c6ee2619cf43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761f08a819a3b1bafc6c8b37687282195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27b97e39670f1b0391e2afb89c1ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26dc53bdafaa06b722530c02f5531197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ed5b6782700b563887e7bee298b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538c7c0317d1c5219e7b20114967fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14f230df00edb2dccf5e574a6e417200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc35f5660df65c97b2eec6656bf71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087035cb3c910602132482f1451bb7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67117486cd720c9896b375e2b2a4a2c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb403ebb80c990e7ff08c3e4142db0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46375a621be110c1ce03bb6e704e211b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ea6faf91adcade3ae67568f3fb46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f25c1b2a90f1b34e5ac403bfd66203207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843aee0e6808d1e9714f3a3009fb904208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270cf575a6d8954f15741627ca311b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bcf48bfce9e6936f7c76147c7f4da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb02be22eb71e5f3acb81cc31549b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca5f6194a4114e4c8b13fb07363714212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18454cdc2f53527300e67b8a30851213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db361d346dd67f479ba97eea34d57856214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38a825dd2be709a43a5e30ce456150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631896d15f449bc03a8b36e0d38dda19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb0850a6dd53717d9f872b659d07d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260f0b67c6c2a0996cf8e4da5a3d04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e0ee283a0050423e6086000ec09d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff78d52a846c6e58166e47dd3d93b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5f62006eae18b00ebcd5abc622749221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786559fe224811429a73b25bf75faa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8f26101bb2ad64d703df42819ecd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21e589da96b83e5b63a7f85c322aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5c329b70363065477d295762f083225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c048daa2809c432c279bfff8637b49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71d0082c8e72dcf20974639da2e5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed028c5e8c7bc34e8150acda17b3634228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2fdd8f7a952859422feafebec7ded229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76ab0c3230e75ae64d2555f76e6a74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16dd3658c2dd442943af57c44eaa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc5c149319388a3094dd69d25934c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306c79dc2f34de92656c7fb188f407233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f886e8a5fdf122d6ea490d3d4bf48af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b087f899154a7ed0d1911ef8b1e517235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82dd54b6995fbc1b63adec7b66369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a73b9e15aa4f563f8683c8812878237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb96f509a2053cb697cb6509d6e46a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f97f9df418e6aca6b405b5ab6242239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eab3cd4e6e1bbb1cd4a834bf841b92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad2ab22e876853d0438b3023c68e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f0f87ee429269c7241f0ad6dcb75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af3ee997da0e9b577bb0e1feb4386c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c620a1115f6201c2761a5c4f9a2d56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c2bc2704d3c5cf59c0eb33eb6703245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f181c05ce48fd538a82b0ad299f1d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c8325f6f320dead991d501cc509f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9620c250c7d20de3ac678e20e21a1e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e74c4a0611be9033cc4d8ec33f9b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098463ba64527797ba1e8f9bea68d79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cba76cfe938035359c2c617a2c2917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0645b9d5038fdde7e273c2156ad15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489bd04062a66f50e578250d5ed51c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa81810b4f75159912e9589d44372254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8e492722810c830fa81c98316958e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f3ff4bb420b846a2bfd99924520b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad1a5cba3c62ba00495dbea661b50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cd75bd70ab5d68006dea281010d72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f67e6a2dbb40efb1fcac438f6d6c00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc2d62a1b8eabb739c29d3902e39f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb549843683594282ae43a4adbb2c97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001a50695856783b126442b4783d6c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bc5fa0f10fb1731750415e23d198e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffeca834dc802ab8e433a725b366c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da6f786890a5e4485aec6b661b33d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1672fd7f70931d8674fbb8183f48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858afb810004af45192e4bd8af6516d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192e420386fb6c0520425f22ecef9e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c522f97395c5cb2e17968a48b3654d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce751bf1c34e4e71d256ea46d875123270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac66e14cf11fd8f2dc8ba69e267ed9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562de19c07abe57bdfbf5d444cbb88c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72657b1cc469abf86f97334f35fdf06b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5018f115fe3e64643c8269947ac2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b2546d3aa50f3f377d9e4bfcc3f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918700f5898ca733a0c62d3b43d65370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a2eb9aefab66b1f1dfdb6f7e7f19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a8a4f8d0f5e6d31e9374dff127ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98115af4dff8417bab6b0a119e61b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d198d8b09b91bb1058f4f6cded5928280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a683fe4ff517f4746441257e8381db3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ca1c29ca51728384abf5fe93f0703282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ca8f9419ccb7109a8a846432f983c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebb1dfbf7035dabe26854a59aac02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16c8daeb2ffa383b2d6d20951fbe8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae864aead411f854b60ce4ed33aca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478921349f97cb0ef8b8b771018cdd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed8df89954dc950d507e90f337406e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137473d844c07f79ebbaf3aa7bca3e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2124337beec62bb94641df362b56c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d126e03b5936911cf3f33480c551fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87fae5e01ce723c8dc41500a79fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b67ba53a3479fb0f9272c6b15a3c61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102474e66e16a264d35c00ce6ce3089294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1e0755af64fc211c7f61ae9b28f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf86dc82f1c44a60f2b51733a6d6c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6c648c65fbad16d7ff0937efb14b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8060629d44b8fe26a5d520170dda50f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e8ac9ed3dac2a7e8ee8b90e4db87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5954207dfa0d19390119bfa73e95ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0894c9dbec30a9ec0c7d368e75f69d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c50430ce80a2a260a03b0a158410302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3706ce075101ecf00e20e275adcee3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e602603fafae63414dacbe3800d22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae29e5046eed38ca8c4270104992e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d420002895745caa5e5a0fc5a516375306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f76cd5c49d594d9e25b2ef2347afa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886954a0a6065ecba05ca15b236b1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168247758726eed39591570790a327d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c7b4420d0f6d136e2ff8fc0d20ab5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241677b3ef81984b89dbb1ba9e4e9ba1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f3024fc1ebdc29088bd69229bbda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba1d682a5fecb9ed54b719ce59a831313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00002508931fbf3009715b6891993314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e582e7a5bbb1a1a6396e31220e10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35b1ac0fd4ade2a71ddb90e0962096316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24842b8b4eb294f1fd0cfc01f6a9f98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543be2d77695f80a83c7214e6724a94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197cf7ab8b595e5a38b2872bc4ce5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003becd5905854d5d7056e69358e6dc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab23279b6d5391fbf0657e54fb6ae3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb0e445be2921e068fec083e043e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d2cc304158df906cf312f04f88dc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5771235c6dd04c2ff80a49abda6bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38118fdef218dce28ecce81e72cad73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f5de2da01d649e96a2a90c3a96b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11791c04779b71e5a27f8adeb1fefbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6f2ea8a18d79a9b85d9c31729d76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e234402417a005971876ca8c13beed8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280d1526963a987c3072eb292523fdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d43b796195652bfc894667bd4c6f47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3915bb626f00fe147b10b54a35bc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b310199ccf29dd8dd74be3d7cfe6d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0ef809d1449cef65c5cf021c6f9b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8448d1e1d1178ebf4590f0b8424941335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf5ba6d604aec6650fb77d133c8a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0d76b8779a40496074899f79fd59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d58f246bbda84f321d72b5b93fb74f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89cf695c00be1cbe9fb44ca1052af0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1033297b282a42970b1e7d995f432340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca897fea963dc2e6133005c40b8561a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6233200804ae7da34d869e70e5d28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f3318b04d075d157460cf88688a0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2ee33cc9b9b27ee066e5ce40399ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4fc93a95ec667eff59a6fdbe1ec2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aecb0c74301eda2c2b2204abc4bdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160723b8290879c95d3dcbc87f83054347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7600250df087b59eec02ca9ad4ac2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148e63d8cef7a002bd46fcea73dbdd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b60cec0008109dee97a2846b7a896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f996a0b6aad4aed2feb4a1b47249351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856b761a05343c4ca0d4d73dd8832c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ebe310f813b0f52fdc1d67e139dba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c0e6d840974b50e05f7459c6806f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf322edb04c17a1862b35655d43bf4af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7546c3ccbbd23e87ae614bca5acbb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f88325a15b85625d34e51ab4a12c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d907ea197c7f121f2c588475cb1f95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e173ab8409470bca9f74579edbea7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e3f5e59d40fc1af151365f5cabea6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd81164a2803b27e1239f7b7f0368b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf717824c20ffe3309c4de2a654938362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe64cbd3a377978ec780529af3ca41d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85035bf524c3647ad68985c93a5eff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcd8286e981ec1bfea780c9a109c68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd79de56d9c3dc5c30799a0b0aa0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede84a17696ef271bbc8f227c9faa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fb9a77a85c25aec3d0e130951b0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b8e1344969382a87ff21bfe6648be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3b945a6ef761c8aa91b8341a110e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d927397fa9106b74bb0559719a525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a7a58baf3375ebb44a921bdf8e01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcf3740339b9c3156657ae1266da38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75532afefb17ffed68be54fe21ca3c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a2fb3257c95cbf4907193c43d3a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9caa258b6594dde406c881abc2837376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03bd6e20ea20b90a94a7225f3cc6b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082e57434bb83e2d37e78ef6efc34e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb721a56cf6effb5d93c0de8d22ec3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d761eeb444ed544cadfc5375b3067380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c56d57c3586d67b7738685fd515eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d710964edd0f4c2f2c70af23963f28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6ee94deab0365f1007f7be024634383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d60a78b0668e4986905409b74d537384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c2186d67fa4cac93aa46fc81343ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecefbac0ee9891795ae9b15f97813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e2981244c7c33be0bee1d0e86861387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1e0961134557a83db3e3f1fa416c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be5a0417b6df6cb19629b8ca8fa6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f325e55da6f2c353e51fe0d45b4ee6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbb0bde4b8436b9700fd7a6cd48650391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eccd00af26f07455c31bb54203605392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f164cdfd004f3a634e42c8fba6ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313bab3f238b3025c7a94b8447ebfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bb4f156cd426d49b2afae3c966e9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83c368fed7c4b3cbd3f573f1313651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad185832ac3d9942a4cb6b7eb87ec3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a671ffff0259e6895815ab10de8d0fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e486c5e97bcab695a4acc83c196c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f00e030c777805ebe404d7d420281400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8892c824533bb10df82031bc324fffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a98bdfb8964ba5bbb00f83c26e53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b729c81ec054c9a747bbb1173e587d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8048f9b8db5e04c30bf8325446c5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f492f1e497146e26df3f4c5cd640405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a73c824e8ce392144755cb9aa0413406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e1e72396b57cbcf3736f2dd6ace95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd1d5a670b1586fbfee982c68e926408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66303d2cc1597d89d0b6bcab140839409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae52d13c0c426a3adbfb3bb9eef441410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461e8419da41951c870ad415f804ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ea68da0bff379b1743e4a164aad1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e28ca8010c718205deffc7b0529f02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ecf20b6c71af7b2c8243cba3412fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d85665e5b091473afd96460a4c666415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4ced8f27d5925bb120cfba49c23d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e2ac3a5d872da9c5c2c0be99147c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034995eca86127bc89e00e5091912ccd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9246c96900957481cc8a92ae95688419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd97cb3c9fafbb2579215eb05a02a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927232ac43c2a51c1358a8dafbc1205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2761023270c58f405af07d7d506b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00ab80531c4db0c9b1b004ad696f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d956b46679b433d49bf4b35da24ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c93d851fec7c02020c47cbf17a3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6191864b148d3b95701bac472c91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db46db714f392d0b7663210021f1a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f475a652d00108698e2e9cf08358900428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784b0199c00d59e68db8d9764c1612429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35744691a2b1a403a7acf87fb006c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12b6c948e78da2a689aec35835c540431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f52d010dfc877715a54ad3b78b8dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cace3dfd3194c4102544307813c91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9cd59f69c5cac0ea095afa212f95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169df8a9587e30034d3d782c19e31dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec6b52a05cfc3e91a009796d06efd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f7a7af604e0fd48d1825874f3fd1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc44b27fec6c1ea4389ad3360c2ce07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b109ef14c68770517e9bbe10dda7649439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16106487bfbde5fbefbfc66f78fd4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c571caf8214e391689865f5aae8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf82f069c3470cc71b08251ee03d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106980b1b61e045c3505ce8ca87e1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faa3af92a5e58bd13f82adf080999c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f929881a1e3e3d268ff2c174ae2a38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572fa8b62b1794c65bcd82114000141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6129b4bdb5ad7661ddf5713730f64c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6954b7ffec6b5128109cbaff8e3d8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3cf3a3ba2ed7318878e58b52c8b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867146d170e01184787c21254a4c022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efaf96ba34f3b90f578b7c4bdec693451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5b91c3af213cffd107cf3d8c3bec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a1f79e7f516980911be064c177b88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac600a76f20ebf58171b0c61639ca75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05dbe449dc4c23beb805f1032205b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d57450ec94ffc265fba180e26a9791456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015dc56befa10db63ce68ed810862e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27c5e996baecd6e998cd4f40f81f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2076c23ea31f06e32f197796880f6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad5dcfff2496a6ef38ac6c78cec46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd0b37e10931e61967e1b20754409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1beb1d67d8da332b850e95983744462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd3e405bee65ad8b6b498a541ae20a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685bd82eabfe39b53fe2d52abcdc66a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106b38ba8f76cd6e22e291fe9bb74f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7128261d5f8d3bea4a6942ffeeaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654d5d57d5ee97abfa550980f9d2a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653335c45a2ce37b76a9fd48ead7d257468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8064e73c90f1b58bfe5bdd231ea19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a991286d1ce0b9fe6fe9189e96caf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121acfd520693f2d0b5576bf5bf12ebf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005510c4c6486aac6fb26f5e5d5fa80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0352993ff19358dc2fb553ca1468cf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3d422de618a8d62da871113de3fdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a360855827d7d1afea68c5b597df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c95c7d8144c3651700f379f75630476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de8bdc3dc1b0e4b5ef84c3736e1e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea002ece5aba404be375e51fa48864478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb2273543a81f9b151215c9fbcec0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1957e4a38c154c56cf83e24461cf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b36342f10e5c8b81462191022d1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd8de534101ddc37afb49d10cc165d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7db4f21c533afc969301e875d2e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc3d9fe281f2e1037bd793872a560484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d6f9c910f216889c5e130f74eda7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513a782da4a09398c2d6f58ee91983486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2d1184fe540a9bccb4bf43f53779487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3318ee1e6c55d3a96232f5342e19272488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024802a039aca5da93b5dab02dffec5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d010470d0fb6a40dc928ed743f02d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebaec4722accb82f19a18ec208294c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b579d88d7d9e94cbdb776b486c967492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96657ec8e483792d6d2030db7453f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f33889777c8ba84ae3e299f36b8d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24213f243968920553cd280990017d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb053184f2310833d28a7f6e238798496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c07a84f6a36c170fc33f7bdfd1984497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3a6ea8c84978ce44aa3ffacf2cd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265648917f66744e0bee301394b06ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f324a00cc69c6c0044cea58985a29af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dea7ed3a80fa65070827e5fe796b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa21d58d7246fea230ac7e8ca47ea6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4050483a9b8c510e09a4bdeb4c1078503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6613e5479ede1a343819402edba797504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd636c80fa565c24bab4f6c4ed88f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee9ae9bcff756e0e514ebcdb3fa1a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec63def4d561c9ace9ce05d41055142507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92b18fdd0f26e6ac293d8992c916c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8072894f69ff472eed97daf64c7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1be1b947d285ff92bd26c3d5331691510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44170e9d3f23bd54f257004c67f685f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dee730ef2360099eb56bb4eebdd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9e370aef0ad367a12979d6472eb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d87c63562d9179e4c10abed79ef6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac10d043155a1814d72f780301daf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfa5333f52dfd8d7d7784cb8830d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682896463dbecfbd91434c8987079bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b945d1ed26a7f258913ccc27f781f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e83d625b6dd5c9bff403cd6fb5dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac979cc56a0db4c1b0b5fa93c3ed238520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ac571ad14b6da7baab0baa64ebc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da49ef4a7876b274b2a50efadf7b55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7a2712c2f52d6753bc46890f9acdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44036d59a25e0c279ed0175f8e11c8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563770ac44bbe1242376b4c8022fb86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ec4220168a6991c47a0e94191283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5bd979b3237613cbe70dfc4d0f134527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ada4a1d12ef20e26b0822961421bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9becdb3fa8cb7b36d136d03c71d1958529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398ae4c47dee6e84cb3845edcefa97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be5472489dc31ce504db7de535fb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d640c288c7ba76d2c0852fed97e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c1f6ffce55e65243df4763883220b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373273bea647d8a46e5f4627e8c03f2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026cfbcf539bd36033a39cef594aefc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280f1655e8c81bf33e03e633cd06bcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916271967bd1ec284cd994ed41b9d594537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aafb908c5bef057ba954804a24000538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcdc6bbfe4948d00eb4c349ca579df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a2457182b696d21106196771d787a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b19c1164fb5423f8990d2ff9bd0df4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b79d245051fbb355ee5874ece0f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188d361257c7608e9ec16cb464f144543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb2c3d195962a7b2b8b0cc09e2e274544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209d072c26b03747359d435b385790545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc7c3b79065fee1108d7b55411f9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108fefd6080213b8fb86c9e86eeb5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6778d7b1a1c3683f838d75cf6a2ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c36b7aa3daa3781a33d868a7d98d82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f69abaa43a9b2db36e54d47caf4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042572b88c3813f5f855c18d9c7b62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6abe74a0dbda5cc34614ec1ad0204552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe48e645f2fdfd7fbefd38a60f73c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234fa21f2f31f6d50926c5c5c3f447554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc68f17d285d95cb02e4c57aac294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a55d7dca76d13b231a0b54c167d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681bd8c55bf6319d952050a2b14db7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b452501870874bf0855481edbe7cd2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc435f7f4deb6d7cb1a984b2f0d98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ecef6445e60b78a68228000cad3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a929ebb018d63a3e36fca99d552d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af25b07b99c0c34791cbf49714f73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7901b59b078dd7147c8ff14c97842c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a0db5b2102bf6eeeecc095c2e84b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c55280b46e187a879d123dd87566b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397256393b734da3b3f26fe5be08d4fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471762ad7086b0da38fbe183ae4a2623567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07f3c0c6d3577365b0fc60ab0c464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0acd66b1bc6c27b567301e965090c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7018998545344c39037255b0bca0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678381858fa37dd3c876c5b9117fc2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf73a22b71ab30cd1dc810b7312dfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf891bdcfd6857133db88d9f200438f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f853d0f583180c5611cac2438d81b7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc1af5e9c35cbdfd9d9502c496b553575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c64f3905f50434663ae09bbfc4f37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf3e13f90360309cb022677e117e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed9c41df2d1f08fd504c5c222cd0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd26335fa574d09e80f7629dd8e299579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2055f1e318853c6ea448a90cdb4fb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72a9b2cefb4a3f1ed7b09af02c061581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2878af5244be30bbf6dfaa2514cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da69860e5ebcca81d564ae86d6e2776583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4c5552cebd8bfeebf148844a18a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471924851cb74611d21dbb0203eba1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded058f1a87a2cbb6a72ed2c6c8e66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742e1040778cd21aaff3cece84407ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee2874f0a92268f02595a859df5128588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1892c065ea4102325f98b0f29414ae4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4baf471bba340080fa29c6bbfbe0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e4a623abbaf951ea424a4df2135c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d074200157b0db1cba7353f6a910592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c831f38d3cf76eb28b6597221d500d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762c71d53cc3cdf499f90423a1ec18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ebdf1b60797aeca1e0a437669f66a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e071d3798693f461b2e2441e747c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96781e142049cf1f5635d3ef2ab623f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224f45f039fe12165bf6e75a81269f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef6ed6ad056eadf904ce7c7368cab6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb264ed98919256dcc9596770219a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a38e6da1903e7c60eb44480035fd64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc17881494614b69ac0864b17508d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097e85a6fb8fe395dc27372b40bccaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a735d33b394ac5565253b69984b86ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619fb70b1e5201691cecb6cd70e241f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47db0154dd76bbf58d4d09a4523b7f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc26966a30c143c81b1b0f8156506607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013b28861bbbdd4d13719c7b1b667b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0625ea09d64d8672eef2025d156dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370077516e830b4214d518313e97375c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ad61e008127b093225f8148fada8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b657b97f3640babb71473ef52c85f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a14f2ee00305bc0a46d660059e018613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ea33df5e897e2589d874bc9fd97f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e6a572f12b87c53b0a3382d064f37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad27a227343c26bb70d6e73da83e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcdd94918445a726acc8779cca9edc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8351f4fe16fc595d9bfde68584010d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4874ed04b4d46e594837067a0ccc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc692f8a8614f7d92c414f727f8d3fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1718fc54cd5891b9e2045ecf98264621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7a8c5d54d2daaa6ff726fa21b70b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c2f87cf22e6c3e9e1db52216de6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af2aade170711f2d31eb5905f9de6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda56c95b3e330167c83e11a265963ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eadc1a6b024ce7c7cf3cbec011f1b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9920f86b7c92f734a778f8c862f5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ebdd4a67da5c0ac4cc75a36be5b1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fbfd903475d0ed2491e95fdfb3527629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f190ad5d0a8783487671ca0ac2b39d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5d283bd795aca76a466cedf15fff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc402e2247ca5bb8b44ea5da932b82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95603e514a139d5a97166a4d33df22b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b38efb91e9d60fe80187c4aa5d33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178ba9c99edbb73abc8a4e286780b72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3567a3c7f422ac388c4cbc46fdf1dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9fa0966af95d5a2cbd79dcb98d30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef281abcff8fea92c884c848b633534638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb60aac5c38593ad60a01cecc1912c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311810b2f4245d4ba0d24dd7dd30445b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b0dc42dc6507f8aec51e3246f23bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e400f130de6edb006c97f2218968642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e404854484186c1f51bdfc946d563643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7f35dd9f6df6b2d92ece80c0e8ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c924acc60c66375cde78bd2fb50256645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea96580bf0f7174367c12010db8632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5794372679bb65e085b3fb37fec7e45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd9fc43e38e225d520f6679e8dd0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589842830c4b3618d8963e696f6d98f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca7e642ab6e09afae885198fe4bf43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac3ab64cc519957ed0a38a63bcfc18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b16c3268354a60c4045fc79bf89ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf311af3377556dc919ca785068483be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000102e62b2e9566b025eef0c7f90f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6412890da4167677b421e352822fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e688337d684978dda7ad6229290e8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ea2bf16a8cdd654a1743b68fd2da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e837880f0e0c61d7c72290ffc3ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf1911dec100cd15a0cdc0db52ef9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd235ee5f6e627d5e64395179bb0a8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f82ae690a5ab4f4860e9e0006053661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ebf0a2380ab534a8b99458b9a91c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713ee9c816e8c09518e5ded7372d76c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4319a0acc5cfbcd7f051411b47e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb060e793561d9a5175cfcd7e2bf6718665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c92e48535687bd9a82c54cae98a6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db862a948ea6fba757362e0df1490cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b32bbe1b066dc652c552bd84802bb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71900161fe918e7516ba1ae021f75717669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02289e2448ab1d04f051adb2b1b6df4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280715f93d95fb2d5abd4d4c601d4c13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ab86c2e16ad0346e2f10f326578e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9542bfd0494653b76419ffcf7502673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0f3f3a84f14c68846ca56ccf702db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8aad13e2929aca7f2259771fd2cd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc77994203aa7f5012136d5c7c8eb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82828999f13a7efa5dd8c3d26ddaad2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f83f9733c9e586b4541acfaaf4e3d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3f112986afbaafa837b017a818987679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30907d75409d351887934335db592a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e70e4c73b0b8a3bc782e826c9f76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070967f020f1eb180863f90a9d58a8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09f3591b157a2f6060415b39b33f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bb84812411b76ff5935b8b8d0d6c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29842648c3138f7e0b847ff84808d48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9c29d9b2748ca6fb6d548f16a6e15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b5b660098ce01c99a17e17426e40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288440c4b564e94b1283b057da7c67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b203bfedf01d6f34622814e46145c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a144e76537b76d6a3bedcda914510690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c7ee6dacdb5ed0e5f25f7b00336ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cc1d2f086cef8edcca3ecd734e3e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15c60c5061694a7697af0df825ffe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8450abc13a88da01d9edf41a15808694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dcbdb0a4cf4c2682570fc2b4b0325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0153e78b0f58e1b27eee0bdc06d77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a8aaad09274fd63064229d6f48d09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34208a72ff92f8dd24313d4518878c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e59db0a3e0ba9fb5efebd1cdd125c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937263ee0e51183c52eb5a6fd62c0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31631646a4a96cf8ea3a7745850f46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9c1b5ce876809f91dc39e9229a2a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac801882ef2a771f9d30827fa4ca342703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d555ab5cf8a5e0aca378f52971148a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3183710d7ce67095a998967111f5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df6d65ac3a51faa4b7fcb6d0bcac92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29510678e80fe3f4762f63364cd6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31b574a0a4807a2193acbd56c1556708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aa8bfe0a477a24c8bb2a7d08d8752709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2286ddeb373806fa45805e083c7b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b1a71af4482aa9a3818099ca7b4e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb568e8cea5d1fbc69aa76b3b7e6cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b489bbfd665fb990f383c40cea0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d07682d1b26580b74f0250913f09b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893dfb888562fd55011c9944320181715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13504e270e1f4985d59125f988fc1e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00d4f65ae7887143e9fb008387b9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc005d00ae51a240bcf4c74e2d8a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb9f594a724bb738655f947d2e747719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeff35fa9e4353bfe1ff6b6e527446720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829ae8a88d7c35c8256ab0a62e7dd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519aedcec77d851bb022241248bf05d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639859c0c676607c6cc2c74e2b0bab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff4712c18e9e3360e9a6e5fb88144724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a11e81b6d6783575f5aceb8cf686725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1e3920d3fde9d9b9a3b5144ba6ba3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e551fc776b718afee52c27160670727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb4a7d0938a2a43c5c506cca70af8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e4c7de36e8ab87dd1869bc348084729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9386385aafd7ba27f2e5d0d369f9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509e0cce2abe283f13cacb07b96f18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62a7b9f6fb7418e36dce279fe82ffd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb731b440a09401c3e0e7a4d1c1a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef45a0673a469d3ca62a88e19f946734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3518edb62f13b3959f35e238542f2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d1b0ee01b9c04265e28af4acf2617736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d49a3e07af9616e64079e44be204e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fcf3993ac628879deafe4992d9b8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa725f083829f03c2d576cf2f2f685f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54373ae415c7b3727d54a219a20d564740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc892510d9830cb4462e947614a418741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9a321d7c99429e60ed2a3321c8a44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008d1874548250012df8d483fb8caf9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39033ec39227fb938a38270066fc8b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425510098f5a52411928a01865217ae1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f34d72026ed14fc6d6e72c8a359b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebe84f58ec1b9e37a8f0bd81f45168747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275476fc4588ca6dc9cb1ff085708d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b769d1648225072f7d8500d0f62e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168542022834ec7b2fbae1c40c2993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e0ee9012272c31ca7ffffa30ebc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b0bcbddef3752deb6c9def73278e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593173aa5b2152b7981505d2473ea85b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b50d18a75db2c8b7e74f72c92d6f191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f41b9a34ce7356de4942c939eaf682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05df3e866e552253cdde9d80d5b53e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d469414415c38c2c019d8cc5be329e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ce7ab4be3c887e425508a1ea011e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681e91d99f97fd2869b09991ae507526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4cbb97c74555d6f70b85b1626df87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d9658610b130229e35ffdaf5ddd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa192521e8a2d8a9cfbe7c70baedd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc535701fca4108a511b6346ca93f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551eec323c4f9fec4bf0001d4ebbec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427944dc4adf751281c86d0783c25812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d824229cb4251da3e1e64ed2a39f1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30496e0b3cd546c44fa206b17273114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443831140198f3a8d1f32ce5462247015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be3842bd268728f6069ded7a5ccac216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597d149fce39b79857dc2df892617917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340d5cc15c6f3291a50aa2e00f2918018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15cc1a14629485a25039d448cad3fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a060022b04e3ecd36170ebd8dcbd5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0348e0e8e81b2cb9787fde379de321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041346359819a96acd8addd654a306c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2bbe97d050572a5524075b3bfe0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b6aedc37446fd2d99c543a188055f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c53bca1c5585566585f9de52fd47625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa0bfbaf59d605ad6f6d5bad31fc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd2e27e144d2d9a74d46b068164a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4f2edbbaee9e26633da59aa1832a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463670ab2b932d4132ef3b1ac94f015629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfad7c3cc1b7eb9c3970995c57d0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a67f13bee1744f3214a438027a000731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b426da9a5f1d3bfab4410711284ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db385ea22545875c2839215e0887f2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df8b56fe9498b6e46fff12677da3b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf21e051fc53c209cd7d4d4498bafa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84f56a3ce2827a26ecfcedafbb2c5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291caaace99cc3a47788bacc792ead937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc732b520e56e1cb8e2c02d1e1cb6cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f3d6400dba3423d146e4677bb43239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24aedfd5f3605076186cbd3401c37740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b63809e1c15a7a34702edb55575441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e55cf752892682bd285d8f5cf3d8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a920e5cfe765d63d65d8b1a50754ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ecf878e8406f0920af11a0a19a5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b6df1a05e213ca9b988f42a7bc1f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad2e8f50ec059c14fc7f7adb63fe0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71601e14c6c4efd8a3e74503e58d6de047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c260a48a184f07e497000b910498848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd7c27b9a8f3fe14aad026e38f37c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa6d5b96dab4a81e296dba4e11c95050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d643a5008dac265864ecc359ff1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d518d60c0ce7f27bf47bf91cb9b05552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dbfc29cb36c53cf171984faafaea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276e993bddd727d020040b7399eada454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540cb68b0e112a97dbf1971a209f9d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a70f3e0deb708db3f10608e84f3f3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c224b82aa64dde776d15bdee15833f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e335d09f1e46c1920cdab298a015758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f26df4b5f1d4e2bc5894dcb9e3aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3b2351507f9b738e032f9bf2a626860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430395b1edef98327dbc6009f768c8ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeb8b82cfaf6028593c386d63d315562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccccdacf342474f93cf1dfe0a181bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eba148d0ec773716fc2198fd9cb4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900519db046267920f09aa176918b2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8abf816861f38bb89b9b898ad5660066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e6071dd333b3f95b0e717546ec9d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61863b375cb3a173c490a0e644be7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd3b956c9db4dfd273806d81871b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef69589173b4ceb960e56885c6a58270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901165074ad9f630d27fb09f35f12fbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a4d323df68f633e58cdad04bb2ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ef01c4d62aa03e0c9a16da750b54a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f679029d75fdf07bb710231314e7be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be9dd794c9f0ef9b1071e6e7747bbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf5e3f2755b0087b0c073740c8940f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c22550a00a89bf31da9eece0928e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92331530188bf1c364c77371a46f6d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e57b6985b8649a0ca81cd731361f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9089e10d18b2e9f1e570717453299b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003518077dea8faa579c95567e0d08f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e27ab7b316e3a668f7492c14741fb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db4ba339a7858ce1c46c0c1effcf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e425611f097cc45a70c9daa00db8b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea8e740e6ad88ad0e1394cce0fea5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53df1aecc723ed22b926da482395a2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ee5f348b80d162b369e767367c7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f37fc6e65d3cfb570d75851d0d0da488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d1b9d6ab6318f7c44aee6669db6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b480dd9707e33d4e8158ca6e2f845190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b97b2beb05f6d745e24b83fbafa3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155ce2f39e6972f2c1493304acd0e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e973f914a1387ad1870f52080fd8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4735a16315ccf738e10a819629bdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4255458baba55c78fcceeb5b659adf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d90cf86a6336bdd8ae1111e4b0ca296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faff6f1a65e2386cd8d828019c81bf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d8cbeebedc66481ee168fd62151198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcad3606fa9affc3f12ddf27224ac6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1090a153f2ca037a0c66e906f9d18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96d7a26c0dabae2b1f203db4e8a01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0671e6aab5325d0d00336404a3970102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c95e25f54d64cd37ba98a6e17274f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99df5c47b37449efe6bf9e7996e57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8c740347d49990896a7e1acc2a63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33e6b4031add2f3a1cb803a1c19c51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9a26d4e2fbde69d0cba1146d8773107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81583a21f7c4d632f32ed45442a6eab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7b577d3ed2a293a3b5b0107ed73a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e9afefbe8738a572dd81c441036e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323506afadf481bec5fcc1edba81a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b2cc4db8d4ceb0d6891b565519c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e9f48e9c6f944f7c4fd6be15c889f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab531577e581d4e170b9e3ff4a0a2aa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e5c86f202c39dc0937b5ea94e7a80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8ae578c17ecf40df417c3bfd2b297116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b6612ff0906636c669c564f72afa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb841ec1115f182bfacf6ea83528967118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631c035783af51964ece495244efd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462a1ac2a118f00c67d857fdebb1490120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2fbe5008dd1b950fef50e49f81eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa38ddb9f11dd5cd423d29c28a43ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b206eb661251e9c8c7d7127a3e0ee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029dda4df9d6868cf78c9462e7fb5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345b3e7554613c8f2cef7d0b5431b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f4ec6f76d1c656375643dfc2ea535126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7dea30a0631a03f69e7a618abb365127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3102a6acd89f7f43572c195efa5d0b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ef2042cff5496053633c0f4af134b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1186085f276861522ba5c6c96290c44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab4c24d3f629a325f0029b202a485131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788e708919e35fed8ea4e6e953b7dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c05a61de9124cb50a1641159081f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ea8a282b5f8f4d16b9f22267d3651134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66349916c80658c5585118d2270e0e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7c78d95cfc31a9da067f2c13ad39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6831790c7e347bca79562c70f6eeeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740afa7e004611f72110ffb7e62fd3e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837df0b1e5056c440029a35dfde8a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ee9c9245796cd68f4b63ccdef2a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f0582fe10999f3db030b06e4ef87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb31fe04b8854b2d997dc82cc2ff5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fbca983d87df0b88f2054e45f5790143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95cab267faa947943307717325561144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85005928d6ce9b6c7e235a8a1419ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3026409655cb6c11ed18efa94e522146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa1f0129844c66a77aa71a21ddfcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b61a45685e21d06b247102cfcec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4199c096012f6b78f90bc67b6ca831c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136963d56443fe66be2abf2ed3769c57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5a0ea11237e5430fc58fa83f09ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304efb39ea3d3292087c55f07e6431152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a711fec4c5cddbfe8e20a051f1b839153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a0ded02d29328e1a92e7b9aadd6cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ee3b2edcaac356ca9ecb38cbae00f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8c0f4bc8c1335710c2e342959c5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e1f37d253e6169194aff2bd95197157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c42e14f68312baf69dc0542bbcab43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b407d0323bd1e8ef5f57ac015a2798159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe1a2eab1433a5b32bd8652d71e7a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec9572e9fa1bc2c4fe42974480796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b2ab50b5ae8d3fd4a525e12b8422e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469d861ed4a63c723097359ba345aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7729d9933dc41835bdbab127979137164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e8e7b20b11e6e17dac11f6213141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ccb0d44831110a1b5f60969dadd08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563389102a8a8b235eb0f82c536691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32112e815ed99adf5885761a6a2fb1ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43318716e79af72018baff9051bd95ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c3b12600c88dd651fb10af28fb8d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40963f31cc8c1a9e087ce8b4ece3e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18e3e3cdfd0099d22ec3eea0c5ebc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf384ca6aac85dbae8f70c46e7000e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9e6b8238df7a5f1eb774fc9b71c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceb488509dd69663037736c7d9f545175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54e9d4c23040728afab1e84b37a525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1538fa95c6aa11ef430e9f36214ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78c0577a003f25e35a6085f9cfefc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d43be747a7541ab0dd504f64fcba11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b724b36c443b0b75ff0ed9422aeaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f97bea0856b8a9aa6b8da464908cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cce48b648cd9634663fcca9ece6c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e272f5f2b7a154ccfea8cd2e26cef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c4df842d12a4a2f5cc012fe38506f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405fb07ba3f54a613af65b6c32bf65c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839a2e3bbd9a38fd2f990dc864b1ad5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374627a1e4dd405e90b729ed2d8ffcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4713232aae2245215da7530787952b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe9cd658ae0697c2cec625232f2ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ef486c4dcc4f13aab53dbdcecda14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6916e41fcf0dbfb8cc8174afa8356a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241cedb4658c95d724b9525dfc0eaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677818478698d0ac6cf9d8366a4bfae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c727f22420e92e6d513f2da8f90564194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef06ce7152b278ed459ecb1d5634699195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a547a8bd17230c6331ce1d482a2a96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a84df7f9236a8376e4f63c193a61cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777ff314cf5b33bc70a7dc80d1795c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef272a196ca7bc3ca17a9d499af775d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929b4047eaf04747e3b1a6eca54b69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b30ea1bdc3eab6aa77d54112a2c5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ccd7d2b29fd30cbc118e09703b6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8080d640d08525f1f84b9ef39a6956203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d09f858fa8016690f22d16f67f5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d6d0452e369f47209d326ba8af900205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34ff99e0c7a490d5bcd2549c30a9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02e78340f7103becad5f5e4366b972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f652fd20012cb7579b1f049e6f0c70c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c95463a857c3abb9a1da7b28360b4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5b82c42bbc1918a556ace816d2a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb13364bc953294e245e41923e37cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cbf695f0dcb45101f9a57de38f7f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4528062c8d792a5bb3b18ffc9d2bc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0e5b3a19b45cc18c8b74ae31c53f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a4073f5ec1fb0e9643188ff5d081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abbda6e346d194dcd7b80b89049d34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255455eddb90d7657659766b12023b0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dd5dffd9b71696c5bda1832521da7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7b924521b06ce85771b4c38151edb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e22b456c9528c0d31590f75997933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1830d284f8ad79fcb3f59307ae61a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf668570b1e420f7acd5d279086fee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b96f99c8c0694ee223b121bae21e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611f839b476b56a54015ffc1d5468f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab2d52fa2d1791f39f97680839eb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8aa548a3a96ed59a24853b0bf807226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37b65c91421a2f4639f74edd68887227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190667cb105021abc36974af4073f39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef72156caf02a1de501e85c45256cf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b3d1a9eacafefb7f9fb6e972fef85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb823641ffd012e9f34aaac1003fa515231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a70760459812b0fb1b99b31af8250232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e36c4d32ff208b7d087c0cc98ca6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42429e04931b7c3656de864f81557ca8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73eb1692641fbc1a1a35f0b154ea9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e036220778b2cbfc0634056fa55e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc258991832007375c920648a15ec70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289659249e237141d235da7de18d33e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b08569e87c0d3952bdeb45baf4306239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6c2eff04b26b6c6dfc7048f2c067240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878101f8e22526e2850af21db3a655241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d51223b90f2c5f3841f5a6d55b8497242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c054a2643d7df19994e446618a4192243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a0fdbb3487cd73dbd8d0a3fa935d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677c28b213fb33a5c3e1c955306eb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424e7d419f79d7220a0f6ea78eb218246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189be35bf580b636c4b4ae3a79e3cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef529cbd00cf0c46ab39539bed94bdea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d4dd8991676b139aca751ae7687e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3427cc4aa5b70888b36cfa184c855250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f59ec954b3ac7a07dfac25553901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704df31a058485632d51ce077ac33d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4138c2de6e25e1546043c1c7afce8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091fc5cab47ef200571c5fdc8a169f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc076135f14b505270fcdfda2ff3a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4525449aa55f40e06f93711f3385256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1e3c41d9b7bc98e587ebb2eeb13e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9667c92040984b9a10ccfbc904b848258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652f69fd2c4932d724f47880d2bd8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9cbfa308eadbafe608059f8395f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656177e3edaccebc411afedccba25e9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df2237799408d7a53a2854007a0472262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9314d9efe173f7f6316eab978d97e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615eaa6ce88fa7b8a6ffad381bbfe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87bf1620223465a7448e2cf249b57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c778dca62cd1e031f518d81191c76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082d9699db97e08a68031410ae35cb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b76ee632a9c65519f95757e408775268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445f423d234443c09dd1656fefdf12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d7b49d9f209cc77c7385a0f59fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842f39fd7e779f14ba2e736da6dc03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb33a885c31974ed316c2525c979d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810e65d400cbd242a1443be6c571d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284c77712c737751b5569083005eab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca137a5dd971d435d572d839f238c00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56108aa0b9c53da270c59d77457291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ada0541fe9189a72b282bd8ae414d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e2e1bb90535eeeab57beed6dd108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133db2c99ba6d528e906a5995e9e8ee3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1939eee15d27dacc148ab2eec6d6f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9ed57d4d69d7f9cb395136ec520d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a41453c073737fd728ee4c17b8c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4305060acc39f82f1004424894673283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32600c8b873367175c4d59d458f86ca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25377eae385a0cfeff5bbcd57d123d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc9a6e4406630c264e24682d0eb27e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897d62f34b83bb58eae9e05835424f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084f3711308c7809438dfce9299590288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27937730ba32e46eeb6f983d54a65c14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cb2c21820e2c4a4c47e93d690fe2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86024b911239e588d06ecf52f22b9823291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b15f77146efbab3bbfe49a098df9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab214794d6fac5cc5188e2802711266d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf581fb990799eb4824b932bed134a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb38c8010786f5ac680d7f0590e79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea237a07795c9bcb4a97155ca7aa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a66c005edf0ff57d91ae1ace32f1fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659aea930ec37c60de697af2c417cb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8b7ebe5eb11dde2f821d82acd141299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510f10bdcc0e8c9c4d8c18a0f9d0ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49004929116ff189c41d3735987f08d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4f7b2158687b84e091fe74750d8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d317b33fe2330bfe5ddc78221989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090eb1db1dbcd3d1224685e38b40465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017fb81783e126cc0417f819c5b10c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44972cb6f889c3e3bd8413f13f089306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e928775147833a44c832d862398b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379962b40390346fea2720bfa1fdaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb6a389942f0d4453294a56ebcc84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639121f880da6f74dbc04545ae7174ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784953bf1b429a0528a02559c4248fac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf7948ab19374e7c4c9eae21eca70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10d60184fddc7c279b94880df8cdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3588ac3ee1b63e75e9f5ff230b71e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be822774253056bf41da1e97c284c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573dcba3e23e0dfaa712e17a7aefce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc313f4a6e486e2937bb49dafb6f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea3295e33bb8292c98c0c2fe74318318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93596293444b9fdcd2738a4a58d57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123ee5957d714abcad48a7a957d6131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f902851eb5865bc4a1ef6bbe9341f2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db9721eaedbfc3dbe069f5c6c1f44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb20c97704f4bf0e7ca325c4ccd943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470148307ca05f8a40100a3d5254af27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152546e931ac8ccc08d6fffee05fe6f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620da84fea49652b0e39318816b97de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21fb5c5befbfce3911df2c98703d83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d687c61045ce73e6acf0ef1d720e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fdb2b26bbf5e951f47486f326498e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dcafe8e683af5b31bc644641c6608330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9976365f4da187f26689f55b67f8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85de16f7c759c678bf0d349471e3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ccb4ba1e87c4527202eeb6fbf72b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235cd06f2d372893a904e911bcb98f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14b64e21c9e62b3e405e26d54c927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f63b71dc360af46504678b643c8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af84d77023bd58d45ce918bfdf2865a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a272131bbd7a8df62d971ded7e762338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8029c1730b015183add87c8b1131a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeacd54dca0b592111212ac7764fc59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f1cc2cf01fc8c31589bdc21e64c1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c1aa14c75a358b5f564d3de4e204342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced0b59e660072f7dd4d2096269dfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accecd87878eb1b628ea8ee4d597e979344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0079a004f19ed34e32b27ac9739c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f36d41c2a8bfc8e085964ce828ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad70f03a58c022bc79f88106ee3710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2490214c746672fde55b1ac7d46ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6574a4a8c283b8fe38cfc46de1aeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1384552589b25276d4565a20dc882350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103caaa801a69b3664c23b5bafc80ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217436cc5902f60a58029929054967b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f57cc70631f29c920a28effd7b6bce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006cccb93f6fa6f762f7992cb113c80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a88cef400c2e3335c5c82a56220aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e1d23d609033286d9a9b62fa8a162356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3b764bf19fbd141d18145f5fe27e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd825887a30095b77f47d6d9d72b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ebc85ce630d5b933d57a3822f076359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c592e4a77d6c4ba07e06090aac58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02643c820905a77cab82e58ec62c7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103972a86f7246775068154c44b1e20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2df7b6555cd25b8989fb85090dce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2810fa26c933060614e12c32a683910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bdf615659ce28d1e66cc7acf666d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d675518031495aeb3a7e4d80aafda6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382a4be822579ca202357137e2d2320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0f297280e661dbd92b25d15fd829368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02459f107ecd415af22f1536821708e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c09d12b48dd552a17026b84a81b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc362b8c7be381178d87770c4a66ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857f9dda38ce21ecea1a408bde36fed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f62638f55ffff959bdf1a60b0d596373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955abffe2a5f015020f46229414939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b02e07840e8c5e5bdc05440015dcfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67bae3502fa0a7149b4f197cdfbeb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629b0251331a75b479a811dacf94ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77b69c64cf53e0620335f14103e299378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee4736bb58843418725ed403b6e6be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded4c925adcb9e9193c683f6e5185b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29d1fb95db81c733e544e461999e4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfda15960d6dd35caa590a116513c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7334ab32ada039cd1b7c8d50de7fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede36b40855e17c37ce733613457c576384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc44b24341d992e57328126611371ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0937e023b1f305cb89f58815ba7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e07499462027ca6db74d7b447037387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c69202cd2bc542de774915c5bcf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432132ffee9573e46d5c3d0a265df9f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24fe02dbb4776bb31d244415f2f13a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7db5b8f13884721cb041d3150dc3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04634b5c943eb200efea529ebf1367f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc07a7b01e865d7d36e103ce63fd52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf3adb134994a3d1e26fd5da12ffa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8aa0e2f2c2368d634738b51904e88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a55058740d3a5e7a1bf1205033a0bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7f08503bf7fd92f2e68a7515a8c8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20be7f57ef775b8546b00f467c9787398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c666d3ab0b62213cec5f2efd104df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a626f15095d041ce83b5b85cca310c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82de324ab8d4016795b555ace2829401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bdfa87d49a0ab09fefbc5cde61e62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619847be1f209740b0efb8a4606218403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d44c60f87ab6b80662be86d52458404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d883fb168a6901b42dd24bc96f22773405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9cf8db0743a9a9fcdf6af2770e325406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd74015dde09c3032500de5046f0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d6d06d2e8c78bc45ab161d950bfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1fc191837fd6ca216596fe17fab8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fb7079fe5ef45197808e972f0f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab434b0c78233681472679c7a6fe54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1aa0505a4afe7e7782885dac4625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f8db1e44c61543b8841fa3fe93d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7cdff94023399009e9d37ac68f654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db5f55cbffa29b89f4141d0ee0f5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344fd6b78c7145c688b19107075a0c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6cde95c9b4cad44e6fa57a8c652d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f96f1fb0f0115012c9ae6ff9cc9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bec221d6c9faa4d9266c85e8e8ac1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e08505663bf4a49be1c3be3da407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721723bd0692db741f77e5405855a21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae88ae2a4b6d2f298e09d5a3cbf71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861171673f33ddd6d8a3a94000e850c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590943c33c221caa56646ac881d000424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3ad9978dfdff2285d4133283460f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4c1120080ebb5f8f73b57ee91a70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755e51f3638c63830870a2e958c172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b7f53e176ddecfed1b19a319f472428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bbf14c16d5c72fd332f1d2f907390429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf2e816e848d43d3e931ea8a2dcec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e486d26124273f68529e34d678f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f0606a1c82fb7964091c62d95a67d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef83ab8e93c6df293981d21a73b6d04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf2dd0b640d226e0e3c2df3792648b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b60dc3561374ae2364049a4a944d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404488b36cf888f61fb58bdd9eb527436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08f61b2b0314efc1708e634800b0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69680f321b3d6b0b2ea5de5a0e633a14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284aa516a5b35cd8cd443094ef9b98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0a1c62270c43943fc2ddbc4ee158d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b6f218f306e20a07b2269b7d98aef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230909237237d01ce562995612800c3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fde8e877199d52714034218e4a42f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453dcff6631340819aebed45777111444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54952e7d7704b0186fb1d3e0fe877ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc04ca43af3cde5b1f1834687494b44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f010d4f55fd82eb41980c5c75b881447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa04a42a8df0e5b089ad72b024cc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408231a46ca4405c9ebf8cd9783bc0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3578c4bd6df1a39b8c7b533f1cd636450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db835ecd88fde6a3b8448e5645be1c54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29386724446515174c2d3823476fea61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efddb33284fb3083bd31e2fac5a642453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd84086f07b71b2eb6132b9ac3284454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6681ca17714b79070717c4893858455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c078167649800a2ab152d57f224e3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394be16099a74d17235b44ff14c9807457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342396604fd07386339df75ab6dd82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0004b5f6a9c33cb9f0cc90a218317e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bde401cc94050b27d887a612f1296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843303e4177c13fe0fe815bef1aace9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598b9dd310083edb4f6fe7ea37ea15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f978ee43afe6653eae95c1e106d3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea220b6ccd2a4008436fc3d127aa67a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a00b75eda823199ee0afacb3672e82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382ef1b864c22838ee6b2e0786b661466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9348a54d81acd9ac4c4fa0a4b78e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a65e847fb37e8d47a17a8599b9734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1322688350c1ea6a77c92fa2b340469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a12866063b7cd935e98d9de1bf234470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230c3fd9d35f7c94e8ad8dffd61264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8c088a447168fc146121107a4c1ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeeaa32deb6daaeb7f2a5c6e955655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c1c1668abcaa91aafa84b4b30140474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba26e69cf5de7873127b5ec0077c330475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d478494eeb9c3694b149fde74b733476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb615fd71ef64a4a4b1d5c1da2b14cfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5351a53c438b0c043fefcf00af846478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc7aa517dca1334e936971e00feed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d522c5cf37a81932ccdfb78ee836480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca25594f55d7be6ba111cad61769f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1c91c398e47795888b20cbc7873b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692677714b70c2ede65ae4f333e12b2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93d2b252df296c2df69d8279049d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05129e54a75b9bc7c67847b371fa6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfd4af926a3cbba8a2ca47ecc842e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a248e38433897d90f11cf3f70478487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b60208ed895ebe9e3423f69b7a942c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bd302b79a22b983110cc0bc01902489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef106edbd65c49b02876521617d3cb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd09b2d6c31aa4c5b7dc564c81a673f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fb71dc81d1e0dc4fba195d3150c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063e22dd60c9e8b84b2beba9facae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e654228c03544b5aa8f76cc226ecb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf89afc15f5da6da9ac790cc617440495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7f850489977a8840451621e892cf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765850b95073e782e9efea12a83498497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb706fb6ee6d658d9858e5f89e2806d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa33519b0b920c7fb02cc694fe556499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698994cb4abe1d1cba2456847e356a93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d6eedefb2a5a94d180d5c11332d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a295f8fdde93519a0b6649ccdab584502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7751c952cb7d1b70d157ec023cd79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aae64424a68705fc911079b0f8ef7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a3451760310b48baacc9f73fb2c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5afb0ecb1c608fdc7679af8b887fa7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e125c1c8463db8c4891b7ac296dd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37283349b82cbe231265288c8a826710508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd31eed5ec27da8050eadb7353b080509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d928bf10d9f4087781876ccce16ed9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64b1c88b3434055b4d8503705d5d62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3bfdf6ce59269f7b6e5c92d3fdcd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942004aea8514c6b74733b7eca268613513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d18fca501a726af54bbf3e599b4aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490d67843ca26f0ae2566a530869f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d13bf3ab3a302367dd5d4620b73c14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186616592648ef88b795f9b694463ebe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab5dac6b154ac22037a8a68155ca3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1203e0acbaac24a49adf9936f4d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21fd855d0589557462a310b3be01a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24171b4a66ee33f3a6613502f4f81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd830b4d41f31559bcb632c223a377522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcff45643c6992db3ea248702a610523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bbb144408bc533cf1223443bcd062524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe3b46945029f14913b24de2c0b4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9355c75bd47a76306283e864daf5f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5344b03818a8f8397165536611b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901105baa76336ac03ce2cbda6ad454d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea6134d745a12e9d999d0839b405e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2584a4676a8ffe503595fbe155166530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff53780b9aef5a2fe4ecbf7b32a06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513818c8b98e3da9c2e5f8ab118291c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbbc9232dcaaecc873f7a785119cdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed7bb068ed2b555b3c8c1fbee81a22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4764e1b6b684aff91c1893f7bc71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da52571cfe912acb8c06724ed3bca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d5120a13cc260c7dd5bca822359c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe2cb8a6ec8397369d48bd3efef877538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8353c67312933fac790ef04c3bb601539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4d437786078a9cf9ad42aa2e4cb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3172ba93e9e46b7fab8ef5d8e1eade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3582b652437ae7c4de2f25f190fa06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005d0665ef8a301e4105edb2a1657b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4378965fd36482969cf6f2db0bed05c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77c9b1c89bbf3718b6cd1860a3e6cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62e7e50be2868cb40814fdc00ed0ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e0a88fd6dea7ab093899ba3259ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93a8176d8f5d047f96685adeced29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763dc8d21f30c9601e527589b5b31db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed3f424c5984198bc05fa5e2c5f87d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea77987cd80f69a7a5cf23560030adf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35099c68e9f60442b130f7fab5b846552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378cdf9d94c9f0d275db5ced7159ccf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae3b58953f8389c10290a15fb2e58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db184b0ad8479e56d2d494e2682e345d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61287d64ee7bb5fb49183ea44906c8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c48fc401549c8af46b48cd842998557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b330cbeb77461eb18f13464605f268e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0ced414ca5e5a6b484683cecf499f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc7c1608a4ed16f5092e980e15b24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f5ce270af9c24e8ae50b493b48c16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711eae350dda987d8209abfc043cf05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff39879fd594de723c82689fd3f7ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176caeefa9549ba3a1b30b03cfaa28e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b1f29c65c0ad4a4b0dbee49ef574565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9f0c1afadb848a8c6b32d777f9fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484209926658cde8485e13563d330d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c394f0017ef8d4f01fde3f2554ff1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653389356334ae7a2ad5dbf8a247d8d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891744fed5abf50a184af43a18d539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b296e567a840df52f77109b56138571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea299eb3ff9e71607f169ae8c0fcfdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2702b04c64035ff9607c7e38a5b731573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae342269c74dbb6b6b39fecaad068a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde383db8679dfa433ee803d2fc5026575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d2fe4e163c3776148474e53badd70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ec200cfa3175873b22ff48f5be20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d2f834e7714a78f2ffd751fce279578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9299ffd63bfd578abdc329482c5038579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25fb0cab6fd0d1865e67ff7ab81539580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878d4a755b6a5d5d58602c6a027d08f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc8f3f36341888dd85a516b0460ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc631fca8294c9b207bda6e980ff2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d62e1a78ffba70e3d19f7636701c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28412ee451c364e8f5f1195f538bd0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad441dee3038ad00228b98101bbd04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eb6fd03ef87418360dc3880218665587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677935e000db43138f61240861a35d4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7cc786b3919320044e572063c9d0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c76908826c8aa1618b8f79e5020f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7df489f7b7ea8409dcde3d87595b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3145d9fcfe1942ef78ea4b7ee22cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a854fc0a1cff74d1a0b49b1209f706593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb737ba396572bc8a3324cf43075b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb9b422f363cd29e5cdc1cd9ea763595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b2d145865266d8165dd027bfd799596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ed3addf02d3f9e242e1d6dc7745f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e27932deab993e744db5f5df4ddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aada4c232dbd2decd3af90442e9772e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d55e744983d48630aeec11cc5a66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca25b8672ec7e83018bf0317920e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b00ee43daa66029dc02399d2db8502602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d4b9cbd1b3557159752b031645ccf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fc544159002456d6ee623bc3dc524604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad2060a709dca2e39cb3e7819b5317605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b9f8733fa0169d62fda5ec3f990e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ad1acd829ba852870e217cba7bb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38c1247d57805b9ad746092176867608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43411104655a29f857bc1b281a6ab5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388c2cd33c5faae401bb2d1c910497610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9067602f41b1600116eece843436611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b795267ea11c279c030acabac852a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41946852cbc55018ce2b7093b27cf5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e6274fcd0ba7c8f31fbd93fa1f62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dcb17650fbe1fa056cc3d645f2de1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8347f90d71cd9df1b81e425df846616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a552eed587cecbe7ff85787a27b653617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85951df4325af689a753abec7a59f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57792ece12aa0e9a9ed2fc12737a59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea13c50c7322af3b4c9443dcd012ec5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6305ee96b18309af02ec6dac8d199621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7919746a74af71265e413375c988622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1997f1c8931aaf32c9093e314c392a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09303d6cb69d24531d058e667b8a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd7da8b42192c07ba1aebe161cc1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b0f799e5e06a4509886a053f6c17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfbccd4cceb75a7c0d6065685987c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb138dce838b569cddf8c10ce0e9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605a8915273c0c01daf8765433b98c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a34bbffbb0195e020883447c65678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff26fc033d96a1f9b9681e695a31ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0830bf75df910dbe829f9b7a7e163e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81e7184ca4d69ef15c1c753446acf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b86b76051700f63fc8c6109e3f5f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950f1da437144e31f11d80f574034d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bafe747dc9018d7b0afb812fdb623d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30dab69df017b75a78e5af7603bd91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436aa6509ee573d36b6ebc9d62a718d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bc561e2a15ff0c88f2f7e796e43c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da60d3a77fd4e6a1ac31cf017049957640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7afe039f8b3fbbad63fed0dcc488f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f288a1bc65e62b2ddc0fda900d33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eabdeb2aa7b0e73e0995ec25a93abe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b973939aa6c1c5edcdf8f01a884171644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55481ddbc1a078a183f9e461a47f3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e922aaec97143ee7e209b9d6a37f6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566c1d24b2f15ffdf36eb91e83c80bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162b1d9f61fcd589097c8396f64a9a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd624402a1948afea2b45351a0646649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c8f3f66c8ef32ca9685033ce98bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174840b967aec1df49c4b07f9cc93d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e6d1310c9ff911de2670893fb266652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20780cde141b8cc0479901511c05986653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb83fd0d217dc9e296d0a7a6c6edba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4270aab6ed1ce9160cf66637b9fb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9e70afa19b8b663ce5d71bb638a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b02df9885c0973935c7119e3052d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d8fcbac68bd7d483dea35670fbcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0634d9ac4361866cbcbafcd366db2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b65d1f703fa451e2f7a9837c41217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555f15516a45cd53d319e8cca546e54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e2a0daf882c9b5e70ef60f0a15e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122ee79c242c249ca1dc6161fd8a18e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a45fe93ef75994f07d7c246e6564d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ededbcc535d7514d3afbf950c0027d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefef44f81507865d230ee0c7219c0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1e85ed63955e52bbb57d4b20b387667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd57c19d5d1b6eaa8b2a2eee706844668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa48b19f9cbd6dd42a2ce0125a9e2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d36245616c797bea6fb6adf9baa99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add85e00d0cc1e773ca77e7a685b2c2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806893a2f9f2f841cabb5c95f9567b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e21972a052473b39b893fba7c9c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca77a595616069e0f6cb2baf3292da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaad817cc0ff7bd60396da36602466675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da2e15d1ce9de379583eb39cf10d88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55403ad2e7a3062ea5da7ebead03e21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422654b60efd44efa155e77f29d81d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0780e9cd088a0ccbf1685a012e6c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c88fd9d930acd9969187002a6944680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dbf8bc3fcbd21a7026496e21538de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799d7e650ed89ff9267e4fb3702033682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c4ac35c2b01000d940f621108febd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1451a83a3305696917128e17ec6bda9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d475240b17a0585520433241a15aff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebaab8bf681863fb1440fdcfd2c3a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a248232c89671d22060e6e96df4490687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b74d6c92ae620829867c8992da9090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03253b4c2a21fb812c6a1bef081d0d3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d564909e645ccd8afd1aeb85518b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281f4c908df34fbeaa562496147d14a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0efa6abbe180f400db3d2e0209e49d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6eca06e53274bf6afc9c5b75d2929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1320bdb4bf72c18735a9e98e59ce652694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c890b32a015d4d4927e26df243212ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4920e2df4919a366c5d6461a34d222696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1ece610aa09b5d82d3035845d16ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d536e7abe42141d07e11c326b00ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9a04bfb39e8a65cb4362f0afe401699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e58c562a41e84bb39a8545e7d399700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653f6bde45ea7b0defe1b463f553ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b9fa47465707ddcf1147ed9d0891702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f5fbf04f4a0490d2cc862302b1b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2bd95081c30652cf1495ee752931704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44730cfaad44dcc0ae261bcd850a9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2252777b42df51d26ead3b45e641f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e9d5d1c4676b765b47235e2897fc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729dbeed22053a5dd65dd69f05bd680708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789b6c43c3e1e9c2162a567e926ca5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92215c9d370142c4aa570eb7597decd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18919bb16258d1840d13eeddf44d124711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c1a0420b0aa40703d1b10d12ca1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048fc0557066ab3e44f563addffef92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d674700667040216d25afd6f6df6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300511e7522a2119d4bfd41fb352f8f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c87bd665ef45f3d1a81e4a3d4a202716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d43973582295faf1a8cc8e8ea16ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66773bbaa722174c2ff536252e0b00d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a379e53c667751868e51d6a52e7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e8cb6d36be8fead5db3c68c3136c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd826ac64e829a1f20e0f682bacdad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccff08d6946686c98a472e04074e109722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51fc677b0e8470b442b5016487f1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd2b0427630ecc8bfb421d7dc92b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7753136c92b799416fa975c89dc829725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c5ed13d2df50ccb16f3c4cd3a945e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f66cdeb6f9248a3c3f6bff101743727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1969218cacbed246c82b309a0c88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a712261beacb41ed9d8139bad50a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa6795fc4ccf582ae8785e78d3d4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d640fb0659e93c73c2ce4a0053edb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529203647c4a8650c96001f9718328e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791363752c95eb6fe5c3c4ff14f8dc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619b9f2283165d5e6f08104e7ab5daa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6ca4fa12e03c739fea20bb019587735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae03975b1990313955b59e66027abf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b9c8fa4e9d7545c09d952a056a22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e447f433a129bf9449b90353b36c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65351b24d7209718efb15d8b85ce386739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afddc2b1febd4e4a0778f44c5a382f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af36cad69eee57976a4bf025c06c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0d8942201baf938e0a9e6d5a15e23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b81926675c858297b1408a0e29b79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea2c198666f22e1d94b0d507b3fbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488826b5c61e23b881887b8693b510745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bbd3b35585cd8cee3da161a76142e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2e6cf552b5b1720d82c9785891310747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b17ba870cc783a02a9593106f2d8cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee25c25ae80cf478d790c73fe4d80b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c00d6ea793b3696022d8c4cea586750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c5549a14dda3babdfe42cf3ff351751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f441cc437478ecdd45200a67edc074752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42f978dd24080d12aceee2597081ab753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>