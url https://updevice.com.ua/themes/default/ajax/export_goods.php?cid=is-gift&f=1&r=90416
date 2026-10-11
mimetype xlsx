--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37546bf1f360deee44108ebe79713701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb545e13f43a90057d0d04e0912c0f502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021507d4bce42aefca31545248e94ad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848147801ef304cffbcfe425b7e14f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848648c86b366be7dbce2ecda1a1ba55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97002c0f29ea31e48a0f562c3c6406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e9552cf7af7813084846f68ad3b5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d5abf6f0d8328d4feab1e0c2ddca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64fa6b59280a47b60500fd99b5bf9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7022f541f34edb58a42027604b8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787972fd6342c6ad08295a84242a6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb82ccf5c18bdd9665aae393c8bf6af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2077c3840c0e5ceb51fb984f8a7bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0701659aae10bd6d28344bede187914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c120baeb9828419b8d4fe19da90415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0ffd8ef445e8a06f9e51c7dc1d7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb6aef47049ff1ee9f77f28e5576617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f89c6bdde8d06784f31006586c67b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7940c44ee8feccad59b2eab168d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae258517ffe94533d34c42aac6223f8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5759100ea7451aa86da0d97d7fe3c1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a242214370cf84bc51e93d06b74a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6474bb6a7c6db81181cbb7a899545a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f9b6ec16a48704dbebae2365e50424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9aea8e197a950710d40daf2ec3d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5453b5d0bfdc2253105a5c551bdbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ac7e1bac9b48e67e7621b4fc25bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99e7f226e759585595aef47afb4e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9ce1562862ddb817de367ac35cb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b971c0fe5560caf6428a353e538230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ff8abb05bb27e33e42f951cc4c6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d337fae1d891a38a9e061ee379f24232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99abc97d61473a86dfc0a982be67a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234919ccfcc065ec1bea06d39cabe87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aedd0e3224ce7e7afce752482e85ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3b361f4ea24cb9e297d643f5c51236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eca1cfeb244df2d38bba0daef9077037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5faf25cccbf537706fdf5e4755556e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1bb4a9507e62ae3a734d3d04ad5bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5a557ea7f993a7f9f3eb6d8f555c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f28b130a1d29d63af2ffb4450709241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c1f5f651977e51bb3bf44887429342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d798b0a3847d1844a3332663cabba0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf0fd5dc06a1901db335de9c40e80744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7ac4df5c5a52317b73b0e0a9f664145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e69b357b59999c76f37f0123efae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed30ead86ad13e05f091aa85b1e9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b5c9b6835e276731e0e1cbb2591dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7b771773217a531417ea21ecba0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da84468f73f5f2abf8e64fd3b9416e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0235d6b2ed835a4103f682a1f1652451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f4dfeaca70366c7ec9f49bb82a9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1355c78bc648ee724007309208d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb31df98248abe26c8e294a4af492554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3dbc04128a387f8dfd1682a7a1c1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c227e068d1de83e721d088084ca52856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c737b115bd6cddc3f0d78c17d9fc98557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d3759f6c1f2793855c69444c565558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e33dbdbb32abc41cd548db4a46cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29ecfa439b189ee089ac868eeb8cd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313e31e9a092a1c56a1e21b42ac17b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680409b0115c5d8c7cb074a6a42d77362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027975193fba2635b34848f92e4f37c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39aeac342616a467162a1d12844d5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2879e86204ef2a7279ec184a04cca665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f843e27a6ff11f0fd563137676ac18a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20f470bc9cb4a52d264a14240d2b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc11771c5b213eb9739aa735f2380468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d207ba25384528efca8c3182a32378a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbc77134ddc5ed718942d597b866c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f64aa111f92c98e86c5c383f6a04671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea7d215366773572e1921f111e5c9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c1198381447fc04e1d9ec068d27ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea41f495b447a0bac3862ef43efaa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596ee800457fcaafab605fa597291375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6baf5d9709b3de67078cd7f76ac42c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5134f099bad73b412e89db17e58c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d486f4280b504263bbe3b5d38c6197b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b92d96f02bf09895e6ac7f1e7f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888af275e9f055675938631aa11e3e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83654bab1f70df7ca695c02b7d0d4fcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137212539620df1eadbcadb914e7ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b2d297c319aebb41d503955d8e8ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9aaa08c528133c2deb3a963f9e67784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f022b30bd03152d18c018670757b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b53a546cdcd02e2a9b313693065586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62845713122fdbf7dbd8ab3654dbbd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161de6a2e9ba2410c34fc2a7596a863e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac50a6afd3eb749f3cc01e01a461c3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832dd3733c39686556b6a8f58c7941b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc8069173eacc883761f9f1c634fe991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeaabdc06b2fb3809ed2af1c11462792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf5935a5ad6f93e23cb5ff4e5245b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c181a2ff9908eb915cc6fb71af1b4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373521e476bfe562bcb7c482f6aa6a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c28184339fd3278a6bcd897f70a9f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1730f716b6a9600019b5d83ad71397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689363475c26c1488b174aaf2f4d30d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147ca89913a209f1c566788141d69c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee41f0b26bde0162c8be94726f7bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a58294ee0c11d51fa79c78736b334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d00a0320e34c2a63c44c38aa847eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d70ecabf4cfcbf6614181d55fcda8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4e6be9450ec5c4b27eb4ae8f7b70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e9b3c768154b86cf31c429329012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79289693877ede12e96aee00960bd8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ea129a758f217badf90b5ee42095107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db835dae1b5b1650cbad8cf1eaa585108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96995f0b1ae9b875f3cb1ac5039717e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34024d058f88ef650c11fb1177cb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b30679d6e2d72427b24f71892306d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f824d5e069854e6a2eb149341f0a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86dc45f5d4481ae371c5aaed114e08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c7e8cef8a541276ac2a08103209dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6ea7f636c45b7c0ba41b35f356d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446925b4087fe3387d7acd4e30ed7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6c7977b4a379b8ba9837e9b1ff024117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1935d1f623d8770e96568a1ac565bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e136dcaec2c8b587f7cdcb11dcdef61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04eda04a5fdf40fe3cb3774e68da14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc8af49204b9e5c55d7ec17aca70c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9689050265b6b6c1cea9682721fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f16120e9a98e832e24bb8673d7563123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf232ca071c7677fd3e5688d200f258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a453108c5573f2f42b5ff280acb8de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb71f31038f7090b4ddbf3868352bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eb39fbecb17da798d05b1b779e475127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0dc84c89380cf47f36d1821de028128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9ebe9e1fdd85602cfa89a9c66fdb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ca86b16b9822c65a2dc4511bbc92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60026ccaf2a67982600ce776427b8eda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482b6738c1e404ca87b513dcc79d8ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737265eff6acb832785b1753389ae89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fa76684b54e4041fa4c73afbdc005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fced15b8cef08a88293c6ecba6c0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef520e8b0d99ea2375a88ade2f4faac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a61a7177c42087d821c388e36da91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126546f1a8073c02c921c29e15648982138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dec0d3493a5cd2ec3770e7ad2417a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e472251f3bcf9caa81831600153ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34596d8c1a2f431315b9deeef6ff2af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484bc541f81256acf906fd8f9538af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2d1253ec5ac93f6c4f31ef74eb3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78813de97c5bbf08454b3363c0a08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f88d3a3b6f127a5a09bd854589d3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd54eaad416d1f8938d37b99ac9779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc987638dba2db47faecae9f7d7e09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d45b3c012a16598055992a9274a40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd91753c5b5a3ca24700b3a75a4f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aacb05093da56d684ab57c60410d58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be87ec4fd29409b8045066a5cdf5dba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc87cc65e0ca5dbc2631845cebffa7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da641495ce89b15636f1eff4e034547e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ebef0adcad56ca1343ada5445783b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da3b6b7e3482b6d045d35ec8217c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ffccc103938113c3160b8245a4a47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8e42e789fd10f57d3c9b7674aefb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3167356ab629fefb22d8b19780116158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e16715c5690361d1defed138a9f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae56888d89e6c09e4c833566c48f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef375a20d0d0e467efd61d88d295fa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf681eef31d324b61ed6196cbbf00e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a6c6dadcf47003b5883228f0ae61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aab31716970ca224b1b3447e6af52f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc65422df6e637ebb392f3efd05775165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed4d2cd4b797a655314ddb2444cfd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e186eab0930ebd272bdaad5145e2889167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d1ca66b34644143d035baf68da5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27eb1b45dd736669e4895ed1ece0d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07dca209b1454abe384db97b645be5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8882ce90ad723253f7d1814b6e9577171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1f5a26beb115256dfe0df30b6d0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c93862b219f53aee39dfef17f7ffa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78ac1d35bed9805346fcb768667b82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f468cfe121096e853bcfecd890ef53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a9d521ed8e7afd074bb1d5497630176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928aa36b2b828e0d8f9327e590bd27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e4592195108d33df5a543070317e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae2e1d4b8334bda9f1c4a0fc71d9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095b977b17e55aac0c4b9d6eac8ecb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f757f282dbf3546cf5f1489f15822181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff7b9d2c6770bf869aaf5d8a7aebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1997077790a299fda40d294ee883f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f933597058b2376be2017a3d67d4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af0cdd7d3573854b534dde83f9b583185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9a9304b426081a42b0a842231a24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa88c5785e9a19997331d4171ebd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992323c3456c627995a6cc3506ee100188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d65f58ad67c07adaa1601607e8d76b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2738e4ef8f2d34239ba3cad9fb450e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f3da09df4f3babc6262f1feadfe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d72998184b078831c28b0640c40b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e043121b4c612e27b96dd85053b05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241567bee3334c3a64bc22dcdfab3f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2e8f60568c82dee7d2f7fd37e55e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911f267b55eaddb9b09f0d0273017d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4767d8297f33a1e73c604380c811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c32cb4b540e8f85c3fc91b68b0c03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10615a6ff375c161c382a0241d03f23d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb204c43d01cf077eff44789b2f74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e51c3dd717cb0ec9d8ecd08cfb17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271504f30cf02a7b2962d323f642153a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8ea283ec3028d429cedc28f882f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08964f7c0b83fb00a44df0922d0af12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235009d1535dfbe58e74f72fd609931205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ed04858c4151f84954b3feca5bb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281a5e14af281195f2ac1c4c0d6c7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e488fb53cc46d67777a83638f979c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff3b7f056bdd132a09366bd0feae1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb3ed9837bd75944b5c8ee995dccdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ff3e30dc2132412e09e90d70d745211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7fe29193e208c8cb8063f88f6b452212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a1946c142e0940af4ccc276e1a17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee8c9e29600b4cffe2c76377ef854c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1e0159212fe10878e4c8b4f59536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e7db69d3482181b474a83e6d2d87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46731039660d22d46a8f6ae3bb18779217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9d5233f8993ff691aaea28890fd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605c83d37c3fce857ca80469f86f37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1f9ee80ecc2d0b0a288cb1682fce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198b84d246f52343cb831118635a7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a02e09dd684c043b84e5243bbe36a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63e320114ab739541e9269128a0bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22111936ec0ff47438beacb848104f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe2aea20e0893e612a31669f8b887c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d2ff6ee64e99bc161db28858b467226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e01547297f1567a92fd117cfcf6dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc042616cd3aa671d2c7af89e197ad75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c97eac2ffda7acc083f13e23cd267229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905b22332d1cf543f4bfaafd6eebd66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00157a91cfb1fb149cd3d9f8b7c4ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2245305fb57fa24f6f81ca9ea758f5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee69e238234257bf72250022c3d05c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a7cbe4cf5af2b15e79337e03889ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da61e098206a467a58432a5c4024fdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6b0cffbec091e035e4a52fe316d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867cb6b25c034fed77d85811ce80e69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683e1ed9f3e9f47e9746f154cf384c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754c096dea5943f18ee8e46df6c724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63a61217e45d09853979d9e7f1a12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf31453a2d52823dc0dc2e8fa2e8f9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd73afa90a5de01a1bedce2b1bc19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665c97957c7102a8c8ea59120a6eeee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f4cb9578568515220af45bbbe19a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43140b7d18e2538c474bbeceee029b47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e2a7a33fe310e5388292b84f1cc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa56ca07a13753aae31ff9be774a839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a197118cb8a5f4784a7d8a3a4152d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aca6a06470337c43928f8c10e6d7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6784bce3e372096c12401aeb734cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fafda084db2cb12b06cf7081b5d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb71c830387aeeda8c8fb23660f3ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214af3bb06e9059a5331e3684b2a00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028d9dc4ed8d17844feec8f08ad3964254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b7ce2875682bd660468dc7d471257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576aecb9baab87976a46a5e1cadd761256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb612efa550d7370499b1eabf1a93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00c36d5183acff3e61a1b74409459258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba808dae80704ebf2deb921d7140cab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ebbcc0b581b28904e0a87bad73209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d524812e1d54393ef7e5ecfd03e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15de8f0889b2833212394c40fa7ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a35dad5532051b77789d3fb30d3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98963ea3ba276d6a216c6e5d4432a532264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dfbaa6221d7d32d4e0bd3e4f7dbad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd4adb4a32c5b160152a1f3630603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba700c84d5d400f1eaf54131e2f0f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464bc1c2d8be1548ea8119e5fcd2ba7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4acfbde19ad0dc313de5eb07f531d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833cb4e57a22436fc29eeefb3ca3587270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6213b1326642e9a2fca703a8c27bb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff70efa4035ad4dc16f688ed09c61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35640612d3332dd10f39366f85efa40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110f95b05031ba6d1819e12e97343e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf611e3ad6653073ee00d9601bf78f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc3065447caf4def2b5959608e0f10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb49bd02812eac6fc9099087c524c01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dfe470e5e830fa8a1108629dc6a37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2de10695c44c78f582b98993c6312279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ad4bb09903354d1381a1137d8fa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b62052bdeae0aed9d7d190999756281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5aaffb011864b1b635d549407d221282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a108e3b411858b559a219772377b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe388f446e7881f238544351b520b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66832105fcf100d3361ac4240af1d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb85ed6141de26386b227169b83d78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e51806cb6c502ca985a0bcda0bc13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdae5a57fea793e82a00a8096a5787288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34948cac6478a1c311ded89ad9101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c6341ba9c9cfd789a190b65acecb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6e9745dc2987a8f72b19b6293cde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d61c4356ca9a60f5104dc5d27891292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e32229be637de1e4221160f26750e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c584bfe50bcf94d67cc0c68e2b840a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b34df9be1fcc2dc296e46831cef17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ebf1a161b09962be129183de2b7e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cdebaa6c581676f46b3c9e44b4b3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d483bafcd78ebd2f10db9dd6323e5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b42f6e41533254f19df99d055f337299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf629f4f2739271ea409c8c9598f6889300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f249177f24fc83ae2141f2fe16b4601301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c9e5545e63ebcb5a8149897b8ed4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112c963b97f754653241ea53188e1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba13b1de83ec672897bad5ff0ef35cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e71955e21527b236f9fbc63580cb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947ef570a46c3be88ad85bc806db194306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee5c044ae7d654e74c0a900eb17d37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48532d6305cc7a4affee92772a6fbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64681a3d52ebedfb7e327abd5d9e9ad5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c7e73eb949b94c0042a9206a98459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ce12d4e2fd7333c45239ee2a59957311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049069fd50d255f32f0665025c7ec236312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d10308a2bacf108d969f4db6f862d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c6329f3a3ee4c24389c49da1bea1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222b19f40937d54a10deee9e979e7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6f2d3f96fefb9d5f2ea70f70272a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500881d6b3b4492ee5c282a104890cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1e2f02ecc265776ecddaea57eb62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91d09b1117bb0481bbb32a1767d2f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb1329e4a5d1fa69f81f2c81d4b05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2e2f2035b8271d273f781e0a9501d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f124b8c3a056839b1cfb6cdc38cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea99d4b994a9716b3f7bdf42b95929323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45ae23663cf9193c15615dfc38721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec4940e816ee1a4f443b068f2e269325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c19c7625bb5b813bdeef81302ff480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ade08517bf6b1f5e6db1932563252e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad4b71009f7ece8e5ba24cec0d8c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274582c7198005d50df50545c6995d13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838cb84f0f4b545c85c6b6c96d7c4a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d4b033533059897b77cb341ab04a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9941b4a693f2f4afc00b06ed49c51a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea5317e9c648a16347c6b486bd34c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949546fae10f506497337ba0c56fd357334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53a0696d9005773b4991c1d6c4ea4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7010999f997c3baa1db8a00c952b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c59a9e01d3f4f10d96cf39e37ebe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3fd150e506ce5c20e77d13c68c54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ec9d046f0c83ae3aeb8c308bc9b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06633d7232fa3244de2543b03a0592ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf7d5c79f90072ec8a4b7305d77a46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24dd1275d43e7a2e7094657029415342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff297f023bfc528f93d73b51e79241343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d83ef0ee9cc6e8aaab4a3778700c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c654b794953d63b36f8882f20f16059345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d208915221c83be59a1a01f2a26f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde25f9211fb67c408dab13f5512fee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de293d34e9babcc380887510a045dc63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25facb808fec0974fecbec7913cf53c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ecdd15a604fad9c0c6d0883aa47b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503809c31a2c4a787415d1526770741351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97370d5d478f3d283ea6e591b8c33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf711e60dd0c7dc1f6abec6fb4315353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338663d9f3f06eee05490c44ca49f52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad003b4b7b50665981866153e159d5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f582e3c61dd04883d1d0a9c6535cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba6e6363d4b46f3f90c1d308c37c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096da38946a497dd8e7b007135b22b80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f995d5fb4e5294b23d730de5b3fdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d91ea090eda1e382fe3b5a791f53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af491b7c3ab297ab3a27011416604361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed5c042fba2ecb84d9bc436652515362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6a5b82e5fb01aa5bdc49e170ec3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beaeacb18bccf76d4a366f90648230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52baee7c4012b43a1584497537862d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4efdc86db7014d403083279b9dbda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e88c2e62b69a4b28e60d457122ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c15daa6909c848e03b94935588822368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1422d090a11ee39f5aec215f3018d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea81000f11b52228e92bfd3af0b573370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36c5d18b913afb41988cf8097d3c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba475cc5238258561a57f52ebd1efe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b863032876e0c7085acc1d258badd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d5480568e4ad746a1d9523ee77c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3c52997162bbaf7ce72656c4581c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702d601606fbf50942ef3ba018c3434376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee382f4b517b45fed5d54b976064f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaaa3c65ae6a481b237cba1f3d93fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef6111fd625e81aa38f0d2ec04252379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dae0218eb745625d9a090a8f9ea71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ecdc6d5c89036a4a9aff71a5f93cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961ceab32f1ddd2ad8c12a2bf15420f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b5e517f420002ff5e557114b93f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1534dc0abf2d404f6bcfc210084a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1a00ad5d58d7870c3207aae5764f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ce242c93657e41dcc4a3ffc75bc6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639fbc34b8cf89166ba0c2bb25b8f1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa75db50d99b1460ca529edefb220388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b3216f33a96213b4d08f80e7cddf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6f00d06ad8adef780debb933c9d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3fe533f3944db53eb9cf934f07cc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f840fa780c61b46103cbd1cb56bbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67af185851b7053bf35330760774f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04511395faee675235db1a531487f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe4ecafa8c1de2d6a19b3883610141395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c77ce0842002120dd3cc32474cf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfef0c7ecbd78cd17872777324132397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4c6a0dc2f1ff946db47442b627461398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800815ca430bbd4f6f19b4b2e03c3db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841de49afee224d7406718a62ed3e58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0d4082a6fe544f8e23c9a06fefd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5fa07a160969116412f8207e70572402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2cf8ff52f61a42e0b6e4e5256f06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e824a901c5e58629d9cf3c4115e68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27d8c7b12533b58b772c285f429e6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e398ba22c32a6ea1ffced0bb68e645b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc3278fde52702fa17b966e5792eea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35add27cdd5c1f278cf1066b6872f10a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a67bb3d4ac51cf0e7dc571572aa1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f1bc41c60e30767c558b9230799a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04dae206d3450b4e0d2a2ce8ef7d08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f618c91006ca4ce7e734bc956e1db5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733473fb5ed4cf77e25c4ac7d837d1ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc883c7d3c902ad9ad89a9a8c88372414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc236d270505e40f7c7ca7566dad74b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7ac56ffe9f2a5e876fc2c2ae9fbd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d157f007c1108344cb39b867d921417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6d5e1291af99cc2ad7f9f48bced0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef1e9cbd622847749d9c338722cdf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43454fd3516741a64e071fceb9b40ab5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27758284990c206d01e5b2d2c145bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b25779e4f7d42447d39c3ae08a8b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d1de7c14e65b9ee965ef44b3e9f10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43831752e79d289db1348f72ddd7d74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c55671ac8a6805e3eaa809cb9d953425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1894a48049bcc8df7628bea2b4222c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab1b345a4f08cc9e539172e41adc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a9390f3bfc23140de95a9ddadcc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692050fba4744b351fc29d4ff89eb2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fd9bf2bf4d477440b5071879b65b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bcf46108f98fa9852f8a4307212c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e209d26daaccd618e5e9a50e633d220432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd7a89dec115c854115fd301e5967433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadcc2d5b1bda6ef2c67b486ec49802434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b327ffd1c7e50964e35a3976187f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3cd2d13fba0f196b36279162c08f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5197c0eca6686f8879e8777184e141437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc4d0e1e494cdf65686bdfa28289a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e15a613f1d969ad3e376f6c7abc8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249c4a34d89fb3e3a191bf30535547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6502183598eb1a2904cecf0525441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d816472208d09d17e3e705f1826b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78482ba24748dfbc46844312330255b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe7147cf3b2403d7b573dc64ea9f5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb7bbd1510a956a89adb2d386c429445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54dbc1009c52daf19e398de94e5ba1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ca231d3177cec83a6e7385cb31fe2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087fcdc4caf1f6b6ae99d6a177a02c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f1d1551bd4b6bc0515b8e36b70cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08026272172d7a16657e1587f17b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448b7b2f975b349e4a3dbca2706701451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63dcf4ca81847f7a1ef79285b964b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf94d7c37dcd9b148a77734ed6226c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297583714dee29276ac36dcaa624b873454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a01eb2059783c1731ab329bc68b23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f43c922f3de96ddeb2a712467418f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48237fa956cc14f68fb3f33d26423b8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccce04d19ef0fd846a9215bab7507a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b34e054f884c02b837eab84c7c7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ab0bc4c3e5b4740a96fdc02586de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef8388a2b8bde596b778cf76b69fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80cac24cd38ee72c325b30939f247a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de216c8add2dcc1afa31f5bc7a965b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f146fde53f87df83b1b6addb9e7fa7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ee1df27cd5142ec98f903c944b5c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e23d4884e41a14157d1f8e1478cb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb735fcfe1b7f9c7b64d502ec5495467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de766cd5ca976947c3985e1e8a79ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781565d4ca4a051fa989f9fce23043c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0151701f3e91e25a461ebb4fccbe6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a1ed610bbbfbcd3d5619424b6656c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22be7c1c1ceb8761a4bf7b9f80ae49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd987bbdbb7a0808237e065272238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed4c136f74c1b61eedde42627f5ec3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d89c20711f62bb865cf52193e708a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a5ba0815b383a00ad5338314ea0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b6d7bead2eba8f09f5c6d8d542e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba7a9e748ec6537e3c09bb69653356478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844ac5a68d4d7341bb812eed720cf7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5a0fd1a610a372725cf3845c724e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e13504543899f0442e3da5e02f47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2b165df1209e15ec1fa8903ede096482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2145cab78cfe386e57a42d33d94644483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147145c839d45a27d28325529c6c37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf717679b93ffcaaf224f3e56d5d4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab85d51f1fd5bb6916cec0e033a06d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ed0801961cc85d360ce9252864ffb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae489ada953988a7897bb1f5c4121488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8477cc2e8527729ea97c2936955c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda81db6e787895e96f635ad76df7d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099697464e1de8a4ce362ee2539152c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464948c3ad30b36530fa15490a627b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415ab831bc64037548b436c0ba9f43b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89971d2c67f323e4fcf56cbebf070057494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0ef20320925124f0e5a3cfd470eb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c34ce0c64bbf11325cd100c51a39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613c11c68eafb09d2405cf5d863f04a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3085b45d5769eed3d88fb92d39e71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50232d124ca5e0a6a50af8c442e5f72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb90202ca0120fff2364cf076df81a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554c4ec38f0a1bced577c7740be8fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a8b9e240f179a26a27d7ccfc8808502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73bb75b8e9a415052816a15c1b3127503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83c1ad8b4379668622ae6c2196392504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1b96bee97f4184ae540139bae4f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8867a532b49074f6b1cc7b930ad5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70742eb741e0e1a2d0d10e463f787564507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3d1fe66ee7a5c1c9443236cc3a258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758523a89ac2fe319da7f4667c3d7c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48149125707e50891fdd64f49c48b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93161887131fef1a4ab34124b08ff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bc7f099fece1ef38d4605227dab83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497582755a74807f65a6179636dcf08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cbbc20ce0680220cea1041e6cb54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422faf7624520f4cf818aae5cef2331515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd05fe5272836e0537ce77764bc4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bce4469196e2b4b3888a00bed75b20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5eb6edebc9906fc1d69707042d95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b8678707ccc36177cd1b0011c2343519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1285d6d2cee608c0c4a0571e8b3c3d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983926c3f56d4d16fbaf62affba1629521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d3d3701ab665f535eb6ac8ca2b73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68aafc9e049dff2690ef0bd4723a14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f20fa7cbb6cc452c86fdbc7e89cd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467459d4a651526996a4af8f596ec50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3475f744fc0f57ff1e58aa385be3a13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0411b124ab67bac218d8ba3d8de40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9b18648415df5dcda1ad7e5debbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72771a9a8e07b49cce8be4c71053cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963b4a283ba287174d844adedffe2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc5a5509d4663e10bb15bde8e4569c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8290950ce0402d4ff769922c4bf5a81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55bc26312719500cfedc82411e91a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaedd6e290f70fbc0f1b71827a72dff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ae9a0e7ce2fec74c148b28b93bb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074256d78ddf36e3288bed6c07513e00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fb7dff81d02b321682b711b79628537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f096e073a6e7a6ae23f1b62dbcc1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b73c8cb2cf48b00202669a301912a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde191fcd2b6834f15aa326c4d2f686540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b8afcd3b519f0da484de0f89e344541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710197e0280e566d0696605976a222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e91204633f9437c5fd8d07233c639543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5cd3a7425629bbea4d7663f81b731544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e77ff25e95368963357d42e55a3e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50ef2cf91d14805cb7584bb49127f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a0b54a5b1d648e8c4e10699ef547547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d03733345bb9753c348f42e956da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63867c765e088fd627395a99300e73aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb420639d7d41daf95f79d0e11a1ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935e490a3c3e4cb3c7b34e43ddc860551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc875777ff495c9f7fe162dfe44695c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ada7f443027f97e04203675edd38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf8d43ba9d5baf3252d367c833a0c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12be39494baf4469e5222a9ca02b6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f94f93b04349e26d7ae3b20a8d948556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39446fcbb3c5ee34629892e774e22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2546fb2c9d3ee1687c9554a9b89d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8084c2286a402800fcb548a6f2ee33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574ecc221e87683f354032caca7741560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbab14e5c02367b8c846a6875f22b83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee749e3939c5dc26da2663cc35fac4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15182890cddc54f0f78df4cfb5e582a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2709afb76449210eeff41f1a34aec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80334b4f7a37228b3495cdf23a14bcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4584d8b9f50dae221b7a154d240a28d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4963643aa6db208ad51e1cacb8f52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e161fd67bbaef032d9c47426461f2be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dac04d0eef1bfd4c7dec80493e2e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d251c37bd38d2111a61ff1ca0ae415570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91f84cc1ad0197ca109ebc1e29de54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da47d7c187c296e09b7b6dc3a1f9ffa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d33f4c37171bd1d44f53a1763918b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204d55a7f670451479b176d5988d7e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f00e61c8b03252ce672636447aed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa2b6f4616ffd018edcc84de124aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a098cde4acc350b8e17870d7947b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49583fe4c99cee59f947683fde5857578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226ed34c3c6271a859a46f30bf6b365579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119998f0762a51fd11397f33bb034ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3bccbd4b9d58c8cdaa486d8e0feae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad08d939ef56b0da0d85eb029c432e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37a403950430f14c235a9475a92ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1b2967f81d9e03123fed0805d2e6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62042c86c72f1356f31dd4e3d3a172585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e9bc2a9bcba54ceaecae831086e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2771c878a3cdf933fe089b85cb896c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e932cab780976a1f13f7b7b80cc881588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee8d4a7fa8c900f4d7064704024f5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e3f52a7c0066e0481a0ac819f138590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db97b4e8804b03572f69e4f8c913c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f7affa9aa74664b3ff7f713e23e39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd622bd842ca2d043f59833d85de74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864dc9557d468029524854781a53e6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984b20c3ebdcb21e4bcbe5d09c3579595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a1791e4cb96fbd0ec19ec28e50225596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af3378f7335b7387b39f68d1dfb24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e58621db7ef0056040819f10f4320598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711584cebce81e62e2f8f2f086279aa1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d81f883e9f8445a479467bfc9fdc6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f60662f77f9c21c257d105751dc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f337f8db8c5ef95c24938489d7356602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8df71f003ecc02b30b5403a46caaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d172b2daad646be94dccd6d68ce7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd538904488de46814ddb9582c8ad280605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954d6cff4c18c68dd2ca2b8b4f672f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec493aa9acf2485fb4374bf667f08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95ee9190c9fea76893016e88b6a1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c84a18f46b75fcb58d823b4c2166f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3c939d08918b0ad82db4cd2c5b9d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68686dd5b44aed8fb8c813d4e2c0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f524a37e93b72b6272960c18a132612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d2c750398aa13e3ee7f55ad165dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b855a437e1f33c6304168444442bb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c82e7ad8644249dac4bc39f389754b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657151b563d3b62fe693923b6a662a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622a37e9419fd8bb01b58a0e014db5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a5c9e7cb68ea254098015d655068618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933330f592791c32de10f6903c7e28ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf00bbb9384ee26faff450587a4087620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a903f69cf77dea2111c351f9af2629621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942529fe59f451b0054235395609c1f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83bf5a37d21f53d88b3b15c482ca61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a979c340be16290db9cfc1e58fc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1c3c213a49795daf676a181382e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381678162bdb8cb599840f0ffe95d87a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0654257f2fcd7536470c6eecb1396627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e3fe0913c21132d547c4507cfef3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a04488ae672dcba9dc7cc31ff8e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658dc6a1ccd4d8d60b597c09bdee7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87a9f98a8d77d569a69b4cf91e515d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc964006f8147cb42362b32d8f6ec7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798931af976752e6aa20ee2ef522a209633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e2c07bc32aa3becdc8161c3d9135634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c002fd34b59da26347eba2c51c8b0be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622538a91aff22b322e88cdd72eb1b93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e51795833d2c9ce31d1343af53f6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9909acde9c6e10f5ef30493ba5a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b1897bd60d9a86aae8c7060910b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41f6d14f15689fb876b8e2f7b82d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295dc3fe60b802e53c9aa813e27671641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aebb354c23d765aa7a2c2e4543b365642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6023c6ed3af4d7a811e9a492776b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382857f3a556a00c6cf70f11ef2e37f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e78f013bc2d1d8e60abdbd081b170645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ac69242cb25cb41a2e3cef356025b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393ef41f8f01de273a7f968c0e14d12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9692188ea2b1f4085451e843371f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4734135db918eed2e6549db6b28c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd65f16cb97487d25071b0d34d43de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ec18f6073451ecd6ee0824f6bae8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9163dddfebada59a4c6e70c80ec7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0feec92121611088835149544fb582653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0daf9cc05ad0c5e4b6c9ed51862804654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ba81440112c46ab2cdff745110bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d6df2119fb8b6b8b7fb7aa766eca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962140a1f0c5103505d214dc5c7fa687657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8211ffa0eaf1829d1f0209f7f4799cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456aaee65bb1372ac9784abc06f577659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da5027768cf8db8c8cf4dfb8dbe01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafaa33c180a66d9a918472ba7bbaf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318adf18f3537d4eecb7a7f7be008359662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986a8e0990cd0066915fd70bac9101663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163dae4016d5b34c5207e12dcefd8dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce9fbbfd6a59f78de49bea28c23645665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374868d0a2e4b4002d584514878dbd82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763840e73f93194d44c354bd4571ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b88e351d506c06f76e46d56d9a840f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e1ebb955e4fce7d9003be501fb186669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b44e361c340d4b3f95cb91f3c84da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ab7fa1b2613767e9bc5b1ea96bbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0048830e902b8b8175120e169618d2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e1a66e969e9bd224fe4d57cc908d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc6b60abe424bfac0a734f8505cd80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe7291fdf6c2ce0ce3bfd22b3b1090675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9820328ab463066387fe587478d2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a127f17d05678087bd0f967538640b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6cafb907a775a0cae4dc25916652678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e6693d18c6110e7fd1e62bd301059679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c77aa48fd21b3f4c97a65f5b13d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11174d3d1d749972fdfffb467a99cdd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabf4362552619444dec517b43a29a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f506ae28946a46ae36afff3eaad38b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d713c2dae29acbac7c390002b473aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ce3d1edb5d9e839126f1dee3dc8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b91a47cd434ec336118b9f40dbeca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390ac1ac7422afe6145a82d30a6b2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010acb012e7c98f1c5fb32430ee0dd1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047599a682b1b81c98523fe363088fb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1954ea6670b1c93cf918559841d4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4efd985ee56ec57d7b2fd282f94536691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb0e0fb72026901aab0451a8d4c24c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777198d777593d9957f1e1fad062a4a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5111c5dca088dfe3588f843f00d1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a584d5edc28ce8f80190c5b64c2610695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8e78026b192e7bac1e3963e62998e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a98ca08b868ace9a8c9cf1ddc70c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a85037e26835a905215e8addd0c92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a89887d2774bf2ae99d40ffc7411699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7893e8aeaf47882042bc2b2a9b6ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210b6c0c12a61c0ce208c3cd5d7f31a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6784f2f9f8c7b4c6589ae2edaebea6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb6b11a31bdfe618949006947cb4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2ff08a3666b389f62c9e544bec196704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822ef35eb9dd8e29518f5f3a75af08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d7b3abf4d3999199e5ee8fa53a29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443cf79776490318daadd0630d99e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117b5fe41cb4e6c273edbcb2522f67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825c3b8409bf978d76035f3d4c6be99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98063bfa945e308a7ab77070781a552710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03007836de3093028bbfb5bb687fbbab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cac6198600316acbb84514edac3c2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77029950d7b31cf5ed4a77b2faebfa14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0ce178d2c3d2fc62a25ae41ae873714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c68232c7e89f70e452e07c19af171c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd7f7094de451495309a42ccc95e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad90dc5e9a11c9d6ff0e36f7d65b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28e7556fc729f89b9a26d88ce26ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad910c33a6ccbe0ac2d2a06fe2808a88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab67737395a92a43b7b7b48c9b462720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4af6741aafeb5837bade913f6bdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5688e6bce8969289d2e874ec516ab7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b433d652c9cd2830205b7388774b07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ddb23f27740fbb0f807ac9269b2e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95d8951e5c38329bd0e78148f56d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5419e69ae63bd4106849c2f7dc7eec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7242fcd49eb56100b61404e67ffe97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a07e3813e87144faf54d5ad893c58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720961e72582ac1ba320216f021acb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0fd294ac68196ac246f30ee926ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c16454e3ce537044285c1fac093cf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad840c8e7f1746647a5aa7797bfcfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb5469ced39240a5e7065f819827a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be10bbf8c7cb62c2fea853cf6f71129734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39cf9126b1b01972e9a5ecba49345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec07f1a4e5aeffe68518f898fdf2df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b5339fc0d1df1b935cd55cee373b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf42aa6a6edbda3323e2ca67b5a2fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4c7615308325aa65f9874f78e31e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580baf1c58aee5bd24afe056617b4c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072157265951960b8c2451974280e953741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b93fccf5bb59aa222598e62c0bb13a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359f269e32c6f3d90bc7219faa092ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ed857100f4685a211c7a672085c6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f012352b2867d44d9f72f20de228745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da95c458fb54fa99823e34263406a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bef7efcc90ee61e5958d451abd05f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92e000727fdbcb69ae5e0f4915ae9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7f720230059547c8657b9017c3699749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee9ca77baa5899e7c2eb42913730d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e4256d68f73fa835883f470b8395751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916139210521334193e60e7cec178e4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a74e78c46b13fc040c1347a6fe7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5881fa77583e313931506a7e9c9ba8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe28daa92e122eb2123fd0cc81b5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce22300c92bde88094a839765472e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93efd5f727b0116261b4af1c909608a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b9d3ea98007363c41b29a14a3637c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a460723ed842bee09250622745d57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc4a1ed24556eab89843691ab0f1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd6bb13c78bb91550671d98d394882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d4aabfeaf5bea8a78558b0f6ee9433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76f7fa6a9da1c94bba637b6e7f4c6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb2a98026d642d9c8fecd13c09a1a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9308bb5281b868674aabf564d75e65e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad56995b47fba9688456805bcf55757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4303d595515b2bf5f2bb4086ebd548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769447b748b6c5efc8a5ec928f2f10029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf624ed171af08432cd420347b1b74a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a55df0753795efb43f1fb7e8b86ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0b695d2f250d0bb57a215c5c415a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fec23960d4db72c12b181e399787213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb7c8c5301269b24666da2fbea1fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171dafae103e898461f1182da9a63315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e7ec749efb6eb96d64d6602bf901e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee65895881027b2d72f09634ed74ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00a55580aa930d1f1ca07d101e9c9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7164dbf030fc2779020ca6f02db45319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968918c327153ff788e7c0600f6c98cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc0cb589238499336e1e67b8cb240521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee131e9a43f06c3eb07537bc7f74bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d4dfac6db865718af79cec74e18423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a352364655ffcdfb674cb7477c812e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5630ff3e8aaf536441ad299e524a4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6207d2fb3ee019205613b5837fe010626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd33d0203f211656ad867ec0f960327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ddb3ca8bdf4a2c4e6ee6774d17e1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a5b240592b6210038969a2fe709a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7d1a3b7e469eb78c9f2ef3133e08f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1d78cde3e9912b32c6fd4c2e8907a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5bbac22fb57483ff248cc9bc5521232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d88399036201d83f3c1f5828fabb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f6ed58d154149f55397e6e369a15f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990818a680b589172c46cea8448ec2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35429c78fcc1084e27f32048dc132fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d58246f4f86fa9bb915faee794a9e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1416362db6982e5fb9ed8da0e0397938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c7e781bc6ab74f56febb781eab3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8beaeca4c32101feacc282e5d3ca240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5acb54d3014ac25efa49e9ef2e4ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65429a3a6400260542bd8a8e92789e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6e0c5b8b9f366374ffd0994c0370243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5776371fb51d1bc9ff3cdb6dd53bab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cb3d30c4480178119c0b48c534c8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5d5738ffec6faa73e42dae61e00846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f562e244014bd72d96a8863da4f1d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316978aef7d36bc205fb74942d2ecf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699bd48bbdfbb7e41dadb773d35e7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86f69241f815f8805eec41d60ed88850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d66caae4005cadc4024fe1286bbdfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90615ecdfb512fe072f2de9b2892952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f53819bcf8c3d2a421fdaf88fa3c3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d766f5a353799e541f33cf418949654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f4df1f05c2a2fe43f68c6a926f2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19344adaf05930f23e50c1f12722de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03c8080f332c4f23c0faafd92a2f8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2dfe607445a925142e941f6384c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e2fd47049d335af591e0ba6c2ea659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc014e3205190e2c9284f310e07e147760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859f630f070035c6de06c6a566e65c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870422261b135f2a456fe6eadbfe21fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0659ce1cdbb1f0acdf4188695df5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cca83efcac0708a8f7a216f1e0e88c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2869d436134a271c9ce8015f9ab4cdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198713887a1318a272220c19c3f2cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba70d050b2cdfbfe094abe72aa440f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49178ab5f1ddf3c6e8a8adbd632cdb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af67a854f395ac9f4881e0b975ed1ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b8231e1b76ed4cdae236c36b5f1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd975168a1f2713b976550bdf08ba41671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aba32015f85b2f3154146a7f0392572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc57e0623450ec2dd48fb241b8858773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd211d635eff680911d4ae6a0a40ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc3b7dcf72b2cbda9160d0a38a7aa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b10ec786e9a82866a258bf4b2ff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a246eb7d745c41c96f9c9416056677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14af4a882457e311b4d8e6b0800ce078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fd92b1eaaf6178d37338e98a6688779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc35339e4914f38b48f14d155779380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c385dd412300ab4d50dae65bdc7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a19ee297710ba5ce6818a93ed3e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eda0717bc8cd46a435e8385774f8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb89f49faa498169010bb83f9df06384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0e1db4b208fe795f7a0353c47a8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d322eaf7475ff70cb6bcda79cd3ad186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07ec9e26628df07a3899487c8e714787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4edd9d86b18ebce4d1ee541bdb25988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508c7ece200586cfd195b052ba213e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea70ff2219bbbc789bb03b799b4f6dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3cc7511a40989a645da9435ce046b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1bf8ed0e35673b75ce6f52a838ba992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8e708c7ab8cd97df9962738dbf97d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a8d4a587b5e66ed317eb6069270594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a70105cec47f3177598836f10372d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b538bdcce3ee1d70fdd82c345b136196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733865351f3a5e21aa0749fdf6ebb33b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28219ccbe3576459bfa9a6003db25798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68402cfd762038d2ca651ac88d4edecb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988bd24ab1e166a58beaec09c363a62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025dfc53b46160e58f8754cc00e0328101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a849ac969cbb3af8b2661af7266b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1ff0e842947355a4e39918c8f51d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c345836409396484e41bcd25183d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b56bc779ef958246ae2a903f98447105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21fe7a696fbe55af40309b013999dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468f3b6a433cc37c9d17f0a7a0355f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec12252e3e5fa985aec317ea213acd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa896cc7f564b09587576e8f9cea075109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e627717e24be268d776e98eeca284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bfb0bfc2e7eb631cbb4d8d25181a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9d548f2c817e71034a9da29149b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad89963754454b2dc3d634e51c8caaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f2b04fa90c7c71b9ac480cec2138114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507556b7b37832e689b4fa0e466b2255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93cfc85a1bc7d08af56805d0aabe9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dca825d276986e4b65beab5a5ed84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609f986f20f247d0318326c81047a6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9718e00bc5b6b7600181d8dbf48f0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389732e92adcb8515f70b0bce21ccb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53c8a0592333236c87929d5552ac49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd889bc4825399f0125711a01ba14721122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ab6753a8728e2c3b7421240e43d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716bb5635fff0eae45448d7ae5b20dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e34e5748917db4c06c0026b53c07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2733538b4fb661f79d4bcbec6bb3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72160a7fbd5de3b392c2271c5d8df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd762e824f212a87816d6d5f345e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab7fd57275bfb8040b5da5ac18121129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dc8e8c818096cd2b155e5fe0bf95f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de80df7722169cedb803adc783514b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb585eac3bf262e2c2cb05de608ace132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9444499e4d2b9c4202c4f4d8203ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a21be15027f7a044e1361aaf8040b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1745859dcdf2d395d5090c68210fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d873fb0fe2c434b5b75a072d89814136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a26a2d18cf5df007326d7e607d8ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce5ba8f123f29bacdaa37fb7da777e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4271ad45d2e1b441f612af8bd03e4e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98de63ed90681aeb885d770214c405140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae250e01cbc3f5cda0954a5bcf61843141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c506921e0cc6b3a0a9ce9fa4bdd5265142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8c432f18271b77c154ad658beb13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad7396cd7b4d9ba21ca4c7a2db41b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90112ad72764aabbb34f0c2f81609a5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b966491d95a4be78c761adee567d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185fd8efb0653085dfa39eb572a3b9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fdd7dec0714b31cd3544f150020a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45d66623a168a111908bbf42e3e6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d06a08eab789c998181d5a3ea42842150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf59148ec8ed55ba3c5a3b370fd7a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c3a91ee51020acc21ea414ec20556152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3c739bade2bde76f5aaac7f953204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fee94885068a25f34068c3a8192b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67801c28d05c5db6c6afe951b91f25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69dc2219765a8031567a2d151dde54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e56061940003143fb0d65e0149c23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8d5aab409df45a51ea38848288b43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb6fd6a3bff3628cdd98cd7dce355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5ed7fe47858d05832f9f4f6b0b26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88bac8dc7dba347fe6f0783c557c6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993b551e69526519390a9983291a70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f548c3f837b4a5a99f9e65d86e4687163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d1e785a7ae4bcfc08f8f948722c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76184f0e034acabc0738fd231275c1fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74a7e997a5fd8d37c14ca5d77315f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af9823250bfeeee1d588ebc0fb36dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d364994b8733a325686abc5c905e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885d63c0a399223cbe41f7976fc85f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830f87a8b757a8fe8b4eab5e856ac73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ffcf8849dfa2cce1e3787d567f09c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f81c6c9bf19bc4eea538d5689c83b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839edcd767070d8cb3722d4112a81b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09629ae2009a1359c4bfeef685d2f666174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e76b0a1a67a1969bc6fe69e5a8d04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8bb16cddb2253abb6b10b41d4a9b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2be230550b737c2c5be29a470218177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed8c5ee44e59c2a20a7abaf38d1a6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57569a72294aed20dccaaf55e3d6ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972283c93b6769ffe4e4b8423077a11b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e2f6eb47f007c41351e44db37b1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a860a660849cea4dcb7a725a92f19a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61aba28cf47ed40759ecd59081789183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64cfb1e0ceaa32966092ecc8a2b89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d636e34c721084288f2bf424e20db2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a296dc57e684bd7558fd790f96528186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021057559cf32d4b3cadc1058238bc0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433054182cafc60c56fa151ff2855c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c69d0727d3fd0c73a14757b89e50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fcded7975f3e4df84675e91507f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b757cd6d5785c2aea891a7f590dd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e47affd9fde261981eca536be5587f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc7235e703692d78ea1d77e480d9e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f0c382f228e1baf51b7286f0734d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8e630408218261a8cb367c6d9efd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b712ad0f4c645eb3c1f22fd9b233196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c6a6125326fb724088e09a7b330a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9f43bc7b9c476738b8258c1882fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f02f6ec96aaa43c5d8360d278a8e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b7b6ee7c5b4f2667d19d997046b98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55faf7e1f2255f63d73e989b8ab3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62ee52d322be63ddfb9fdce6864ddc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fba28ad73441687cb2ecbb1b33388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0dbda6236563ba37ca1b2a224cd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9643e2ca681d63ca0f21996fbb46a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8ae6266602050a6db9f943f6af30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5fcd4ff947c0816023d26abca008207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198033450e7360abeb190ded0d5bdb73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c774e8c5287ce580109907c019df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a227428a4932358b1952c316c8152210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2abc02a64c9b95f99a03a6e5650f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092fed6b535e171dced63be4eb608c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dae19f20d6b503a5fdb70c08fc145213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc01ab3fb16d9c1fb129b3ba65077fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db92e2705cb2466cfe377529499e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925d8b614dbe3408a7a73447f8f6cea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec387b0a6726e81c2c7ab0b6969894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503ebeb33493fffa03521bec3ae94a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39948512a392778160a654526a608d66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9bae60de969118bee7abe31ccf1df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6df96b9e7fa69c49acb896e4c9bd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494c4cdbbdc2813fba41144161e2b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe625c23ab70604e01d63770305fbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e940900b647537bce22897f38ad7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7630f2edd4ff17940a677f9f7c18c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40fd118df01c818e10ea8dd6c2b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6f0a31f5871ae7f0e29df49262c99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd746a3d3544aaacb3008c85ffb815228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a3f7916f36c696e00396c393ef43d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938af10f191e798ed0bfded89c5964230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dcb0617e876b213aa344bf943b9ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ebb83bd0b8212738f82ff5c2df21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd15c69d81f01ca021a31368e98321233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70b9b33a0f12c6dbfc41057810095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a59169e938e39b828c1877e83dab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9adce6f31c14f9d3f98ff0f18c2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fee0335af92b300ee41cb53768b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6759d7127195cf977bbfe2f9bc5af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b75bdc72f5ec3204dac731aac8f181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f8ba4de57e13cd63e1ae347e8603240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5773e14012efecbf27b3a5b1cd73c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4766503bb2ea4b5af00c3d17f528e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e1cfdbe4166252cb43eebf3c3d92b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1645f0011192a32e87e1cfc4038f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a2f4999ee16fdb3d62c237b2e2fa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72bf4f90afd5c85163816ee6f8a1b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c65234b046ede310a2a4da66ec5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb959f31646ce2156e2b409e0d8c19e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c32ff954acd9e30be79e6e28f71379249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c23c92dcea98d78f7ccf7fe99b9b27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039773a96a1b666a5a1e9817ee8db07f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ac17920fa57cd8ea4c36e022dae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea8ecbf7920304b78128067f90746253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c50f8205e954a5c5357727f41a05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ad4c65a07eb2295b646fa6cdb247255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7b8504157b919e8d5924e740ff88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf0d90e0de1bcb5c88f78faab16c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5bd571cf39e9753dbc96b2c14a453258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e2ca940dfcb209e8b563c09f771a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3280cad15eba272672e5146d60e6552260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1f5bc7e4cbba9bd55574771baedb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a37f4debfe2d07cbcb5a402f3e74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d8327f39bb408287b98f23f33fef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d51abb963065efc545e8dafad795264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365790dd5fc2ea862a273944ee2d6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e785a1488b29b8c0674a3aab41e8dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1452c937c168c4221180326ffe7ab55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e3efee7e6d45b319b486c1a600b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142bb8328e058320847e585d7b14a20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda08153fa23f8f2c33645ba54e4f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb070677004bc927be2ed010ec5a99e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b500f798f23477c4c736f55b3ac514b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef06d84a4e731f1d04ad7f138440e35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a0465dad4cbd204e29bf2547d9930274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e5f93ba07aa34c23ddd58baebba9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c2cbaacd465b37b11954febd142d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43ded29b899167cd0cd2ed01452f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5468cd48e968c75cb3c18c49cfec17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74dd2a7fcd829cb57225ee6435af83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c2efde0c66bd35deb384a8b93d61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c74dd5adf54975d820a3192ae1c260281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543f00aeb32ab5235966163dc39770a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ca73e872fb7bb3fe6dfff7478d7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34e3289ad647a75ceebd6a76b79e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43560795fd1ac1cbe8af66b1e2271e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd4cb940c8125b106c28c42695614286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143c2809ecffa763d636cc8eb471298287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684796832a80fa49d0ecbe6943e9bc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d120e820dd7f478d8bddd6f14251e91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da30e804cd1f14e39b0191806dcdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138016156f693a6a2b994ee2abadec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d66b5fd86db008ac5ac39c57a98e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b03c24ad2bfaa21b87da9f68556c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c8b787604e96a0afcda688e43a48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae9167c697f77a5e681360980bba3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9b46fd20368760a22cacdf61c3c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5b62028f3cc76a3c64c58866e8f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a8c5f3f5de3545bc5e8c6f6cf85e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ad34c58372ca756a4f09d2b8a45e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e90943e0ad9b490138aa199620d3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307510607b253e7335d2d2071a58f685301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf503a011f084c3f87e82d951e786302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10da5a55d86f9bda5da1eda47fc068303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a21d60c7ecca1f20813045ca1a5ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bf55f1ace9d8088e9239330b3456a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf1fb0c808281e2fed20c87224ec9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba830302a56863c534e66ceaf9fa3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c85e23d689f62b9cbea7eddf83cfb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c0c724a0b617c1f6b9c1764228d6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65df8cd61532471a815380ea205113310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f0a9cb241dda381e08cb971bd378e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ce8eeac9f22c943785bcc2c12040312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e3b4a50f4070ee4f565c56a2f8b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc174e8ba79ad8446fb32968f644ac4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4cd66cd445bc1ddc6790cd92286d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4048970ed4481b24b6c213a3012956316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb50d9ab62f91d79f785dcfe83831317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9169836178abce74db4355c377eb0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9577915dcd8caebf4eb8528df5c8a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71a104410ca2228c63a70284cf905b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d1e7a5b18f7c8d2c972d9230f2b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bab8084e6365fad13ed653f1c7eef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48d99d1f5ec8c5d7f9e649e8e5013323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22c5a55bcbdd67385ecf890e92ddd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf3e0da8831c55bc9be86c711a677325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1acf8802ec7883df2880955b20819326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4b1e7330ce3780d2d368ea503833327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3aa57d08779fd511adce3b920a13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b325be974830003b504e7536479a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d0cac54c193e781aa34468ce8b58f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c56b2a49801f80121ccd32793f27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d47d8948fbfd22b8aafaa4c35591332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f180e8ab11bc59ae61ff992d07a4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8bb2930bd4608baf620a4792d34c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5418b28de3ff90383d3e21e312e54c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48d3b17612929a558c4ba47365da9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b301dadd173101abaa757b7a73eea3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c97ecaa98fe97356aa7bff4cb5209c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ff3c9ff6d12f190613bd6e32fcbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbc8b93d659d224a052d0ec0047013340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d81d0cc600fd7fe0e2b9457475a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076caff9da8e69f1b7be652ad66d7ff0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b922bb082894a308652e7b25d676c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc05f2aa40fd899183349f7c35dca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2848a6fc924f7cfdf3bd7d668d9d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c807fbef5f48732132c7a45396c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74238e4674fce55debff608ad9282d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22864e125e1e2bd1253ad6287dc6c34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9628af0e2d92c8bd5ec77f37ac0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df161e3a5ffc25e282214a7025c2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795a15bcd5ee35fc97f41cabe15185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71c2424e53423b722784e66cd1343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b75cd3e0399d539154d7e548c49a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae4b4a40cb2592c15c73eef97b391354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d2f0453369200f42d006a8f72087355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05809e58fc4d6ca634d89e74e7aff8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539087367314a3e7b35329a60949538357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a667e971922f767c9cd2729301de3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ccdecb020b3d3fd726ca4401db9bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814905e4ebd91ca29697b9c422f20d39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7df31b91eb7d5e11fe484d4739747361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150aadc6cdfd8d28532dffe15361a81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d312035b8d7a72fbacfa00990a6d375363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02fb0eebf56c267e4b50f2d7a33647364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c431baf89ec337dbb1a08bfe1bd586365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a905ea67d4a74b0cb355d09e54af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131f721c80dcb348f6dc376e9ed972367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca646bb843990a2cf49d9abd6a4cb672368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7995a339309479bde72d22a1c3f88f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed45f6b33300d2787013148e91c8b2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0bf455f33606173f328fa001d5e15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aad93b6b7b4906f307f84da74deed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f265775e9e4a00fcd08f5dfe2d30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310267dd862692badac666cb760422374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12da7136a970e98a7425b6d641ef23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00000d264f4cb17c4e5a7b147afed62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfc27ef5d588461df493685b9579c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef44bf11fd7b42034238db51255b536378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb43331a5a717c4fea1dbf5f110b3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f74cc6086589bf9299b2c43ad86d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfaea52b5ae48044f265c79510ec35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dd235acc4408a971000f05a8a1609382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeece4524d2d51b64759dcbeed8eb45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790eba938ed8f61f1a1c04025df0c8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b1fa58d2db25e75e4851a2832180385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffdfd203ca369dfd784e85ef337ff0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e520957edf84d7562f0096b78691387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b38932b37c0d47f00f8dede2f149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997bae7cd9d136733f8b4e0c0a5d147389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a347da486210a887f04ee3efccbe9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815314b854ab9ae0e0280d39cadcdf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dabac005af9452bd8bf4629d902a04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce6cd4b74a0ef946d4fe566da08b39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc30d62e649c93f750f9660d2c8fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2e6e6575d5d8cffc86ba5c421252395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1c12143e70aeded187c03b59c910396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaaa3fdb70529eb7c5683d8d297b68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb77ae835da44dcb97973bcebd8ed4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de30d53eb610394bf3b57b9062a41b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00b5691c4c2b3b5d881b1e88becc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a25d480afb32b068529dc9f526ff20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f3300d6b5497d0b111cffc01b758402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc604610708e7528fdd8f06188f836f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c13d0db74016fe4b98bfb82b771e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f32ff920cf599f43fee877e328324405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294a4c68ee8d239c3bb30d183789ba3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab0edcfc1c38a2ac37654ac8daf1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d362184c9a5ba7414126cd1deff3cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310bf91338ed2ff4fd6f08bcb5558f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7cb2e9ce7baa2643213f13ac9f619410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d3afa9ed3007ad193a7baeeaa589411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571219c116a66ab4324f152347425b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebe328a79eba892da14e9fa8db84b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd301d3abb32ef2780b8b164cf0ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ad17cb52e0ae5d6c434d6c4534cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590b057299eb064ac3d50a8e1b3c444416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5749510eab9c727f5f0ab40faa782417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6a073e1ded422a3bc530a4a46892418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344aa50990cd21f5ec9e8909a121799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc8b722bef062ac9bee28f64d9b6c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b16b0c9a78e4b5be4c17a2747def421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323877cb1aac889fc816483e8bdb7b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed4e6598911d069b03323462a9a59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3898fda1fdd8ba7901bb662d9e49014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbde47de17e2177040514b9c9a9cda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91100c02223f9d886d241548302c56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6118a87aae7f2f66cee26c6bbcc6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c45ecf8e154ff12abf441401731f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7ba4bcc140ac6514521bb655500aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fc291ee2d6f6549395e06030954a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cfbbef17f447df2718742a4adb776431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5ab56968044b21c1e6c6d9bec8577432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6ba32a4b5e518e3905579abb92243433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadb59afd3b3640fa02727e957c563f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce52c1d0a78f98678f1e4a98c1e0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb12af928b0bbb0d44c369a24e25c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63cb9d1b23bf3d60aa98b108fe85cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34b2621a2e473b7d20905f132a86c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081669c867a1117c70ff5c73d3b0c464439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30da161b942056a06f87b914e86483440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a9515f9306babb78a2d3a51b14ecb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7db49890e43c2320c6986048059057442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e55e9b0107dfa87697f739331a6a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afba1bf8cec2f7c392db678abb69f69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839bcf97b51150d3be114f471c93da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53c7300d3980a81fee6ae38c358ed1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e644ce3a64c8e1fec3fb3daa0367a1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec8cd124754ea6b4b0a876eeb3be9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7d0d9604eaa4815a0d647b422e56b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee13a583fb072b2a1a279afd3f53a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71e4f7f40cb5f559a826c918d5f7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b64be08f43b67b4fe81861bef895452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c9742c381aa687532ba41ec89bbce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4737deda233839f6c9dcd70a07238e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017e3a80d19f89ff5581d9169d072d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe4434d684dcac5fc70b4523ae2c4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b85a99d10037c36f96458f7978ddbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98584f4b619627eabaddc4c01b41d57f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f25668526f8924c62d238cb1f234c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf7a8177bfa308f0af52ca82f81667460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21fc75047395a03b822fe571bc201461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a74cdfbe6f09a6f78c94404b247d27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157168b3744d11a003d53325f771fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c4c179adee34cb9888941783cb86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a23cbaeb3763e9f10d131608ecc38b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc9ca909f8ef80d3a09505dd54bd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692a56ca39a2441168aa6458edf831c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7397910f265d9b79f3a46bbde2817e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c55db7bb39762c8a419f2bb300a1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5102aa13d2160318f30572ca15ea43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67cfa85509ee27cff39b440be5b0dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a9aaa8e2cf07a5553ebc5d010889472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e85905dc70c414d6757fd815984f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02ce7700550d4627321d3af5914ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc79eab4b5125726045155d2088c7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549394437deabbd28584bbd06b150ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd678ed528c33995de02511d99cc09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b4100b5ca45bb44d65a28eff32879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9235003cff06a11ea7510a575b6cba9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5921ac4181c736d8c22950d40d028480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b06d100722671e2abfd840a0941ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896468499f181bc50588c0e379253aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d1127b3f0d7f9146120d843a8b669483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c4b32f41fa237cd3609f1cb037e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9fe11523b6edaa431376b7256ae8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4d4b9365938504183a5de2a0f4cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd27a2c092bf230b1953b2f6d271e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ce48fd64050cb9e2a228104833c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49c517b28f48b0b5fb8f8428c093e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c21a4be2168bcc692c745f9fe1dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83678df33f2f0dcad4f145ebbda8b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333e4dcca556024fd9dab083bfbc9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38769aeda5b15ef69f2f9dbd4566bafe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16065de83ef4831cbbe38306329c1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16380e24118f7a7d5e2a2c750c0a1199495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0c908d0e08fbe87d0bd75dffd5c69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fcdf83e86da5078a695feedb6ab3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff74623b162d67821bc922a3e38e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a98a5180d2ac554491f32872c9b5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df6fc56d11cd4cceb294fd83fdfa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba213b7d845bdc178e6b13564631b44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dab7832e44fffc06d3112390915e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1174a5ddd7d0580b39a7136f270ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511267ce6f7d2b886c174cd08f1980e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7991bf15e90dd5345b1e2ca027079505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8bba19407e4808998787804d555e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3f6325c4c07a82519cc319bd49c51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39510a02f1a4bd6cdab5a9cc0d8b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3a27ab8bc9d90ac40b2ebbe4936a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b48293e4c4e23224afee7c5c136a50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbbccb5210ca642ef2e311c2836c8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2649e0d2bc77fd4694213ffb5235512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4b61632656f27df9d050a6d53395513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699b2d492a68556b76a5bea37360ff3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debbd4c76aafe94840a4c0dd7063c71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fd3ffbe467759736021c690fd30e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c830ec02b34d954c909d1ad81d4a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb64ca6e5b0b45db7b91caf9ec7ed0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda192a4bfa1ec104abc274c2d35dcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7af94ebb84e68397d4df02b39a0bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9943763da4cf3e707efed58d114d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057819f25c8e885babc5690a74e1de1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2cde2753bce8869eb149a06c95e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76b59d2684f5ecda03cd3d8973e58d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe64d80371fa356c26d0848926d2c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e32ee3145396c5145952cfd2cb0ab4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da640947f37c0b7bf64932461d0cbee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf52fff730d78af382f040ab779e680528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299d14bbde9ca2d0180397210aea070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1155d8420ab1b0287c1ed1be45b00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f387ebe20e0329600973547eb9c85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016ff666f0f5d2ed2c22230d783a9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e909217b4de129b63b442765e0b33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6301ada9c5cbd662e3de3c2d4ed35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c7e4e3c0e9eedec5ae28631bc3791535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bfd5257655c947cd80364b7242336536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45598ce0b4af7d6e580a54d5c49b862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8dcc5a4a2a0010262aa3b47563d07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2572790f0ec78856060a1e2d9a373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ad879ac059132563d45f209a0766540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5118b43c6b83c564625587054c8349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04803e945efce6fc3e8a796e690cd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ba5e60d421ad2c2d68aeb8c236c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5067dad36899365c60a4c54f2b2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914ef3f8f6ace50237977bd1bc8e6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275151ef50b397276d11b8f420958172546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a420f0f0d3e48fcc7ec46aece2ab58c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f48ebe28c3fcf9653a0b25cc0266548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8cca13ad1813ac2d4109d6fdd0da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb820a4f78857edb865ab1b2972c63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed15633d2bed2dee3e03202b4b5949551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdad96c19e718dd3992ef4ee77c4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129a7773346abf7edf1d9baa2f3b050553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc0e202532788bd4524b5fae1d3bd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c8b0157bd4cbd778c2054d836bce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714941179d9bc63dbe91c4b56c49a5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db47ce9db7ec672e37373f4f3ebb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367da63118016540d35bde99af37ca9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff435572aa56ad391294ec06d86d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2254c03d278e5fb8da778c99214291a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa425bc31a19959c1c3e6bd6de05d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e303206429a6c8b0370780d7f7f84d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e7116e80360d373fcbf1dd0b640c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a69d39faadc9580ecbbfb7b9c32e9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a4086c31023217c92c866273fbc44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342902a79c37e8d4fd2a10000632d8b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeefc157d6ff733f2e586fd6f38f4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409eed0cd9fe22c08a5d59283023f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc187d5919b9fdaf656d30d74267370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb211e5c4b31c637c974c9ca3e23fdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bcc47f800b7187e8a93383f4359b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e12b333baa4eb5cc2631a814532fb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38ff781349d61d5a598ef6979a39e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d68c4c7080ba638f3bec5a329ba1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9abe9fbb692b9581539e98e0021e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5028341552631d25fc42996a2171f25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785721fbd7688246f032ee9be92f51f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef869e9eca215672975dde9fd099b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f479b8a6d4e2465f4170a1ea6982579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23ff5c5ccbf0e6fbbb3e13d4c2535580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300b53e4f2c9c562b2ba6f88b81fc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857dab78c5900312dbc9a52774734d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094283a4532551500ce0b3b6abd95f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1b1765fb8bda813bf5b2e53ff00f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5218cb22e003d7b5b3305290b39b0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f7708ad936e61a8c1668fc8138b66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f9d5ebb333686c7356d973b7a6ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b5dbc9ce46be578742d419e298fe6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4d3c235b9a801693f7c514c71711589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603b878d5fb65af0e6d9cc0eca8fc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396f455e323c7ac0fac999b7be1562591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f31694a49370bdf0a953c780c3e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa792a464786f0799d73f0aaece2aa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ec317614d953c51267ad412a7602594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e8ccbb25f9dfcb808d71195dd4094595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e308b5e36042d3959b4ca72e27d2c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec199b69c7b3d4f49ee9eb1612cfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fb330172b40ad88708c989ee88a9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62419e4074c4d3fb286e9a8524f1141599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b231da510b84fad241deec209c941600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e851da843b6b59e9a62e5f102deadd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc6ecaff8488df86ebed2da421c25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2280cf36503a7c3dabada624f2bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc1a7d7422ce835bbc2772821c035604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6bb88c667d98ed83ac50f66ffa71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351cfcb7c20f859a1331a1c42c0729d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb467f030cd52389a31a503ad7aa39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ef30c9384818d882bca5f7ceb852608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac362dbda363a4f9e1f7a385e43a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ee6ffba09ea7eed9f7523bbebb141610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571431feedc4f4920f9946d1bb914e81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173acf23ef91d76563babd64f3e16193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4abed021c2ac7cb8f18097f2908b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce383a7b340c8f989b4a1e5d944c583614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22b9e92b2c8730d3b760c622307a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47dc638f4c468f7488092e7d24ab2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662894521bee17376885fd40c81aee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd426e4ae88d0ccb010d88b8c35a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9cb823beb43a9bdb1425d698d5ca3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63675f4bcb99174503ba7011da7803620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44021a7099aedf16a85a6e932867be6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7165f4a3dff0deb88482258c41697d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2175398c1b51b8460e129386c3678b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa5834f9483ab360ba7d97c77ea038624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310143a70c50baf0d3455e20c9a31de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512f5ffa43222d10ff3dae400c4fa0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57413ae58c616be510f9cd294dee23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332effb7158be7682de5d00df5488910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279055fd251fa27672a63b0a00d2bc23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22d11658cb52836ed54b95a12f4c8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78d585e7e147a053b4a90e4f79f97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455295150e4d7371085362621870f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb70d6afa2150b4a107f3995b6bff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46d6ed28e176e8a4bd96c6a7bdd8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74f184b41f6348834471a1c168e1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342c5f26fb3fd509727df708ebf0e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582183c7392fa12ca72acd26b61777e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e188c8a3bc67032d52d60eed70b9a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5fd1a492ca37038b76e88026bcc69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cdbbedf22cfeab27dc2d945746b15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da314fc03c7a2f794a795c8d44918cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0f8e06bdf9dc60a6e6f8a32097807642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62129e9e0b5811a1e675da7c474c97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c306be2efc269d6f172ae9dac4185a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8990fb5319deb99b0e88af976ee82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecdf6fc4cf4077064d02f88fd21ed3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec28f9c96ad6d9701e9b58067bf6f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aa409b06e9f3ce53f49e217138e0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534d5a5f5e2ea9ca48baff35851ef87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df22753c25c7effdff04e47acedaed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c47f9c385d8d7f53ab4e0de503254651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be222e4b16db9d65a91f8fffaca867652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00501b68c540d10e9bf9c294bdbbac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92efaa924320a8d59d7d5fbee3b66ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2064697a5d624d01967c6204d2f4f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326e38c9ddb3cae0b7d02d4dad1a64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf00b2bb162b5774788e38dd061412657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6cc842c036a5e9702ecdf8d78641658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32a161e8559f24aa837d02915224c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972bf6695b1a8073500a4f61a72fef3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e24ec1d9d4e0d4c1e5efbb773883a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a8cd7537c2bb65020628addf8c98c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53646142c9d341b8c994c964c680433663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cde63256ca87443840af86c4ab87f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b601622de89ceca22305e69d857fad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea973ec6d9b8270dfa357f13003f6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d973e82142eb71fcc62f3badeb07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe290870dce66ace13a76affd2e4a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c710c59c517c33cb6d0ffaf0cdb3d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba31246d2ff8143edda3354514b89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da327a04029180ce125b0e5c01319fde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba94e1dfff6c9b40490524ca12ec316672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980d130dd63c2577e4fb7041239729673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f5eba60637366089405bfa69037f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56903505d7ec725eca538064b2472675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522598db1accd719685a961c406969ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e480933b0134d0b36ac7c9d35624c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfdc87b17a2531f71db1108df16f03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cccd5ea77acb6f0b7459b741f947f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500a0cb220615ba5905cb05be0eb75d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c98cfafee55a90d45a2aef5d9671d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c908795a30bdfe1d98c393c2b72b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e4c002dc44797e19bebe1363e59b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923053753deb085120910ef20dcd0190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5233802d0bf75f5b1fbf624f951b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be179ad60927d9b5d4fe10c046923686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b74846df0d3ded59952cd023f330c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb74bcf8f4fc66051ffc4f2ef6d8ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cd1c679d0ea8ca59f4796a1a4be3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ad866d9b78ab6f306e1c1ee05ddb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447d57f9f60ee23ec5d75128628457691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863ecc1ef7e005dd697aaf442971942692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c13273f9eb1fc52ff31ece4d42133693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723412dc13fa56bb9152015dbc6ed6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc7a1abee2001d37c974d26609de0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5b5f9556c5939db47069ea7cc2257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016692a95c29d7752710894fc0b6e4f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8eb1c58e5543bb5b52bd0de95942f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8a23a17fc85a51dcd234cceca1e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d3358894758f09547c2095f7f1eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11b1159eeaae80d37ec252df4eaf2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155edfcbcbe422a0111db70a5a559bf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864d6f6324b0c4bf20089024a8f982703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6e41cc374ea30dfc5dab42abf42d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a25ff0b2fdebe7b149307e31e1ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f03d90456f9b37441db086d9b4f8dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d12e3ef1ac172ffdec517906fffe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc123b412f5c93f3ccfa5b322137d92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89388e75610c6fb1576d6e8a8a96e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae9251b6eea0c29a9960785dbba218710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e22b4b5f2de8db4fd89d5b8f219d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877087e7563127fbc2e0e02f914bd854712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa609533abf8f4a45b74d6d2273b44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b9ee82cec7ac82c59e1221fb19bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd356a31b45820fd3765f6479477c354715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb6efbb1f6c197bd53829b21e06ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941a9befebfc6f8a39a71306e1149c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7071e048b458c97f8d99e236ce36b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c6ce14b44589a69eb494623b92fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53399ce3bab3b7a3f96f203934f49547720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ed2e91c0a7be2365500fd4704679c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7b6a915bc6fc535dfb4d51863a69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235467352057592d29cd0b4112c596723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399559c52cdbdfaa67f98f0f187cc4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e2c3108bb7c985bcacf95e1afabc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadd8537c5ae792067d139699a9fbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbacbb1a81144369335b17f9cd46be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518fc8c5c8ba76689154d2dc8cfd89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848294afa194936e4956644d32fb6235729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9652bee1400841fa90a8ab5374c3b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f508ccc926b3db79a05bec4f7092731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a207958a9bc9f9b8780a9e23a373cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f5142997018a2f6b9ec9e231e5cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eee9c77fcb4d8aa6ddb268f2f114b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f469799169458ec9c56f303cdc197735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14d975966fc757cc99deefaab5d606736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4a77ea5fd37c4a49056992111954f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5d198b733b163013ed8e9a79fb561738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946598f442b94abaecb119dbbe3943b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f50e1b2e8234365b3ad4d6090d862740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78aaf58d20d0deb03d227824a0d9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f616aa693c331dde46d1a8fd64f87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159b5df0202aa748d4fc75c9d61db1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b616b88badafb8ef01775046003b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300239b333dce9cf9b1635d24313ecf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5095e5707cb91389bcfd0b00b3547746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c03838691350ca087df440ecbf884747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f882cdf7fed3adf7a8ef9952dabf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec5bac4a9908e158d2d18b8a736bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b28d7d7054ebaf079c0abebb03538750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf55c581955c72f942f3bb769c5390751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2873729b455133480f3314d6bf7aeb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7503427462e4a7e5eb1a54a1e72c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>