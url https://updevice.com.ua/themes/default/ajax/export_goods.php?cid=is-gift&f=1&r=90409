--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd966b3eb82c212a8e03f711ff20411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712707ac9fc58a39f150ef33967783042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2420897b48adff12820663cb214863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa889b128836e8e7aca0fbaa2931d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256238a8da36b644bc569854216bddd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bfbbc4eabe0721658d20523a1589b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40842bbf7c01c218343d0216481c1df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa8fe81fdc1dd4a66af1946408adf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089109652f124cd4437cbddc7a7839d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4afadf1ff5e5298d52352c7edf53210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c6f8734ff29e6fa567976c5ba0c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d826a743b2b69384eb0381b3b9386b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb7bd6cd721f6099ccfb291b9ca0fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c2a89ff0d805a5e9736b683ba64114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec841b9c792a8676eb647fce26ca8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dd60aa826ff921c453ef041b9f66616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e713e0a29a80d0f30b6ba765c27f1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb327743f750ea1b5f7eee74187cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91b9bc60ff5a30e4ae6416d7f022519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608026596b34b1999cc162b4d58c15b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db378dbe70be3820e37165854f5f2fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d7566169826ae22bf1170e21680b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25fb628b7cad0755e3d55184a3bcfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671bf36334b8551f84810fbcf3229824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14552bb872b3983af36ce4885de15f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2c397ff5131478b5c0e00287b1ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62996cc031c414aeca4214fb6e9723b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae564a6c2d57a223ad76f142b7b53e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57983959d802136cfc0cca1d09bf3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d0ae5880285ea5b2b1a0b7f6085c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72bdbfb2cab9ce8628ff0afb30193f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be3352ff4a47a56e298b0fe8822bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f2d93e75e8e3755cd9f78c6222e9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab309a060c27353242bf5e3e3e6645534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fadf573b767c0135cbf90847c1f63035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a998c30c6b26501fee14fb2a0e17936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a006fccb866dd290a7953c041c29137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8c55cd8abdb0157ac01b5d964d7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704e64968282d8675d8d3d4b5200f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1a0123b5eefe338048034675656540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3e08d60a1e5c5307f0118b5619b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088901181fd89c5efe1482bd3f0baa7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecac2f8143eb6bd51a86e121f27f7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa955cadaca1e48c343796e27fe3ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36afead5bd57ed7acc4782fd74b87545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb9610ef2d039b3575c4875a68271b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916f28536fd7a1d86594421c6dd04347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce518f876d152fd3415cb9b1b23fa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb832495f896fe5497ef89700774e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab18a68ebcb8706bc77139f7965ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba14a46820ace89517b407fd70677e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843eae9dd68d50fd7f5503929e0320852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e980c35d0ae77084d66dd2dde2bf9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd8e0dcc167addf0c9e590770e95b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d632d32915cb3df4049908b697f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2e15695b68e1771da87c8d3ef6aa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4a5fdbe24cb7b5e15951ca83a4c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af044ca2ad19a549ee450b432568958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeab89c145cb086786200cd0b0fe7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b0f316796140cb912d4a75556a46260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e634fe5f1247efe344e25d6e545861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef54ef0a18b8d8606887b73b55cac162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0801a0d8bac280a3333bf10852ea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af94b0ed3802bcd5932318cc0fc5a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226dd1a698b17d213a1f63279bd88c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef8485f15212406382c2a6fb1905dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd491ad0a5955e2266b9e70a8270caff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446799d7b64e2d311d5c10459d83931368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af8309bf1cc13234e97780453a50d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb3f1dc3d458681d20b824452288070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfb17bb6274ce8165912402578860771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf615ca164839961d12fe19ac8e35872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa666702949ac9a7d7cc83da0196e8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba60b70c47e633e84970fe4cb2f24e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c3919373643919cc2800e0b02a8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff404993a4584da825a7549b381dec3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9560497d867ac9f5a4843cc47f92277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd27b35f93b5bdc5f5abd1f286c1d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d0f7d946cfe26b97084cde61924a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0cbfaf0348b70244f306ba6be7a7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f56f50d75ded9182bec9be99882e0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1bb8662bc73efb21a9bbb07595b0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ace5b062a601cc1a1f43ac993c6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc28a14b378e9d80c718b5449ef7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6206832f36817bc927f25fb4c44fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5ae544023a8753dbdaaf3969f247d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea2bb6cf0cbc2f1fb0f71f4f48b21287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3eb9e898a335a73d2b6957ffae27188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efa6dc1e81e7af333c421b18b289c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbdeaaf5de4dd3bf32cc35f4a657f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf37e402216a16125090616e47b3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50befedffcd7456aef5794e4869bc25492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a7e7d04cb5b16d986c3d954ef474793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b751b6ec3c92f08b499cfe405888394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b80aa4964c53040175e878f96ee7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e1cc1090565b00845736a6c96bcf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d338c367e25e50502e3217d4911c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fa9e0f62550e6005519126e1ade6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002867bfad661a5ca20844ecf76bec8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964374213deb224b2ccf1e9e99658700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5645a58d8c73a38ccad3f79dc9434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768795fdb0834585105a5159600b5c14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332636064de973ba0339491dcaf32b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fc685d765231f88db6cd6f09d1c0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b3fecac2a7064f585d7c6e466da3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b5b8628c6cac888a1698404e8ba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4220f559b859f771e866cac5f75f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9acdab54d8c1812187bc170c9d8a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98c2969788323a10f817b8c608187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5396a0264e0eb9f452f825cebd3f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354962d1b200100f4a939a84cccc37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc4d3127ba7c832f8f455e7ffda89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b5c3b173fb9e44be43df7fe589d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3f0e2b1f475389d45ccd809f5b72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb03bee42a942c2ea8ec55b1d9222fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da2aa382a30d7c65fced268b3a900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a1b19fb2b80102f51cdcc2a77a30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a197e78ab4992c1d052742954e44240118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e6afac81cc55a6f1921d526cc3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c1933d7cf0b5675c34d5497667e22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb6905a2cc6eb7f67b2a4d10ef77fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1da4447cdb532c02f80ca6ca27e70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1070777b151cfddac6c407acda43a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ce3e35d8d2af92809e6c35912ec25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a553a2a66c5561a7e082f780655fe43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ccdc7db1b1a272b3d2b66c9a3e872126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b0ac222f8d872832963b57f78b74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cece694dbc73801d8e8746dbd1493128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c02c4deb6c101f96f96dfc260fe2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacbe8509453edd03d11535e59bfc52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799f1286f487606906967a233f4dd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a4df25ae33cc0a61dbcba5b7b40c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cc65b764001817a4fdf2bc713dfc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71a670993bb6d1574b8cc9aa7ef81e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c32720deaaef289d816cd9ada1b5ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac48a8db99013eba6b9a6ad9f88aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013d7d2e62e33909ecc605a994a542137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb5a84512db055541074628bdbdbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc79be35748224518ee1810f6ff2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba6b819bc61f6a1b2988a73a6b9720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36960d654982214e12a05b7223f204f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd452ada1d98894a8582b5c99371c4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa9af86bdf8d49301fadbdd4fa38e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e71a78f98d2fb779b5eac74ff6859144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf9cb2e6032952cde216d7bc36f6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b667ddaceb049d02782470690497d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686316703b852c682fceb0bddfdec7c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f931e6c15f648ed4f461c94ba9de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911004204c728c3dc70c223f59f8e991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb98e0e6b33bf5fd9afd6c9624247c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce26331f486eaf00c4a37bfba7fe38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469a103ec512aaf806e38ec0eee72d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6905adba68d53893fb2b403669ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7118b689f3b0bf3c21044573b02c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1a2972313cd934509f8e85e080802155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa435c34de1f1419dee801318ea511b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2ac11378249d23c6ac92ffa15f36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebdbc9a4f207b281016a231c7641cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b16cba3104cb4647543adf024f7ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd450ea0272aa6c05d91c5a8cd8ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1293f4f3237f451d71daeeb296f9cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ba77e9062fc2ead39f82b97d1609162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa03a23601168587bab5abb7b37d9e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811049375df1f51bfc567802d9d4e0c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507225868095b9fd511e0238f5ec0489165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd7efb6d4df64c40ada1121e540473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065f943a394016104adf6c529ed809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342a925eb6e1981cec3881e4552f2e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f2dca4ed3ee9af4c5db5028b653c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67861a3f23c988dfd6f59c868efa47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d685eb1463f71eecd0ebf7237c0b2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784222499910ebe4c09aa3ca33ddb11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec168b5849b88ce1ca4b732a3b822fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb070a068d3f8c2074ba35f6dbd450174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec6611e84bec80f09ba6a0f3dada0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e57cdc56951b7775a363c9744350176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf16d3ff20c55154a054c637cabe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c87daa97dba4564099019d196fe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736c2de28058ee313defa8349cfbaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a73faa1a4b7fcdf45ca15ecfb7651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0b98e201672ad5b8b1a24e04c20ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37654defdc71fa915a349955e2edffc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07e41e1c154287e1f4e6539ff6cc7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc210ec408124b17feedb8d3860dd73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e9fb613abb2e9c2667d3047f43fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13abb3e19b13a39bc07a773b187107186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522d4c49da25f38bae45abd02bc0e70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736ba818a6ecf1945295793d92758c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab0afdc216ab34b023f677da4a088189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2fb2432e6b5f8ea446a15037afee3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e988d19b1f2dcaa1f6d300bce300191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d0f2404e148660b8db47c2d06b96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed04f3dc94099d3e56447d3a3e5e63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f4cd015abcd92558a42c5c8ebfe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979868a9471df404ee54e640a9609e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e64b6ce9d8c1227acc354ad6acae1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b59d78c5f557d95931b55704ecfdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576befe721a0bb02a705a4e102c7285f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0f50efa4fd99f79b7e9dcff471da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878278d735cf718822b8f21d11c81f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd5178fcaeba84cb03553db19d6364201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b492c09c8c159429110a7d272cae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b39baa070ebe049c7166f521e2be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c42c85572afea0f52fbfe3c5f72bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66c838b1c660f4e0ca21ebf169bb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785d119585183af4642dbc544988b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa9bfa51dc2c6d7996365e298e22c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6d878d21700b251a99a6cca2f7d5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71859ed8da14c49be146c0bb32d2d876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293deeb617d9ee36a6209b74d2549f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b23d79d705788b913d3e3730920a97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b2190e275e4086335289f1b6b1bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7f72db116a9f17eda016ce323e9a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae52c0f1ef52579f7063a91f1a986214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399d6297bd4563dc9c7f137170a36b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2666500cf338c68e10d01cf8e71041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7567b75a71374ab9a664b1fe72c102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f2dee2894d78a213ca62d8100200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fdd6a1e14ab0281cb846a5bdf339a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025e5ca135696d8c29390529077f4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35416861765c13ab05d197bf58445221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a03700672fcc2a5c2f1ac36d3207c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5a706b209307d60f6f8df4109005223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d77cf188ba0c2b77af20bdee0a949224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dcfeadffa0d5a1f67e883568fa088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b49b0624052c65c471c16692d8fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85aa22220a3ca024c35333a531c03d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33799d745d525e43277a6c7b3409c2a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4747906b3cfb6e59d3635b67ee69d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aad5a169d2b11ed91ddf24dbddd83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c62b63a75e4048f297db332a458ec2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891816f03ae4ba09025f785fc3bf0e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924107ae6be9522704906a284783bf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36429bbc29e60b760eaef699b89f4d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7870ac6537cfec04c1be4e4d054c2f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe3476e8bb9bc1a48186dba76d934236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea518a8a89c8c15035fd4fb6ecf1c60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225551b7c2e2f261c131badce388f78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419ea00acf56d17ef108d59f4baee9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed086eb6a77e249da9e4400f6817f65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdd83ee7fbbbcb6cad7036ed591ad8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad41ab31334096b72fab2fff175234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cce447973c9ddfbab82425600ccf5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fe8949c585d8844825be671a8d14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259268e11aea7024e7fc56fca6c266245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd424ef8d536f5c41dfd38e09e4ccd0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e549214bbe2c5dce520669c139c4a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeaf1c79254c1cf9ae83a1fbba1cd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91fe47ba3669979c60daf0538c8134249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec883d65ea8379b9404930cd46b50f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc42b3f67dfd7f2eb4a3be712f3748251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37930704504ff8b1c2851f7bb9142252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac8286c8619914d96b2166d37c55d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37215c8419c1ced3b844750f84df74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2eed99b6bee056f95ebd821d6b2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11008a9182fe3a8d8a9a7c0edff29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a18f11ed91a1e097d290f07f223675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392b41329598d92c7b551aaf2ec61b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234bceea22b0f7660f4ddb73c915e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e27b56c2fc2529d15bf5742d3c6d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b65c0018e8d224be5dbf27bee8e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46ed3cf76e181ccbff2ddbed39b9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe8285c365c0cb88fe31882c32c86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b55b56c1afc46c4b062f59695ac583264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66befbac06720d371123cc12cc1f9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5b570c620264aeee1bb547e22d4c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2c6d39de99b9fcc9c54f3be27c39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70675e1cbcbd41411f52a8aa1cdc5ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea67d37573a765e6f4035a35988ca68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30918f208ff37b3cfef3b1e2aa0f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f7a0fc44caa65fd7b7b2dfafc69b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eb5f046b34c9d97f7fa49228c8183272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fecd66c49135b0c1657a358e57a8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1685e7a6c341e7d628004e6f6d3b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8297aca834211c3f63a0e1f7e8077275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff6b150c4c7ade67a6fa1c27f2ffdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d482fefd77f86b08aeaa75c63551277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f4255eeea40e4eb86a1c51fbc0c86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a2b4cab3d15c1aec2f11a6a267d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d02f8585fc75581ebc8cb17baf5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c893540d9689ad6601e76cd6e0a92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e62f828426a2d3e8a9900330246b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c080d20db4c1c8415e265cf518fd475283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a318c09ff60338cf6ebf8f481c2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ad7441c0228e4f9ca94c5290190c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c51a3bf30f03714a02d01f2d098a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54764308be463365353501ff6d70e911287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14090e12d4ef31edc1a5d4b1dd7a913288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc58275d7fb86f68886967cd879cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018cc716aae505bd97a72437b4e5dd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc5551c90f6a28f22c13a4c2bdc2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bf131c33910126708339508f5429292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d484f83216644a69914c34ed851b8cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931efcdd39c88b030deaee24ee6a2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff13d4c240a48f9fa9d39b54fb2280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a925e510e2d03211d4bed1fafbb43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa65d762b16f1a2ce56c99e71cc9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7e17f8a5dd67e629aa2bd3f3e341298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588e79a45ba7151f0f9f6bb06f0936d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f42ab785e1f8c5cf8719afce41e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b50b9c66512c4884bf257352cb60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d746ae79bf6427d81455d4ce4e37c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b441255fff694aa0b11c34fa8b2357d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1758da84fa1dac68c35f17ab2660d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20220f0b97012dc724d29bc622f792e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb125481eb337c62503e7efa931c64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e7d45bd614e5cde2a7b94da71a053307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf46e0043df47b51a10a9dc18b5d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec167e0cf47f41be56c31d019527e33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e990032e4d1dfe0d26e50e2e8b92c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3897102ca30d636fee2c0c35d54ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0acce88e8dbdbef57207331153063312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b13578ab7174452d1e69229b1111313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a382b2e0d6f0fd51a2c3a303e45a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfc2ff90fb209786f4430f7f1782a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3c97a04e7ccb4297f1ed46403e4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ab72e2ea5cbccd515bbec9129108317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f385a726323967ad2ab1aabccacc0cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a2fcf0336a944756f82cfcb5b6ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01928be332a73668a4c7c4bfc1f50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0ddbfb39b1880c8ebcddcbdd7bdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c12154143916479ec7addd93edc6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085f816493468587e1e8f2e5739c18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef629e3d98341198ca199d1accdeee4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528afe68b1220d756b7355d892e6b7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eeb2c0f908757a930ab35c2b8f1af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea71e6892dac3076762b71299cbf5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012dd02d876e92c1a544f03580f49da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df437b1216648f42fa4965f714e3f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76069f8dfb617196df3071da4a6c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44be22a6cc7c83c0fd0a71a1e5625ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a897195b50e3251a31ed3791358396332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63692c0d8adf8902c4297c73ec50b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764fc07988779f9a4002129ae78927e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35df0a332e91f3abd0b20cb318148335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c05c5086e069caf14c224d2119223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d0c72a332138394260108b648ff40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ece6463222b6d8c48d0b8446cd323338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b078f98aad78cd03fdb8d0b0b578b6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246d14e169c676965b890364cd797f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2335335be5346238c912a822b378ac4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe5d0ec95314800ff69229aff78418342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b66eb7a4dc78118c248c5d2e28211d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc08ff7b75bdb8cb975d3e447d267f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f23dedd016f5f4185cac94a2b94e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9104aa2974e918bca34967d9206825a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521e879b434c2c461ca92b336986e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c94abdfb5d13d984766ed53d53f4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c9e1b45b6dcc3be04c2ffe80fa8ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cff92bfde0452342bb9a5745405bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9120d38f72b0266f12b06ad3c7153351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e93fffaffe0dab97156dbdba20a01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbacf203cabeb13b107ead44a8012d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d10e698f596b903c5dfd17065dc7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc294db7cff8293bef1f3a9c2772bf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c616ed912d268176a7f1099fd961135356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569c2d6cb8d1595ea4223b8c68e4e4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0609853ca6a4a5c0e47899a33458358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a30ba4e8525a06eff360fd5865cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9303d5c144665f5f9433c9db0da618360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd0329e9f21f8a4042df0ecfa0351361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb320c26ddb6be0767abf1835c21e57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206dfd518d5fc632313b51f4a87498363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23df1164081ca2ba1fe6c5e3ae08f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d7eb8e59bdc51d62d8fb03ca47c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069662c007c7cc3867eb3617262bed0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9ed33c974ff9712d99794f7a8f50f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f576126134f0cd0823eb87dc8e496368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97afd3c21ace45605620c59289ef796369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1759863012c5af42c68f2650be0c07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d126295d38d7987401386fcf2f80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05116ce72385c9eca93c73f4168cfdd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086fd99a169b4fdba5ac5c7bd5945b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301584ad33257a926471920c2dfa2a23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35bcc2f206cdb101b5e625171bd21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c9cc86d85b8fe99e4e12799b032d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d3cf07b20fff01f14a892df72a28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ba262d8e9e2c457185f2af5564ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13a5bea7ad11c27455514410c6af70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b48c821edb0ceeca5cbbb7c68b0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c188e2263be8ad9193b1fcb1fb3371381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6d334e618359b17b2ee0fed28530e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20856bb368b74b7e9468b724f0f790f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f2c116914f05fb9b2fcb72121eb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c39b33df20814e64780d09ba6750385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c70c14746840a0679ad2e1562a88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4067c17fc9906e8239d3ae49e4e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28b5162d744a47e36cc5077738b6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ae97f626b022b35d3e323657ad18f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ae4e5cfc3c8bb33e0e1b7a1cadd1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8c36ae6e21f6d66c2cbf7910076d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087378180ae94e780d04f8a55b3a70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f392fed337f9b2fc8cf519333492b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d9f7d545b3c7e340399c7ad6a3b63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded193791f10ed54889a15167bb70e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e09563efab22046ebd2ff011e64318396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5491c68c44899eaa7b2d914b1f556397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63206b168b058c8a709c644a4e9fd902398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1970e88c38c1378d08fe32258fe14f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612344819f5d114f523449f04304afbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14510c179fa16c2dbd95cfbea5354a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d91ee7819a6a0d0902292ba9cf2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d31546a864a1a24a3de5097c01741d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10924a58634f5e9e58368081f37bda6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c6ff346fd3e544c4b828ab98196e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e57585a745d3f61b5d668dacbbdbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dd5eb1a04869652a7198d0c5a2499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31142258d9cfce4e7e173c6cf7b0cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a422021e8388044db331f6db0eea8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0187a37b08dfaa5017b8ae8e09fce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b898a80bc4b230f99c900781c0c31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f898cf53f988378ff1ab03fcc471412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adeb4b8681869ebeb3c56d38775b65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2abd58020f4e729103e9c1daa6e25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f812834a71d1f617f96aa5605f6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f901e20d1e55edbe15528a0a6bd6a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ba3bdcda9db7edfbdf5e01398206c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154a496720b54223a994ee85fea54ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d11e13e66e12e52a969f16528fd2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c71c9f033a9328c58f12fb7da8ec2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6ef4038a8373c02edfa051f54d967421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440ff722a3c8ce88895e68e253a76b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc80883fbb408a197c88f2396715c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766de5b8caa15d7cf17a63d94e27a5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a99691057f99a8bf9672fb468c77d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac4ed7efe7b584511e161df898133426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38de2f6f0b28b2d2e0504c952a0a7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb56b3c83f2ebed5603cef9e0406d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1057d9e1863409ce879ee6180800c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfacaf1d8493ed0a68583040e842c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e35d5f96db76dd5dc865c3f404439431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4f35f3f526c2955321936f36d93c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb0c69b546319e36dfc084cb4f01f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5fea02d79d3118cb1c8afa06d733434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79a608bbdabe208870a2465140377435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc72b88265b07017424bf5096ee3d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec906137d4784f64b1e8988c8395cab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec630586e586d304156e799c89b3f41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d74c20fa6de783a35ff5d58b4273439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c440c1baea4a1e1063eab00147b676440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64091561b6beff469d22534eca57504a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb14170cf6cbf1886a52d35b1bed5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5140a1c1eaa3515497a6796be4c408443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560b1bab5ce5b6aa37822d5e808826444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0eccf196172353f6fb639be246696445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30781365270f82aa130d2d528beb7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8ec316830a20c89747c171af3ef1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c265979f95353adecd22f9f72985e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c69f67cbe190be82f3b244eb1ba5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeb7870b8b142db6fc09efb0a7d4bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09582cfe3192467f5eccbc18725f40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b741c4cd1b6b7dfb91c38b403ba320452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e2ae36bad3d9fdf4539f7b9cc1b5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1140f133eee544ae0353a1d6a909c8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b8a0313dd6799ceca34e4f6bfb35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e28e4f6d45bfe1dc732acde95e74b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e5f2ed89e845bc483b15a60d53db6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b5c4c5a8829c1872128a99c37e1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e8c333722c5ca37046d1ace96a35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5a432b224d822ae9a7a6ef2ea471b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00352776d13447a141fcc51525dadb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7130c41d2b262009310b98465b4e86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f09a733e4340de6c9284b0a3b2170463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3ecc26fe53c781dfd8185436009e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9bc64c52f61e27bf6202b20b94a65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994fae32f3ed41117d39ed4c296d9ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd15da723c78879bd4bf7dd56aa30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8219d4feda2fce23f53c8f0a6a49c29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d46617d79232b7bce90f21447fd76b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb9a91b0d8ee4843f58e734380947470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afaf1a0ba873b34dcc537313c3a85f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba424d170f2acbcac7029a24547a0fcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b550939bf908fc79ec9c15920b89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461cd188d6b31b624b7110f2d6035f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243632c57485954e6144317f30020252475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a838f5254807e780d81f2b74939c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876322bde22dd24fca7309671591d6b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da479e7f48f836b2fcdf58b8026633478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c401b067ac62924ff1d09e2ed1046479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f51fadf661a841996a4fe67444cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1334b7c06a00e61892049e6f2697de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3964e1083df229fbd12028f6f938111482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232ad9d719a52f21e3ee4c4f0380178483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c53a2dd0fcab0fa43c22c5e995f23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aa449a7e9470df2b3f204155fc99c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fcc863475a9c48be45c0489062ede486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdb806d617a80918e499b1ca687a6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3692f64bb2419bbef2c6dee8742647488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03dccab2963d0161c9db063678b4aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b6cf5776cf2090aae09c85ce72990490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6e36281ddf118d374f01b43db3d6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b605b53d415da77b36c0cfcea0b12d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55bbdef68cc1ed6bde9cee4c1aa1d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce285a1e633fb7b5d1afc65fd387c848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff10d6d873d1a6515772af334cb04b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5c7811016c947d72518f075518c5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b3f70ff8beed159624c00b66e2a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e005677cef01d3e8fa33646dc5edea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378547a205715f3835b32b074a8c89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029761d59816ac2c703e7be0df4706db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6efee5e18ef3f72cedfbd722617387501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10b13420b23fcbfd1e7472ebbb7b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10595e2bd5e49397e4b36032295b15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b86469dd6d458f1b37c18c75a21c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e62145ad0871daa39a080c9791b35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c4bfb1de6b0752f1c60eaa3a9b060506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d553a6e3ffccd5f0f9e4d540ac462b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607063e4b451c6c065cbbb988e5e2c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f931daca73fbf2cb1855c180edd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3f9b5bc2e63b0c0a9a912550f5e4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a7a4e1957ece9eb15a0bc9ac3234511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6879d47356dd5e2b3237e9b0a2ca46c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875736f88d7268f614d70b66d373b40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409bfef87216d7bf512f8f5e468bc00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4172501f9ed4cb39528c0e2e65bc2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318151e2c32df05e86b603ee46db966516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db2fa2f0a47b237a01a7a3bddc52f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c169f966cb606730dc8759fbaa110e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964f5dc323d29b2b41557bb0ddff28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5210b643fc3c41842cbfb706670ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37f3a9c6b431c9b3e6419de4ef37a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c7e0e4d37985b5867314eb2e274c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63353a1c02823ea6ce31f174384ff6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d778c3c04108f677d8471ae44e707524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e180a4b56bec2a4409a32266e224419525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f53a64e6e7c28ccb23eb28a68498e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b336ead93099d2893814a965a5c2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06283e17c2e7b1703c33abbc4ff5c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af34de08cb285b2d38126bfaecb8a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c975302cd4ddfa2f2396dc1faecc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394cc754aa1da0e63e52f7bef1561d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e60f6bfe0653a71e569cd2c6f8f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ac5cf01a0c1cd90eccf91d1d6233533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be56290ed2f2c089a8638c5680e23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd89b74a86a1c076af88da267f80bbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d471680aff46f4b273a0d7f615ffac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509206ca5e1972332d091339038fc632537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93191d5e38e3499d529ce2af9c6461538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6bf732a3d6eb88fa79f199314b561539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18e96f2ddf6678d05464312daf3b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9d4c58a704f698167078ff1e7d43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6742f2036ab7da1096a67efa6679d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd669ae41e643502555986f23ea577d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20830f2716853fcd2e304f3b40f48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46dfe1a8227c161715cb66de8f686545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc3b1f3c55436ea6ccd73874aaa24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c3a85a591effc1b4f4f59abb660b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc220dba2a7fe016fa53bdfb11569f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812d97266833279424d86d77914e04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cceeb3168b2afcc5d7a0e4cd8e3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbd1ecb0ca910d2d09e387c2a3a438551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f0156b7b5054ff7269a1dbecb306552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2d3b72841ad0cbafe36286c5d6513553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fd364dfb99bae0b3314003a70fb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de9f821c5e0b73cc5cd026e9276ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a1488063b28653c5376697fb1c45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e910ff0ae03164bf2327e0e10d318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7bee2355db33f4b0b292d127bcf00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0f1da2a42278938f27c3d12f43cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48463a8efc8d2d4d77c9bdbd45b4cf37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1245a946cde40c8e274032ee61d2a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a79aae54825f8a78d80bc01a1f478d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f8488909a8d0e518dffaff7c7286563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16360fe4c14f5494a292d3b775ed300a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee62fc339e6bd96c40857cd337d2c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe568edad0fed8acc379c42d6f7723566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e13a2052d0f3ee84700397ea5130d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546bacc540e613252bb0c191e6c8acd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba147422bb20a8ee1903a90f1601739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc60c3156de2c65d18e806dd7a31d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85195b879f36c5ce531be88b74d1a296571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc516cf3cc1f00132eb82aea20d4c27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2f580e805d5c69bbdac3be94860d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a193b0bdc60f69782e81eb437062c1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb334280fa1696345ed42b933a130b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2268ae28af3a254a5cc8ac9814a31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d53f137076764d618b36a076ebbf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0813944c4d6865f89772a524ffd89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca59c557a3e03a1d0bfb640378584a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfa324ffc78ffa72995044327f992580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed63ba6901f408532f2897890ee6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef7ef1d424bd8e476a6e0160c62fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab9b5835425e51f58991362ebfcdd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da2159d370a189da212669cd2e8ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0760f7aa7a0e2c4189183552fcc1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6fc0c6e886af2b720fed05d3f82b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0d5b4c44e9a400de970f6c6f0ad4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059907fe55d9e72e9124035bf870faa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f533099162e1880c8d9ce5127a2924589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df12ab5f446c2a5d9b1e9e21386269590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99614cff783cc839f05c4dcc7c8209591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0293728cc5de37aeda1879f506530d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296463bdbe460e0755cfe36dbda4fe60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c672245894ed3c5362b816595c384e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f0e341e74239e73db0eda0ba5b82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e059028043df10bc8ec395cc0c0e9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88a0fb8319ead7e56b65b273b7f1df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0fdd66cf6a344c4a553f6f9bb8b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba30c18cba71b6a4c9ee88036047fc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352beee4340eae3e4b9327f7c318d58c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53726e163aed51ef5286c9742ff94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ffc6b4268668ed603a75d5ee6622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d80a6cb5ae7fb06401dcd69702fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f192efd336c73092d8bd7c2a068774b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8ce39536bad2a350152c238e1a977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ebd1aea2e62cb6c9e7b90da22ec25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033923233852a70bf9f65a182b64ff2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e219cdc8f1dfedfee2ab57d2959d378608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403e94149e0d5a920175e890cfc4fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf73f651ce4ad3d3364bd5e31c1ebe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083a558b9732852dfed916fdc82c8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6eb61782c4ef57fd91107707aeb73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98406180cc65ea3545354f2dc35f4ae1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046727e241cf0ffce164f4ad391a31d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10ec3b00bc3299bad176311cccd8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2770b461c02bc131bfe7cc4085c84d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3be865f61e80ac3210a710d8ecceab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12321aba7d6bf1268587e6f783861f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba0e08af4c81172626c133abd2d0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7ad22b86a42f01cebfdd3b4d76eb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b58f5be8bb6b6ba6ff523b97910188621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb58aeff580c5b27456ee523e2434622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efe7f122701eb1f192f40748815c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638eb6e158664fe96a05ae394cb6837624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d88315762c935e67c08c3c1b1875625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0b68357df0af1543b3fd9c5d4b66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642959235f164f122596023acfbc8f15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49e1da6aeabd47fa0b7f64d989662628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab32f2dfea18771103e92e7cd4cc30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39311a7ac50b0605adab3160cfe4f10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a60f25762fc3a2ab147233b7b205631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c363739ae780e89ddc8e53da9fdd31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621ba566eb4fbf37758f6769de19e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c013fa8a7ed8f0c656d047eb72adfa1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add37ee04f6c626277d56ad25264c9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64638114b69a29ce740fda7ad7342636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93226151e8d4a35f7a37ed665181244c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ada1c7df39c60cbef6cb51523cb5bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213041ddd42a733aaf66298daf1cf0ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587268d254f927391c02bcb77215719640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdde66b71b9cf515c13365ec315b574641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d8e3f0e39ae6ff418d5dbb61633b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af015a9868cf7bd7803ce85dec692f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414deaad930ba00dab87626b03d48cef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac365d3d0b991b1dbed75a26e5464dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4b87fccaa46f8af67c5026a020bb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879ba7b8fc720f7b619ccc30a34f08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be572da139648dee65708a99c95f1d99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115ec4e9749ba0a2f363802d796576d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe468f49f24ab9a8d8bed156296e2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce02a4e72122bc7de820b7d4de5cc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123ead771096355f1a53d9432d02e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904968c827495fc5369df764df2bd17b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fba5115a933b5123881cdab8ba6be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0e173a0138beaa0af2d73d94a129655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f08efdde2cd75ee8f6c8496f277aee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d97c1a6260ef9948875e032d1da6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770360cf17a83029bb71d687f3c4f80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93df4839ebfc7ab4a8632ede81f0c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b5c3af304949be40e086c45b3a30d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d2e088238f668c47ffe1b9e848a3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a24d2ff1fc5f84fe8b21d2aa0d4803662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475dc76371192d807b5a9ed6e70cd77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b5e82e10cd3b7c20dd54bf9ab241664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58b29e98d643a135d9e661d4b6dbba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f471fd5c9e3b0fa6ba9fdbca49e763666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b41152c6f70462a1fd87f4ebb11b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb65ef91b1d4a4aad1d0afae17f4e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e118df96e27d1106c6884bbc0df4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037697e0747c8b5b7effaf54947ff716670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c3462feb37d22583499c2bdb89e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528c3c605a9172c84e40877100171e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ce2b162e686828a10792b086f523673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81371aa9eaed625e154a4c22063b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2ccca092f153c110c613cfac074d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286cab7b3f333648e21d7321f3ea3f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa895d7f20aa0fd5446dea365be2d14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffedbe8ffdb1fb5a7a56edfcc63e79d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cfef161a26469492b427b0abd1bf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20faeb4536f22c936a213d43c855a8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770489b4831b25e571c5f63bb9607242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145eff247ca04bb56ee1c1567d6020e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236252e0dcac1f8728f68e659421fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21de7831697a2fa67973050e418be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c8c4ee1e6bea08ef6dbb6e0a9745685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20d7fd37ed987b88ca5cb89bf029bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc71315040bfc7656fa8f8364cb13ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce34e8fd2057bfe2a30dd1c6bae37c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f5c5b3921ccced118fbbac7c41680689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b822298ebbcacd7e2ec63704f79c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3689aafdc14eb2add9f7fde54ce3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f51e4a603381cd0d8ebe8356b927c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359161fe07d7fd0808b2b1d3d5199dec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f783a3a2b08d478bdbf6346978ff5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d4296d5631c15b0e0e74f76095ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ce12ca6f533a1e0e21ceaa7e558bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863233e62bf2ed45271de8a952e906d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7dd38cb35dab8c9cd54180e9eba6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb732e44ec0ffc78d6daa75f48ba81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba8a66d2365a0c2a8eb7830ea9276700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe38f1c9a7695c4789881ac5d904b16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a23833eb79a1213fb08c0a9a8c71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d27a7db30ee020fabb01a54d4ed7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e8a3915b383b91180e15bfc20ed3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a2e806208e9238afe7c80b5996ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0c595736e47537d1fd7d4c8e607c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d831320ff94b2919ddf052d6f35d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60d3e72f1b4713730709e380e26ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97ed608a649e930585d4ba8d8bd5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6cac74cd581d5c0ef4feb0ca67d62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e32f7e40ea22104fde0575aed0761711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923885e3db693c6d4e5541d6fa9382712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367f9c31eb6bcb188712a636eb38d14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bd40798e2f39144b5b18828f814ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754746bb07d8cb64c649e75d76ded59e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219886c005f568c1c17a5f4ba4426e0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b0fcc465a136bfb3838a5d0a64ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938089c4d5411b6886d4c3c75934e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f01e77d572424b9ba806f27b511e08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a0486b8f5347c917a8edae1eb26f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f6256b29ee859b086e9a381b5240721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273fe6b835f2cc5a1f936988c8d3a44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b86169ee63dec727d2361f68ffe20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143defb824f286c10f45a2b40b02b9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bd32c88ca0ce4ac9e490888195732725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb61bb6bac859cb87d645ab94e8462726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a46fe564d6671c537a0a096a0be5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843ffc394e2d272156a617f81990d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4047735ad92046fdfd6f1ee27877b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f26439a7070185b468885feeb473f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5bbb067bf8320525616f76767e63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97943c99911eed9fd44165c4ad9588732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f75779ff9dea8d8fb084e5ea38003b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998d8f89fa66aa1bc7a75c8972843e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c2720872eff45d09a076c2c1eaaa5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c4c3e3702db18621aabfc72ea4f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e1926707b12aff582f2f9633001b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac579265a03e6e1616c967c5a1fa9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744bdf7f16ce37e8b83b690432bced739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ae2e5b8530002cd2abbe75837a2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd166e0bf468e620a1cc33b9234d0cf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c994850c4d96984bb30ba16ab1b54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b794682c4029ec491e5cab7f25ccd88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0eabe310cc68a3df9c3e61fc7a4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6cad42de8a4f87ec9b6e144366da5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b4529de9d29b0d3162e4ce478694746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e02f06a5ad73efa694ef4dd52a090747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02321a6567e011b833852d9da30d7e72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246860c3d5fc9844678d48de2e541b13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75afe21784d96ed70dc15a7c55d0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e8a4debdf443483999896ded236c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071156ae1ab38abb6fda42fb1d55bd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c56b22f667831488e2d6be6d99035753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621f3eedbd10c8dca77495a55f69f30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c0010faed3978b894c191af76934755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde527d8020d8b662822faa593caf1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336471cd3002b51a941582667920ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879d2a62ce24a371261e8f2b7b4adc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b314c093325446b1d7b76bf22843759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee2af37cfcdf01a2289ed4a0ad7281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66299531166edd680a80f896e5d1292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733be5dfe069d6abb3a0c3a5acff4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c13524f658c690c757be4d2937804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb04c9bbaec91be86373b05d27aa6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a72ecc90560dc47c8edc85e9921e416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f50442fcd79b5fc78c30fbcaeba77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2a87afb473bed8558a1b2cd61fb778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9dd856b17b7406116f2d76bf7a1529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f50f1a4dd918c7fe4aa1f2c59deb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d9a256724be7d55290a1e631661911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8164549636fc82118536c27b192012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5214e687a5d43bb0741e9154644fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab705633d69c29f35a2f8b941cfd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd553ea342b01b65c3a0f5659e97515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc616c5eb7e8fbe06406f2420e92c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f760a65e993deb66c95a085d50b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505820c55b6791bf7a83c6955521a0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd453f741d841488c3e2b74e1300919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206badd877dceb9c248c2dd14d147220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829ba30bbc965b87f3249db734cbfb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd77cc634618a81b01e46a1de621a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a88a8b976f0d53516d1f20fa05c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca801fe71b1466fb444fd73b59fdca2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a621d6c83f70294d6ee0b5b61a6c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2752102c475a451de01573259ad9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1d3a6ca89bcc2c4dc9b5635d49d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac84049124340d8c837d62c4a88b57228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e49239eea62afe4507e57c74feb8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c2d68391d1ac8eff6bb2895faa2a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceae215bcf0143f1de81fb99ce5c5ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711ec161a60ccb200109b42d57437332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ac91d7bfb677925c6b6023a6ef9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cefe9cda06252e3d53c28177bbdebd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a5aacd6a9025d75844b305d72d43c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080a0a7f4976b67e4da886bdc84aae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db025164d745b22dc3e001357f6a5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615eb30c5eb6682dbb927dd119b6e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b9455ab5395a90a88a84e390b66a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa7ee82a69d6c2a5a6e83bab4f02540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5172f44b2b25fdcbcbc7202e82a7cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8e1bcec3738f65427bb39848f76c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19738089436f3f02f500e7aa5a443cac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f01ce9e15e2f6ff28aa29831e4c8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db42ccf04131fdd57d937c58e53d2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ed3ec736ac33fd665f4513895a5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe7821f7f650841e7d0fec9444c0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb9f97d89c1218bc451000a81077348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d3487a16adfb90466b912c56838249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72faf648973ff260a9516fbfefe539850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc380d19851a46a58180ec49b8539451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8e4340fe782012cada2a41dc001552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e928b00d432477244a2999b3ee564453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2d5d6a1d32c0f8002410d5b90cc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc6bbab7f74b2650c7114676e3d6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf726797d2b1fddf1727080b04acd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39838a04f970af6f984487f6a9544957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58c523d773bf109e239185faf5c8c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387631d81a1570bcb4b7ae3215d847e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9f4e3ef84199a8e71475fe9fdb35e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b6195e2c4164677852befcd233b8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fe34bb1aa686faa409c968009340962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5cc61d427102a27f233be38a457163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454626945fb21187326df62e37b515564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2bebd419770b3fc4d505f7473a8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68ed954dd72dc3d5288f947a25788266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca8ba8ef5a0d2616c91aadc6abf5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563784b1bb273375358b0d0f099fc64768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46adf4b140814e79fb08c94658cb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844de2dd498470c9a85c2faee9955970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d2fef1957a589b81e591a933934d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b9791e98229b9bd8d0ae45e25e6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bbb4324e75340ea8d4c697c6f1cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e3c831551675ce37d96c134fad2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee904e9b6eda45cd291ca390e5583775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd1d4792fa003f159749bed1028db576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a52005d62161a6e1084603fcfd43877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f983901357ed1459243379ac6727f3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d96140961610018a29064c9d9e292c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477ecb9249cff82a826adfcd9ee36b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763e25f4fa0d0173a86ff5df8f90c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5a85c5178f025a34f732ccb895bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5645e4b8840da10ed6bdfa49fbf463983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a794a14b3bb313d787db68d514c5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21386f9dd7b6d54d76ea5cb65cee7ca985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f485acb2eab183b470e5f3b45501d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63ebf10225b48913eec0190f2a69287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df203232cadbefb7e4ce0b934083715a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01950acd9f2ef1fbc781adbd4d55589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20cedfae03aa36ce943da3f4529de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011fe1e096317e254b6ce88524ef38b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260378ab4fa975e0cd0502a9f9929b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502158ef03ea5b99c4ee6bdfc9ea1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e04bcf40282f5250f42c96f4f03894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367662eec560b9a25fc921ba7419b52d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5629eaa2d6ec6d5308cdf31fb1dda196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bae5f9b6fcc6feae2034ef73514ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950187e177c03e84325045c39c91e50098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a79ce52e8d6aab834186c2edcb00b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d247b2b3472498e770061d8be15f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841409010f74b5c456ba0e0f2c59982101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcae170a570b8187b88b0810b887c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6df671751cabc7fc06b9a555716c72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df86f1393e281cd5aebaaae07aa6af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57960f94aa480565fb772b7e829ad7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206c4e296ed460eb97725d2a9b47b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539f30102c16e53ad7e62d8a5ac5ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a3e968517a023b3190b301057693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659245e67e206652dd3ce9a7fdbf589109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e58e37296c01fabef77e8703c27d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74e241b421786c993328960674212111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b6b9251a2ddd20dc7f06edd26341a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfd2648e4ae3ae749e0d424038c1b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1ba9c45b4a2587a2764f7ef03ec41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126405f11c37312f2ab150145eb51352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44dc867ec276a637b64e8bb92c6b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bafd6b5d91bd432e83fdc8a9c33e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1650d83a4522d0155437b75f070aef6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790cf74700830bbd1e1b3093714d5df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dc228cdac7ae4516bc830b5243d7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905781615d778c924b6099fafd60c3fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11402efa9243b1144611ba98558c1b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840656a2d0d745b0fba2ca00904e5e0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc2b2185661cc3e9a8af0dba3fe770124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff0530003bbbdd081ee81107e4b39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c85e90aaa89bdaed80d66b486d21d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd1e4f074fd01204c376e73a0b4df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59df4d66e478092a212947f0fb5f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d771200f8d2b72ff8b657bcf965a82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9cc2391bf5931b9f85f049b91c794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61654f68211cff0bd47d531f112692131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add11b4b8b9ff6fa8e1426d41ca10a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebc2f9f56716dd9ea62bed85e30fec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43235ecf84dba7cd7de119ebd466699134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120fcd441e51504103c13348c8bf9c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b41aca700acdaa6f1c40da762f7d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0250d928a80ae96bb3c9a84853ce8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e32a3810c17d4464239a25e0461dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b897d709f19aa2108832468ba69581139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fd2dc2ab67109a98039a8a6b7649140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af4eabe6e756a1ead7d6c219cbbfcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d56bc906ca5f0b8af8045778802c49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524facffe385eab10065380df484fae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705c36466ea1439282082256ffcd97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1bf2cf90251cd2e9a5a9f5e297a21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f041a15eae423b4a72df6469f4c75a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7734b2ceb27dd1c22b7c8c6677597d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915128245d811cb02e2e279e6a18794c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520eb6c250941c5be313405160819b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd41abe851b564ba2403f50c2d5de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca63eb316a0d1cc4ca220b9c1fa32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f72aefb4b47dba39c9147634a392fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f6079cae48d11a1ed3f00a58f8add153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae7cee4ad7f6e62dfd00c6e2c09447154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483854e5ec801a37b15a436a05dca2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0f2bd6843f5e9c7b9237b83bc7c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990684a7b202cf1d0e1831d50aa6bf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b4afd8a5ed405a9749baf97c84c53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1ea32e83ce90a111b625d5a74d3ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147eec13357aa306d8d7183b2b98b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda4fbc2bf3a84ae633e3024c9dbf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4391538d8ac8bc9b3cec62861c1de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d23c3b3043b1313c35ce4d4dc811163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21febefd465a15a4b819cad48722673164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37887cc4e40ecc1b104b5a496406bd18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0eef8e4d145f181771c9d399354c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb1af6f213dbea5eb4263022c3e549167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb5465393904d1e298678514e5796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc56dc0cafd315b20735ad89ef33a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd8e9a7f8c640f5bf743f7c04f9eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5708699ee96dfa5909aec18b24ce35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10657d7740d2536463bfc9e6eb8474a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91cfe15b566a7ee9496d944848a9d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fdc012a7e375be41c523da01d7798174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2563c62ae7f61996788af8f050c0f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc82df58d8f8d17e3819f92e50aec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c905b0dd1cb6cf5ff647383c52778a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e6de3b2ae81e91c01cb082c644c80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8dc0f277cb03e03330b0e683e558179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a0cd7acc61c19c9b43864dfdc848180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab6388da80bc8b24e5083433ff20e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38689bbb37bef9f42b412e8da918473182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7618fb4b3d42a2b3638b9d3536d6c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052ad59b568ae93b263db6f8675f9bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e0152608de3cce2ec7e7c873d18e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f23f2e047f9b15d1a71224b51209186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d7938ed44ae07c66931890cc042f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389341aa39c3eee43332db2485137d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2eec3c565377d91e99cbb354cdf54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c471c071b340ec9395d9696fd3452190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc10d98a547caecbbe4cfca79594545191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b468a819e2ba1cadcb2dea3cbf0437a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70880038721b3cbb37b4989a5755dcd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb078283648fb5c343be80eee225f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e0cc82502345ba8af367f1fe5e87b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed23048b3df598ee07b621a3a7ad6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bc1e0f0db5086edbe8e5582e2de09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0e48bcd39f3477f5c720a5439e2f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1e812d5d2ac27b66805b068c0633199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89eb2b2f39091cf851a60d53f58b4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f512e592a6cddd6d0d6d69dad590e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9748ad5c1b7887a210bc2ba8c73b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68a537b8b40cd4c84151b6e837b8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a229010da4aa79c8020a9f2968bf455204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2f87d6f0b0b660db6896aacf24f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39030a7bea40774c4b3e312aacb07d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255b4005a9c0a5b8a4c75abc5cc0fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f445b7a41947f405208897a4c1c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1a9a24b9df843ea5d10c7c8d9d6a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dcac5c34644583e17fc9a231cad11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3d54a0f90be77ff4f31b08d36dcc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216276b29c10f428acaaa06eae7f00a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9292e737157c69ae6a917adb6d4738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801647cd3a78d01f1284e4781a9582c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae033560cd74f93c75b58dff92b50b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d2d8730d691ea6e55c29ebeba6fc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bab45b987c1c78cfe49e05adc76b37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb225722387daef7790ed536bc63346218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6cafcd5ba42f0e4dedd150cc2326219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81b967a4008a49f64cb600239d61f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0f398eff899421ff8fec89b8ce19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d93dc632eeba7b3fb173de0cae9f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6ca48ace9c826587d3838a0497be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483432aed50a703f93fd8bbf3efdb98e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da16b3ddc793b1613550cdc41d9595225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c51f840b0b5f707223adbd8b4c2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf046aafa06a8b2b0ac15f1cb1cbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2004c038f78d83085733cbc7b08b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949bf9b03e3dba87b600ad70fea6d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d580e1f655489a3e1f2aabc491a9f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092081f204972e11ae74c21fbb6b2b38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f6b819743b32031b5cc712bfb068232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebe6ec218c3cc604392910977f5bb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2979a29b5e00d1ace3fb2063a84c89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80debba3937d18ebcac8f22a4b69489d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221a94db3b1d0bbdcd1fbfb559ae8e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994184007103fd754f9122900d3a1286237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed79d7b586e0aaea414bf9a7886f27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4cca5e3354681c938a20dfe49dc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f48feb8546b1024eba959813f5482240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb4fc6bf1af206df87c7aa9948d05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceeb69da95b4273d32fe78ac71f0df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dedc0a3b3c134f7c4023762b1aebb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb470dd30a1bd7e91040dd833fd437e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19331b3e124d3cbdcce5772b2e3dd68f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c130792d5bde83b419e6dda1d3903246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833f2296f737a30e0b6d5ef6dff1dc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ddba0382c5f37b0328382c1e46539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991843c38c16816efa7bc2071aefd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a292a979775b5f81ae73df243541fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b995cbcad6464ef448619f082ad633251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad588aacd5f17934ff7b7307723093e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887f6b8db62a0c60df9b7eb90d841d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda52f86c27548ddc78d56080590bd45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a59d9083a764b9ba084de15211e5ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f1d17ca1c92e080adf271c8f198d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5e9ed9ae4baebb630fbcab0c8e14f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85b1698d83ba3c0456d91e479099c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c40f89f4982e791944d8e58a615000259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e8231cbc8efaee32287f9a61248f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721fe641a15749d551ca3813570a1f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d025e06a6a1b0bbbf76e27149081c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25319ed961ebff7eaa2fef894a649263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25827b22dc5c890c08ed24db05018c32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a75401dffccecafd9e31f6b7b0b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd07be091dfa748d3beffe3e05a76d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea19541c14633bf62a343ef7306522267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eaff0f5235d8ae9ecc36c7b5328cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768deaa8435e8ec2df5e48cf20a2cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d86f9ad1706cd8edd21a2d51839a77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1141da1cb71c4b84640b59965f633f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08810eec577efdd80890ed318b0365be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789ced1fdd55ae82c919c398313ea7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f6710a9ec42b724219c25be4d6eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b82e4637813db7692771d3726d44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fd9c21d5755c3cf414b270cfaf78a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363564ab1fc9cde4c7f1140567c0e57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400ee568d1d71349317bd81bce1791278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa91a3ab1032070954eb422f47b6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35269ab030ffdfbd9fc4a103e87be9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e9d9b370de424cb2db950a766270b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d967557d496148e160fa97e1a860db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bbb76af869adbc77270453e1f8bfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35466f1d54c9b8efee928d79ae4dc7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554f98b4f63a32c46bf199744294ce6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dda4d71233457b37db06c56ea17c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f605526a014fb865c3a768bda2a03e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec9004143d093894f88f00676a69a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f610bef7c041feed21a927cf8687289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293f46fa70be5f2622e38f756a69f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89154202bc6cb3b91707c52bea3310a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b8727e2c623f705398270601b250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f79d7e580547319b67e219abfb40a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136166d55a08c299f3625cc3b29d34df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72275a5a22fc7312dbfeebca0698ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548a0e94443228e69320551fff152b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488fe4aac255a830d10b7f5fe6e706c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d39f61379247c272a7a5021c68db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf38c98f74ff605628d88a9c85238299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4db5808c8c7a38915f1f78de9b524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea44ef4a22c8b9553e8decb11f413b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e674f35abb64da62279583024d9cdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64588fc1b1de7aab4a3dd14162fbc18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b25af432500baa590dfae7edc4cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf8ee7f314757444ec2a8e95182157305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424d59a1c3351a989b55cfabd660db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58edda1690022ce6d2886572d137388307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a5ab570f2e5b5bd609701eacb5bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b3965853685b6a3d1224fb9ed41f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817915d7b046995fd5e6409cd8c0fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c13ef356fa2af6dff7c7e7550601b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd716fc6b3e695c3459b27de58cf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c007098e0e3b140a379601e5e077870313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a63d1f842c3d3c9e01c80a2661e9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45e8c484dfb889e98357500bbec174315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814cdd7ffa9dd026f0f9f92bee515f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfcb76d9e5fa172b349581cdfc2762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618c9ceb6ffb25d30ebe91b863bddc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2461a985937ccafdda9520a3434e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5b632c4b06d29867f7b475ffc468320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb1113efc904362155dd2226e12dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc0f9bef49452af8bc8f441ad8175322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbd6705008f1f1dd78f6167b068de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccfbb9f6323d3284590995a3dfcc29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54422ffbc9cc28014f642caabc4db4f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b95a23e5f5fb22454ccc099dcafb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9da58acedcba3475bcd73d228c6f15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4c82ac73f187b68183be1fc0811d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082513ed194be94bc8f97a3c5f897dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269b9cfb8cbce2285a3235ef15fa980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db27cad23b9577c41d4fd6b3b1a0913331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4c93bb1a5a6d7e83e04bacf9426cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ce28d3dd1f3f6e3aa5e340fed856333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a317f77076f088555df474af0a9a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d0ccbbc0e83a97cbe3f337887a51e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a603e1846fb6315ffbe29d4cca07678336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d582356d830a1c0daa9c54f85b8733337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17000c3a64c53b700f1d8ac5a3b89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd5a6eb068e20b79bd8414f8f49dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e10570a53dabd91f0589cec9d0672340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1e9aa29e2f91bc70515dd81cf203341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2555e0130c1fdf714123f2b8cd416342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bba8f0fb952032ba1bcbaa47c6f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972bbb25eee0b441c26f87470f5febc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b88b0026c0d38f4338f446b07b4052345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621488fb426aa299f2474418033d4109346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b03f269098abb437174ac011f7bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6d6db8f490874e0f0a54e19c340b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd0d80589ee1390ad42ef865a9bb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd917f4ac64375cdbf316920159f45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7bd8bc6cc43187b84babf3fca4368351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad0e3c8e87e05879b4cabe149988e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c17f73b23aec90e847b4a57c991c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483619803978c3b312e27b7a1731401354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbf5d6acccd21ff7e052f366bdc157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf24c730d5fbcb7b9f4ae66a80fbc8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca4be3882f345a773613cbdd7d2d36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27918006cb858b6c25cb5992a86e00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e65db687463354d7042f95291a71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9b83a954a9dc9fa4ccfbdbcd0ec59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c47a83b2e44ad13e74c1e2088383c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0a122633848d6cec537fdafad2c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227586a7cf6d06ad7179286a7c5191363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217908f85f1da8da0dc265703a9dda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27df98dd6a522bb09bee42505aa5c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0c986b767a6e88c770181d060c8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c338fd81a049a15491afc449578bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e221c5134c7e018bc0b1c2d6d0999368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f2390a32f7e05a4a2df5a0e7adb8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06765632fbf27c7e70ba0f5ab6861bb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a35508d9c2f07756e1dc4f9c2c899371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ab9252be92d4cdd42753b2012e184372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26570f4a6613e9eedc92a45256a53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c89f6bc048c432f04406cc83c1b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b834f7a873731893118a69518277c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7aad09c674b493fa5ffe6b9949d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10493c15283a24a4caf629c0e7c9fb01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127ace0815cf05a0c92fc07896fe4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85f770cf404d5e1165a285019655d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968068220402e977ddca568ccc9f521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58567951928c5294f04761bbb37e4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa479b79ce2e71966f4d20c48f66837382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9bd52f111c39504cdea6762e6b82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0573ec7280f67c7d47534422bf4a66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447768483106261f4d1b30752ecb480385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48cca31f826dec1ec5161b148af26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dacad8dbc39c4ea4880238df5202f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed9e7d7343f9662c497aaacdeb4b1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259401554cba10b5f6a84f1f344e5709389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69d778b0b3cb9d5d1486c7f962019390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35310e3d4c609c358eba0f63813263391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11083e206e64ffce24609194642ba2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc1337477e98ecd299aa6e4fa50b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54751e18ed8c1bea7c3b456a886abc32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203c4c414c272dcbe3ec5fe8b1dcc9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c11a21c6f3257f3bc5389d330d6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e427ce03360e088f4299b64b23290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55d5ace2ec3e7f63872c9e107b1fb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c8b5e29c4cd429a6b099ba1ee844399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356e5537169127b6091211076b679b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938b96799d794f4516e58b15fcdfe1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a9a1659d7d7e6ecdd09702b3f80d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771ec50fbfc81e5ea9c86029bb9ba2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7e39834fdeda63ff0c7e030003c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f2c1bb0d704d6920c840b801e758405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec555bc9dd42696558ce0f91c53de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa993f60a8dafc2f1cfb2579afb83adb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f9ace1a2a045cdb0b795d805bcbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1597eaf34ff8e2d8a1340700b087c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8d0f2e440a3d208d12c615729ab4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d46aa5334c66e708674cdfcbc64466411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ff73816f91e66586b31fbf3bd279412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d295c9b1bba17539c0bd7bf14beb0df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6131b6fe35c145f1ba9ca83390e43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bfaf703f9c99edc0af88b50b6ef16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ec3132e2d0c728a39ffac788fec3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379566ca90d1a3746ce96fffda40bf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4d457bc7ee700260c583bb029ffb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c4653506bcb6b236064b1bb9d23c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26371f1edbbe0adf9a50c5a136359d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309accefde8fefdd245da87ee22a357421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5291e9d6cdfd229df785f955e84da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb6664d0f7e51ac3faf0360f1e15a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362db7fd9ccb95d7cd6c521081aacbec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90e64774c881bd96025a9ee342173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195a02c78cd17abf6f069f5880c38c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e7f324a11f997dc306c5649ecd62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53b306f00be5774beef2bb31e105a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f5ac1df7206dd2a688c4b8b46b48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d0cfb8622936377890f966ecf203430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150a94c2705568ea1a0306db47d5bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971fc2ac2d53b39d0e9ea75a2d84b71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedc6ba522cb60c86733c6ce12d39a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f0f9bc8c5febd9a8ca507397118b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df265f10cee59a140cd47334eb03c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080099a898b272e5963065f99ef8b76d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e95e0d703ec02332bbc525352a6a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869ba27c4a0b5899b293bcee3b6698438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760604f1b02c3cadc041c0fa54c647d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda469b155dee79f2eed9892a72f3ba3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e31e26cb347736eeadddb6ba107ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80931430d5b1e3fdd2a2e29d648a997442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b53e7d17a5f204e60a7fd23d565d95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fd2dd5717e608eeeec8eb54ab7c1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c059e627dcc3f519b63f68620968a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f279a1ae1f0eb97253877f9c67135446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f90702a31dbd42b4a7320d1e4276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d16786ac474aa19aaf75e3a8306422448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122f5061ef786103d12007c144e100f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cf8ec101a531b7f0bea9588c44174450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d7819240933f49afb457032d14ceb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36772d95a9544cd93be7e090348e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c141b1925a45f3d769869ff6cecb687453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5874a43c4e49da05d81a2495865b3f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc713680fa12969168996a8c2326ab91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9133f4f6d64b97e0b1a76e8c4cb73f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d169d678c091e29228daf03c7d4084457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37835e7771405f981788aef51cdd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7734041b925e1b17d7bd1994079949459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc702ddfdc7d9ce58143ea6789675b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa97eb8e0783756cb800c1c558d856461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8532ce040a1a5ad4b9066b455c90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc4f101edb3832ea58ec405d0069ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c096110c5442c1539674dab7c25fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f31f80dc35e7e98e742b548506f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ba723843b6a86b745db54adf5fa04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682331a7a1e29f40a6ac55b469b66b62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af727ac49b49b02a0af2801d83b9764468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e8820d5e04481701b77f91cdc421f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c363f32bcd696656b483f60dda391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda21a49ea1321bbb36caf5218c79241471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b585fa92a05438b02b3427bb433ec8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a4d7b9e9d0a96dbdc14f7183f05fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734bd3b3b7548b213784ea104fa69d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960d173b3ed3c0fbae07a2b4fa352e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244956035401f63841b2f1f57246d810476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276907e8b659ffbaf61add46783872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0fd52dca5023703a5876364aa664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5f5854b1cd346713801b5725b35f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719e4a472de3dd9db60ddefd88904d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4832ab705b3a09f55306049837d477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8928cede03a0786e85c1ab60a820482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb316f1e3934f9232958652616b2e81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98e91aa12da9df4b07d0f46703120484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205f0034fbfb59dce06d6266c4bd06c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2b41347dcd50804ece1fff791c353486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb7c0c5f031437515c881408ba08a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0cc30a2c8684d548a02e8e3d59ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378b82b984dabf2954a1e0156281be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0f75b4b159809f6c018b5732249fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f54f6939f02684a85822ab98c5b3e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9863c6c6519a747f0384f926504b57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9795f2745c3748bce06e2acc71c85d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff20564366865bff61ecbb88a41ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce08b0d291c8a189274608f8ab8cafa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2876bf498470e9d9ff95bb71928433496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2daf31e14f5b8bef13e2e5562055497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a3db631638bab62baf38cf00f8ec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747ad2d9fca9be1c8eadf93a03c6e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62e908c4f590d500591dd0cf6f284d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6ccfe1106c002e38067d3971f83e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2782d7f82248d02b6875b1e81fcf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab8ccf1a9c3fff18f6dcf62f6e75b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b2b8e0d6a4f86ceb99a4d8a39252504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a51ead5bbd5dc8190dbd961d82f145505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5126a707b1969fe21e03ffdb269f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d69d26618828b094f605175dddf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22594b47351a8baf996d19bd11dc7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722b71e62d4e3e0ed210762c1394815509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ffb5f4c90998e9c0af37cf6603f92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11326678f9578f0391de40b3b5b24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb70173fdbb6250a751916ad3f337512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da15167d25f2b7617947cf3fb9db457513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f098232402d6149cba8ee472265e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1964293fd7d029beb9369a864e5e75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23438d172705cf61359878c3ce165c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b3a89ece35d1455a3252e1ff9b08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa626f16b43b78664adb5c2a2595e65f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0be16f4a90efc27fcfa8a786f0d35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b2a4843b8465c732dd783fccfa90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dca1f90677efa7a687d5712c1ad8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393042024858472454ad8d1147d74b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd26842c6774ee56c238c098c54c34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e2b951c1076644445cfb70ded9e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc113637cab54a9319764f912b3e19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b993783e4fa49240b86e8fd704a2c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1968755772b6f49398c596442874527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7979d485396af74af7d6907f461f70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc516e1988f4febfb6a427d7b58d46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70468d52047313053c8ea396c7d94554530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cac9ef7995850848da33b341eca7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af324c24ce70c47cca99d581fdc4a39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489209da06590c7f88f3f823bad4d37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896d7ee7d2be32ae10553471e45389534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3e5f04307822114a53f78e236643535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224e7997cfbdc875a7bece95183499536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a989d30cd6494a3f0e719afec404709537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aac31b2cc7cc1db1152c1b3da5b7e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bccfc25c8da7a507ca0684743edcf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e0259833641ebf192a1603213c53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b702e71f322df65a0177c2bb033216541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c9426326c2b1b05d7c17ce89b12d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e39d563f119cd988810c77c39dd8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f6b0309c020f9f515f81e457fe9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf877dbe66da011ce906461440e17c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b2d8d8167f465723b381eb638a28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665756c7b4ce67e25bd78302d3d725547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cad88e8ae44ce356ba305f0ca319d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492f2945b8de639a0a65e3b3dc3da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebed1060914e1487033973d7653882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecf16ef3859693e91859c9079302ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6119aab8cae18e91a17203e23d1910552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb39fdab19d2bd1f3228280b4b6beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a9744d65e417838ff419edfa753d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a216a16399eae6e56ce246300248555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27508281adbe319b1d883bc325ba4ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b485422095067ef25c41828c92e5ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2afcbd8a7f7d5f10fd6e3a87a7c40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e56c79b4b705f9fbf03700e0cc0c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5987982be6d608f48099869fc60bac1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e48e56a7a961bb2648f5f1a93ce9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36065275844b90d12f315f99ac6247562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb747600cd6aee956b017325dddc90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecff08f67b90ea12621412ca85c717564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b08f07d24dd17291f096cedd575e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de13ec710636545a8cf8816eca205f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9453f7597777ba7c7400c6a4e9c65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72c7960b0162f36c235b2636b022b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815da7d2bdc6d78fabcfb6b80f3f6ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9605c8cadf9f57f1576b638d3f58b02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba309468cc3545f33e987123ce040571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968822a31a6df08bdca78dfca0224c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b91a8da1340f8d5f0ef5d2b27589d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da70bcc4386fd0fd76030d1db6be6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9443e12b8d5640e1514a22346ef5fb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb8144ef1861a98d7dc9b0603665b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1c2049835fc4be48e6bddf4c070c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0f5207dd3a5ce3b1882992f9286e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeefc57368aff5e620eee0009ce645579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59509271e7b6835ae20fa1d8702a22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a1ae0e571b5a9ca64fcdb7a7d7823581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e6fc36ccfb9ce667ab23e4869efc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481dc2852429bec4cdaa36abcd50817583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d745b571763b183e2218fb545f1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205eb45634151a82a1e0d9947e4f86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d543a923a319ba0395e76da099734586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0b3f075094d94f2a2162c0d4d523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fdd049581349f4da7c1d2796bcf02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52372dae66c1361af47d2d7365d6dfb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d296068dfa4d3632ec0be8a55832a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89683305cd7aa5e9fc94b0062e4132591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35994342b383437cdac69074b5415ce3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe29cc6731b6fd96c7b2691a25891c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ec629c483c356743f2140b0751de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfce5de77b5d864f13e5afae91f1a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83766710b2e4fc7eb01a3e29f3a33d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab7e3e2fb30f3ec2c9d585600ccaf5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522a0d7dbe2133badf4a9ebdcb02f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dbd1b67c6b4c9f700362ddb87febd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4793b022f79f3c32c9ccab1f53dc891600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3114e14a1e475ac7fd2a7b02ccbcb83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6d3241b4e03544693c20820cb307602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514abb362b038c405b85c4f56b94aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf22ab08f93d8be854ad9bf4093758604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7944bf9edaf897d4ab80724cdcfa552605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccdf20f2752b5252d65acaedff3709606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96f653614927667c7b7078661bc56f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf1fddd1bf9edad6245e6d14bc2795608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e62b765d7b320e6977ef507934930609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877fb63b2edc033b12c57eb5b236ee6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29df6ce9dffd42226d91a9193a801e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fd226a1fd189f0795a0447f6fb29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809e86ad6ebfc928805a825b7c8b25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456459426a5123b14d729fc5de1d6836614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d852b2ff08e0aa5254c88613e65c19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964aed4d5eedd6937d9bd70952e46c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dac61b062f34ecfad9a69f95e7bb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6006bb2a7dac4b324cc8d7c65ccc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e34439929fb2bced9ec3631c9926cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394e266dae4a0bd54b18a86a384bf7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f52a7e132d220fd7ff16036a26a6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7207d7bf832e3df5985bec0070e9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6007440892ee1df6f2f490a99b2b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f5ec5c33166c805e0529fa560b85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9eb6703eb6e0aeb29230d519d15c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5d9e16a956521877f819d8429296626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d870355e2da084831b980d88aefeed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda9225ee09ae5fe07f81f4e2c33444628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1fc26481936489d9dfa6d616e0002629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21c706b681c46068d1eb91197a7268630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f1c2a99a0660ec8b90767d3564280631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b1cab146d9727e0c52527672bdf95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd69cacae2512bcb803dd5a72094618633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de66cb70f5e75333579184f1bb383634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac5180669e943e21758b1335f10b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1542a8ad9fd524d2c8569c7a11b92cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd935eec6605122a9b31c3e8aeaa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcec50a13ace2d9415048f53617f86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e902d5f2f219e6464cc0b78a750b45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbffe08429a27d10c88696140286748640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4869fc985f24c7a3d7733159762c99a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8649eb1ff6b3e32ace3f27121f5ba0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8fbec7199ce436d4be59209b73598643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dabe2788abad3e5c8dd241ffaa1ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181c51ca66173ce53565ced316de60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ec3b8a5c654280dcc0df0a8217a8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395529497fc45ad637392df04a14bf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acbed498ba589e93f4a14f027429a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d741459ff75b4314cd4e44c694f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775631bd148216e538dd06d56e9851650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c737e726e06b3753315a9256bb50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4567608f66da5cd5a886370b976b720652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436c174b9b9f251b5b06b91587600c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1be8a05dc3032cf4ab8be3557f0bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bbb1c626d57787bb0ade0ea93e0e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7348b76bdb8e6053bb443bf42a31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c179001e5b3f1deee8b3c699943e65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741459a55c7f8e08d53c329032c6b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421f85ec7a41f2d7a2b1aa9bf8808b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38938da07cd83e432f119446e7ecb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d8882282b287b25e1ad179b43a619661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a79862948486b774c0459f2b2de78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169286ac94edf3a339d0a6f5de8e822663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e8b97262030e6bd2f9e3a087fdcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa07625e4e460871e9aeb38b8819627665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751509c1afdf2d5df0f7857388a7e57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b84a8ac59c93ed100681290190452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e0f597c5bc3b08138bf26f695a4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8cbd824517743dc212c61a342a971669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76036bcb44463a25d0802a6e160a440670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba56073477dac4a641f1cd9f4f43b93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf995ac32f9e5ce5005c1673d7c2db6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f42d6fe6de5cba8cfbb0d4aaaa73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc8df069c12aa3ee99e014286a678c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33815a1cf5eabcdb09337eb2608f50ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7cbc0d15ecc792ad45ab332da6ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08542cc72eb9b3156a502757067fcf8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28cf71db7958b811d9ee8bc0f1747e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1498531a6150d34c1ac1d8dde2243cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7852e713bf95b92f6917f5e59d1338680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201490c4f1442e20b89ffaf0dd09c29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd169bc2dd172b643d4ae061f3d47929682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc07546b67be6ed436f37b792977c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b067d470223b393f3a4994ff4e429684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe2c26647dfb3795838ab43407c530685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b009b2c1e7c4bcadfa711fd124aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f3ac924cd784381a9aa933335675e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a7652c985639b667ac82222c2cc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e910d8e10577ae556347ff03ae763e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8789e625b5803f301b0b4d810d731690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59d21ad03fa36425ed1e59c487d8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb5aa4f91bc0b64b4f1db76d55f51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef7655c566d5709ef580b178ba0e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5930686b19166792e8d15b081945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2435a47251883576ee9b9308bf3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45e82d31276ffebed88bc5174ffdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb632e3135128bcb40b6c035e2f5db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdbe0a938a1ff3959aacfe803ca315698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04830f83e270ffaf062c4bec0ff529699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0192eb4b9a8e58cdac8d5adcf36e91e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30538c2304151e4fbf1b20d1366d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea33e2cd455d63ce82b2f8c048b5cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8d847adc7b253937d71c484680ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d749d40f90d14420e23e67b59d72f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed871291545dc940b828e9dc5666d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade4965be84aa4797d8aa80de0439f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0d3ff0e24642ea3d8aed5906872e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9ded782d868bfec5bd2e657a8d32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4a80c52c70ad9045c9906c2c89062709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfbc9b9a767a54ea56d4a93f4b5c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acafa37e073b440e20dae51a2f6568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98b02af80efb16564e3b0f317eaba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d3543af8e2da4652af89fc0e19fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb812e27f534f99c3c02f28007432714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831bb3d6cdcaccdf3dd88e1bcb4dbb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70da856385bb41c15e5c3a0a5472f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3763f26ffa9705bc46999a0c539650f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa427b7d3f877c2c6861e75a76614718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2207d710a9bbaac959c2734a6a2b64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42130f0aef77130ecf4ae956031a631720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f0e88c1c23c82478cb5cb7e3cd38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5912fe34ae1ed95676934fa77d09a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2304b8bbd1b27be1898383c4f5f3d42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73827da11591bc41981965025bf0774c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38613236fa8c5f1c01c0d7ce108e082f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad4be732972dcc511896740b2bef9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bdc9d4239de6a8c5b7d41f174e296727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1beae4604656feffbc1fd4a1a4943728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c950a396d2510231c82296f08b35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a683de1117eab2b68801165cee451c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1d08e3d134b41c079110c96e2b43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8f8ced5bc40911b1d2632996f102a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615616d8d7a0a1144a240c1ac57588ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a45549b75a11831907794da3bfe9c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4cce8cefaf2b11d41068f994dff4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07b68434b3131ae132f649d848437736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2db3cf7889304a094ed6cb1127d2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2185f24110a3991c90bf7a1cea9e28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4a2967436d7231ef3fd5450caf8b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056bc6318bcbfd713b926326fa437c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1d2c55a4b2bb6f0490ca186e833f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f5d85d416746483003ad4a34615d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8338f1126c62d65d5f6138178d8cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939882ba37095babc8f0ab33c0e2ef8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614edac4303ae4259b11e9f58c6b59d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1376aa12966446f02c13f9d26de2ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2bea91a210aab4a0772ce6f96198747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99783c22aa5bc5f8f9594bc86f8df10b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109fc3b9f9545b45ed64326dfca1335749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1eec0a7e771a4ba24c56a862c3199750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfeb30de776193da0c73dd29913b88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ba954f277cf72937890b5ade100b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2080f523b84d4bca2eb3e3948f5e70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866b493597fa94082480dccf31a14b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb081b4601ce34eb6670884707967d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba5aa4a373d341dcad77edaa4c2e04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17df32e9c61572219aa6d1d77c29a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce087f1a23ab11636b51dce6f387b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896fcf6b08941f82b85ddc650dd3ee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>