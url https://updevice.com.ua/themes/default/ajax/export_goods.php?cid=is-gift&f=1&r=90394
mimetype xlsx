--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951e703fd9f27214af60ac057838f0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdb44dba72d8e8c50ace04b0a4da252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c973b33c201e64c3156256e98dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ed4f56c20e9f2149380a2b479c8a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5de703715b37dbfb6de3782450755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdec6d8077043cf7e259189b6580876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a8a56609ccb9baac1244d48fdae897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f39796d1edaac03d887120588b21f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bab538113a2f111734baa2b258ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85d29f206aae70fa96555cee5671f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb454daf0744e27302658c1d60c6b3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640814e089cfcde7e045b42ad633cd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e927f79d8cf96ab5c08db4fda29afe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f00f326def5e689c11ed1cc2eb96614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ba0ba9f81aa2b2b88466dc704fdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a8253ed132692215477356a0e08816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6143207735bd1d51d8accd222df02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc6d10f3f2d6752ca59bcec508ae4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332e3027eb237338b2d2a6a987570f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796712be849146c0c72a4ba1281f5f6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c26646182dbcd257691cdcaaaa35b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd87d90fda2ee0b7c1f7eafb85777922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca39077780805ed1203d2d989c85623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703cbb33e9cf584e881c00a5402e7c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cd840b5a0b645a6ea7c043bb1516725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da909c512e0a2b75cf949074449dac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb92018e11429b69e652c63c2666b1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c611709f7a7dcaa1e4afddbd355abd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bdb9d6e5033833c819e4d0dd14ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f67ec75ff46e4ed3342ca33fddf5cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275b964642a976bf2b7bdad59c221831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba67bdc68a48c53a18526459e6fdaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0785d3d36784360cf66c98a3269833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab4df981276bb30939032828704de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a04cdb877c729ac09c971d1394e2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993877c12e109e7e4e7d9fb882c03a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4930d3cd3b710e768913ff324c0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ceb30b9a8c3ed7e97d088407449238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50db2ae49a6bc5f9cddb96e98616739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a415ff7bbcfca6a413f37d095c342a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5206eba479ef9a9fa3ab36a624c2cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef9ed987e353b928fa9ccfd042ba442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd6643462f370618a01298844f643743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee7a46268e441948646fc652422f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c31ef47274d24befc3e328092244545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9c390c9d337064f8f8a968dd7461b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0484cc08846d435e373365a58e7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be05e94343353562ca1d87062d6a1d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a31ba651cd068090c35178381e3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eead29250d375d7ebccb58e0885bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8136d3ad34a56ae94b105b4f587b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090daba9e6cdab2c16071485a58452f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169808544a26f5117df3b328733b34a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8456985d87086a1c7794a9e7cf0da354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923699c331417d4aef5cfd5703c657c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d93a2f82cc405e492d2c9a5758360856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcf182498db734055f3719d86c14c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd8654c78410e667abad8ac427ffe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fdc7eb4398e1383970ae69216790b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc86ff9dadd8e104acb029c3a838d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3852c786549c495a0e02c1422ac2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d4749b6144e58d7a60c154031e1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22bcaf3f7ab7333091c77e7396d74863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404025a55e032c0b201660372a60d98864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d94740994f2c15f473ac45659678a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908afec7f6830472f2367d070677e93f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb88109cbf56406c8fc3ab294e06a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9721f3034b2e46a362ce553ecd5bc9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35bb0eb1c5af3b574a98b130088f8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28584251c8e99b000c6156bf8149d0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905974c90dc234592e45ed4e942e481071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb96daf864f1aa6a5b64a10e2309fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925527a9caad897d694dac327ec456273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e87e1ab38e92c6506e3eb8c0ff897e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7a7ebc705c262478b0ee1002173375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e1efa9d88f0fc26569e18cb5ebeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d7838a64a3fd07e7f7c3df9e7ac677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1d7992f9f0de44c609f7026af14378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bfe016789edf381f525159d5ace7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079973ad7b5a5830cdf75a39d52141480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572e0ee9970b3e4a012e6e459550af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ca014b8dfaec0bb8a390cbefdb4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3250628055f649cde37ce39266ad9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02992ada920c0519664a11a37223f2dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e844b1f81650277fff4f08b03229a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb6c2dcc8b22730358a1646b66ce886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d6d4da3dba9d504faa60ef8a29af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfa0d11eccb2c84889d8a33752aab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c13f069a0ee9cf770a9abd6b69425489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05298d85fee110f520ddc82512d6694e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24511d679cbae22b8ec16bb7a2ece41691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37a94342317f898cd6c3d3cf6d7b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b866655fd4377c5dbb262a7ae25451a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0383964c5cce3e75ddaee6c13cd19b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b5341a0ec097e382f4ba0cfb968aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7c2ed7c4438e77639fab7d7162dda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8aeb7f0033c6c49ab844f72e8414397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7e11274d4fa081afdd610eb1e56798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b001b022768f70ec7690b38263aaa3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f033486d17f77926510d05b1b1071100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ae6d95fefd001d7d98c54c8d96424101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5722a8cef051028a0d397f033674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80a5c456fa92d5762d2e5e4c88f05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3d0e7bc76cfc0f7effe6ae3cc242104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ed3a935542a2363bd55b30f5c889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f49be790b4abbca0a5a5b1c0d539106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0e7dfa7c16b76f5074e7646826439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94573e276c2abc335f676356b51dc28b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aac7614df495129fdf7346fff4883109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d23d5651bfe9069b11fbe1d75079110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8dfaa5bf21f0d4729a0634526e21c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ab04a98d507a43fd271b2b4f455b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d82320cbe84212d814200c9a3078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5e5ba05e09e813e500b7db2d42a30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f3e94a08610112be1ee0a0c36520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164d727e72647c3d2aefc10d2493f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e950d85c3af0ee580c14573c6b758b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d6b1c59dfdab2217028afd7856665118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582793a9f91a955103a7a47d8cd1c66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2368543735a64c28aa9ee4083ae705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad453b4309c3c96473c8b814df068c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391e976dc80bf4be5a4c806d61860c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6775852c575a9bc9cbc980f16813d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7ea28b50ef6218a3a95496d0023e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be487c4b681eea9b2f9a356cb138b21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895e5cacf917f823ec80bfea0b1911126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f7e1c81aad86341f245892bd60021127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abd911617bf20905e6a6f73d139764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0d153223625729135dd40c3578b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09844d62a7767222202a107220c8c76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0acbf98dfbd6625c3fc2dbf8bf48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179579266b5cf2236fb299d7556cea2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c564dea85b76b20995df68cdefdf5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abad84d123b083c042a0d1312d913ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f7a498e7d045e04b9ae1b0e280ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750caff42d1fb7393ccd6511aa6c78b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224844fa28851c406a4bafb5db2dfdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135f1b896b06d4bddc86b0bd99bf1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb97c7c16f8b98f33ef7afc0915cbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2b00d72a8448903486fedae9abed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95379ecfa4f53e7584e0e602950503f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab464054a1e41f9e168cd250b54161142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc4a2090ac85cc14f9b4efc8839b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30c5b0315d6578c8ec707f8ce1b84a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0fb6eceba91f29ce2f655557f3d8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cdc5eee0e8650a5622c75a65317b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae3609df4065e10dacebcdb7872600147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0789da41005766cb6875f7bb33d392148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafba12e309a28cd0ca93a0f25dd8aea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec1d41bd6861828d05df558e2091b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c00d75230aa062ce98e838ad4a5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf56a157f9ace432f22518a015f368152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1ec365e8741701bde1349b5835287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f8a302e88c8752a58cfd4501b699154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f558299b74013bacba9efeead13ec98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1e47e52a8ca11f347bcbf9aa6e1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b32eccb87a2fd5c43c7705b1534e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea25310bf693bcdbb401f7ac6056f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e86ebdf1f5ae41c7a5787dc3bfa75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c20bb7a0349fb1b439c7f0b12fd3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3e2d43940f9664b9bc580df786de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd9ff97559b32770cfd62ff68eb0ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c83205055aceec115e68435d623f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce51360ace93c103bca5987d16980b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5a23d5cf65cf0a3c5f2802a45d10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e70f60ab2774041ea17ea444b627e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c65be61fcc96854651bc51cf0494e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ae9fff037cbe24e72b9cd11cdd7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f0f66065410ea90ddac556840092b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0a9ba6c32159b660e698fa88bc20c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89ee8d09e760c1fea348500ce40ef7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b2f432c5b95bb20d6c0111f6f7110172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993bf4d6e3e8c4d665e0a56234a3c23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e933367cf35566ec7efee8a78d79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17bfff9eb9a446104b861ab227b489175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a7a3dd2b25c68b38b009dfd224301176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f8c0e67e45f2cab3c263d4bc82bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18c099ee94ed709e3e415ec5923a76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080fcab98925cc3b5e1bba8ae452e42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b484f5852bee10d1fe617820921e1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a792d9da392198bcebe99467151f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca1377015945e10d9605db58c5e59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe53cfc34bc0b4bc32fee0f68e183183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e78c565dd51e0e054a1139902453c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077578da09286a9cf1abac6992414cd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fda5825b1714a42cce38ff54449e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a346404dd430cdb1bc993821e06b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225954e523d3e7e26ca1637f74b129188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376f73bd6326657e2145729f045bf2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acb1305e72c61477ee2589e607d035190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7079e86b60c9428e987626237345d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ddab725baef11a68ff6ef9e548d08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2475db9705a040dafdfb38224018193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd93903c8d95252a6020ba22fdfb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c8e670aaa7fc1c27663f8788ac2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc0030673a68e1d291f9bd69d6656c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c86d86a0fc921fe88465669b0dbbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e827d75744974c4675cfaa8fd034f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d060d5b9b7d872642cee19dd1cb600199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d18b4de1c46c75caaba68c553cec4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1d7b19613e67aac8069f8ce9e157f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd5b55352f9ecd9195e449c7fbbe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3126902b59f943fe708eea84dfbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f77d0c4004eb6abdfee83107d3b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35596d54a53225c3d4c975d1786499e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025679261514d1ffc5e34435bddfa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b704f3efa8996f0e45a6175e02abc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e43743ecfd20eb4a1e7a7e12fc8f17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55787ad1e15d21ba8ac9002355324c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120110edc72817c7d74d7be261d2f07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a7aa74101bda687c72de979371bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b1a845c5a801ddc2fab322f82212f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c9692698238d97090dc8eb76e80b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35cc3fd7bf64d65e1fabb5ff35e0db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591857d069497c81629afbaa24c10f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cadd697ce4925bcd96fd288418aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db924e0c4e5766c89c3015cc520ccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d23c117a6ffe582142a0cd6e256de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8167895cafbed8a5547ff79641c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f190f8ce36bec5086e6c2d795f4a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423c84c70b83d45961f2521e484037221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828003d3dd42d9fcca7f843815ef6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e892baa2f06c0e29ded536b719f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442093065f01179375efa68e5878e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac36ee7b8becb464b29de973fe3e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f997c821847e652b1f7e4a7d8216d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fd9423436c2c5ef1f0145c32514c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3973c4b054ba85cfa8ec772895ff12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a78fd60dc2f55f46a6537adc56f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad02812d067febb5324c3a7217e2b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca17f1d0bc1b30d59a767ecd0b8d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb5bae09478db31379c518a720771232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c082eede7ce3df33bd63bba258770e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fedcf4b8bb11c0b7329194864ee5dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0ba5ba46dda565a722dc53997854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77712ae1c2783caec25f0b6d6c4bb802236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084663bdb4676268c75ff786f424ac34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479395446c03a5db41762e034b5a8569238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0997a561e1506b44bd8fca0d8c57a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706639148bda0f5dc6eda5319c517eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586411ee48468fc8ad922ef3ad8092241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d77cffa0c181d34566d9f6f46bae49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd9e6050424eaace733d43f801c84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa97d795eba51e8f53f22cc50345c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a900b92f2ed9f2ec2bc6fede5aff2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44813afc8148fcc0fd2d8a2ae4ff958b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c517124ad82458bc493d8e5420ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829398bcca5154294b7b30de23dc12c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef96e6740c69af1fd2c54c71bbdd7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c8ffb72a3749eeb37c7964cd93f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49045fdc9f84c2baa221f21b80e5d404251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a0311e9cc8dea5625e3d1e67bbfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a763dc4ea57390a6cd7e8c4ac8f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daaf58fd0fa3e1d2e8e6a8dbb78eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b0f13b519d4bb8c43eba95f225d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c915d5ca80ba22afac28e2c0f9ccd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c11020d9863859b2cd950504550d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afc9bd1fb91c169a4bf965ef1b97ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92159fc36de97f2bbef09596a398a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239123091d447c9fb670c790b4c522260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfca536477e0cb82a1ffd98cba1a4ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba8220e94b1ee4460bd1fcc10a7cc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a847125ef65e0921f2e61f9d10bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdf705da2cfea67d23150b2297bc8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9fdf64df3d85b295d0b339386edbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9d738804a2f9e1afdf8fdcc09821266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e6320a2eefd144a92b55c01f66358267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96767dcf0c89f15ee611038dd0812f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945e3e1d5f19513b04a7a77f4a2e6b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb55849cb6b9c7d83bb55b9ebb4cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c91921817db9db3846114467f4b2f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b0dec076f5d3e9a64dac7ac66f13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e993efa82cedcdc6828cdf504717d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409e20fb92989f901b21873332e988274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349507ffb04c64250c7502c6ae1c7b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a6f171344b119b780e0d8afb60142276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ac30b0d36846027c1b81674c8004277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b763566ad9373d882643ab0c237c6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b63baab598ce5e50fab68b666872a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357916078954656f259aa9f8adb3aedb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57659ccb2448136d2ccda04e9e64fd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5816f5d2a4086b0c3866378e3462a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee49096500f806a9ae080d685962a53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729369eeb9a4a20d8f33fae8fb2c6b13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c233f23b2c7a5273b07adbd8b362c00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631185de3d25ff6a39905ec4591c93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482fcfe85e8e96c9a9b2dd41b624061287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce617696390b183636a571801c95a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e835f8641eb2db75a53d84ee098b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162579c2bef895636cd07bc13859135a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6670d3916fe0a2d706027761eb22e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22ac8aa67552ecfeef46f02deebbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d383afa77fe94794235b534ff235fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33135248fc0f871307f39027776ed5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbdc64121eb87e26aa2956ecd89da5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04dbd0e3054f795c563716db73689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222ed86a64df4ab07e378097083a04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cafd306c5cf86c2f7559b97eede3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc496d2fd50e16c25b79da245f04f53a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0309391e11fb1b4bdd9a4bcac86a85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47717e140d932392ac8c61ed0ff266301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac626480ae8a17783d6318e1389ea637302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7043c8a35d9167f0e1e1372e5f8ef7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e319ee53a1fd38687ea6b76c94c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f194351aedad04c3c25dd5ac78c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d76d357c4bd0693aa2142dcf7b857306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26614c8c768381b3fe33b01f8cac1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63ee289845d12de3de65a7a057880d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e4fa395d49b8fdb7405e35dbd923309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb4d10472f09120f7d15f61a23d39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e047f68ca735d962036248ca3707a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136dacfc709e302049a9e20cfa1c5ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d90c907980cf17bdfcc294b9bf51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862317fdc6bf8246cfb4a5d1b036a9b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5779c17a844140b491365629519f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c64bf7bc504527bf6457c8d3cb7514316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632c33f73f6f7f3bafddc34e713b05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909291914617c643b8286508385b97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c00d074fa2364d782eb9a9a7eca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886af6086c2bcb3eb0677977363a2eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce49e21466bf961269256f81239922d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5797c6ae21fac4f85075941906f8fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341296c78001a0d14bb8d44d2db6a2b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1530583a21aa1621f24a477f9ebde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c98f2360eeca05244a25bf09c145325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189323f1b1f78c469831520f38ac94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe909074afa5ef04fca13020bc17f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8597a645d007c459e2f723edd875e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ba71cd5d020482db4bbad4e3c939329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dfd43ca9896f9f7da10e704db292d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186260c50e5e8e5fef50c6da6da0012331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6126922be27202d11a800c6145eecc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea767ed699716372333cf40578b9246333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9aa88f63656f34a89b6050397875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d5c11fe82e0e9295038c0f6ebf693335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8294a78d8941851779777b9b920c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112a91a549ef99800414d16605c9439337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3b6ccee35d19eb34634b13169854d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458561996d9d5c113a0350ce831783d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73801f449d2507bb3a621f038447cab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b0ac2bee4354246ed87073bf916d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd057197f347f5daec9d8cce431a37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098144402443adef2b7390ca5c0021c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a070efeeff68b962cbdac85749ab0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51778e583bc65a1be84cf8abd31b92be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728331e7e9cd779fb9a42831afd8ada4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992bbf8b73be8e9cef85b9764bf7b3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06607b2a0bc4df3c7c73db6940b50524348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879491d3eb7834dbd98a915cf239114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc052c236ec2a27a8999d0b9ca003b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429ee2ae9d777b5039557250bb5d0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58902eccf2318c34b90c3e4cba679f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ee827333f04f63438d54e908ace5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85cd351bdb4ccae827df72a4ee0d43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce70330b50d458394d472145398419355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a133f5b5e240c30cf88a901cbe270356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa5e9847f38cd27ba23916c1c5ac82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0614c86a2f72254382eb2110d57baf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6b324eb08f9aadbf13e2ebc51557359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79af8f995d995fcbc996ddfe4886d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887cba832dce575301971f6cc535cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4de9aba581a25de8793ddedc67e44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b85bd506fb8667af7878c6f8932843363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca920e1a20d80ad8b93e64e04cb7a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c052071481255bcb22935fc2ae43aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d1d6188546b2164283bad293f285a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a63d5cd85cf8fb1bfe5a1b7dcf93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b124996eb0cdcf9378a93112b53019368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57348f98aeaa956e326948109ebd2062369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d719fa2afb71c142b3c7461196e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d002c0895c9e959fd9814e16d1b30c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d998bc864fc67b1dfd76e321e309372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778adbe16ab0a9fcdf4f820ad35eb12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecf488ca5d6ca0e616301f1879c037374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28cbffea1ccda793cc0df8bb296023375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2277821b4ab26a28cbd67308c70dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dedbc205b09204126bddced81f99d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630192c94925538dfe49cfd0f5ec67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f23b825760cdcb708c6bc1074a32cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8a82ca9cd83e108f8c3e1d4e1904380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf9675b6f0e417ac4713810c2858c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23a4b066d2582d763b825ca25614e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f8f5d8cce73e7b197aa77b10216f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088140388a98b2eca513358816103236384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6368adb500cdc511cfc1501b22127d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c205d88204929c498a380b9bc0052a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a8cee4248fa4b5a6fdf2123170e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39707538880fcaeaea8f1041b16215388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fd4c92284fab1a6d8f77589f963ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4211bc5a266b9702a4fb535744fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ac256d15dc9a9909c292fb9790959391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6864c88599745315a5a05ff5b9ad1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12582a48ffc15cdd390b75f9d4736ae3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76965fd2ad220756ca91563e9deb264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794f38fcbeca8ed04ed72a41b5ab3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f979a390759906a3c34e953646459c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e61faf17bcea5f1991dea7a0d0447397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4036d21f2b433d05c08225e2e267398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b436f0dd93a3f76375ec6552fb057399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa0e4450af5557f9683cafebe7bc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c6b0e292dd3ba434a086cb4d19ae4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a802ab9a05264aa6f9ce38aba4f1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d03f38eadbbdaae50b9c26cd2b5d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63e2514e12ff62ebff1a663ee28b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96bb2f9acb1e73e078d1c3caafdc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c5573f7f158d62ecdd0dc996b934406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061cd1f9eb28e75640381fc0b2b281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357f691ccbc7c6581e028970459926408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19edf2ef88e21d0a61836899857669a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db60dd1f635ec56d4fd6a0b47ad3b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac64945cf0644d137aeaaf0d152f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8df7933f6abb32bf262127ea9afa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490310ad2335ff13eabae380c60f5eae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcbdd863f642016569bf246d7950a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a92de0f87b7ff4dbe1d5839155e277415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b9c960263eec328e7d79e60d775b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdbd6a0c909e0030b3defd49a90d06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd911588d88e89e8891a0e8e04f2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c23ed51fdf953ee57f3a3a17bdf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382948e022171d688f729601a26b8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601a3fb1450ad9aa700edad3cc4dfef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f47074f19a000490c4dc2b79b0073e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75014a9f616f1479c1a6286088415423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b44758bb0baf636c8a934f3198387424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad227eddf77ba0d9b6e8d3074b5fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c1f5e40e869cbb8f866e531d64a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e341693e7b5a09a7a59168d5784a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691d811dbdb86524b85c9502f82e1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced48002f68f1f6c3c1ed5765b124d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed7329b64ea5237cd1bb8aad9cb6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e647e3eedb368af0559f8ac923bfa1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c58c365fb2ac7e4bdbeb28d01e622432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be19a5e59d6438de003f5c8dc9233b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e655e4ad49e01769e230935e3bb37a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f77d5b0e5fbf971d961ccac0efe03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786b4e0897c878421e1e51897a6088436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8608eb84558ed6bbc016a9362993ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa2407b95bb91ca738ea2eeeda44a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66440bba4f155296177e4caab7051b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2660835faafc0ca051ba810e509a2b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959fe7d26bbc986b027126fb27ebf4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d30bfa62205d54a0d1a756e3b1e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f8abb88fbf8aa4277cbeed2c8fe2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f696db6bc9f532f00e5ea59aed56ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c5baf660509604ce44d3abc032ac9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb516a8fd39fd9a98450b99ec18953f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820c8f4ba46c378c706c7157318724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a9e6b7935f0adb49215712f3fb53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef0dcec8658cd2cb37c9d58d15e8cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f76919894e773c127f78bdba2d54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083adebcf8c34f5e2dd8ac2cf3257175451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de447020ffe8512861fc84f020ab00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7caca3caf8931bd7da92a17a666f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d299603261630272f1bf8aee9e0e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360656fa434d9f69cbd07c38ca19d5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cdf1dd980392f65cbec9caa04d70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a94e51fceb43146dfab6680c2a409457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f763e535cc5a85b746f5add91058b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd975449cf3cc1eb585b4802d6edb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0887baef38d5b2a0f1dd9e47330fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3c877973979702a1bcda11c7ada62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eccd52440f620feb5121b8e790e9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfbc7f02a84aa6c987291cfa3b0094463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c48c6589401fdf210ddb9926839c68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032221f2b7979b5d54a088fd804081465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b25778a53b6c3b94637ba6b851a1d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52bebdfc59b153623093e40648d75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cf4c10d1626fca318a2925a562866468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c81ce1d4fbde048f98be07f6e9afb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6b6243c9093d13aaa12e8571fca7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adac6563bcc409bd777877aa76cf38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315a76ec7862a270377935e0fdd014472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed375fc4e15e3606b3b380ee9b91b850473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec085ff34dc1c8d3a7705664bcbd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68dce9268d05dea5d3480dde5db4a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7755f7392c4d1932ef472fcdcb03fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157852f303bade6d901319884b5cb39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a4bb60e06c5107134432aae38f7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88637af8ab8b1dcf3c1a99e977e1cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77a0410beb29ca39ccb977d23eb9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c62a37457915d9cb81b7ece6a8210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b1b79bcf65b890d8a4e2cbc134ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29784dd189bd74bb7c337f465fbcfb34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbabebb70670cb56e2ea79bd0cb362484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf682c56c24cf8c0be60b3666b2944485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86af8e7195ae1999da2fa92a40dca7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff28ad500557595239a77bdfef6ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f917c412b06d3e7df00fdd52ba698488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df988670c4a6567cf807492d026b66f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8139d20a10e4cafea40ac00ab13dbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9c24d44a267da0db6a27f48ec908491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfcde43d8284e87034c1853330e2ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b3bf3fad93fe3db6cdf127003d7b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a38642f247c13f06bc930b72faf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b60dcb00037b9754cc96286d2200495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309077aaf745c7d112c4ef2df1037946496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8b80a2f7b6ae601f6fd4eb6c31391497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066108f4dc731f36b9b5d85430137bc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d15921b23466760b079ea613f140c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f37855228061de512be5a389977ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92712ce48e1f9135c151c3571d97542501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd0459a4e4d4d1e9812463f185772502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaecbeaf54470bca035eb16ebef931503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d63f1649cc8d1093faccf7782af9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206879cf45d8f96d858d02a4387647505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78c6d11c255ecf968260e26173a376506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b474ced0cdda05d6c8c9b730f58cfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154eab54bf6c13aa0171a45d478b11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3836e7414868c8358a8f326472fccd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33130dc09bc4dcd64ecd4608da79ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43483a685a789e58c692c5924ccdae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3dbe47d4bd31d1ec1e8c01d31f1bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929fc658e990736a30d3b98249a136513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614610479286c1eb874bd34bea923c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258034e370c5e463e103022867bec24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f1a2bfcb8f1ecc4067dc55ffbd9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e094347447cd6a534f5a7254db8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692bceccbac20407d5149c8478187d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a6f47353f6c131897c197edc72a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114341b4b365b93cd04acc3af675c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae8ad6ae23b5fb33db21e3ed2250e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ea331b10fe93339edaa9354f0ffb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2972c3be1b3a2f6b445413745c6d32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c207eba552be66b9683942c3790a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aed26f950bbe5ab75835784c8bc95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc03b9c96f541f6ac9511feb6681db4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3930b5d1723f1e8028d0ba7139114c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcaffc41c484f051f388d25509097a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11759e3aa9258072d2409b918debcd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820ba6a04365a4f413a6fccb3f9d1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68892e3976c2d03bce0dd4230b43b49d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda52d61dc9a02193b38f58f0738e39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9700aa2f6afa26afb22dc2f1eaef5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba47865acfb1d0de19133bd7df3ad86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8eee8026190f36ecca2ed8ef3f3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e1b659736882682cfcab74f29acd2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17237db862cffc553e1b68fad6c4fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b767e3bb6371c73bddf0327727cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5292a84a4ade32c0368a1bf13190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c33948be837ec218510f946b2ed5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccb19e4e69486dfd75dc04297cc9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b7d06a3cb6dd559302289631a0466542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c7d6b21431746ac6d7b1f86a60e24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac0bc9f0d49c48f9dc62b6955b2cfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858703e72f370acd980609bcef4b986545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283849a0e919117af64bedcb679cea9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f3f682d05ec2a9d559ed9150f9bb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1dfe7098a0124bc28a63ce933892548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a81ed75d65ff20742706fb4e89c0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609bb52232abcd7e6865c7a2910bbd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d7cb3f9aa465030d4b0fb4323a049551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab982f31109aeda8bdf6a749e16ac18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2435b46e6354a1742db00f79d3c9274553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdbff3eb67244c48867dac6140427554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de37203a2736dbe78bea0d83ee375b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4c827eb204248340a8126ed5b8fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f6325bceeef66d29d76b2ae548932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b527c4c8e3e00f1c1b60874f64c6d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5982e2a21970a13977b55309294a7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4665766e41c14461cbd8e1c7fedae1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d129cf01a6db16880ba172f26fe68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02a3644191f50954f760c275df090562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25725a29428b6bb4d0a7b5d74c07b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63c85ec9c8f18b5cb9db55ef9fd6e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe003b4dd6e616be7cc919644763763565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f409ffaaeedb1f641fffedeb081b76c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4587fa36d5272afa1d48a1056555a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130a60f8461205e2dbab90c19e63e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c2c2fee9423e8424d2f72c28c0c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd702d02a28694b0fdfd618bb2607570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41eb2c7acb3c11ff8ac69a720c2498571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced9f552dea292ab784ed5eb41aed43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4354ce781fdf8451740e7de332bacf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c261c9374820f6f9d7a6f75fbec3b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e846e69e1fe6191857da3ba490e57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1c20e878811faf1e91b804ee00cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a41a25976e1c8ea8f209cb0fc669d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac99558158a48982d96d6281e453f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f34b9a1ce10a3af05cea3d8f1826579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7199257b4452a980bfa8393566f72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5de5ac53c38149cc42e3841a667aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a5c97d811768e0d393d969a91892f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eac8322178484cc60c2f1503fadb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec1d8c48f3ec13e22be44a436fe118584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa5effcbb79c531a073cc79fdef813585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4fa405baf0d1478a077073b36cf7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47106819ba8240afd6ce494bcb814587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581459b76be20e63aab853d6aaa1f1b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632560b8b47a8a231dd14fe0f639de1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83255cf66eea0a63a61fc42419de0de1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324e5c95ac80eb7abffae66e6d6f0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e222c56ea8edf90047f109e1fdc097d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7457ec3e43038d0fbbc9c60400d243593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef442c0df6ced4b1869325c71b133594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4c3cac4f66c2efef75691c8eeae43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb3ed0fd2a966875115a5916511e40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132770470ad37dc01b12ea677ad8a661597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497907bf15c2f2e6eabf126279f7d76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bd3b5279c6ce5c1f3ad0e1a384e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687249eaaba1f264a99b40c681a6d257600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb16cc738fdc2c902ed23bbec064c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3644255e012baa6ea1fce29a674b6d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a02f05151288a4d40d7aad2e44dfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525fd7d790c6f1fd1ac563a443b86b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac176181774d1b5c063454825cec0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54a64d5cd438560a957ca64ac5f0bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77baf3c67a5da6f6bf0ef07ea8e4a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888089def4c5644b43f7b01720fbb16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e9835e90005872851bcf8f0e65771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed814758a18b4e702557bd8cf01dd4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f7d901b8277f024abd727901dfac9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0095939115fdf451ebe37a2d73e0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3dfec4516bf064dbee91021960ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b278c3be5bb7adc1e1f58b3ce259614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279984ec012032306380d584e008c3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b3a8e8ed54b2ea032c1ee4e8c78e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f57c5d0a586d7f87866bf4299b05b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd9a811d5b77494d1ebe33ba0465c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945453fbbe3e43ae068fc848fe7c8632619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09debe22ed41bc67f5114bd1256d036b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752af28c5356e6f921d2833dfc98844621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2de6b92ee914f4f00d931ef3deb94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc27b8484387185b7bd46a7637618623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdf0bc94949d7d7ee6882d0ec4550c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a02e8064e0b7f1fad06bcac31b0d29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b999fe0bde0394b14ba5a6a622ac02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885862d1c082e890496bb656dfded7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710de2fb03a07c126a3e8202fb3f04d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c7624ebd6434f5a8c3008be10685629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131e144f3f275f4d2924a919fdadf9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c04da43ccb899bafa43960c08307631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe715191f7a7b5c92e9c78d819834d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79966ee49a704f8dd173fc340d535790633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8776e23996a4f11e2494245f569664d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd88f3c8241afe258105005180d99f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f60c0b0c763964f9285e766964c13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7bded9c12e9e5ccd1ab48e491b03e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ce3722841e33be4518e52ef72cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba18733ab58f13d3d0267034b571e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf631640c4fd9c723476830c177e63d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982f0496a683c1332515a2f7ce0f52e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173763876b05221ac511bd2da68f9a8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01412582b3eeea106ccd6690fa4012ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f40887adf49b85dc6db1d64e74af9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1370465f544527db74e8335ad2ff0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88dbc48d43a7a4d672e2f4243c1b8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5e039d7c734d08cb5987a872d4837647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ef224bea44fec9f9c5cfc8c59e89d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf37058bc6840ff612ea84bbb368ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aabcdf293c5d300e3e9d82214984f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de87e0aa194639bd0c788ff94e9fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257fb5ab29ea4e3d403ecd083802b14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86340c4d9f58dfe660e512a606c9519c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f7ed9c0dd3e026a435ca946679e5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7929e10a730905d10a5f1a2fcaf31f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c019ca951ba51db91519376801c7a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a989cb92a804cea3604e3a92da9146657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc268d707da61483af83b4a242b6e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16d2538866fbd3b87b464d1dc662e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0b08de433dad9240d7a3f9c8f378660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f789cbb38bb694b6bd06aa33271e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b6dd9635565da6f73317d7ad420bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a5efb88781b4f7e90971f4c2b50e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e6ebaa276073b2a8f6ad6d0724e70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d8b6da28d75b537bbaab681838bf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d62b3b97e339c0604747670198b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75548d6c9a9e40dd17e49e77c2a08e59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e2de052a7cbea3db08677b70c4a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def4b4a0a064b9988fbfd9c9f9f9b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781352c24b3ef0b664367a5f80cf6a4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b78a8cb90f34373a8020091e565e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd8deb3a8d731312cf60d090bc4532672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e37e7c7d9278e9b5f7f94928e1610673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c621ed6feacb51c96dd8b98ee32b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9a6c5aa9117f833eec73c55b3937675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba9af198b1729538d079612cf8ec5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0330efc58a9062042ce0c3ea61415677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb5a9e53b41939cceb30be89e05f9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b759a7f83413e9a37a962271897ac22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb936d00843a168c71c4bbbbd109b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db390d580691bc2e0627fb0b917d89b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9a92381edc4e1039da2eb6fe6964682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e951cff8d846e59c8285fb39585b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8a93903a164285bbc179663b4c13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380ac9b9a83da539b48fdc18528b799685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab5c93fc5bef6cfdf45c52c3cc8eed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df54c24c5f619d29ab11a2bd6a6d19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b4466bcabb9c064f5f1f858ec9fd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a1bb04839698ffcd380288a2e903d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38e071728b7aecf7e214234cb81bbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c032ccaabbe51c4a25a2dd4a98e79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa759f0353f236bde7ab01ddd0221ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129982e82b8e4244a883df57df953766693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb998483f2dd20f7182deefa9540e64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa40082331f23a4ee54fba6288c52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af6703cfac2fef11e538e0a7483bf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569347ba4472f94f466a97c95df810d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003db8ca698424e298a6e1f6d1f8d9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04413b432bf547580ed513189dbc033699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f68a1542c4f0f6ea7da1206296657700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88f27eb0093c444d8b467d72a6c7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9287dbccad26dc384f7561e78a78078702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8570ffa2a99507240d050e5656e7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f83c0a2d7222d54bb01c528b9c544704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc89cd9ccb737bd896e9a8ef4d77e10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1365962b970ea46b85d0444c96e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2322717f7fe40e4c6bf8ced4bf39466707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db69ba138b69300eaf14a96e1306d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d026b23b8a297339de5d4abe7268709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463fced4856d8154c0aa704141c7cc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca940c8f37e0b482e793d15772f29d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9781ceb6f0b4815f1cf1fb3bf26b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ce7c7b2332325885cc4410687a41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b2b2cc1f48ae7c218abc3a6ea34a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d1db8ec912cf4000ec680a274613715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adff86ce0f051e919b9da095f08bbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fc383419fc4579b96401ba094c822717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febfd3ad8fedad9f9071df9c2f55212718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf9c44d47a59deeb157c8fda34367719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3dc0d9ec463cee0d96ad98c3d17b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572fb3711c0dab2ee6ddf678845e6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a8a5119945729c80bd53a9bcb9644722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed4c8fdaa030246ecde648fc39c830723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98832e4c8d485da7cb569b7703ed7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8ae5e6888a3f001b5df643e0ca90f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038233cb73b5ba509bdfec49c86f1d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f449b32f4c8167d281cd9936396b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbd283a3fa383804d4ae916b60d09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794f6103ead23b53c9e62646443e75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b07bd491c1843bfd94ff85fb97ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7bfcc28bc8d112702b926dfce549731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be53498324eecd11aac7d549883b80f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20953d3160a19a49928a856e2a8c4ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d400ecd5bdf6f5b5e23d7350d49ce6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef246f7489ebc84602efe93b1c1fed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d2ca79538938c90076d0714483b67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c0a63ac0c33d009529ae160a788ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eddb913b691be1814abab99270ed4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24438c98497da64e0758e53a8669d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26ca97e604b7464ef966c2757f3f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632738c749173f253c606f05e02dee0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeccd0368085fe51ce437a58fbbb26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb334c53a474e87e79b36039938f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c39aeede403e5aa7021b422cd6047744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e5a5475bf97af37a8a1684d990f8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1180ee39f62fc71449c6e7e664302746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d1c5acf37317354c059ccb403edfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d10cc13d3a2f2a722b9487461231b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dc66d84771b134152ec8250c2c3b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1cf44bedd66abc66a487439dcea8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1328a0d7d7b0fc3572ee865c4a70980751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6cdee531ebf69c3c494d4ea135faa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a6b4b6255d52424a0469f244bc144753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69752f3accd9c0a093f3d6086cb12a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7df4fdd9d22caa56c6e42f51cb80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a9c95b3d146dadd603c101f04e62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db4df8207215e681511598c1dac8a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e1528f9afad25b65f3b58fbf50678758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ea46507b7d7ba9672b023686832a0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66069e3b0c71f0995b1ae04db14f62b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f1cf28a32da580706da9d90babe052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91faa9e6ec4592509b38cd9632ba083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdc993d24bbbde7a168442149bb9e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5715f12c55e3115e3897d8a03595885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac719590406f09f7751cc91889dd246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e7649d174dccacfb97a4a2401e6a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f66ddcd4075d3f34fc83612e12c9838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77366ebc4a1dcff39164a8e8aa82099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680364a66c2f4a209e772b9b25536e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054cf87959d2179e2df76e17f0038f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293eb36190b119e6f3c79764c1e25c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203d3718365a78a525cbb4ba0b8b9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346beea65bd4add31e7bb2a8b56925d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1776fcc6772b39f19aff3e2e7dfde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718ca6484d9d0625485a4df3556fd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b8cde7c3de8a033331266c32e0a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb90509b8620b5585d5bb733f92cab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b34a936f4f2b5186a03f146780f46e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ada2984381e5be729fce80b4163620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af2235be1d7843f1a6ed6df6e9204b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a85621689753da7facb6d9c437ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926c5e0b2d0d5d01592eb1780afe7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0a35a24ce37bb5b6875a50c3ea6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718bd4518eefdca60e8fd7fd75c24d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299809682ce0a3edcc0db9e71afc57f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425490d83301b694e40231719e228e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168384bc02af5dd9afa9c3fa8302b7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b36a6efbcf6f24ac1f8ccc5108e3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6db389632a2c5df328059758289e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c436fcafe1b47788ba63327de283f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3380edd45f8897c18f3b5bb6d5b2aa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960fc2d76e97589c885fede674ed26533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61f6d75d76001eecfe0d06c276ee2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95e0988b1c4792fccdd6148ead85335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380f98717fb7d79809701ca88c729a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14941e29ac8a89daa010ccca87b38237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a56b3e294bea171c62bc25eca731b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bd6bfd5111442a31d6b44f5aa726739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cef8ae8647535f33ae4eba90945f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e389da082b598b3180d9970ac4df541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4cf71738341e435cbf4758d63016042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3115adb69fe7d23dbed503946ddb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8dc88a56ad62c2b211c894d62b3d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4425397a23db49ae568c4730d7303345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddb222e3ceed104552fbf4aa76c4f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a28f75729e1bdff1b64ffbc689331c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c715c9a32c4c329278c27e3eb173a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbedfc5539c70aed97a1b7c176cc7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43af6c7732563d739418e2892a8e8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c7668e953bb5ee31331007d3e6c3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed28a5d74bca12f52b52e76eaf42352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf08095c2c7e12ca4daee310ec1f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b38556798bb283cdfc1568acead754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea5180775b295735502f2be50d05655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f2b9e1c59b0b920186487e1a9e2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5db82df5ae39248b71e0befe9505157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34068de3f8eb946ffcca9cc3691d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d431dfe12fd462686eb4bc84c95159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54916889dcf9e0aa84d1c314fd2d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d89d2eb09a2f4281b55927d8c43861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd7014aa733e0d6256cb37f9d39c8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d58d62127b02b7bb67c9686d60b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241cd994cbf6b416f27c290d515cc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0b5882cd7eac7218dcdb9f5b7124265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0746162e557dea58135aa44886bce966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969ac4e77d489f114c22cd16657a69b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a948f11da4984447db72db844da75a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c86bf0b7974879a3e4a1972e2bc6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26879fce6bd535814c668d7cf84cb38d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7549584cd29bb548456de7d79cd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3aab0981ef27984cdf042d11fc2d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab667c24f8d922251dc754c0dfad7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b6f81aa5b6b21d92a01712cbb6c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38022334a016d676ff385355029cc3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be23cd50f03c4dda7914c97b2554e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99a370f18d6240e1bff9b259ecc8f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567cc7562a695e73089d0f56e0f4ebe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4230f2728556e532ef787cfec2d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1512a97dbbe3c9142e5eecdccdd303080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1fde51f67039ff9671f466790a5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72979d240ed8acf1479f731bea035a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9465b3889838fb73850b94c6aa1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa03a51dfd5c04ebdc6ccc5d8b053584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916d58d0e519fe381b7164d909a83a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcefa45b3e8b39f812e4c38eb2693b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbf7591715f932e07617fa4ca8211487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0159b9771383ebec06bfabb66cde2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca969c5b490740f1cb78c060a7f5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24596bde0b7ef26c6efeaa1bb417d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f6882bf926602702db7ba3805ba9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fd872d2af84b917a8b7fea129f3f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25406b86d15504ce0013380c3399c1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd90938b61e0b5541ae2909fc303394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ff6d6c5512cc5e9eca2f6dfdc2b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbaba187349285a9637b761c42bc9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611b5706d1e14c8b34d7d346c8061c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82cee3bd3a295d7bb0ffdf21beda998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a6c9bc8d083433a6f871b7d57f93d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d536111980e11729bffa2c097a562a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2c158291f6d5064353eaa0610f8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e22dceed90c5d78cd2dcb973d16ae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a605fa479e028221fbebc0483ca562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372b1db88d8e235cad6d7e351476468104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a200492a5c18d47bfbba906682ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abd0237f108afa539c996913a1e21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805b6c4ed33ab9da7693a44ecc24f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5a4fa350f40939b88844b3444c4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d997272f95454e2bb5bdec318d5d485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a081c27692a95338a9387d267e9f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64efe0d9973bff701e9b2e04f7335ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdddec107d9fbcc32efbc10c06f5b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc46c46f13f88647456f459542bd34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abea5eea58dab30d250597dab2782d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489acce53d8155a06ad6bfa127e2fb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5f3cc99a139c9ccbda36f3c5f2bc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c905d097264f930076c033dcea8fec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62a97f332a5b3a93a6e4d07c14d8f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76939d288e320cd6fa078e9bbe0ae272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b87b17d3ce900606a89b4ea61cb83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ba0686dc1d6c37462aef852b3be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd24295a054faba053f86b4acc57a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5c0527c0f3d7bd5704bb4d5b5fa8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a595f827c675008a68a6e1236da3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e9cd6716ef7ae402ed56f9acb48f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bdd14bad22feedb39f87dbd6743af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc630e2670fe593ef01500ba34ad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff397f295997ec324a20d3cd57df32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58617faee993771e8b9c707e5c42d5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394315d92c191c2bb685b7263c667061130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e7b9695bc5e85275adc6b7d322a83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7655f5a4416ff60dd84d87f5e54200132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b12449d63859feefbf2a0f8cf6a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074baf5eef0442c4775c8896ac61efb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43eb3608a9f0dac1001652f1ac3f19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ed6b022e5e73ce741df047aca37c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43072dd35cfd371dbf529459230de1bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36d74fdc7ccc4a31a4614eaa42908138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07720390cf368a034e8dd18bfd03797c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760807f9a7d09946f809dcfb7ddb1cf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5443cea5809f612099cf98b9a757fdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73022db696108da4ded2cdb71ac7ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4322fc1616eff106d7e1ffb33e618143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241b3410368d3044b795324eb4b7e90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec673b1eeda607ae35b3b6f50b40517145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e392bf269abd77b8f8b1cb22e9d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4051e82c6913083caddc98bc6030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ec7410e70aea3a0d243971a95ff35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f3938b65d2b413a22181d21a62472149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4b62c45b86e2425a324393bb33a10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ced8f0c9866c17f545582eb55c40e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469c1d227ba54ead70047ce96a0767152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fa8d1175d510f17027610a7020a48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66a97ef6b9435dd04f779bc277035a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9675dc06ec12a1ff97d543e5d11e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f397f89825d4c33fd8aad786289b81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f5f54f43929f2cc55c322b4d326d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96076e7944d8f1a205c8fb7f612896a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e93cd551e85723123db5f3165b7d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d5190046b0918d9fac6badb0f3cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f0b0269d96c4dd0a77354a62a1ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58d03dfb49ce14e3af064e746e6fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f294f73066865f896310b1d70ae222d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00d22e00b1095c5980919550049c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42ac7a7ceac9e26db7c06ef2a41df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618ecfa0e6729e64c71af587047405c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bed06f82730b62e5addc9addf157e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb25b01ef3db9f7bc83c2ca732d57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b559f8f7bb23afa2be1b7448072f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a34f22b99f4362fa5ff9b85dcb984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35952fe65483d296ecb28db435d57d3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4534bb2031cb4b9e148eae3a23a233172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfc93f1b512fe66917d5bd94fabf16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e284d3b89c92d95a303cae6cd48dd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef5cb01f930b3dee5a2b6606110e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f927643526c48106b28afc7e65c86aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d9067387160b3ab369d151d296b62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5080a856168cd2cf32877eeed073178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ad6f429cdb10863118f976e0b91e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b48c9e741468171327c5f9685b98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa08acfb33c99b3f1b85f5468d763181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89278b99903f66a9770650dbb5c76cfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09d74ba84fbd5fc488dd91872ed7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858199603bccd3ab3c08c7af93cfd866184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2494d99fe486c01c11c77c654dec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b97631694444afcdd9e31af6108a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ebb48b6cda1292d396e050c667eec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f905862c0d6cac2995713052b331188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eedb028e797ecc00edd0f7b680f4a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd937cb6f812e73e3e865d3d5c5170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f37870f636e7d9f32aefdfdff1707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc564fc86c47f48e92d5cbfd636ef1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93835131da9e35e543eb3c2a5cdfc97a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14f0034546a7dd4f0c3511d192fdb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179af306b4f4a94938fae31628a642195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b17e679ad36c432347ebe2b7cc55be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bef9453f885ef8356378ae28bfc23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e2cd9c0272516b9604e312360eec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e6f16956bdfcf06bb449fee9639e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89622797ba0cba6ae3fa191fec92696a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473728ca846af135919e761129d8f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d825833715aa9d995aefaec87f33c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33652b8cc9856e39f5f775edf8581d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26414fdd74f7e5fcf1514b90efe798204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868c869e42fcbf416f1f5a46c488ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20752b99b2d520dadb486531ab3b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e8351fa1da1d782ba2f4945932cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c09cd417e578548a8a1d8a67dd97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e82af3e4e93128ed0c32a48fb5d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e159fd60b8f48ba372b001534fb9ad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470c86871042fd20143a4692d1e3dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c171ca4cee66460669a4f5707e57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30659f1743aca7f7e22a17f16cb41735213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104555198dbf7c4b4d364556336c5432214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b8086bfef0476cd22fbe075585d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36cba350d97b208659c2ef17793339216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b0a701333add83caa65d42dde7d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e6253a0bce339bd8a9fbb62c243a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a4f62f1e0e1f319bff0ec73653938219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1c415cd3097550b3b7fd62d51c273220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7013131083c043a8b8784577aedf32e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8641a570f6017b29b62c4a45976ea0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fdb03ca832ea3c306682647e63bbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b91178ceca022ee65bf7ae54c1fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd10922947fc48c3ae3440d30b9f23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60e26ef40cec7b474e3141db16f398226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d689775050f993e891ac058d2007ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4d3617175b2a6f6657521bf5dd145228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12788f6319f132ca2e5ec10b9632fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d305124ed7133b08f506a1e4c173230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7110bd9d71f29a3f0b914bd48765b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d11bab2d1063f400dd4c7e14ebc22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c2f11be627f62c5708a08005c9740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57146e245b3472c4212cc6e311206f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c01e7b4c17ff5f8bbab21b0c144e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242d0aed19bfbf5489709a415d1834236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d351e73d2d9706ffe84641542bfac11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db42ae63a8e116ea51e55647b8c7b77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3484bfb8143879eadf091194b3389fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c539acdc10efa7991c5f556abca8d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333dcfb98be706978a437a99d504434241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e342a3a9530492b30372704b78ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5de316438f7739ccc44fa00bb797f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e164f70b2cea07616dd0afc8851685244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf2758fa9cf07e6957a350e6c0c52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40debcb224dd037e5a6665e6d882286246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf62dc8db0312d54a408bbe12eb05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec737f5fd8d5e7b02dd30c1325b684248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781cae64ede6883fc7dce71a37f85a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021b89f35887b4ddbe4a6fe9f9de4e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706203bebcd9c64ba33d4ad15647549251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb93c27eed0d629b0519312700eec35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416634ce36ecc110189db3e8e829490253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052ff158e991f98078e39838a2f7a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3fb489e72eba4e8862d3d15a5754a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b08bb1496f56f4a2adb94e1a42eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba59ecc53eeea27a5f9fed10ec503cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad55387457b6c6c84b443bf5832ef35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ee4cd488ded1ce4c01e57604964aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba85a5eedc8fd34e44bce9de46a967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db835079aa4e2df1dfbdd2f83d13cc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d8d7c1bcfcdb357d795fed7111c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16573181ef215b62adbfd558e571d2de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba86beb43d9e497dcdfbac948691a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70affa78c1256040468ad5d5164a9887265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff783f2264aafc61763ae80bbc525cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a180ddfc847f3033bec0ab0dc7225267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f903aba990bdffa00068a15cbb5c4eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c3bab40272ed6abe8a5e440e741b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9128d13c7ca5f71a46eec59e6d66b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc937fd743c393e01b4376795f5123271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef393b512d983cfd92be93180aec5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fcf84270116f243bee5f490957f34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221a30be68acb13de0f118c9e5e1a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b45a57c57c45d45ee69168f6a23d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df8ebe6f1c661f6d62b338d8dff4e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3349e849672f7329b8918602ceec9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca3e86da2d0be39d5fa6359d468ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500cf04b144cce5eeaa98c55dae77bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6f57278e8c3565f4d761163d31b2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e319ece0abf301ce2fbcebbaac1c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46302ba563153e8c5a61be27cfd68190282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59decaa1b1dd0e9ebb2bae22ccc7a6ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f1d55bef0861a559d4d072e3af2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f3417d13deb48c127149affd092e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa7be3bf5cde677089a2463effc20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5d9ccb59f0f903eea5e49390866b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b7c5b6e52a3aabb4f4e44475effe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5279a35347142303b6dbe3b2f0b94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba779c345b53591be931fb43eda32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6c6c3884e8de5df5be88ef9320af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a65890788d586d73fe72aa9a82050292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc885c3788ed9ffa57c0d007ccf5e12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083feb8bb2d94b320f6863844c8f2d4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a36e202756bb2ceca0c1b6f94e8cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9514081d88dcd8a1c8b1605f9e8bf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad578a00f8503b76359449fadf8b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33d4bb9832948146eea16f3c4cb58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b9e923fbf7f517498e26f1673d57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de00addff2f12b73e827592b6d2e31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0833abb39820840bec4ef6b47e3d8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b80c1ae4d698c7dcab29d522a004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d0178188e14b7140c0012b3285b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992691d9f29f537978e9bca4f54aa696304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df932d4016e9f3d5a75f1f8436fef56b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1a3fafa133663d6504e224e572d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a1c44c4c1e9b0c2edd7aaa26b32d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab3d27c7cefd8b49b9e64eb6af1352308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0094c4f22e5b78116997f72269d15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121b1b0a2e08524f4ffaf9b927d4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50f8587e02d4f2eda90f9009231fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a797f4de12c0423747f1c713d77b0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77ca85df522ff6236b3ee5059ec43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d42ceb8d1468a501392d0add88b856314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581f8c9cfa3aa7fa75210d0fd11d2aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc20c87484787bf145140c92f47c988316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de6f3905dbd2ed88798466cfab44f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920102163de46c82c3934367507a34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4abdab46bc0b5728298dfae7d5547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38bf69480b45e0cfbb3a7b3262b32e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4360ceb92d87fbef390cfa561eb9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc5d1a728304f734037bc55e19eb9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24424665c96e1e209cdeb912a6690b01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde79616fecef66419ec1cdd0a5d2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cde3ddf5794fe9c04ceb122d04e72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3741ecc75f0c2bb7f0ad691849ea0d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c428e6d600cfe2393db8fe45af79db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2a917b36190ed31fca7019bc53c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797d472672e2985aa815dd1029aed0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1962a6cc05234d204eb66a71935e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab76db62acd5a6ef2b34a35af3310f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60cb3543bbd318abc095435de41be3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72705d138d7a34ab361f7007585c2d3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039af2fa09165b930ddce55796fe28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bab427fc3a0708f0f9e5f2bae7eca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93beaea9385d36728d04f0cbc1b23c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29397bcd0c1a315ed54ace4d7e3ca327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d6ae579b0a27fa2c3b5c1b14adf95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29ac505a23a6eec44422f15e76fb2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753b0c6d281e41e3f82aaf28a29eec6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caeda7059171c1790bfc142baf7f81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b83b2a2f258c54908b8587e4c944c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd946cd24b7416aecc233e7560844a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e270dbfac22825efe10f26c31d290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0f50603a742e8b98e095745f3513c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc53cc30694bb79136adac73559ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5ebdd1ab9c95e622f396a336cf162347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382068e3e0997952690cd80dc64462a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50239382ca0fee0983ce2c247a315442349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f0da851f20dcc12f89e0bfea8cab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c36d46c879d5d7cd0daff230c10c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e43f05d6a75f566624120844e8cd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcc2aebeaaacdc29ebc2591781d37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffda5a8f031099816746d97aa3b49c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04eb99ee461eb500c392635dd53fb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abb9a7728ad037fd0434c11cc179e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ad6709ea7b17c631df5183821a74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd2439c9d8f5dba6c2e18c3b611bc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206adf36b671e003c7300f5d363e92c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734692551baff3fee556090e86ad59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4bbe88557e13231b5966cfb147319361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b36df1393b1c9044f8817febf676e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb3e479511ff68bb124854549e01e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a636a135d362a66dd1db89aca71bdf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d302679b0b9b756037255f7acc711d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d989e0ef0cfed3c76aa41cca934ee5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247c0004e48b42857c808babda0d3a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a937389962b392aa679041dd3057f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf6bf54047f34bd9a81eb705679a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6a13680b665b202f4e400a01e9d4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1d414b1d7a18319d67842ac26cf6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314a574fd4da497996120a04f7a1cf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80bb397e62a0f8178f202e2be3e101373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d7b629426006eab489b42a8af550c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239be731b95df022ee1dbc2f62ccde3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28029178aae5d073f88eac032643747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fb70b3ceec0fddb423f8b17ba012f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d71cbd76b7f00b73e4034432be55c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5873ae1243e9ea8f4e4339c24d4a967379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c947dfe28abe969b13c9a5f427b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3434e8a72be07b984b006de620f520381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3cd9a708a0d463504bdd669cfc189382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4cc9353d33aac79cf71aa815717d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08ad8ed1736e8a7e1d6a5f662fec8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4321df08930f7d946740a46821c41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce680036817bbcb68d848a947ace6eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c7f042eb16b60664e7f3a124ce76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e04558535c1ebbef5c5e37ae845cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dfc6f20153cefadc20e606def3819389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d0e9810c33c1e271a41d4776e5da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441da3214ee15c90557ed1e20fb1ff0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55dcb784619681fcb30586d1f1a154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3feb82f95b0cdec97ab015700f9aa1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131dc1dd2335aa1e424f37600715218394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee685f4bd1aa6ad032a3fd36f739d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3addbb12b4c9da72da8292bc7f6805396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02fd29c41f6530c45de47d0bd725ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f573675f1312b279e8aa83ca35123b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31217db86be1c74070bf06ebf0d58c14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce26a75873078ac632be5cb642e52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09168975a83f6b6477f79d33ba4c78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b356660a624eace93bba9bb06e611402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21f704027264f1c529acad097a7d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e1806fdfd076b1f623978a27fece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ad8a124fbd853385eece792dd35c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c166cb989af08dff351d152307d28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ef26ee522b7a2ed21b15c679af6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b73c610923fce7340786732854c68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c3b3226ebf5f79556e17d9ce045e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8578fa2715c97eebd0fca6e492a21fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3e9e3342804bad108cc2b38fc873411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575771334455c4f46fe6d90252fc9e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c54283aa86469207d645d2d255520413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92828a4d2763e101d4dd0004d153ba4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548faef690913e51e8d80b2b0977792415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd6bea0c4ff45f8d7b61b35aa429f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb946ea1472698e6bb43599cbc7f984417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314136d86db92b18ae12bc7cc788f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f41c245374cee2b3f452dff27982419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c2f19c6100ff5a21cccedc5704798420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588105b77affe3bd8531b95167f6378421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586598748d2820581aa51dd5a5ce8bfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd02aba0371d410c214fcb60b82a039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba89ea4b7223531e45af198581f7bb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c9f3aa35d8e1434d8fedb78753aa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8603049f1725b67a6bd2998a483c89e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865beb304f98681e7e30c28e2ebf38b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5484806ff76a855ba62556415879740428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bade5e6b48979616ce81a51a861c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f11579307aab9c3a6626180857a4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d58c5b65ff471dca6030f3f83caa4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f651c9c8a747ccf6732e0e0ec8c474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa7c277800dc4ae60f875df1b26c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db3c71387a2740fc2b8bcaf90c7d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746253904a2a534cb7474bbfd2aed5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b94ac2b52b19737bd9efc2cb9cce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa08660b4116dfdcb8ec328687f9221437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33423029d76490c814623df201da46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d2cb20819d25ca1d7f9114741c1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeabefbf3d067744125cf2656f637e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d6ac6d9fc9ea01b75e1c4d6a365bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0f03689e1dca6a436218ef448ccca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ced16d0c6e2023e54eb1076532a73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96cb53dc8b9d2669cdc915b43c3bb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7614bc64b8bfccf85659c5e98b2eb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae64d4c25693eb434c19fc81fe05b03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be192f9044443baa75eff608369f86d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc880518266376746044f075eeed52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ffed9ae188d804cff20eb30b1c881449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e98aaa06dbbbb92cb3315d2c284fea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd8da976d06ae1089d990b5d3938b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844f5bd11bcd605c3f7703de802e6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eb655f14194676a185a287c606287453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a4e6affb1c47447875a414477df1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbdd0826c738e75ebdcc8b38474033455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2c30895777b687c038bec05407ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb3113d4fa783d467f93aef9275baa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c9d4aa87b448f015b4d95586d47e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e0d49c1c29fd9465d13e5673518dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14c4afbad5253e4c232b67b19333b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b81ce97bfa81076d6d40f34a17ffd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab933b1b7eaa92040704b583349a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c20bfcf4332ab87ec8bc39b5c1232e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88af186b987d7d7ea783ee45e40845464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a3fe011dfac3a012ca7099aeadbda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d48d6da07aa9bfe5b6ea9bab1891f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b56e2c5b326d59698f7f7fa0a7d8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec5f6278a062e0fe726ece93d7461468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d8bdb972921300897b615196dcf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf6ab775dfaa82c0d071a18026b97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb5ed880c72c2238b0365a7a3693a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e5fc7167215bb4d2351b1d5c4a289472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa552edd35f056177e0b2c9966e29b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee50e39c6fa5e8d564ecf35cc430ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59cfc9c638d7259dfc4fe5678b9841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb99097cf0262d59b89c5e439ea031476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce439a80a79c63b82a28ac7427cfa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac357c0e303eda535e16ec8a67dac26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d2e49d32651a31ef653a62cc4ed4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b06fd2e0de1db227c505832193fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f62e7ba558f97a3744c557653ae7ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb777a8351d22a7a3c05a2602f503e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c9d17e31ca9e51bfb6e79edaeb111483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737222f84d3786a7f022f4698771554484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14be99cdd2ec2fa2fe21b109e05a78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a361c0780653d5f50cd6212047986486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c725402b1cd5abd65ad885765618487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6514852ecaa838d47cbd6669d7c673c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aff24ba679da26bc349132f25f33f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1548e09f8deed67bedf658895c8c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba57619d8ad427f528ce9730a161926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c370f95ed40be2edab3b8cf788b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef6bdb5ff4490c5cfdab16bfd0440493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81193f41097905d32af9e41aa4e7f905494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa588846184ba7039eec8a57311e4f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ecb94c2122f146426fb78fc99748496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca498413148e91ed60797b13b0e44d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ae1192688f1eb3310576107106e84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56565eaff6d1bc08d6c177b28245000c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be1f798b72eecc2308e60e63469e61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4326921be7fddcd621022bf2a6a047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e203600b267c750634d1cf59368a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ff8f3c4e611ef028c8d4185ea7403503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec7f7ab269a1d108e8772b9757031c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f317e153eba507ca8f37e20c419e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e7fa0a37878a541ba20282bc48d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a5737c964db0dd814d874bbf5818507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd58f22072ce76a700712e9307d451508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ccb055c759077ea2aaadba15937e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6ea71807fa74c99f85c4d558567e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2bf2733bd1e8aed9a120e0d8ba6dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eff477637ccdcd111988b9c72d40c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610df6c510318cd58eed2db378b3d0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7bb55a52309f7494fed3c8cc6153514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669d6fcc0b8f5b9366aa12bd1557dd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328927bfec32b0956d82ace321a423ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19cb0ba485e4d890f29f38709bd83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32966a7bb7d9c456282f7b23ebd3549e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c48d932a28322e40e0183c0f57b03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555dcacd5c9b396041470897e2e2423520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d7469ed629a5855a262930e81b0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9db0f96cebaeb20d2fbeb61224f88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91330e310b36a967eaa2ca7d72fcf244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f2ff599391321cd9d7a68b5e30532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf64409851ed0e86e3713527b054e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeadfb093673dc0b5ede9fcf870f49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623d3aaf69cdff36fc5e100543f0e3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2f71c19c43f78d51ae313b56fdb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb463398ba02eadb8bf72ee074abb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a0ac45627fee0b102943ef33bf90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ace6a950b4778e905e2b43a514d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2508811926de01958b1a968c00c4c3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10ad035fce361c666b5aef88e7c514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b817e72986be71f8884fe2bb6ea6c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b34b1d25f236195c8c80956c15d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230432199d80358d90de8d14dc3ce3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938d597a44ab23ae36475f55403657537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86031b9a88dd3a89cc619ad04427b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9bbe91e418c02ca04924170ecd5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727242b0000afa740e9466ec35606a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36449b7a08192bb4e2f4d6bc047e1c0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b602e65bdc3eb157d25b276e4d736e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac68405ba8473c1c3aa6a8d86315a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6516c245a2f35dc3b0809b64b815bf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363c9e75e06bb66a07d873cd53c751545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414389d7a52913be1694fcb6d13d76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b297e6c3d9734a7c39283856eb9d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6669023fd306b3e6059a42ec90f02e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabaec89a30424b84b805e2d108b79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409afb8c053a89fb2e81e8a4f2710f78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2629328e50cbd0a68d9b94233ec8cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5332481a505dbd2c3158fe294b642552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab558ac86c66b0a935fd68a7b84fa537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55850cfa55be04f64107df0d27d0bad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78b1baeb37e571553ae202f12bc302555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5be72740c811531eb3299bab676df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae3701e70678a35bc2f84968512ad8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e59e6c12cc5e26034881314f37b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab3a267df458e1522c2ee25242f7d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb58cc7093f33e48bb50c2029dcdcb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5052e835a5c6920429478c8f28c605561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544089d2d5a78f142ceb3242397ccdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108e54710e69bdb4d29cc53b50f6c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e930af563d5e6f09995ee744025321564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad880b071ef693cafcacce238ccceaff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa49218aa8b12ded5eb237618c19b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67beb9779f5cbdbd25e6fbf5ddbd055567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0a2c047c131ca3d82fbf889f1afd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd010222ffa4d13294603c59c872c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145af35176b54c3f3a780f1cf471af3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04350e26801e326334df83d64fed43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f605a9aae196b44a202f3c36252abe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7903e06d142fbe34de8b65043615f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f5eff093031b017d4adf9774ede7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacd204d2d33547e90034251ffcec38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d412795103ce0c35a157e120282b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27312203c88891f87f6e88758152b3b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a8978c0101eef45d61209d4cd331578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512460d574781f8d969b6602e1b8419579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb31fcde19e5d657cc9158dc9a426580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549721706eaec848d0e85aa1f7fa6f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15365fe452c52626a1dcd8a11eb3095a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc12a34988276db621f4bf5b25039583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf7187a840353a3e50f36d5b10cb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7198a2a3e191305c58a8fb3d7e0e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0fda47f2213233972f365d129a6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3055ce602e8b82b6ac9f0ebaf100b0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013724c078e0ee7a8622a5865ccfb8fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef31a7765558fb9b60a6edb6ac5b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6564a090fbccf9cf5d9e19da23b8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f746fc2254d583272010555a6d5281591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671ac8b62034b2fdcd79c36a1d35da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c477ca4f15695a8d904dde2a6b6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480920e8c1d6d39fd312329f960c13b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211cbfcaf625f3784bb4e31be81c0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593918030b856c280ad0e7fae85dd12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6f0da0425f26016161a5637619a72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ffdb7ec04d4d1332b7cad1dd872b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d5b2704538826c11f6e04ecb22c5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea39afe20fd5e285cb146bf960876c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39621001ab1c3e09e9eb391dc89ad01a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf4356f806bf37a9f49b8a28ea886602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7373eb7ec7cf6195be00a9a4c4573603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6cae7797bbeb54250c42d2d4f7c1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fcb2f6d3048071c4fa59fd5547f01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a956dfa85b5ca3a3fbabb68c26d774606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6cda61463661b414f235dee15774607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105046bb4e28314eff7ff3d305840c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f0aee86ffeced0e1a703aad5b75d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5189128814450ff4997d1083074ec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edfaa2f0a58fbc78c1ad148b4f4641611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f26fbf1abf239eaca86443f1b6fa7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b2a7e973de43017688402cf7767a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a017dfc83fb2d61edb74562c1f45cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3e25889ab673642465717d830447615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b354187822bc373580811c0218f7a6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de188883e845152fdc7da0fc67a8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ff6217747925e46da5223ffb42ef8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4621f8acef0985452e3ff0212285a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb6166af732ec123a3778cb051130620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d18bd7e8326ccbf17b4d8b23dd956621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e880c8ae37ed76688a55505a04fb04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794c46aec46537ed69b699f826eb6de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a7b768af37e12e58e619ee9cd214b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a95ad6fe71697e100409893ca7b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ffa7db8b6870f9b2b2b768ce33287626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a4e041c68b3cb6c2131e5bf19d1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc143a052149ded22e3882113a60ce63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309161c15852e81090671a14999d04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a46d15450e5abaaf5548b71cf9d80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fc0ab7681fab27c6cf1867730e034631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac69c33473df323f2042d23fc9c2f3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380226c2dff8a4ef6c2da2636730f6e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ad92401fb140632c438ddb013cda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6e3200e4249ff28cc4a63461fd368635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773358d5973ab2627ec023dc131dd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044156f1d4bfde2574ddb172b29c3ecf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82918c0d1b717706a7c87ee436dc6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346b694e8293c93e5efc2fd93ef7aa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba7b9a05e171279b036f771fc7cb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780ff2f4c6091f64a363c9c32bfc74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d66c89235f1ff77fada0081bfbdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5ae95882bd9a8e81cb144983e0eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c44bcd3754c37e93958921e4cccbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0764b4d0293e0b0b635c81d87cb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e103dde343365fd5d9faaebfcb3fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeceb429e17757814bbf2019ce1cad6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb728524ba649f403135af3fdeda88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1e45798ad80a80bdc9a2106718e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94ad4b7666273563d9d9a90c4d048650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b26227ab0c12bbff7c03d5da3ec026651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f626f843fed4aa66ea24e671fe4659652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a14abc20d6002fc7bb276c437a59f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828b9dee1aef23780ecbdab81e8fc56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c0d745ef764c86264182d3c7f14b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4281706ac8534357eac3ac7ac2780f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d969e93c0837594d18a7f21f4637657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba94caaf4fca80013eac15bed983b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7c383893cdc610172c73799d966b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9532d60fa77a5a54b9a314fa148922660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c90e6368092bc7377e0d332b821c31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb01939df4d20ef1fcdcec1e48e63c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9d0bba9f963175138624d9c944a7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c847c4385069ba760dfa738b9149664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf3ca5fadf281a717879f22a26412665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954080b13249a6bb72b7c54c285431a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e2b80638faac9699a7cacaeb0a55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed6eb06fadc5568928877d8c489218668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af7612c37c4e84a985430c36e4a7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2c03bc42ec7a9bb15f0efef328c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293a37a5e9f6bccd0f7372b2cd81f59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413086f50e56a8393c0f0c718a69e6cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec793f02725f8916d7d61fa1dd61649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9700d2476ec6141a03838307241700c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a265702564497353bc8e71218448675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c89011caa05139d97997df68da19d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e33674b7b283260e6046a4e614fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68231da5a119f07ff6c0b7d99065f37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7e8668c74f97e1340d6c85bae890679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fcd71f553192359e7c0ca70bbdd1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c770ae97ae8ea96ecfcc9ab2fa216681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3c8c1da47c41211ac5528cffc68b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc40fd0d137a291ea7c1e08a3ccc24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfff00beb02b821365dc5696ce6a3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30dd84b66e5f87bf4a80644c2a362a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c4c79c1fa2eee35789087b3ff5c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1c4d2f892019fa876963817f4c5d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b133cabf131e38e1eb0d74cb792ccb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0daf28b75f5320b30b4984a65e8043689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a7577ece885cc2dc66f1f92a3bae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233cf0f062b9cb22e869073c078f526691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31263e37058976c4a15a8074b9cf8309692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afb5cf8b100f0da2ed2f1a24a39664693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3085f126422498cc55c298c3e279694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea8bee288828143808a0a3115fbe2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7756a5b164ef173736181c3077a60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb473392816e0d41344ac40ba8d998697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcc4fcfb9cfdf5ad154d86f70ac34b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8242de92b7b946d5be29087b4c9445f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1978e51d690ef60636482c5d8eec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd67d8295d446eb6fe936f6b16fd76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9a69eca7c4498a5cb28409ef81db5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd91a9501b6cfba238db053598f807703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0aafcef58155ee5b804f7ec74d8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e2374fa8474570651296eb13e065705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a710e40c896ce8db667b9a30fe43db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634fd91548c127e572fa9687511c68c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0848cdd2c2dc9e949ca218bc2d00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5954890999573b2ba3616c7627e25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ccc268ed101f23dc6e0eab018518710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050bd0f6286fd70a30494cf2846b139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96f3968e162f764c684dfc328e871712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b3da00fe3b7c46512117c11da6f80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6bb734ea97db177a7b29503d2c8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b4b726522fd93cc9847672b4aeff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387e1f0e1c81d1d4e78c45847c1caa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb2bc14d7bee7bbf708ba92514029717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4ca100cf0bc19246af4ffcd2da32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfa5473cd4419c07253607aaf1a7d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d94da4d412031cd447596b40914fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4866e78871b60f48a468d9ea2463b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b94729c93522cf1e3faa9df2c6f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e29e86c6569fcc8651fbd2b9156f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f463a12edadc9bb8aa6dc0627c104724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8422cdaa1087cc72ba8410e739a04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e63323e812a9b0c117d874bf86f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbdd923164c2270a31ac71493720d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719598b96f71aea2ee728efbef64d03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62983f8f10ae1aa548a15c3835c17e9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9516fbca088b76cc76b5caceb209730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a19d45ef30d6ea2fc4ca851e8a1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5511b88e0b99bbfde89f48aee155fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf254ffb02e23072295a78e979262c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365136e8e2b6db364731a4313469f6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a34b95827dc71042c30aa0685e79e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ba7db17fe0037f6d828addbd4502736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9ca473a7f31d6be35686e34d88a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2fe9d935820299e1304f6d9aab5ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9494e9aae704837cdcf41e5a3eb3a09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877155bbda1cfbaade03ad605f55d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0644499af98b234f1d719dc271d98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411be3f6d3881bf26508cb308ac684f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8f6496051632665a5b6c645c50fc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36779eadacd8f4fcc0a23450035023744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6652c4bfacfbc492248c0b1fb4a95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4899f84a6944c76c7d5e7d0c35aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be8a7265e87058a9687e716f95c93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993ae5997426727488b78665935153748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164095872f723a6ba32c4c22c4631d54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d926670c76d32960d6a48264889ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f02213c6a16f49516f74c16a1b2355751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aca0a3fbec17c6bfa8308544a2b80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b3d5449555fbd858f02b3ce97a1b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167da9a4e235ef1582b3c93f37b1b25b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d586cd2e5f0f0c1a0e979aec6cd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e23859622471734259702c7958e9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57706b243dc4cd0232d1920130b5df9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4b5b756550e25c27e6b1ef53825d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a3de55d8f8baabdafbdf1d2dfef8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>