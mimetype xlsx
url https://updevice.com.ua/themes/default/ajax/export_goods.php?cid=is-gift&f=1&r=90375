--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f8a2dfee552b2b1d26242bfe4f9cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e406a8e5e40d7b3f5527ca912ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd612a79931c1818cb9a1f72a9c303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe39857360cb60f52d972569d36dbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a17c298b33525ca56a9bc354b887885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea9982ff95fd7cd88a23c2a93122f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4782f3906f68a6a20b708967c2877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c31a14337dd795b4570b260609c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b60ba4b10649376fee122ad8e96e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f18e124fd90dc0a6966e48bbf73b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5994356d7d01f8875a063cb0f8c2d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccea5a912db1805336aad85eac190212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e46dd18fc1a9a2822b991ed4f68bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f21589fca8a18e819c1ff28660b3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd03e5c3fb3f8a65d82f8c7db80e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee96efa14d33ebc6dfb63c7049342f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e843e7062ddc76655d11a85c743af1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79afc8dad987ed12ef9d41bba42e54618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a005b0d2cd14b6989fadd46b186acc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fb04b3543e820898e709359d436620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a19a32192b04bc4ecf2f027af715821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8877bb5fbeffc8c1902b044eab017422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f52c7c6e05f3ce8a9d21e0b6736a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b6579f1cbf121d9d878dcac280c2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d172800043e931428eaa9ea6e493825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8176103bec7dd500f1434a990cdab726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78af9f1d4d21f884d266c929fee68f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a282ceeececabef5e936c2f14d3fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de970190bbb84827d4b5cb7154d724e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51942e06b749cddf75a02d3450535930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b490dfed98365edf4fc8db88f62b4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0044bcfe90281befd33a252f2aa164832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6130a442144399e14d644a74d7b3b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc37aa06fe29a2a4bf3c9266094f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a482068e3c7851befb0927cfd80b7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978d091891b8c7f74261d0bca596dd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d82e8fb1ab051a307e4be8509692937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c31ced9f5ece50cdeda00a383d4b2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37105b4f95cee44b2fafb0d4caea339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5cf6c99efd340ccfb893545e36d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95dd718cc283d1380a578b04272bea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e89a4d68cb215f8ce73c5f86ef2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c74c6668d90fd73c48b4c967917a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a03daa3564d4f76779ee582b916b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5255f8d614d4bfcf2e474c3bf07d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2d929a0373aa6251937c58b2eb7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802bbf8c6133fb1bd603fd14d19e22e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedad1a82e88e955de0adf98e21985c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d34d0b00a185afebf99cc28bb6e4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20197e681e2c177ca252b7e21165bf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e35d2f781c7f4bef3b6f27b605939f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c7312fe829660486e21d55f71091b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92241192ede92a50a1eb1f66d29713c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3db995d04c54e9079e8053ed2178554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d52dcd30ff810e571980db8f4fd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faadf5fdcc5cdf111edd5aee05870256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393d4f992b1270030461685326b54e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa219ab2b9a76a8942ebf9fb4bcedd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d30cc3f70de64af11bab5a21448959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795a0fa01ada69fbf77d175b5ed215660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ad6d85d9e5cd8766d68d9b51343961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9f728c804d966757aae746b2688962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc520f826387ce9d983991c0e71aaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057b23c24f37b6cb7a64f79e1d901c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0508131962482d5ea5b282401800d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc35aa5f2ceed8bc9ff1a08d30bbf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba368b4129bb5965d5ebc154defdcc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ee02daf45b1274734f817449e79c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca675488d024feec8be775deebe3aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dfdcd152cb57c136246ec2a6559c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727159048b22841cd8863dca02aeca0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a9b30063881f3a82c8a433a5a15c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c3b9f8e74f9da0b2830a1090913e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937afac36f1ff0b1613e5099b5da881074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e79e0f75bdf84b934bf2ca30c92b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68233784d6db8fec90ab3f6cd16a105776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eec4f5b50372b858ecc46f3cfe48d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef70a8d23509c0bfee9b6cab1f312778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7958a25d65187bafd0306038983cb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaae240832128629566e84554d3af180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62ee4e58b577f266ed6e88d527e3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddbb932cf6772dc6e95c2c4adb4e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acbe9634f0563dd8cf9f54260908483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14895f69f038549f98f627e6ee6003a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fde77c2674db5c1caa39887e4cbecb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a8db1e2c1ac4c414b45925eedbd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91f827e3dff4f722fcdaa80dcfad987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bf29c6ca69eb1b7d427057c24dedf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e22a3a73aa0ab05e6251be24f7ce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252bc33bf8c587cf677e9d57be813e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e99ef760c46a9cbcaca06b86d2a7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb7fa693bac9f213f48b25e4a373dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2136abda97ef33c490584485c454093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879efaac26ad93834b029e7b11db2eca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee91e58660d9c91f1f15fbe700a575b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a698f1271fe667e7d42b8f565d869ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1bc63a2a608cade03f51ae33a6fdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb20161960aa7c62a931cb0544ad198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b061fe207daae2aaf896038f8005f5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b07cc86dd1906bfa46adbabcca0ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de840648e2e9b50f2df3576c0d3f0ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e46ecc44367db917cd407ca9719a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e08339a2244230bceefbfe65fa8572103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a18f7f2c3eee5e65ef5d6509c981104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa14e292a9c23ec27e9915b6b212a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14b3ba9a36e72f692fe4e16cf6feb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebeba9dddbe8314ace4f46db3139b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686708b19ed55aed40a997078f2485a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77811257b70c6cfefd0dc2c9ced700109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270fff09f7e1ddbc9a2e45fc5d71e97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e477301896a18a5ad976fb0a4e3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819575d793c0cfbaaa40837d2293f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ac3ff60b9c49fd489bcb3e7c11a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a96f0fac285f1bf65dbce11e58772114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb197c93bb3698364c65b8e9c4f9bd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446020bde03c031516aed7a449e63fc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae581ac7a5ae74ec9523351704e4ac17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522721f8733e11ecf75989b0deb7865118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ef18c38b90f0c2b4b91832ead30d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87d284174a91116a1d30a1bba0dda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c52c0369b63be3503e500f76f2354121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77347bcb0435fce8eaaa050549cc0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62ddecc8b7fe875d2c0c4c2177dcc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841485967c67c50e71b38ecf1389dc0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755fd5e35fbac7330817242a5211a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a990846015125bb1a340c80a10a59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918cdb9d30ad915a41a6b06cb541fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce22c8e092f8386d1caac1be42b8c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d32ac92091f16a55ae3b741205a0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea75d3f65147b6c04c35307b732420130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89ae8fe9e227aaa0845d57de99b73a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc37716fd86c5c3e167544b052e008132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a832c5c51f721562e1fac5e0f9907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9176b7b99aa2d37e3b364dfef28fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435965c6ea21e5836c2deee4a16a8bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11e684d35b43f0027653ce50272ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064a8d34f56f9dadff1543f456ee63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb29be9f982613b99a870de24c865138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74b5a08d7ed8fbabcc727aa9db296d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902c41ad44b27df581005f9773473c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cccc6e2ffb8e8d42291cc9a05754f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab5482b0eb055e5181b4053d3f3c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad64473d0da81c0db2f73e423ac5366143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737838690c9e7d44222114e80fb591144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611081ccdd0b9a6da5a90516a0b896145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ec5644ddaf124fb44564283a444c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb480bffa5215df4960ef048c0638147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bffe9f80086c980ca6ec5503a874b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9298474470e7b779bd71e02708390149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2741b463ed6571a28588bedc4dbf0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b332e327173b072e8b8b2a8a11c09be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f71ac1dd6f3a3ffac3704dc7e3de8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6fabcdca9234a8de0f1f584064fa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758ba9534aae732eb096d932257940154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea1d447c34e8e275dec43ba459138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b33c423e9087019f084a6023d92e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e9bd2993bffd5e9dca602df1b3ac9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb82a0160092af126f77c7773cc7d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2dd078ad2727a1b4b101840108ef5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2640b774beb1d91bfa17e64ae81170160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22b1f2d0a0422e5c1bc62cecbdae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd020fe9b501b8af67285fe83122e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b0b446a8cf764103512962b06e720163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832859a19db1cdfea68fb4d802f4f72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25ed60fd6be95fb3ebb658307b5a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04fa7385177ff668ebc00f7295c5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c763eca9965e9c2b9ae5267e250815167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edd8afd7a39f1ea157c2e3185924b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68182045c6114076be03ddebaa2d4d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc408eccd55e0c036844ccaf26af9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137198082e1ebb689f08d55f28cd479a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53156f4379cf1c50e06125c116da062172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21774623ace6950f07dea317b81b98a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bc3a04da9fdf3cea33ffb3499262f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433996c370544b2fcd118367827f63ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047a8437032e438c279ef74f451710176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e199c7225938898f32018b751915253177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb986b61be14a9a40001165b68b20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0dec6cd877364607ba5255cce0cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e89f69f57663e10e8b4ec92bc1254180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46457730067a8c82d7a5cbc95db36f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e85984b4605a94d16ed18f89c559f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4268466ddbe6edb3bea21741a793183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c686592141c3abd598057f61230b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42c442db5be6702d744805424b135185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403969980a25526849dc58edbc1ba95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069e939bdbd0a26be749d0018cb6453187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef5fd7de68ab82b76965a4f1aa0c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea4f7244673543f80be1de7699b95b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a045e7d35d41627a8d16c5651035190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd46519d0f602c944e7d45262dd039191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c7dd0db3a17b1c0569f1994dd5cbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d02ce3d38cc39ee3887f94f25940193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6245bf8f29dc843156fcf2a8c6927194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5332bdf601d31e028ba2c7ded965596195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a0422c880f04d4e0a3f750a1c77c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc48ed28d6c5365f2c95953671478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce62a434e7c880bae99b74d0e7c238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc9d932ccdd554ceb7afe042d4bf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a96ceb8399c349fca613ecaaa222c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cff4fe2203363f5e91ec97d209e57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985914e439af573dcef73d9fb9e620202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec5aa30ec682db756d8c6b5949098e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3af48f9d4ada53786c8fbc0805cf33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447c313db184f22145b71ec3a1f0d1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053d0265920ca307e12eb0e954bf1b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143bb65f14fd900254dc70483a703eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc270d627e5f2e18d90c5a50645524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139137818c801f88f2dfecaf2a58ed51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c908a9c14e59e9b7b48fb066aa815c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c11e5ed87cdefb6a1ec65e6cb424211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cf3b0fc4ba6cda8aa1980ef8fbbb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d991ee988206d85d101ada177c0266213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c782d58264c4722d24dd9d5bad2d14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5adbf57dbfd4c7557d3c56cdda91b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f260c12dbca6c3b6919190649c62907216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3f5b36c47c74005bd5bb474bdc32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5616c2a3002c6e459b36fabe7c4d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1593110dfc879f49ea0e386f93972219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c721731aa1ec493cf4830a50e694c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d2b441598fed65c4614425f28ff7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292148a668ec0f55486f9b907e1b959e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8db6b059df71baf602b02c13aba7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472684c76b0373cb1c67df512d59ab45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eceb1b4f37bfad1cfd2f6bff70bc75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f9b24abb3c7462d8e8936a8902d78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2c142b7843fb3675283179b4f85e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede339a9b1f0aaf4372d10d9cea8acd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ba352c1bfa7d4441e5391cc72522229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea41a95f1ff8211bdd971392f0f773230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99655869eba2ead25568f47843c81a51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d406fff512920ebfdc37015a5917b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7cc4a48b1f60262580b71717a57b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496461b6a2e9512432a7b769382997a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa25258337619ca4ce628442b92f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337445e48d1d33f35f8d72007f6a753236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc053dfa76b51810abb49cf719f27e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2523d90a1a13e3499b987638a7de5a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bdd907ee64ad5c70342209b69eafa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a56e9ead571151fa5feb13250e59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c03f2d3ceda4838d8cdcee602b7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3af28f6b834c7c3eb697597c1bdb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485eb05644277e85070c528111a4c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26c0ecc4e90a60317d64a5239ef898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad75b2fd38c3f990db3c3415724dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a0e6c205abbc2bd279b56ec437b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d38909ba7df4a39d69921d0582b52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a251abfd194205d9593ef7404a29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2cd16a509588b6dea729596344d98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b707bf299ffeae90d0a1146d6a33c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34398601bdfa21a79e6493af5754143a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c059dfcfce75d5ef1bac74d59e0b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ab77aed9b2971d57d34d29549205253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181947ea6e703ffa5906c0d1da3d1f3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae87b398f5b9af3325c9a7f3e77d5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0cbfa625a9d37b5c31a5528ef948256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f02cc112746d622fe0f607b528b3f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21e8f2338eb18274bd96901a0d837258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b034a4a5ee7b2fa4635e7970c736180259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44b3f66de83991008d05540d9f57b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ada52799f673a35c88c7c86ba292261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b561daa22b2108df9d631b18f1829262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb4155cd71e06629cd8cbe2bb6ae5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e82e11bfbc9efa275c4c28cd1b788264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd7110fa8cd7bf4cc069788da0025265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c56db4056acca858c55e86a7dbf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b02837c8694cabfdd31bc9518bb0ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb395910d65b51a1b68d493c89f898268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636ce84aad695c93beb5b059cd9d4f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d929f378f0431a0c7169d32dfff38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b8dd510c94288ae706e2fa6856fcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f86d9335e4da91715860e605e5904272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8964c06d9d91f7580eddd2fa588a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078853ba1ac0a70f8df4bb634634a2ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39cb50120a97810b943106a616b333275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079afe6f3f25a9d3b5a55c5613e11a1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5a8e2a271a0ef8d0695d4a32a1d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc68c365bbf6a2d8c095f60077889a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a9681ea755e4e463cb19000e43e48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070bee4a223c4bdda2d3163389cc2fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5ed12e133153ce84a3b3746b332c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e385745e78e3832bae496677c8f48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0603185ccf25cfdc8759f440036389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264930a73b9e557de94c612b3762c4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f69515fde122e0bc33bfac80adbe7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b12a533a9c5ebb4b9c91db4e92eed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c064c21d08e7c400fa0188ce4b9b46f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c00fa7527ae9d8c750a9d420b3e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d6a6d1d40548d16781e05336859b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0483bfde35d8c1c93e6ae2b100511290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0da48c484edbfae7ca88e397148034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7e8d55b3fe17988a9ec2020f7923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930036a2d181b6a5ec7848ef5399334293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e705198bade210d979c584aee61bb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eddd7571451fadcbb00f829dd40f13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408612cfabcc82f4724d6bbffb48b0ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e4adffd96aac2b03ec9332fc59de8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6d5544b0143c675366aa04161ba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f5800d49332b139b8215f87c28b95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fec3a3d24f42bef2af10d7cc535eec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55351ddb6b782a424cc8907429fd25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e99bd51f6756a5e4aa60d83dae66c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d52c17825e98b7863bd8bb83bb392303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fcda82de3c460bfb5aa2aa11fe5e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3be8f030038b4b9b1d6b58d453c0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067aec9ae84596747fa69a8db5efb31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2a410f1366b6e3dd60b2f4863e51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fbc5f6bc99f5ad34ea94a2fa45787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e48328da60a63440f23eb24ac06422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9400327a1c44ec7c40db8aafd4d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e791e74cc09934d5de18c8ea34214e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be54b6e230c7cbbb9bd8734074437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a44ef19642fe9f9e1e8b9c22b42d5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a345c0d9c5f4e2b16f2475d83d81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795b7eb27fb93a6a15519b6c157764315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296195964b2dc59a9dce5e7b80275ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecdd01d93913a2f9ac9103c9aeae34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa735ccd9119c70bde79157645a935b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a16fee15d6a11631e5ede8e6822751319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9a59208da5a8aaf0c9ba009b1460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d76e5c88f9f6d277f8881713b8e4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d45ca000c04cdebcecc34e721db8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b2ae69f2fd31b17d80d494966883323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3f58e6f789a1f299cc0cbe625ef30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f50c7f52ed3b1bbbb7b30330ad48aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a6a4b21da081080259a8e4fc04f71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8095f5278337dd07dcdfa976b6f28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a6d71ecac3356bc3334a02171a049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd2f93c53f5f006fde2b1ed67f03a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a64c43c659526fc2d03bad901e0a48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f12814ac72af9ec68be475b05c0ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53630907a0cb4172c9f5d2a3cff84ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af799972c866c34dfae8a1b802f894e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83701ad3376b8b58d5a01b612149d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec145823fba07a5cee6a1ba4a81366335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec175954a1edc36e1f1cd6dfb5a9994336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c8d2ea0deb96220bdba8fb72841e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba3014b458a3b12ce209b4e0de311338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c704d379b99131bb1eb27cd606ed5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db2bc139e3f7052019f9e9f242299340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc0638df68e464ebc1fbccda718637341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b95d9d072cd3cd3590a52813226fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def5547fa1a85c3e91892bd9141fa8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5fc3d29b6471b294535617ae65a8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d0857279b5b974d6f7424b44fd2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daeded63d00afb8a613c155bcc9801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347f59fc6b1c17da263fc3546b18b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57908efddedd207b3e83cff2837a1c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fda2b41518003279779546c508c6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25662263553fee10fbade6f1b706c73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba187bb200f96b60e8721ef98023d898351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbef6f9fa81f6eba5f9cfbfc45bbe6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2ddb71ab373257d6d11e8a62f01a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b1cb1dafb6df947e04ea4d71d121354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c364042b5331987ec6923ba06491355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453e126c781846b9cf55e76314c5b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf1000a28700920bd4f508c424cd92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcef52001299dfdd568b342097a517358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea562779fec5c0f07f123de1ac2d4c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668d0bc6850c217a985ba4e33f0d4e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf259c54e60d3c1de129412d73e60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b198fd589a7bfe2efc3850cb38d5b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f755e455c54bc41d9c492cbfe51c00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b762436fbe893abe7e3f9fbf6330364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae916e730f5f2f7436e1ee0d589dae83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223ac0ba6f81a8bbc1fd2b10013fcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d263669c9f259f89f1692369e9a3aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989112c3ecd3d7fc5ad06fcad537892368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b40ad4ced3503b77289622956fbd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3238447503deda66e941b65bd896e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c35e4bcea48115b64b2938c6012c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1f8104a9f0c9afca1e8c134ac121b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce65c814aa741a2160bfd9203431d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e173196cb10abef04c9e5230879e2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa72918d7e5cd88b6f536929b5994375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1624c011f9520c354d88151ef8e37c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492819e158bd47320a1929307cbe6b2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f89a578bc7e654efdf192b39f589b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcfaf84bc01481294f45456eb1a3ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22592fb98cd81755c8866127c34eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e95f90a34fc9b22a73f10384e5aeec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e617a239c89b0bbb4883c58291b07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22734e184a204b36319e4adec22e715e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae00386c84b3057c6f4b8a780b02bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785da1f0936179a29c2ab74afdacac2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1f4472efa9aca3d2e8d6f61fee3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e74b0b7cbd73c351688e87407b32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a41d99a1c6c8e72684bb7e066a9a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa839c95318c04c22a9138d5ecc8aff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e781a1b605345de04ddd660a48aaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc38ed5774ea5605e0fcffd898b9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671151613577e99beb63ff9fc52bfb13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a4096b09b7d80d42d3cedd062ea5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4016ac5bef11880334b71dbb99b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5176d41fc4bc9ea78f276f28b04b05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8da033d72f22c82dd0d82115a59f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c3c6d11d1710a3c360aa3c74c86e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348edd729f3cf95aac337ff1ef8937a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d00b812f45f011b9fd131aa227061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac104f4d50badaf608789736ea4080400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e81ff49a0cf7d700e895cd1fdccca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12d24945cbfe198d476bf32951d47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df84a552df77412843b524fd725283403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfb7cd78bd4f7a41ad278b345ab970404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d91feff7016dd93f314aa47ac7f8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fec1355dadbbc9b29b49548e5087406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2527af5ff877b201d416c41105854407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202afe72e301f039802f2410bb9c318d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3537ad4caac5061d080a7a5b65aa301409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb542f0d02f155efbfedebd51f23a657410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624db369de2fcd8d9fa17b87959913b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b96b4a7dd5e126a113ce828725e49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b789d8f35e9e82374eb2d671c0f61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c619688bd0a07b821f2029dd13df29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4f04adc45042970739d4f23e648f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdfd6b3b950e577b1320c913e55b26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56400023859d139c2ac015e303422242417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba71caade7a956ebdf41a4edb86dd39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e95b97dd1d514c42f5b388f78a8b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b773cea265074d15e8928884c49f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f22a654291bf014101e495a87bec91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a871a172ab3d66df6dbd8200827848f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d78de696a98adcc7b2107c95e290b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91458f3661edc62e2e2217f9dcb98b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216253909e83c2d6558d01738c9bc6bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dfcf36a2dfd8cc4ad6750e19d2c67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65c60b9b8c29a44fb39a2ffb0e0f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893bc06e1c957cbfb6c550e51493ed3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2291508675cef9b08b0d60ea5e2fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaa3863afecb3b57e27139aca70948430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa336b7f98ffc8636baf3b7785c89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ec17db31d2c7383158565c982840432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e27489404501cad7b37369b6fe529433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af1f8eb6f1d841b43e0c170bf49ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d679a2278196584c3be180251e8ca65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52a2756a0235d8b39672fb8afba7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d39a88a7f216fd6a443d9c967b6c9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c678b6df792cba113b578d2c493ef4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6bb3f1a2f72a30a9f694071d6141f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244b3816d85eb20f03806d050b36184440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf153f1653b444e0e95b70bed3e366441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08a2ed24b7845fa5e79f2640a608e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52be73403e7206b1330e7950269c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bbd0319ef70802b46e3c17c0aac3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd7b21be1cedfac21f058e600451d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1b61cef89b340e8c8a41ecfb15be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef04135828f73b0074f59dc7285a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5533147c8b9a05e9360fa4e64d3ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de8b18e0c2df0cf0e98f6407f6d2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3526ad628a3b38e4b0f1fb5b8dc98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b80ec5885c13d1d17817f617dd5ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593b914d0ef3133f1b596bc65e898f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc99dca45d071460809f6ef0ee242eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3972567c70ef5dadc6a891afefe53a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a9da13839458200c0cee162dd454455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b05bd2e459306b486aa1f3840e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb8c9d1715fd79a2ffb1c563e3547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159554577621936af7a1760720d535c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5003e32c0be52ed9817d9a0f15c98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5d962f1307662b44484287556ec5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce0221e677c23c8c3c08c42d8351f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca0de810c629533f46a31ff646801462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3585d6b96c886e1e08f77d18ffbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af679c31b701ae3d811b2a550f62b54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2b481990ba3e61f6def06ef890d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5dc6da5d2de7cd04be022e17dfd27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0764f1d0d761f51a9229604d930e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd07825110c6e69edef85a4ca9084c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac2fe1a55819f305a430368985617469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2196ce29984d2bbce74af4ece96c24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4ce4276f4429794e85aa20897784471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56be630bec59c2369f9db5bbd4579472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf77514eb1ca4d0396c4b7685af13b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655637185cbfe6c0a04dcdcbc4b4c62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e1fcaaae1a0303bed0bff7691f099475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3bc7db920fc6c9021a54eb3976322476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be7cb7880f4b5e8507885633efc03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4794c03b034b8b84097f70199fd24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb3a6d6590c7e717c98600b1257a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed8a410675302904bdb36acea2bd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba5f6fafe2836663a63896978e513481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d5c034a3701cb438353218d7641b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d7d899624df3587ba51f8bf596cc7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98547201d58984871d5285dcc5ea6e76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12867262a8fb4326187e9ac86c793485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f311c42bdb4b6a77db0fda55a1032486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717b9a0fa23bb4d430e2de9c597a64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1344e94d22b281c67c31ee02deee310488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe77d5cafaece0a7dd2188e1956c1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24769e46ed9c398a441d15dd730e1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ccb63a0a0be1c1f815dcfb435d74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ee14bfba3321955ec6e521b67656492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2520d6bc06734fd061e476ed27c8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316136c7534a48658a5087c03b4a2936494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e814e68960ecd7bb55be5c43a8059495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236750fb636d765f3ebe5e29bfd5ff1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557d966a97a57ef3abc7178daceb45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1e6ac21d0e790ae67f543dac2cff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af259eac4c40a62c445644a7413c05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac3d02b10798b7640512f46c9aa949500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d99009c43962212f48231e6690aa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335eaed74786f69ca42e1abd261f53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb10a1fca22415a06392d1b87d5d1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279d24927a891d81199f8f64fef25b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632f1165aa3cda953a9d553dc5102e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2664f1faf3f8f3d991d76df93acb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36c1d13f9e1d5554b4329887270fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64df09ee9ffcb967c0a82ea51301367508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e59d02344c34e7c9d9345efd352a86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8a269ed75c8b7b9f561d25aee61f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192cbf00f6e05213a62c4363dc1927b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd8c5669da439ffec6be26972c90d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b337c9b442ef7cff1eeb81218e96165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7925f32edbb5a3fa483c669e73e0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a52c530ff12b2fb044a90053bb207b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d4fe9c2bede94d880c3fa9bbf05a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384aba09f6e1edd665c580523f19ad0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a465c1acfb9570393d77d87d03e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9bffd9395183f0a1a7ee034ccd65c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b6286456edc86397d706ee282f15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a360f40ff705639d24aebc5f5f6b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04363fe9f69a95a49c2384b5437fe0e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c248f5494e703fd40e9175e19d899a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ccbbe1ecd9900bfaca422b6076bdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884ced2c324a7b98240b02d2a67e097525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f265358f4a7b2b9896643d902f55d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928c9e142543c31269a9e61118547e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9950fc1b6bed7ae74039ec8a43ae34a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83701cadf6d94a34b25314782ea2283529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc312d1345809cb233ca2f743473ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40afffbde31e0a99bb2ebf3aa73ea2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d65f06f7f93b0e07a92933ffcfc1b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b5bfe22b592cae1997d78bb2424bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fbe0ae12cbe2112b4925275a19a9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31cfec857738d6d3c21bd8fc36983535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776aeac78acced168e357a9a6cd8fa1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aabf51a810bd5548390ea2634a6a1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e257025b5e173980d232379582b0d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cbde4ec9ee17120cb019dd7dd6e60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d545355903a263d977b402c0cf74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a59c7eaa3766e49b8d18a0a63deb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7477ed3cc4d0f94b95aadf3fb6544542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ba18c4d9f73b088aa8f4deff020b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67d67a0eb04716cdde128cccffb5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080955feb68c5db9481f4bfcd998ecdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a3c00c2bc4a1d0943fbcc78c65fd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e476afe2e01132932facc1b6abb3e11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74263229821677b3e3161ef857e4edf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a64276741fc985d9a75b21049d279549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e777a0ace140e60514cb3da3ca2b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f489a4f4dfeddc1f08c5a6a439798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc7dbaac1ac8a62e8f8a0f71789a6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1f86ee6d6e0d9be051130fb0d8c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7ac19410fbbe4dbd5951280fa1023554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46260c74cb01143a2aed77255f7b9903555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87e852e6db4b73a7003d608f83a1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb205b0d6a83c140129a4eb5fe28cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c47dc2785018abec41fea1367799f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182374225be749994e7a7a6a8d907532559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bca4510ca9b0364206b777ddf9e3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c23b7184aca6e861035c778d3c05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a374bc021a2c63583c0a131ad6a6633562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebae0e7cc43bcfffbb50593ce1fc73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75da5c34ff81b9192daf8e8fa9efff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300df60dddd60c79ac81609b956d88e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86560b592f9af77cccc285c630a06a6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59605f745015154db95a0c96bb30acb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c717945bd8fb395f9447fc3dbf9cd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df7a9ec60abd9a51f826e97df7f5ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa605e4203f6d734141153e214d898c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161e1793aa727f61e9b85e7076c73e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c51c9544c274511d6e0373f2d9dc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520eddba195ffbaffbb1afe60a00a9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a89c14cf8e621812100abe039f7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958a456eba931badef5208864f3c9d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68cfea5132ee3aea493704773b2161576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8cc4776d1307990001cfbbc6997d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68598f4aea89801745b4fe2a90d92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dcdc7e57db4ff468df98534a7ce58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ea7de48275b6484094e1bdbc9bfab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d363e5ff07d3334d7cd79536f4f3fa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28a5a388ce97435cbd7244c3ca81f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fd7ac3692ae675ec7f3a41a7ed316583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3f5ec40abf220a5b4e8e6ab2e527d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f9b654141cf2057c83f1f2adf636585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50536ded13d8a3a36d480fddc7aadc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3b1297df124fc62c960a7ff4d33b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b9c01577c42e4131be999bfb49c4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f199e2cceb039784aa98f6bda6aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ccf6e1d50667ab33e64c14d4ecdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100befcce68fde3ff21bfbe448abb26a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49254739c5f755f2d1683f0b391ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d63994f8b87403c4d00f33cd8c50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d3fe78c6f5f3247071f6b32d4c0a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664826bb91231c3e46b79ec3dec75a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc18fc92d55a4060aaccdbd00ad0ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefeace080a59a1f2007b60d0d74bb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff8d94c368d4e6b0ecf4e625ef3ef0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc27c4c7af1c63da1d37aea6776f0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce34028ab403d6b6a2b0a73e1b07c63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d116ab9f41bc6f9154d8c9a2bd7649601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e12d694f6862000bb17c8bec821d66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953cee122be9b59b95478215515aa7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408024e8d80f515a8e2c56f1cb51459604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820bbaae488e015dfb5d269803da0db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7fe9316164b01949bd41aed6f0953606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe64002e171da59a72c69f9acfdd1b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8917071547436d20fa7dbffad870c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115471eb082d64f141d342dabfd144609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0e50045d663766342610778d0248c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4fb0b8689515605d866a132909774611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd421cca9f27145659d6830e4864f247612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b76c190c74bf13bb8162eedcc903a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ece01340d0b3c53add8e94b30ff5b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e4abd7c81bf04f2bdc19cba570112615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02b0a080eaa73da84fb61ed6d9c08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a969cfa7dbddbe03af4d9f2bd275c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981713b026ae7faf41e0831f1829a60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956e53a152dd13b63b5a9b9724b531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717928783cdd0f1a20dc964f92d538620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66983b8867a3d70093a58bcc9c2975621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf5d439e620a0fd716d2eb443fc2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e1277009c011eb62b5cfd0b10bf8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3e166fb15539f4767095afc1e596b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0f9e8c78654b22f128b5e0b78ca59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772327d3e8d474cf15c8378aed3d015a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea314db9379efd4f64abe7a85b2be35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e9f9ec23990d12b2618b2f3d9df3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce2590e2816802aeaac31639348fc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3847df0c041b4360b1efc92ad0b38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e11d8da8451b83603aa1cf071e81a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ad3a881a795b60cb411a4d88b996632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9c0e0d04476cb0f359ff3ee6321d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b73b91e2f97faebd94da07a0cee2a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd785ec2efd47df3ed2ede0865aadb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2a7478cf0b7d291f366d8de9318b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02073f96b868e702a44836547354d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d88c24362515749a9425ada2c91b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5981d4b9bd319322e21cb3d53685d33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5cf595367b98c10fc419a7075150640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab340e96a6de768fe15f28599c44324641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216243449e32f3e74234e3dcb6fb4d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570c1b64a5bba7a94d3215c24abef2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e792e08b19446dbf27f3527d572f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6901ab591e74f8668c628aecd8740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81e9cd6489b83be1f162a3103f8080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb13708410fa1141fecb40131549f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8544c165f259cc854269d0c5814312648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f2b92feec314718d03eb20b04c6ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a2abbc71aa496138975fd6bb2f5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17cece37ab49acc4677ad2e1b1ff00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4f2d3f6ae73e6cec45a7dbf7a3ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93ec2ded91af0a674070ea6216830653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bdafa0367a086b4395f066be2a7fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804fe44bd136c2aa645b6bb2ab3cf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca19845fd2ab0e8b7884647344b183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa0494491640dd11ba6d7b3093bbb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d292da233672cd0b6753faa0a2460658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a15a84f1ec98419530a445957f583659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011809c7f8e90bc8e4064fed1488c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da48cd4db16f14ce594861eebf8919661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca957d066b01ba0c7128f8df7a31769a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fe3319affc51b18242a745c3b3aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9787d28cc0f950ad7fdab5d2a3fe7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f13b76c65b3b91428512c205459d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449f1d7cee9dba9ce766982586e80c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1ffec27cec2e7a3e5e96df660bdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa7b58323f5ca70dd44af00b52369668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562619e6c9921d49b2126a81505e3b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49d867f5c566808e3c0c827a8fa5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6171bd5d2a31a83a2a0ac359358c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae99b77d2c095b82081fca2a0ee26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014486dfc82f227a6e6beaa5618757f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e31886f6f0b0943791375b036fffb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1068bf4237fd00e602ca92b898f8b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07108297ce31f75d13678c72c3aa83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e6c6d28230f7c6f03a2f28a369a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f93e3e86c621a71e2ae290a5e01465678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e6a5800d1e1ad36dd06ad1653140679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680089299d54a6c975b58beeba30d1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba699c1ee93b94ec0b88124195f0b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6649e48235c9d2d5584a662bd14e88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558e7b573c628db5f4c3bef1cc1bd0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671dfe15238623b96c6791205cf8c77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b8fa6fba9dcd6988509e9d260bf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5b3a90b9438a7a940de89ed6a403686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3eb2270aad7aa6c21a6c7607dbdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e11e7372a90c11cfcc10fe62fe4f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec703206f872840c58770bb8a74e01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2b9c93a16f977a198003b7d196a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a6109a68a52b4c8771db0340c5dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ab8b8b885cdb19876d9c61cabbda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0ace1f4a674f7f07844b7bb4d7c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2d462dd7f8bf509bbd144a5997785694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f488dcf361014722e407895a7bba8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308717c08c462004a447c69cad5b14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc10b1fc44f842e2073f56b4dd1bc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59021d228e9f84bda1e68ad69b31cda9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057efbd5bf7d629ed4659a3591714b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09b66fe24efc3944fa87d071106a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac710946ebc52ae598c0eb5dd852aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578dd0c53e7a264164233b9e2a4da93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceb1d9443847786ace41c67459f48c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7546d679aa34743450325740de7b8bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f53ed247cb67736a1ad2f54f0078c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06ee69432d24a180c4ef3b4c947400706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2aafdbe17fc06743a92826ab97dcc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5837ff20efc650611a1bcab0885853708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091cac050e2400c39541eb35b16e1f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec858736c6c0ad0f9072cf6d54f72c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1232f8a755e0a38915d8dbf1ca765711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d7cf21127a8b519e1a8f909075c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b3ad597a7625606d500148ebe3c4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224527288faa9ec9e9341510f4cd39c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b89fecf53768a41585330e3ba2a29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b974cd05f9c318f26498a7ecdd9155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f1a36652c529b1b3c88f9f4d9daa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada487cefc738fc6c2ec82fb5326d47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364ca3ce0c1c9ae6d9a3fe57764e4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab976c8d6c7467afea3843775fc3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ccff7b0ae59c45ef7d0544a942eb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cf4142fd693b2f43ff1a6f83d4eb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c4f57f796460d0351f94dfeab4f68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2dee4ffe4e08ad0e47473417a2ce7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca295b01d1a2e0146059f0a29fafe2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3090c088a30cc0fe2127aa2068af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671b8ee654fc80f48dc59673c79b019727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde8e107683df165d1208d91dcf635728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e24919682613174d7a37d14b699bb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05954c267cfa5236d9b095f5a2bdef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5700cbfbfb3224edd7d4a5aacda09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1110d0b9b96f118112a365e3e4d5de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e6be93fbee5340c4dbcb51e78c34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8490a19f46f6a5c153a92efe7ac91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919864d0af0d1f0bcdbc14d284a646af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0f4f611b0dc2b5ff668efab2a31f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac6c693cea2b0f2e38a6c921003e6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc81e5151171ebd03f4322a31d4d46a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d4d480b6d4d6a1fcad043c92584d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705f0562846ab4ca444e717eb9a37e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be5e2b33b481f972ed4fb01eb1178741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817c911aca283befbd5e203d0b07c12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed13410db6e7b42dd27005c1330d4f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0624057a86e75da1d4b8c504d6998744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f622d335be45d6f9a57b1d0b2e32f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792d5ed8cdfcc22f63956309a181aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a15f04d04fa42b14e3cb04710f96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b11a72a886e6164428318531e4d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ab98681ecf375ed106d85b0e43af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c600b4f4040e69ae63f356eab6962750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda5bc388cd65fc0db43132daf46cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7320ccb4b2d5fedcd990b3fc3d0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeea5858c94d00b58f3e7eea96ef14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4323e7e706b6d5d3eb03ce4e2a3da3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b062d49e413824cc47ade4bda57a11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd95f50724cb77545f71928eb71d56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546ef336d5330c98142681c98866bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e6acb77b246bddd704b6d06b58d54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b4236a84480d61428242707b64b76759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a1c8fd37512b775486982f344162d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb73a39ed54b908e5f024345b217ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70122f15585f3d79142b9915a8b8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d83c7b1f10ae9bab65b581cd10984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8955c52b7f918b060144c9ec52d1bf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669e386e625a6981a69eab8c0a36d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b9f50d3273222bee7c28f8a1d16c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790be64d7176564a7f3f5e1355167d918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934eefaad60839621e0ef6116702299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007aa7a65ab7dcb602949bd6023b6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8410187c9124fe115ae0662e274dde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bab02bb0c201547b8e5e1891e68c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf103d0cc7cbc804a8b1e13d18e45313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40a34012f32e658a19d56e0dad90e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa55c326665e32c1f5b17f1e0d4415e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1d254876a8645bc9551f9180c2fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c0bd7aee53c0b15b38aaed38b63c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613480e2f2913f555f5def9a6cffcfe818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b8f9f6f2ac75a66643349394e5d8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94997ae6375153cd7b33d7194617fd8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0398d44b04b2b3f0d6e61c0c522f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a97bf99aeb43cd502649fb52815b0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd989e7fba8e54c313a84dd66733023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b447683205b35840eddaa08838be9ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cba3ff3352d62c1a8d390d230b38b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49545d69c15021db2685abfddf5d67226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53f6a5466f4c4a0b17c0dc1d22b3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9701437841f53293b7b6a87d577dcae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c665c2c9a007a987e6a73146d5e2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76383cb4b90c288a76d4bf22daf7534430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0dd227a4070ff81a213f147859dd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3db1669d44d8bf105a85373cd8fce432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce3d6b217721f0e5843dcfae7ef6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857442428d21e8b15749d6b9d07625134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd33d2b3703fee5f2cf6f4e12c950835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86a7c2243f4b73e0c2969c80cfe6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703d8995df88c88945b57d30c8ecc5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f863ef43fa8b8365baa7711226fab638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc81250089109282e04ffa61afc90139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fe4fb9fb638479a2ae51ebdda889940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf7112b62dce08b74d5c8b0655112b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f9d4ab76af8facc7e8772dfab597542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc96d73c9cc58de13bef02e4a4ec3c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730acdf9e15ab5b5f6ac1734de6138c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f94be41191a475464e1da3766aa15545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15203b24a4e8dd22f6d640958e178b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51155a5b76ac1005d425f964a87f6f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2eaf5c044354e0efe95217849750848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e53e6613d5b531e6b953adeb5a9d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bb4546419128af1ef65ba3d2b2d4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b13c0e3f425567aaca7c66ce599ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea97749fc42c131c816ad33c8370352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f7b62066afa048206b7630d8142453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce650f20867917146b3612404d380a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24023431b6d472f27d0422a7a0e1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f34a8cd3a8f5642aa6b41ef1d5e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd400723b98191b4d8f57221729727f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec7b851172244df8fe31e020b2f0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df160dc2ad0dc72628e3765c5cfd4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05397bcc17527d09691f1a0c156ba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eec742868e59e3beac040be8a9befd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44373d12ff15d1b412f3ea5774dfc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c14462237bdb22cdbe75378e99d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851add4cc76da33f3246002aeecf656364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef796a481a1477a4eaa62d64d5f2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd188636963d57604f796fb2cb2e5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df89a3be4755ee930f54b56d311fc0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162b520348597ea001873d5e77bbee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fa89747ed81e8d9669b1084e2bcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ff11049b4836eb91f8df6c1eef7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641fe8f89ddd575c8a2154a6e8e61071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb3d8a0894b03f88f62b9a40b15e9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db2ace85e779e35bd19d8058a7332173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c845f841475762237e615a46fe2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b92c91a44cfb308f36ace8a3f7764c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22df9046b8ed04d0bafc01f9f6ad9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892415388810c951c6eefd1c019f6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a84a85eebb858e268adfee3ab28f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6db213ff55af79fbcb34283fa1d13579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694dae3c51ff0aff0c74beeae44c0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793722a118e1305540667041983d158981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca009e612973da1b5814761bf0971182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba80e92c94fbc404953a2aa5d07d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96725d755cbc7572282793cbd345ea984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e58c580566144988e31e9f7bb22b4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00918729c8caad8259d42524562daffd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68419fadd66bed2c0b33cbc592d08ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb74bca9ead12255a47ef7ccffe5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb31bacc5506f5839b022dc7e2b8b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9dc75b5de621a0f1a0cca0b758de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d53901b38ffbe0e76012b231c88d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e4359414342779394ea28fc3897392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc40fb16f32713bdcf13a2d1f332a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8dd8cafd4535d7783993769a023e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb4ef35801b89c527801d8dde2153595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a39b9279381e4c145ab9588ba0fc3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8835f6852a0cfea0192233ab41c1b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8678c07a1fd4e8b517f45ccf05a72af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92971598f99bed14d56b79665404e3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570dc1a2361c82cddc364383c9900eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c22c40093b1d74d7d9b12963983fbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b86172f987c3866c8d126d047630e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f3a031a6f3339f105ccc4b7250e94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c492f46cbec383cc13bd9cd826c3ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12552e4d911e2e88238156082be2ff5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf1eed6636cac15d221819d7a90499106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a379a877789cdb3ec454c3e6ad6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55ac5dc95a7ce1a3958e4df68ab9d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4f47f6eeed60e819ccefc80f6521109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d7d70c5e601eabd37aaa74089512110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48106d03250aecd307d698615b81350111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5567f3961dbd7a8dd0ce325865db2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acf2b8afbe29acaf04f9bf38603e82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867353efec687048114ee5d5ed3836c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600547877dbd247c55ed4f8a5b75e823115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf36c1558522a3d15429f1866dc5fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418853e35912f469a5e3c5f793a69d2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4754fb865218c4d11300be416c044ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f7ca40efd04e38506e92e961334c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2ce20fa5c7c1cad4ed8533b63d86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cb42762b53fff28a5dcad55de09d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7401af7a1ffce8d51445c758c655122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2b58f63c3573fdc27b88f1e28102123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5343a14c4c17fe2c9df9df997fee0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205260124173d10c217374ee25d7782125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d2294f6e80f12f55a0132479a76c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143a05de6e66f871ff25ac44a3121f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59ee1d744362f133d2a055955e63fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dea55718d2a5f348d148d50012cf53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bcaaef1a27e3fa853541f9b7f0634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc0b0aadbf048b698d683a6cc61908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1567b1d311cea1466e8594bce538132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198dbff4882754fd68ee4ed81acfeed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98a072b5affaa463f3bc6a523912a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321290386f74d89694b5cab589551b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79142921ed808297dfba7e58318d1dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53be2a84b62c0467f11668732c0de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14000096b4da7088033c4e0db1fcf08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2131d5e9e1ca3dd867520dbc6512139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7fd14c2db796933e9cab88e4fce3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b2d2a19d751990c3f9dd8a6610348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dfdcb88c6f3c86dd7010d31c19846142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c354ec26f64b5d96734464719fd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c2ca23b8fd4eabee7e17c8168898144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7a6bc1bed1f011e46cfe02364eaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552065f93cba549f857f39a8e5982b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892893aa0eda83866b3c9705568c169d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d4bd8a2b2be76f7e1adee377a15a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269f760777759ffca32b9754bc90b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e0b9a74663792db33cfe8a0787ee8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099686617981435cb9290e00091264de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7d5e44967b1f940f3f67b2e731de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237fa34fd14c2431f664f1fd043384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da542c6feb9f348e3a89fa76b5a92bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f8aef84447b6f201dc5b1a017f81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35353807b6479558ee3fd3584510ef96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d3dfc2c4edf3b432759434070d148157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e5a71933235f3538511a598db8d45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223df09cd2b91f824e09ef008bd4e76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f967d0f86a2a285468fd8f9483864160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58780205e2875581d2f603dfef23eea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b4d916ebf7a44d5f8c8cac873e40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64d8bed8a8f4718756b5eb717400ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db77c59baa9157b65624a270f2abc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec96a9d3a209f962dc063007a82fa1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932697ab96cb42e5ed314bdffa1ea21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10017966a89fdea8cbea1870749f101c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d39fa7b74acd2036739c800d619cb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ecf21e63b62f77ad89ce9dcc32a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c55981948c4104afe891e849b88d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951305532c6d21c9b256bfe266a5a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d09d50667dd15a716174204c1a12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ba3e5cac018469c134b888cb705e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681af9015296b7cd91330e144fba65e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635023810223ece6b22b832e4f89f67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536677844b03189056909840d5ddc918176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb19ce985d4586f118d6243d82a82d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec9b4692276571a2277c51a8d3399178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ac99e0f850ab6fc1932d726245e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2ff8a8191425a9adf2b7f58199d35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ab80c86e9d07c40e9c24d46b93cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b20dbf86c4f93611034d083656dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421efa07c785115ab62cd3d8e904bd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6218a46ccb2e16ef9941e64189c37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574756e2d1322db4b3e9911ba741e22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ccf6ba6bc845a73b1c1814689f6f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b50a3b650c2e7e8af489c6c0ce7b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ce0cb465a43f83d1f323068ed412188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b25e9bdca76fb192323f3e3fe8aace189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09660ff3ea7c0b5cc3a3d108b17f427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b5493c004f4ba566c3affe899e660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11101c1107855308611f1d830fe89b44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee285c19a04616b4962b05f60ec6c9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a228e4876321c946a7fe976557ac05e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe208d0c4e765da71f81cf8a17aff9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3fdde5da08ee817737e190e7858c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73421ebcaeb3fe3ad2d281a68620231197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff039e6c99cd6b4a4be00ccdb366f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325807f77d66c826c1947fad28ca90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be4727901b850e4d48c687bbc41d80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93d3360ef14b5655d2ec0735694ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd644009cb78a4cc2d5bcf7a976dc36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9c3f02adbda0fda520bf1557dd613203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7676537306fb48ab2226ff57420187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867616fb1a5e5438b39a507635c7c8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b930565b428964683ab3c93c37e529d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8462a2a0a2e04da1890159174fed1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88f00e3e45ec7138330594bba7b91e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377548c603a3dafbf025bd19c39ac5fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce094202f71eda04e35d050614c2a51a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85a89d5dcf2aba6e4c57c40fd8a4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416151f120ac328e0110c49e170b7239212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ced1397c522ff318ab32185e0b3c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8520df6c3bffbacb595a23d1689abe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e651bea500673c160d50c5d340a9e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a7292f0bc619d085b21e1c31cba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce15a5c96d9db0d0d0b7ee5b9ff3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab99696916d12d32419d45f215a9ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bcd89b4ca916d7c3e5b735cb6541e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098f32266864212ac30aaf580317692220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b96e8f3ddcd4397a858a97bb7f631c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215a36e8601602f20abcf3c86b88ca4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea9ce1a4a14598f4f3de7a2c3b64a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e38598f3d403f8c285445de06522224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7131bcb13aea641be6d4c27f5b84b0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6c724709463610900b2495f05425226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b7b29f95150847651fa10b80d0f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3ee02fb27af6f2f781e0a19359a32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac08e80ebd5c75e682b1057dc07efb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605b61bc9f0a2f57a6fa8d00bf31a13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29be40ed6d19b12778aac76559bdf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1f3c83ffa1af30d0f0a02ae57788232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ebcf18d67aab63db7f0f3b370bcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbd651c11d7bcc85714ec387bcd71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d3d546280a41a7ec52979aea107b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3d7bf2ed5da21b3de4fb0064903e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184785bb86b886fdcfb48e740a0cdb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99de6b617178632d7b35e4d08b0e71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f3ec0498660aba6b05c61d7573c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3e4db2b58789441cc6422da70db0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90e8be48fc2a3e0831c5d7a04ff91b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439665f8f14c57d1b0878c2ad38bb91f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac81af686d99cc37bf0bd1012de8ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be32b12ceee88040c2d62fea03fbf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849aa1266feca9719744240d0c7844b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62e4f5014201c460b1ed8e4e61b7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265f0ce84f958beea46c552c756d79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015401cda50b8ad27188dc7d112ef5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e281b88ffc458b155e485f7464a33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d5c96ffb130bba68824a02710cce8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c31eef6cefc168af7aec1008227a5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c7f71900313b3925dd2e5fb12275a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c9526fbe5b937ece0c071adba30c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42bb3714fddc3e151ec19793337eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae80e8ad836fbc16442646f604c2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6700226698323420349651979e22036256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1a2f346fd63d44b22ac6e55c714a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d0003006c43b1b00eb566d0d0a2cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224553230ca40797452f3e40c992d5f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a862a4e6d012b24f15fd098c555d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f252cfa69177d73a199f2b350fdc6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f1b930d070b3c3d584ceb2bc8291262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e2b5a366df98a2fb0b62c46cd8e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577322876de08fe07dee02038f37bcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c59a99e1f4e262e781a634613fbe7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531a48db98d35dd86ca62682b210ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d86b9ed24d205bce4c019af8fdb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbdbfaa5883902111f49877de0ad12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c1cacdd8120f791969a05ddf7a5e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2b3dcf3074e327b403485cf8acf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7495ae0ecc8e7cc586bce32f6a0624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6af894a585a16c0c7465a58f17368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f447c205a0aad7b8a3bd9447bc4b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175edd740a4dd9c320ff3d086d94ee28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981b65d7f71f50705027e36236c2fd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed3bb787d2c10eb319c6360ee3a1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55afd7c6ef2fc3855e24fb1f4190682277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d61413379ecef9c5767ec321c3635278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821b5bd1fec368cb9c345f68dd134f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865df36869e5d2ff3505cf016ab3a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018ff849c81da5d9277d1266e02362281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7305de2547f2733b392af4c75d74d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58310ef7336e07afa5e5182ff441b56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd008e93f1278b4c927e76c053800f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccda5844b386007234e9b2362ca3b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15620c643d0b2aca910a33407b617753286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591cc4cde3c2470c5115627473f2d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f1592aa7ede9a106e1bd17693de3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590e7e472a6f892ef2b016e518fb073289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae866130efa7ab518e9e488364ea31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167566bc52c1c52da05096dbe3e30183291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8000cbd6ec29fbc4b46744f1dfd65a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f75ddf9b5d6ea66c918d7bd75707a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6834a2e4fb6e80863b741c4eb0d84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51ee519065593b1c56e3abc00d146f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1c15f782c9f230a5e8aec4b2e70b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41896d0b98819d1958d25ca372dc35fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216790833211887c3a3a990b04ad2782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdea51c5bf6b1def28ffda8883a734299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbb9e89f8357de4fce1797ec4aca2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7b57e500cf08664e6c317e7091eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7ba73f84ae7259f85d335e2868e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69b1176aa4aabe006cb2bc35baab5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8cf433d7d599ed1616820193881c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dc38ad698d3b3c5861015425557b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717b5532b14b220931b87f16551059306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd21761aec59af5454aee6c6607690c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c2cacf40d02347a9e5846b9596c51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2d9129f1c7b1d83696d8623ac82aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e5e29be2e74ed96f6b72dafb4291310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac9ca0bc0a54c5e1f8d3509fc7273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3eb0632146ef08d2d14170d5c4b5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b6c06467e173fd21f29e73514b78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8dd49d63b9366b55ccb85e49d8e37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab5e17c0bcbe61674a7265da27565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d709245dac095cace22768688e02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664214937bf97b256078ad03fc7d91a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbfbe67a21830b885435c9495394ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0f1e99080c57518bebdfb7fd3a51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209964d1788d4aa4f77d443b1f9824a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd7fe4fa895a61c0d85ef2f7ab5418321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad13543cdbfcb53bf0a8b89b2fa60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40318ff49cbce69c4d2f09be832b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941e6b6864e4ab3c07286bfac6f2573324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924343d82015bd1c93119b933daa0869325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a2bab808816059e12ae0773b6dbfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf59aa24b44c3d4738fd6a6b057771327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26893d4f2a316338653c138442a4c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612248ca50f0e9fbb3189f586ee96d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685fc7fd6708d1cfda9ef07ad5f5904330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8e4985bed57d529e4eb1c83f27fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436487258a9847f8718cf10be9a75ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01cc50723b3b5dcef2d58341cb9fe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d55b342b1e8162dbd1cded47ef92ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f49616470cd5059593eb901d25cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46c0f6e3fdf1fb723b3a607d799d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad2a7cd1364973e8b5ed9c5c03057337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128651ec7c401705278a9001bab2659338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9552767ec5981298cdba97697000f59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8826b3e12ea4ce9ebb3f7e13031557340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efff41a3715a51e1997af96ffea915341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4554ddc995aeea4bc84e37f05e1db8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117cfe606f9ad66d2b37bc6dc61c779343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a4dddcb13d59e2c35aa4b63eb864344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5373dc2e765d835888c8e030a320d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab138ddddaad75840e631efb4f64b11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828005c8b6202243edd3f9e77a35bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35156a9cadd4ca8cb1f8e177113065c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193724f397758011840b63749a6289349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af6e7dfddf33b63b2c8c54024d00f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2597b75c51f97955f4f5753c7b2923351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c36b7b8595a0a15068e243a2508f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9950d903ffd36819ab7f7da76c95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f70190adf37d770ad75ff32340a78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d8c2ec1ebf1f4dd882869e06de24c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948bc1ccc8e8ae6d9b5fafe4653e926356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2091bb17b78679292da8c6e5a4e6240357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a32f59b63774bb10158262b078d86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2105e93cdb02d48ae67e5a9b65433c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76af38e1103017ad43226cf7aed427360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc6178f2b386e973f40423c9288d36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e6ae8993dc75c39aa8adfb730793362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60643aadb58f1d12eb8f0627bebad8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714de454cf27bab6a592ff1022b39b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84e1ceabac574a1551bf30d71f3d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33545e856937b3290bf0d6c819a0ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416b21bd977cbe8f3d87422865dbd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c823358df62479f04cd08741a0880f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ab02315dd01baa953fe0c77f213f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958d17358bb53e13556ac3b32f694a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6d52c6c8509968f7941f879b47944371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d596e7492a022437d5eba6b90923d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598465c0a8f736488661fd7f74e335e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011cdf1b645d6d45552a1ca171da022374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c5d6c1bd3490236b3a42ac3e21f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c4900f33e24dfe7b2847ccc09d10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61174936e03f2b70ae80deb6756ac1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e81c4da1d500a1622844543e0a999378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69853a254213a16674a59561459815379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b312611a489d0a9a215d4b7bba0f3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd309cc4cbdc4ec29944dcaefb720381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91afc796d2f659406f191ea3e14bde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0aad85cfe7a6aabae87174b1a718d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259444a57703d8603756a438f51c7d74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98593a34f5ae6fd322d487a8c6ff68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370afb5741552319c887b4d4724762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c41984988cceba326d61c8c00dcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ca88d606cc0b57c95e3192a1b4dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fffdcb654240153eeb3c6e77d98ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016327012f9c4d55de6110e7b95a220390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56667933a2679ad1e019178aabb898391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63c725834a893b24b79c91c795a15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35759d725109044354333d0e681c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bf47df0a488152d371874e365e2d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2469327fb197761113d15356a03bfe3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da45615754cc116ec7443eaf0a2a4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d64109cdf793c5c721c649d82fb19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef76084e855dfaf4c9ac838f1f22a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2b5fb70ec9bef383911f7fb36d946399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff5a668129457a3d0558de7a3cd859400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5430244c88c6fdc58dd25d6f5bb5eaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049202e175a678cd1eb73d2e8bf9626b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803f5083ab960a0751a4a90c7ccff1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14787a5a80e3e0bac6f45591bc4458f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663ea36a483cdea94027038a141e88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849c059a497ad59abc16f6107ea4fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931af9047236580bd4a3a778251d2e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385cd71dbf5d2dfb2deef91ce37b898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9adb692fe4c19675abc8380a7859ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068a32b4916a99e32998fd59e109a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ced1dda19a1831fc8e0d0c3cb0e3be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a78c35bf725a4300d95af82654cd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06db17eabc364c0df9bcf86cd416d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f18867bb4cf59fd7f04125a50fa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1814b5b1e3f5bdaa9507f3336bd0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804b46c3569242650c94a5c45bfcc43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ea461dd82e6f88c93f2c6a052fb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45bf49791997f35a751775cb6e199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223a88aa08810cac03b1f479b43103419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea364d104b3d26a771792873c1758c2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a58283680254086aa6e5e0c48a77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d690d2b117ee59b5d9ebc821338855f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3860f277235a6bde15e20ac73658a7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ee5cc04384cf01e7afc12a13bf3d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a77bcd5c84bab94cf0272f9328ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411408168690e45c4701724b282c773426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b36bfeab538a6e74709afa69d6467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38f3421a274543d8db27c46832580428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fac0ce1c12ac3399ad4a57129446da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9e8105df86cb29fdeeff809c3d6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e7c5d34e2ef5914da83f646ea2e8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc828353ecf6de3ded9e3e25548c59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac39ae0aecdb9433edad9c8d040230433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ffa50ea05ecbd653b17cfa7bbb64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beb18ded392f00f93694f6babcb1a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c8fde8b4107d0779c4d4790ca2b06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49429f9e198cf9e43a2a3c4aec262c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33132f15b4106c96b50411b6604669f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffb5678028afa6c1e609c315566290439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db8bc4f67e30c8ba863c3fc0d2d176440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ca2e4d7a51bb444315a1a778bd25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c624b1a5114337fdd9a6e1a394ceebd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d04a8e8f4d6e9018401924565df7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a4110d3f2d89b5c275b5200e2532f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9289b00354f44b65c72983a0c4e020445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c056a9402228ca2701014434742a7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671101fb25713bb157e0f8ecc10b80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33102ee4a3943be8b444dee850bc9445448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb2615183611bb32806146362ccf52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89ec3ccf7071f5838a6c5fb13f806f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6e1c3ffe638419609e809537dbe90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85488210a2529d8f99c1a2180baa039d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6605d6880575e470a7bbf6221fa864453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5386862afbcaf9fb857025857724c80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42c63459f83a4ac084c87870c4c918455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63a4342cc9bb43c5fa033d7946c715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84045f24f6bb2fcf3abdef1b06db45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593fb8b6bedd34524c55186149775c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a120c3d060b8d74c6b92b670405d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936bb18c868ff9c2d8db214bee3b056460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78574c6b18744f810281e3722c876b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fef074bd6779375aa634c93007b040462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729cbe71f40e425d01ff1b9cd8c2e5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3172a6f351a613b6bd492471a384fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0353914ed2e540b1c8e745b5c2c59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d882f9be889bbdb5e7fce25e05125466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62fcd2970a57441a04c30d8d884f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6e1e3e17d36b2f12b0c3fd2c84b13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512e02e0bb8d121208c57fce1dab46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ed81fbd7df4f2a131274e910fa793470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf535a0c6e7928645b55f7576ae5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee32117f247963f26a5aed451deadb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a610aa5b62296f08ae8eec2c833e4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49c570e34c63eef1af82db8e24eb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af091abadff1b43bfd77d3e4ef2f4e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9d4c8aa3ff3f6e4ef8baf2ca47f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8aa1bb0806ec510b00644c38d4545477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80783047585c106b294f4db93d1e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a400c4e7182e44b0152cacf96cf6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9e3bd71f15f550b266858554caec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3ab1512fd54db20dcbba1081db19d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b90de36adda8133aeb3950bd084a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ac9ee51812b192ec135c5800b33ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588eb61f93266d3e1c471d1776f6a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d9e32e2ad49e638dc400fbdb306a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751dd31dee06f8eaa3179f4dbc64243486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1b0e540e528d61f6d79c4515d5798487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c7370f37dd292f44e43825c867df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505370518862c4a6915993c78e66d0b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de70489f4db47cd6ce46e7b77e91f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03363e4f69e0f573e65ca875598679a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718980346acda9b7e6edc82c14896ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a173841caf7d60eca5861d7daa807493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf3db7ab946fc90e5effa6cd1554c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb55d060a56c63bd93d7e4f52e37ecb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f8d0ff9e4cbca748c1b8b3b080d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c166d8fdc62062bb60dc197b486a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc181e2e36e6ffcc7f68439f360438498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cbeb7a6480f8c305018e38e002c3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239bacae5cfc3b7668f9ac2a27017f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dadc66550bfe67e9d44fb036d304a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4111e5de3ac91a832813c2c669042502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489d4eab7e051ea42d812f1324b857503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11331bf4a7244328f5bbb72c8a270504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884baa04889cc82c865e10628603f0d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7224a95f7d80ff381c26a46d69819506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff4541f7df2777cf90089af3d7e0f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673dedfe001afd17149c0d4323789a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196adb65c8fd66381ebe9568da760ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7879ae115acfafbc80cd4d7d6133d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d388584057fcce717be6899b93c14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d7b298bd19c4c29b468f9e353d03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e3879b4faa34bbd168d65be52be7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d521fe159cb4ea1bcb72b54c881113514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4179ba7b8bb29e7608fd9dd98f12f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d47162c22507efa92f3275d14838bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4b4b28699ccd8f7e62f34253fb87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40593327be78ab67d41242744be3fb6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b59a6b26085d883db0b2874d3db73f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97c512a1e38bfe760ed146b77ce3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc73de86095560543935bf0d08ddf5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c75a4e6325081300c2844b9b9e844522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6699476943cb6bbbfb1a90962719a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760b6024d4ec0004f5062d3678ce7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479e4f198d632edc22502ecb2b9cb29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9ca549a6bdbb4250f530bc2c09b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8a1708c022be7d90540e2257b97f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b852f20debcd6449af380184091aa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d12b33f4ded9db181c6e1214ed8ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f07229aadbbe61303f3e1331d4ca9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d6e202250aeb9565b447281441bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b68b6490c52888e8e0ead16d1f28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e17137bffef5a56c65fe0f03ddce8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80349384fdeedf46b2dc78bcb0a2b997534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefa6defb40dd9f51831815c93b63c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecf6a63890885d39871c2a29a2a7a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82482c93f3f44271691ee81a39e4f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b885f0686c3122541a2d3800a8eec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9df2e94eb2bb732eb78c72e38c1aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929a434e64cfcde918c48b370e6f0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0044ef989e95ecfc3c59e99f565d62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857456634e0b47a7d29b32d1f67a82a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45699c14bb103026623a874513870543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955365bc7995e63627779c4fdcd1fa4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0f1580057f4133d9c674cef60a09b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b884e3660d5d58725d3783e3239b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ad58eef4d86bf18b8f03941ed4ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e24abe507936b8350cdf81471b3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6054504f96165885b175f119fd19d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718747f7a85ee52f1b6258d2bc3db74f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad13b5736a1defd8e2c85e97caab5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed992517f78c6c8bb64bc8ed637990552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee691e0323ebd2277cb1657efba608553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98795ca6bd1943195770a849c71e3072554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2cff971b652fb834230f5b509c37f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc7349cc3b72eeffff4aa0c84a782556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af956adf38853367ebd3453c002bbb9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f221132085f398068f732fdfcff4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d772e7521ca693b93e29bfb06cd3dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad66868e842f1ab107f315faf1b7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1772a064a45012141ef4eb03610b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f14376eac3bd748eaf7878ecab11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee2723d9f04f5134c0d95d4eb3e448563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b51200fbe5635f226793f50ac46aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099f63ea8942cacfd753b45e0af482565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c781b07979c50082cdbcbfb3b68d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0dad6a63df28a698d9deacb3f9a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf410e16ec20d271f558f7bb33dbc61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40295947e1858a4af6445a7d5b0441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca19f68f5b584a148a838048cb48d2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8eab3d0638192ad2f106087e9a159571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd07c39c8159cd8a94dfb01e5ad881c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b057135e66ff0655cd0db75d166c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370ad9b48f00800de9fe9714fd6200574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c3d6efcc213947e6c417ed92f66e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730ed922d0f8484531d33b82554e2cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb33aec36660bde8e2824245999b66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c234721766608222f3f221ed5b075578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86f2d38ae0244a7f833952d7ff1f54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c5d951cb1cfa982bbdea8cf51904580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0073226b7bf215d06110303bb8626581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1acce708e220958a2ad7d9a809bd43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f4c2adb72d3671a7a7fa353bc18a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a9d75b857017b2b96cba0747e7dad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362132f5f3bdaa8c2fc24b2083f3b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe77a89df23a99285e1458705789a60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224f4518f64b087f003a45c2838d32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b1ad44f1182375df2f9c562dac5f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d502ca6eb4847f32a4e6c40bd2371589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf575812454c07fd44841de72af4dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb02797d46661b247b744e6a07680591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551989ee7671ab66a565b87082aa0fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af7217e9df398f3e1a19fa25206ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7b7146e0c82ea96d8f8d03c3ffc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064021997b14c5c21c76d234b0e8f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f57fd092437f9774e54dc759ca0ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa73aacd34c959be6ff77a247e3e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b906deca90750aa8fe9d74f63c175e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28ce64fcb2b51b6b190a744e6c280599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e91050ba5ec4070a4636c863b838600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b52389ee0719f56a2d6c182b1819b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07b869d4d939493444906045568630602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a07a6f78d9f9deb042cdeda879096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ada61c68845190cf48e44026fce86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfe248597c1501b0d6f75db1539c5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b93b7d1b290b7e92318300cda81a43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c219ab8cc0a58159cc96239354dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3a49b4771a443c2ff0be87808a737608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9487f32c9fb5e4ad49b54ae8718bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935d276407c36b41ec6950678237d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121f676e3f4de374501adb6910abcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d90a3a37ba242167ddd1109b59ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e1ca4d7f91b273107e3af0716bfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4953d1524a21b000201d788b61699e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1a22d7f61088d9afeb5e3b346ac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194e4e72dc1ead97a404cd2cb1c716616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae8ee79c45d2ea5380749ab99d3ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871ee83b183ea868db55eba119cb865618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab521e21684b5d0b12289add2e6a2cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d566eff036ac5b37a3f9662f15761ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222444fcc35ce053873aee6273194f36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845168a6927c11590b31a83a19835d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a3c56b27b7db9478c93022dfe8bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bce17b03572585b37c90b585eb181624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f711e3a18076bba81482e3ab32229625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675f53e8bffbd23727ffdbefc4cf69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db180f36db938d03ab461979f72d73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7b46c8a145fdd399ac3e73a480ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138b3ce08e2d1de4ae41202e8663e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184e01b04d7300f6e8fa190cd03471630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953642edda65503095508ef5f1a3ba29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7d983e502413319e42a3c8638e51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2639b6e6d93c907e71f6de222b1d73c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb558189ca4ebeb8882e3c7844f5489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e6d15cb71935fb631bc22a429297635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fac9531e9974ecb8162e8e273c5a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595cc9e99f5716becf9d83465693176637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864233bef9ad547e3dafd7f3fe7fbb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ce85c515b2c3644eab5a8501a7fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689dd83fcf873a861f8b962678fa4dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8afd74785cb03f61c131fc2e03b5ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0464ab1f401b3e3b15997a9ae402642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac31a2199c4dc8f93cfa6ebff9e5b40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf80b13387e3d284966369992877c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7b61988b78a6448368387b6e43365645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3721d90bcd4e18f6928f7799f8e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d970fba77c138999de91e26914c8fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da94e642300a223f0056094fb96f41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1a08794c8495e580637c55a90a7c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd31eeabdc8b7b3e43b25c497923c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3bb8039a5a9a8ae1a98e731b44ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718435b66f9a1e9dbb75145326319d46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ad38009b1c6723674d41cdb600e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d29522cba394bd6bfb192c3126d62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8582f08011d25ab329e998cdb0bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f1bdb0149a484f5d033dcf5a4a7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5ed4a9262f26aad88c705f3a3f3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b8309fd0005e3f5dc0ebb512ee6a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ba523b1d0b3ce75b319c9c164d1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875d3829813ff39970d4469a22e93d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c9b467cf8be12e7c5ae9058326218661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509bf9ef74d75e5323c67e1fecc7e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1f43de15a871d66d4e3e8eca7483663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9690556ad0bebb10b46875e84f148e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c90f338070dfe0f3a6d6ceb7af5363665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527bf23c4c414b747910676cb6f98ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7d9b08c34fba6d9ca9e548fac0af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274e6edfbc766de5a129002ffc28f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381c48e8dd197b6d62367cab715f88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598cb1664a5f8b5370034540b2e4fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3ed418a9aa9ee4504d94d96c5aa1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8603ccf08d1e5d1c8e6b483d6f430672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383400fb2513bbd7bffc213a138f6a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e073b95c5af03817515ed71df30e5b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663108c8b8c707a60275a3a8be69729675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18512a64e06f9cab3442c139852fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98820feb7fed0dc587f72230b3e2e7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946762bee8717746655461fbed3a3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2f8311e9d5cf3235b345596c6e56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f7b100dc57bac041c84b8e690ba4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb9170606e2db95cf38c665f1569a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1c8e76b0585d2756bdec87bbd2160682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33654073a74697e95edff5383f5c2aca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d45ee30a73e5d7b681dd47089756684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b6085ebf1fe7d37c95973cec1278685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec11039a3ac375365c9de52f01ae6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f8077c171e7507111293fcd94aac6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8341a61cc7557a791890723ac2649f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a853e0b954f15920d1784b6852c124f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f5963b83e0f451b0f9d09e563aaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c54acd858c94e3da41a0e57a4b6bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072494847a583afe365bdd00c49faa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e935529ed09d502dc30ebea9ab103693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de6dc914682919f6371674ada1a2bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95465c54716fdc80b24d1edbd5f07760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30bb562a7479e87751b5489554bc80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0526cde53b7ea881184e3d1d5fe57b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab674b6d643cf0dbf7cfbe94fcd51b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde5cbe467f65a3219280201fceb6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ac8ba9ad0dd46d2e019d41d84183700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5c523ee4a38f327d937c8590fa2b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260d4a9bf38dc24e1acca7794c9d96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5df9ff5f4f040f73a9833dec84a77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808b8735e72d5e4b9e031f79e305d7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ff78515b566481af3ecb4a3c9a21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd7e240320cb39428085aec97ccdb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576b8e9a3af4639b2741884fff5295707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad2f3eb03f24cffca59f5e9b9300b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7816a3aeeb634cfecfc328fe9ae584709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17458863f5b5896e5c741818550a752710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eaa3ef4ede488c9b09390fa6bf3cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c693347810f67eefdc1fd4feb1731712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd58d8120846626b5af2f6f7b0c6ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7ef6a199c3afce5524fadeec77bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe70cd25238ac99738c0ddb38b1e68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e49648824b2bd14ecaf888465f06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9928715d518ffa32cccaa146090ff62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43539f48117cfb079b6650a1237380fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334784251444de09c9fe5d8ccac9ba6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370d4f347368b85e8ae89cfe42ad82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63b5af742387fb506cad161127415721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d58c4d544650f7e2fb70b499058a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36af666aaa5494ef3ed064b2078894723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb99f7d7d00e46731b4f176f9e5f1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa821511f9becb10562d47541c0ebfbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66464e1ccb40ec6eed727c1191d2fbc7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad9351e0fec1f2902d6927fd5728c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ca7d4001a031656f6e1871e6f791a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a231c44ebf5dcfb37512405a54aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0f0e28fda9a8441c0eee1c008db9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08315aa8b2d84daa8d0ada4b7ee1451731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca7bbb0658406e30776364a3e2111732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d384a5f63273f55b5d80fecbf0fdd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab9ad6b3d2c57359d4f943ed04c192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e93af3b5f7e8affadb4d4a8e62e2fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfeed38f3509da56fd091011562ba0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041ab9fb5b777efade1cb3fb40aff0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c07fa294301c3895267d92628b98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a45f39155e0642c11a9c8e3b33df8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf32aef68fd442ea05ffed3813fb60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c331590f9dedd5121d1d3a8c7d36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d249649ff5d5b4a4d88df82aa6061742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a14f978e45288c982968f0f082ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dce413e5d9600cfc110503a20d0fd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5b7580e2d13dd74964584b5ebe7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6715757e1b42b39dc730a148dc2c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53a136e51f7b4a1b7dceb8af567f46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5164bd898b49b33c3bf02fb2ba8c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b84ee5ef21ee2a560e7ea6cec424749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d1b649d763d948fa3df856327e3d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f182d1bb62ede9807ae7ec4aec8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec92a6b5a88589716200927265f809752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a21a4dbaea0cc38a279a9a2abf78e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5829f5943c08158b0c5dfc5c0aac5fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c28606a383e9dc8e2ff698681e12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c35d0fcae76aeda8a78cf30a7a7f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e64adc7549a590fd6d831dc6b1963757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeab1d4e8e78a29b76eaae9130b5cd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f51d4e35b222dd6d4f86e51a110505759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>