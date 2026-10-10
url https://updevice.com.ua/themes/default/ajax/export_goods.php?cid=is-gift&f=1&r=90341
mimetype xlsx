--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a736d1c38123934ce8b82441087e0071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d12e550117d88f947088e7974e212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b8bd30d0665e77bcce30ead228953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283d78086b58f7efcf587113a87dc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ee04538446631e599c742c5d488a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64ffebf2af0cbc8d8168718999eb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec75b4dd7566de9772861e9f363297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c79b2dfb5dc9936c127ff418ebecc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491566cd44e6ee67714da7240f96f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61e52ebdac4762474dbf126945e75210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9fedc5c4a43207d105e5c37c6b0f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e759d001a0c6d0de393f12e3137212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d63105006053a48668a7fa81178113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173e1d64b62c94f9d3255f07020ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043f9132f71736c33cdbad0e077bab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d9ee8af8d12e0768e4251b22e69616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7626613140867c755f9caac80fab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b2feb309d21323c89dc2a747d7ba018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b0b3cf735325b14bcb21d953ed3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d572b301b9dac00da8fc60aa79a7d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180ee5f70cebdcbeee33e6313c5da7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e25d6994d0b90661eaef8986b1fe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac29ce4820bccfd35e2481d93a33be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f38e0de22c894c2e37f6d0df1779624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7e15a09fe7bc3f2b56d33cce06caa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1936da82475c7828d2f15f482b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc62c93b152452cbd88ee68692d11727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7891e957b0d6807865fe6e87498555128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f14b0a273779538f83d8e15bfa3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056f0525cdab4bd0adcc5bc724b60430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013679c27dbcddee4eabbd69b969088a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac758b83b42eec3e3f82bcfc7fedb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcccb459d86c03f8fc11bdec18880c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e311164cd768c69e7767c48f16ed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6002cbe915408a1883dd40e0fda8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2022586000d7900f3ac2b3f35004ca936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e176e7ded81c6be1e67c11aadd04c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eceb430fd814635ea36aafde0a23f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eab1322e81e79ca69c3d988e0be0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767711e7fe0e6d497b2f8070b8b271240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb8ed876aa4aacae47bb4002fd338641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc649c7d966dc7f7f2a16c208c6b23542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa690d52808c6cb10aa972848bd5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180a3690e31f91dd9b15a3fa82617a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932708eeb462ef77f1c8dbfe0bfc3ed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455d04014f482a6e482db959edfda6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e7e87501f551d4ddfe377510163bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f98010c6768a73f6e217a8c9a8dfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915cd16c49276764281e3d2d73c4bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7379193adb23b2a888a4c8276cdd2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989029d7ab059db84d3c50bb917d256f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e18311e13513202c4834502390304e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092979d8c34de2e52bb187a68b82631d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863be9c4c374e7e1f8177e9d1dc5e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c660395a4709c54a1d294733d588e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4f8306d127a28ddc42a1170bca6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d483bb147fd5229dd88f51c233035e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8644c4d7e5789b11967bc5293990d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1727a8bf29f593be3306bcda8dd8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b1b8567a41d2e71642704c1c8ad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1590b607922049be35cbf9fa245deb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3453dab56f7473f06d4d6cdde7d2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2fdc51a3c563f25f720bde37663b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238e5ad67fbcf5accc39ab409516b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9fb8150c34f0d907e1d016eb0a6d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0c62ce4edc18c82bf66eb3a6c61d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca691da9479353be96bd1eaf3632eec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22c7c534cc16ec62b2c620a29b62068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46bece7b75d5e55d76552be020add069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4084c7061bf1e77eb5b3ecde6219e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d98d47d17ee6e3646f495c749600f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2c450ffca4bd5207b3186aac1dd4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac407a2d7ab75d78c4e51c66ca2fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d55fd87c3fac30d7dfccf0daba7ad774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a982866df756b41add4b2029d15b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf63902287bb80e3749b22e7f4bd6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418b614db9180bcd6e9667c6729f8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08630458e7f849629ba9e05e8a82b42078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29905392402d40a9217e6966e30c8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cc4eeb5eb33b6516a9ba32a803be080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ec3f54fdeea87218c25476f477aba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc3a93d49a43daf32388e7f2c154f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb956c134ced6500f3419967ce9a5a1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33153e0d36e7f5c9c90e63ef0672886984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8f5e03d672dc27cb4e4d0644b22085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7064eeff68e880768903bb444f76e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821ba9e1aae766926a6b1c22b05d0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a12b45331ba162348e63f703786888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284843fdf72a7f5499db6305a094319389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3ed261c2a229236c5cbf26e4498690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c97b07e8590ff19c57acfdfa1f98d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2641f2b9348a6019c57369c9da5d5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d5daab0012095b37f128e2e341a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0868c6d39eea34f5cb11896025334894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe6e9be8fae453632bd5dc2c1b494e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510849177e245c238b13e1cfcc4fff1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788544e79ac797a9c403f481afed27a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14382e19bf0bb83fc800b09720cf5f0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8845f9069107925e2ac6469559af3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc6054da47f66c7a7d9ae81301651100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe532e3b53b51e5e982cbb9dfbaae1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b954cec8ae50979225499b692742fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f264384d1395eb54e9b0b39b66ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c4b0d394b2d1381e3b8cb90e08013104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b2dd612d3b15f9d8e17d99a259e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142cdb6148824b6d4603f840a67e168106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430040c9bb79fb4ecb9514b8935216a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399794920f430b30903f7d5eeb3ddcbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa39b45cf0b2d94cafbc9e854c75282109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f717f3be5fd9bb19d4ea3b2b18761110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849532b55991ce20c5bb7d206935a54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fae3980afb83d11ed13284cb67bd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456e93a4b1ca5543536cd0360498e34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afc0ae4c0f318860a5eac99980f727114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e71c7637df4a555a50ac0ffe1d547115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f29d19afacc85b5a38d6aedc8df3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bbb946b89769a490c21daa3450d1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c97b2cd9ccbfc0b2cab725e9f93c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa37187ad1fa9825d7d9546b3f6b17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28502dc35a3f2cbda7c05208588d19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a44aed3c2a36884dc31b9f32aa77a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe886c6605c94000e30f87c98aaf00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7047b2854a2c28152b2d06f81d07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc6ea26cd708985399e0b6acd443e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae986f72aeecc701b5d8369679a82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ad57a168d18cdca1d4ee53b5d13f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9decdff080305e128238b7cf470d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304abdcef6b20746d04cf7bc9b4c773d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51105f8e3e631f25a8c68a3c98760ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325235468f6b6a26d0875fa00ecffed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010c2692c4fb497b7d28d455fb9a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a0ce4a09284d7ff035ed34708cfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d09167c52e06330bf0957c43d89cd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75796e3d2043e7a0ef13ad6b56750e58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66fb99c463e57a3d3836ca6d9b2bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431c8fb40f8ed75018a7d8258d49deb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58916cb1bc2442fa0a7b7a9b859164ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36930eee541d4d55f8a2fee02ea9c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfae417cb4226c1935f46903916af5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b5c9cb07dd3226d506d5233711e40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdbb556be8d38c043d32a43a9e52b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0fbbf4ac7dd6f2b27062db6b17f1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2496ed7b7f126d31aae295e5f97f272143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c86d2986a9788f8b4785924cffbbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef3eea0dea88f8914f171c33f6ef6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4965b35f7abf7ab56ebfaf3b1a39585146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55066286e5b7e7f3c3e7fd99e8eca163147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea649df007bbee1cdb3fe305fde5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7a31a23b08a8944236e2093ed81c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e9a4a42070fa3e0093b322e75e28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c13927fc8dd05d8d854be7982e671151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aabb6f0e23449d9cc827aec8a9002f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0c4074ae5a85fe8a8befbecce62c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b995a06bf090d6bda60f3dc91ccb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f249b86d2c3339224bd5f479c54a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85e34b1147fd89d4d253efe0f9c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09132f76326df979822fdc339c7fc2b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e827b3784470a728cba3b67e28d53e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6476dbaf42723f82a3e937b0988d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731ca4683d7464ef15d6194ea58fb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae6cd7accbec91ef03f217e872470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b855fc127edab2b946b17e59d7638162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aa092bff28446485a318b5a605b5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad311db4466cb57db42da8150c781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625a70a10a684695164a0ba148e5ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a4227729af63eeb7d01c9f74bd02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d72401558f4e2e90712e84d82f18b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e235e48811da990cf19cfe08c527168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627538dc457cc0e7978e898565efa8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b11a2ce1d2a7ea421eae77937d18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c588f4c714809723c71e374fc5d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301787e3576dc1d5b3c127c592f1b67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d266973c816190fb39cd7befa0606aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b2c0f00beaf68719b03b456cf571174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014b9e80b993e48fbda99ccc48a84b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd6766fd66a4f836cdcc3ae44c155176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e2726ecada8a7377edf173ff3ec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b9bf77926fcf885282ec511d563c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130302a437ee1e5cf1a761bfd30ca7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d273b2f55fa06c0af2393fa4bf6f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e4174e4720941659e75a177949a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e1a832212bd8cc56d529e66f79209182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1a8e32c6cb149418ac2af0f23ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24fa7127a28fa6e916d4f24bde887a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207fbd60ef812c5b7c2bb77b9354ccf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3742baa7a22429d6f9aee084b35f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f96aa7849e06e1bef3af0aa633048187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4437ecf70a645137c8edf6da3d72de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff58cb6709259a9d2cee094423247de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f323dee6269674ecba070cfa3df1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01c77969872cf0857cb275ddf9fb10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5229ec2d916cf7ae457a51e6a1bd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa5b4997e47a12316ea230d3b61e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a390352a50d337fa60f7a0718338b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6fa6a1ee7f4e82b2b6b2814fc1fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c125b94612e54632938ce8e007b0c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339a7dd919d3410b945e1d1ba3ba4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129258e81c2ecd45b173b28c6dbbfefc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ccd7836b3c8ef5c570965f8dbcae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621249f52211e4663cb98a3e7019516200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37fc1bed9c2cd30c499b6f937102a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863448ea46c6ce96ffc43b508d489f48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21a186ff617703134178fa93d5fc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21e540612a5f19523500ea3105849204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdee8d952bdafa640a9bba7907058b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a554a1dcde5a5ecce4851f8c5cce60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382aa04491d142fa3651845ea93d158207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca43eaf9237265ff2c910502eeabd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9c26a4478982995045f62423e6a57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2d17202470ac32788fdc42a9351f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d1d6a6515b7312d0e1fb47911cc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c7477b634211f69fb07ea2a114fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c204fe2e8c5cc5cce038d9e81f79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d2a05af550ca4249be76451af79f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc96ff7bc6a6c805c73355653b5f63f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c560f9cd34f8f65c31f5712f55f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2a123f85e59323b84dca8ba45b5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f2d1c2f2f64d9518ba6271088438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b7448c31452ad4abc78954aefb1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf64529bd32cc4b3e3a8f184d0193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0fa307ae73347eb6b48820a72af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc29f6ac955c7ec828b9fc9a2ae47f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc16679e6f160bf1d2ce491b3d7776223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3a26f8dacb9f9689b5abe161384f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29bd3da8223a7a467c251c4f2745f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826915354ea88234a32a919c3c9ce0e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872daf7e595088b470d2ba6ee99541cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2541c7b327ea996ca7394a1ed336c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef348c5440498cc5508be5f927f539229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d71f42ea99b71703c4414dc4d1cd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7759c3e8687ecd0cbc46878c275b60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630373abb2bfe045cd501047273a7d0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661fd29fc009e567e7c57ab971a6831233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca0b4b0d0ffd0a18375767e5ce030a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885693f33f324f293e94ba3e6f44eb9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca98181506f2772d5734f56b4f44e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc210d7da77d319582331ef113cce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb62c45c4be84384c95ea174ec8337238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380593be9985902930ae9a9747708e45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd475f6b5de7d65ade061217044c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc1cf31f280c5a6a2652335c6cace241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49996f7c9e1922a5a32b8e2b1300282242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250611ecea2a2fd386686b5262640a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fd580d6da802eef9f44095c92f1a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b8a576095fceb7800dc48cb2431f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76174ab1cf1993c56c5e321c464d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c0ec9bed9e8e116b3c3c7648d5a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5cade486e2ef6ce5653ebc0178a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02ea08e2e4a0ae2ce2a09bc870b60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac283264bf992e87f43e08ee03568250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b17b4e25efafdade30ee2103113009251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb9d233bfce07ef28e0b9a667a2974252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596630f41cd51b79e7b517fe454d5cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f753ff16e2c0e36fbf3f879355d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cac6c37111034a4763eecf1229bbdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd42f930dee4b13f77ad9bb0e3f3cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f6cade269e035b8df9f0d448aa62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046516d3c34afb06acda8ca7be3d9658258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f12ae4a6f91fd6fa6d30ae4944a2e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36909bfe717dfdb9bcf5ece816bd8f22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b74472cd380b0208d7533b27b660261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d16c0262aee8384b74c79f13efb0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab11ecc0e074a7115d65030bcb56b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56bb5afa6ce487521da575ebb7a81b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe30dbc5ecad8f4528f4c819c3d160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca104064fb4cea98afc744b5fa4d7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ed45f48780194ac6498f16a70fcae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e22e2bc081eb73beb516616dd0161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030864e774b4d7f3d28e809ae465747269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d224e8ba4f3b2b248f602dd7132fcad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad4cb7d440a59423912ab712b468e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d563d36c88088e0ee73e12d170796272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67ffa72a5768dcf5e21e0dc3a0ab7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53b6b1d74587eb9d40ec67bc820991274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c87a48dbb33d7b934139d26dfafcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6031850ce5306fc1633bce63dc8a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e9d7541f32e3a4b51f5208bf3b53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4501268e06625d039cbf317b69f7a28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605762e5fb571c79ebf7c86565c634ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286937401779e1be31c5e3ed8515e0aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe927bcee4a8288bb73c9675fba976281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15a900e8892d1e58a35e47b378490282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ac892d6c08b8d748342da4ce5aa05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3afb04c3be4566a4130fbc93c51b11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6fae0d0b708f53bcd4ba92b27ce71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459fdf8e175df6de66010509cfebc50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183cc8b997bfee03c9213480e510e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2f9148412b6e33874168b23584296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379f692ffbcd771b2683cebc91157b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2f494135124024ee8b2a1c2d77ea2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c33a992725b13ed8cbc8a747cb096291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8401b1dcd6e9b38fd1fff825508f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62781965571269a8a7e1a8b4e016844a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e126bc8ab0b44c326dda84050b58b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70457fb13d27533ee20f112ba33a9e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbbc849daf1f7128c4e2973f5ad17c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8c1bb0c62f37b6440e5d77976dce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00900ca8436fa1961b6a8c25f4f9a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032d4205d52de9f67bf9bbd5994397f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f29ca5295da13d1a8d5dd6383f6a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64fcc11fbd4ac3d3ee7555e9749a99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87728d03411faf6f7d27ba20abcf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2058ecd1a3cfd4431ae9ea264cfb759303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7ee55bba9a06f52d4dbaa7e4f584304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6089ba6a1520b644c97b95218b25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a32fad9eaeae6d389076343fb33e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c5b0730be88479d5e1002fd9632c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d09bb6c070e71e5e529666aa0f151308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e0af3525f964c9f59aeeb14c8e903309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5a2948b41bc674aedb45442ecbbf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8cb1e71f0c19ad520e36a34354cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3d0e1fff7878d989e77a679f8162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459544b54d3ba0e8f86fc0c57f2bfe1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf40fe3e326e98fa25f4f89d58424314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794690ee7a03b38334a8d62e7ac63c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e205f945f3b20a67515f4021f7a6f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b1721e3defe3f595a02b4d80116e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6cb488d8d0f36c005242aa93b7269318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3856ee5272b4ce36b52ec651f972f5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903803e5585f5d4958478bc11b0fdd12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9791f4e5c62cfc68edc5be6ae2526321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118bae3936a2414557b1d1e31d43d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863454fd97ef81960d0b47ef673e22d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e44888e0033605696f3f8520380d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4fa5abd78001c3ba27314bf54621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332dc5bbbd8a6ec25d7840e73b0362c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b826ae4ff36c745ce7aaee5140fd04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e0cdd88e8e1a90ebd730a980e059328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a1370370d0eb966d6e786de11e23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa6231b9338e6ffc30f3e80e7b9da6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a59177b4d03d2fb9a5229ec8d404b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf837185f5255bd55b5723a45a61235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c77657185653422dfcb9654118cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f37a102a44a9e556515079d83bd1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6c806b43be9d628b53bcd5e804bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695ed19f5c3567de5207d6e29c3b2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e0033557c0eb6f351966c6d7b8cc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9adf247a4ad7a6101b79e4f2dcaa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe19b1d0c4e36b2c7b9ba9a99d02a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ac6dc6648fde78bcd2e813fe4add0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860904169732df6726b6004df9cb1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55758ccdd1752805ca44c3086e01b26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04d3fb04bc941cc908bc9ca38ca36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6fc556b3befe99da488766a8a5a6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62277f41a88e4e052c477502bf273444345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e8badba0f91a95d1d3b9dd03edcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa350417fb2c0ceeda6f37ca180831347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a69074e27ad1677c99fe2dfda2f88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238709413287965e5615999aeb0e3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0226570f2c26dfba35fb78adc096be8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0618e51b0fdb401ffa48c06bfd7d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfa20850ac3d41c8079ca73bc85de0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda680f9c913e115851d664c230c22d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd1b56d0cb5e57131afe249f4e5bf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1d918f1edfd4f109d9a5cd17d793355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956133e587d3183e0a68d5ffba5321d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a279f4c4e43a39981d66847b6ff0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ce0401821a73e52e9b90a627f4faa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f9b1b28d31a7ceff4a6ddd7fe8e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8386e0521e7c582d715dd7ef77eafc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822afa1f4ba701fee6459b04fe3ce47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182170b0bd265639fc7a5deec2c82678362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df73edf8c242b2dcfe05694d82d3f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2444127717999359770876968eaa28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb085b81b31559831361c00318de377365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c3c029a513b4cce00b75a71443ab4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cc37fb03590221a2a062801e3bffd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5579ce840aa6e61853c61b0cd6175368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc85eb076df1101ab3c0bb4d8a99a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017fc0e54d559fefb728ac73641d0be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0469bc521a4abe11530a1e964fdb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847f07042732e1594bc6f7cf1e8ed3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829add94fbf1e452603d282646873f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b675da3339c2256165361cd0a9437374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649c2a338ddc5bc3c846df9bac99ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec43bbba04aef6d94cb8ee0f9040d68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80747fb76904bb40e1ad10a8d8edcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f015e90629ddf3dc23eeb66c098894378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32202b21cb42720481a9ac697674e861379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5685d6aaf9615af47325e2b4a2d25d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c36f21c958bf6b3a6a312d15429c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0d1d9a5fdb9b4bdb3325c17edbfa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6eaec7df27259ac17bdf145ddf49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e4b5f003d159341349a77513f31c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b987d8eb50ad3e12f934545d0d12e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aedc80f0d19edea472fbe767414df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f093f2a0e511194d6c03f10695502387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d18777f909922ab2210fa8d9dbdf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ae11c9407b33892685cfbfbe87c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8ffd6e8a18b681434f741ca59ff2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e07a40a3dc21b56d3267c409d15b30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcf40879a98bd52d01d636943a12b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c40fedb7e7016e30dca62f1c2be86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a4b39cd68a59f67956b78e5e2a44f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6716a1857bb8e7e8e8cf92e341860395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a015f45b03ace181e5c0523d9f36a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1b7aac09cfcff4a2d05e9fb5af169397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a146a1412e5ac062a96c502ce06d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f6cefbef5f831b74816319c3e17a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a302f2d9a70bdead74d3aa7910ef14f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1560b5642a52bc26c8f2acb611a11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119d3ae0eb87aa5410bb625c1a089dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07cb98187ec5a4af0a711090c7ab95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6b7ec7bc8831d2a209d697d89754404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e32ec0069bc51d5a53043a31ae8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4c34f4715097ff522fa0ed6a743c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d68be012c58affed943d6ae99e7c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e73cc57dfd65dad268c2c662f0766408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e48467eb4be46569909ee503818723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a6e4c3e04182a00d6c742de205ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba46f95e868c3f003dcd81cc531e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd316d9d7e7ba3005dff81ba9dc68b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58374ec92da778b674e749441454d83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884db9a893acf0174a1f72e08878138414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631f41c704af663bb60cc9b0bc4132415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b596bb2d609c49416563b6bc74f50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cb728af241ff3c04e84213a4f2e90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cac61c2057770b4a2b152a68227410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef8d9a41792338dd82f822bf8e92b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e9064760dccf9bf96dee6af75655e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b516b0a9a19d9b6e40527d68bd75d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb744e852b3c018cff2a4971c4955b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94629689ca4379780f91b03c648f4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c56344f0b696aad74ae4bff49d11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013d9963d583931bb9e9cbb2611fe14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592e234090366c2deb9ca71b0b9653426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811bcda45ac31eb332d433763058cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970634cad018034d689655370e665f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cbb0e3662941cb215d3aa33dcc5e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404a469f85dd2db4dc4c3d8d8d5831430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df651c934e9725e1db275a5e0a6488431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1edfbd8cd1f1e47cff61ae14957f70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cd803a20c3e2332f01c5ecc3b7e45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a553b6bef14bbd8333b4dfb18ad3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ee19e7c52e0e8df174c70e25003b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43842be1a6037860365370b8db90c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82cbc3534c50b69a4a47473c2cbe4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276296593bf9f13c53a3cc271ffa7030438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd792cacb95a068b5754aac3f85309439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aa05739cfc7f299efd636eb056907440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14231dffc9ccd29a53c6b0684dec17a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03f33d6b6aef8d0b903de408a47677442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ece9c7eea7e1e1bd6c24406707226443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe0425ff704f6ca4869bd84dd124f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a55cf3f8daad3e5e5f719cc86d4f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fd9f0d8c50606bc66313aa860a77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369e67385ae9ee67c5012901599ea55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827fea5880ccb4b199dadd3078645b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2208c11eb3ef95cd82c7331c60d67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc4f9ff31ad31d581cdcf78cbc794a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631791042b9f88983f1db270f32d8df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c734edc37b5cd6f57c3dd2908a64f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d912c3cae17d2a2aadf0c601c653c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0bf68cbff5ea3ef5a97a57726497454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e042fbf423a8a5ca9bf4dbda661644455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94124e2c66d7bbacc631b8add8e303456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ce2c07182e8c4cffbf700bbd9a8f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358648ccfee76c6a31e17aa20c9a0a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd799b2081fafa62663a6bcb37449a61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6be438416c5cd5429821b781384c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9668c0c90bd6bb8d615387f5fcdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0731857e0b42f2657bfff888cd37ab5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fed1b19eb5097492b1a0f7efe417e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa9617b464371c0d1de2a299d04e4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd1236b8f92caa13d776412271e1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d54bdacdd42d25fad2e706eeb917df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15cabf10cf3746076170390016161d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd0e11eed77ae7e3449dc6cb949b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dc77eede46ec954ba52b6f48e2946469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cfcdc809d8ee055becab9421db7d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f098826fdd8d459b691a8143ed2eb6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51078c990902a695f78ab0ba633f60f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd9516c2b6f000ed042f0897127ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab076ce8eea85db7c5da6da5d53d7ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89644b9367700b098ddd7902a5a0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd877e53e440f0efd95eda28ee4ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a48dd29438cec67fa56388363e4be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649678b9a88270b51a47cad2dec264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fe73dadf51dff1766e62777f1ad00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a7678f8bce47f12ebf0185cf47d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53024cd44558cc06c4f170e9e39ed1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd761567c8a5e35d1857b027811a13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f933ce0a86d704c006a52cadf50ea4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec05bc3f4b0db37ca18b83fa4b9065484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e9868ee58ff6921b53a7d0b5d0ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e0b0d6a0635e95d5fdeae9e685615486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b876ba18ec242ad3d220c5f57b90c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f79670493a1ce7455807937b6561488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaccd801b90f072f84981ee20c8fc39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c49e602bb6bb0323685cae48f3b56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf5adeb01bf6fec2591d530cf6263491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7707da25d941d68ddc4cc1ad28ce2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e825b7e98405c221ead8778c4d3c4ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202427f665f63f9e8cf92f3b8c21bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e97d791d2748200d66309a7b8ef1a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e27902a5d27142e7aabd16ecf87a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3163517da2f436939218fb6262943497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf3454058f8914cbfec4b1ba0f8674498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed7c6db34dfe34119317a2dec4f316499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448033e9e5e41a655dea17980ed77723500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd60c8495bdd58d54293b7d5a1dc49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d784209a369a84ba4c62cdaccb299502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ee104644f9940868f4896ecaadf6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a0bf58f0ca15e8ecaae9b3fff31f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d860e423a08ddfbb6b4a9810a7a911505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2f69f5337413f8409c7060e8af1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c7a019a3ea1d04a6bccbe8d77c7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090075c5ab5320e563bd9711783f9a6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4951cc822c117f70881196a487a74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fdca844e76ae66519381fc819e1ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d47413ebe661a0157e88fae53758511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5958878ec40055030397a1e1a0be3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3fd4d61ab8760693f5e7db1411b22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a48f675e42ca16b4648513bb9783e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5838bedb413e8b74e33ada7810dfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d9e5f1e90907eb1c951dc692044e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4808de9d85557644b9270971ee8a56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cfabe15554a121b7e3f1f0c324a9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ff55315ecb7fec92dfd4cfe11fe8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd08404631a61eb2255b8c366ed97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50046fdd3bfd5ed8bb0659f2712ae3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6fb3b4c86f3a2d622f460f00cbb4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b464844b749fba656662987b1db1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f3f13701777471790e6b2bbe63c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b0eefc8aafaf43b002a7c5ee83a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa17ba7572fcb4a1041c228ec273f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9306000cf8ab9b7ae5e16931294a23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da4a9176ea409ffa936de32df56709528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba86ad13a61c5d602f5e669f543b23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2cf86c9b4cc19c75365817bc993f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd8051cec7e29f4e1901291ce8197531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881186371df023d152ceca56acb162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd3bee1012af97cd891ce39f15634533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328df303ee6de56a92a8b16d856d3de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb2bede0a4f9c1e291756bef40368535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc064cf76ff1ab6b4a183bd33e16ea00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f629ec4344249d373c9e5c2a2ede6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027f18277e8a5e8d498827a26215f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6fc6ec7bdfda198349582deefedee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c9e44ef2a009dcfeb5f95ce0a7af5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099c03ee27c3c946f8d7e1374861ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d1db06153c4a30e6a539e54a4614542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c64111f38e4b9ba0bf996b16c2fcce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc85111864df6ae6d103ca4682a7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c1b850b340bb4c5aa93bd2d64441d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f25f441682a4d96ea30c4bb152fad1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a49a1f846ae11903eb79847b87d68d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ae36e6460f3b2595c0cfd3835abb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb1d26160c2c4a38a66740b64e955549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705be72a6c18045ba86bd2dee07209f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61280e7c1e0a8e047f484c947831c20e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e121ec93aeebefa7cd106e8f0026552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dffe547be2f2172004e1f46e9a407c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68d49d8783425d3a342eed747108e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738e9f789fadfc304a4bb70455a0a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396513db1562ff0d9f380bc448687328556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda0a639b0f8cd713d09a36deb0eec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047af5e859f9dbf34f63cdd3ace5c6bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128540ea459f1d5814a5090795e0b339559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6c45344bd8d05c9fb5dc2b95c7a3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4631a665f5707e117bd9070de3e766b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dfbff0a036a0207fc130362f8e0fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab312c2f2906d26ca53785e8741c60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462d4f8f2d9c658afeb0a1681a06df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1506bf76330944378eff48190b00904565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ce8fefe3d2fcb49b8a3794924d2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60800fdfa1edfa7d0be47d8c683222567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ec6e380d590c4fc482ae35cee8c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638cb5e2375ca66bcec3242464d749c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3469a15f0156ac541b5cfed8f4b13a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83412962a080127312b37a2a92e7e638571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fd4894e847b0dc91113dab96da652572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6b89e49a0c0f5ff304eb5459fc1d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11088c3e4cab44560f93ca0c9c7414574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717d5e9d0df7a22272c60cf8c4c811f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fade2597f0f3e2b6df34f362674ae2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a044d7c9383ef99d248aa165cfa9d5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cf5d5d569af155379eb98b6cfe534578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5204c4cfa18b967fe2d020a6cc89593579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b3aac2b8dcb6ae20834a9a19151d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64135855bbdba6818deb3ea10d7cdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceacf7d7c166562731129873f76231582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5db5f1bd4b35008647640adcdb273583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a69570d93eef5a1f0aceb0815564584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b030e7bc51412531160568797068158585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7c476cb26d4db10e28028964a369c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f497618db4a18df97e0c7bcc078f2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078874355afb1571e3948c943ad90e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1bf9230aa6fbd1294c348bc18679589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd3cc93aff08521f42e47b93a831c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7b9c4c9c5fb4fcd535a4f78d4eb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98becaf2b44c683ab0903b63b111e150592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5e6f028035d46393b0316f38b192c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958cdf7bc245a1951d52a8afd4fc8d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12ac303c65f785dd3cc3b216b163a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ee23cb05a1361849069efed2063d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961822ee22b890a6a203afd0eabe881597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20c736fe5547751265ea0ba388e0fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b158f1ced7ad62e8f993c0e816ff9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06c0f7b0085584b3043e7cfc46e8e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b8cb9b8684571eb4be3185e8b2c8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375861d598706d2d7a665971e172eba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b856c35a46dedb596cdc502d4620d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d42f4d666bd5634c10c20b37e9c18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b24fcfbe49c8dc2dd250267a1f3675605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a4fb2dd22ec66670d5d9c5534591606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a36f1a0a613d224a0465b3139ba8a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3f8fb1cf1de4c8bde0bc622bdebb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5454de35d071daa8332d54bf8c517609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201820d39fce52a914a629941ed0772610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b1dea750a57fff36c163c517bb68f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541af788d5e41e9fa4c260e23873a35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fb993b7cf5da9774d8c9c11475ea8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a706bd644a9e657cc90120046c70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0486c0513bf4da66f150693b14855615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f6db666e789337bd7902944ddc2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427a0db347701e211a168d1123e95f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d321230566e2b920e9244923c3f23c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af12bc730182d1688ea4802a7dc6c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713684fee5b6feea8d4dc48dd3ce51ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f7f5abae04a1ad68513d54a1c1797621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79307c43f316901d7fe0e843d61e84a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d223ccaa2e476769acff7903d29ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb81d3d0f515aca60bb73fa7e0342624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e80587a320188f50265503e8229c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093acc2941d5de290a33e93a4092a5c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf2a0032af578e138a102d43a8ae95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3758ebbaf65b39e67c7b54598064628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c1306032cfe0bd1c7d345723b74c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3baf883e20c2e6eec969d08b25d5dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c93b5639709f9b44b036a94483e006631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ed9ddb3f35e76c8f2465835489da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb18577c457be9234841c9a374a575633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8287489a18b00353a1610c98debe3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446376f0d55b2e2f11dd4a51e93b060635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f475aa8ee8061b8499d7859ab45913636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a902a83ba281475095c5df96107e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f1b40d43835041d4594bca81ad67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea0af4a63116baf5346e53063c8a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66018d8677cbb68e54b323554b6771640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94743f419461a2f549cb2c2a825807b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a68f735e794a90243309ec5e0b28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b43f165eee0c136492768b9556086b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686999c620fc512610cc94fe5e39e575644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e9e214ef483a096da528258328c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492841ca7bb4e693dda7aa5d21fec32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e743ca88c8e71cabef78e878bcc319647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb42873c9ccd390479eacc69e84363648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413155e85553a33b0af7827e3de726b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d85bcc17222298b127556a6c981576650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d969c616ae72cbff4d2c6a4b0ae63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4dcc72936afdf02b273f12da146ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a7f9bf0d96f0d33b9ead6fb211ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6d93dfde526459248083f549e696654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43fa50f4066c087cfa37cf9a050a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c7a24fda5a5f64043227ad3c2214656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9fce2409f3bbc44959a929ff3d2d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a68a76bcd535bf41107a6712ae63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb6bd1069e00ef1880ea92f4f5a4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522abf036c19ed62222c650c7f157e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed14ad1b01eed6f891f283482fa49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e74c3273c89b67ee2c7b0cae4d5e79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ad159bae4831a315d0af0f661394663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae04e31bf5c6936b70463513d59b757664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705b6d98be07b5efcee928a68ddbe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37927bc8635490088d215e92590f1db5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c79e7f2ea8b9bb7b8602b999dbcdee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f86c6edd52b123223a270221da86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865e584bfe8ddec31667a5e6c6d1329669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f7ca33a7dcbbccdf2f83eeb9e4889670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93219d381c6ab6f976f2b42e12c2ed2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0a09b26500a16f33cfcd4ec5ecff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f678cfa11597ecf8e1a9701b1c0889673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4dbfa17238faee7a5dad697cd03e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731a3da4582e3f82006cd12f6a921c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace07e0c925667a7926d72186c5087676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ae5696a70920a08263be83523bbe1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8b227025685c796c94be9f062d8eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea3ef4f250892fefaa7286c88869b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb20137ea03d6a192fc2d4ed2db6355680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09237c8c06839f7a1f8be495f877bfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3033b2283ed29fc330b277e96be1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38e938367fbe6056233a923e1a180683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87472055291eedca6ec7c1e1a4950684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fbb98473a1d8f6a80591e6d4ec9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e81354177b8ff50fc3940d0e4a4fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf55c8f780dc2074cf870143fd197687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16daa0ece41dd482a49b677beff448688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe374867d9f0f508bb41129dd0d3dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ffdd00707b6aacbc3700ecd2dc61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7824b25463f535cc022a21b050de9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa029088057d1a03cc0ff81e088b1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f70daa7ba878cb3d7de2ec51e0b6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942291d669a908f17cf59f86542fd45b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428671056c22328287b2eb9dd2b944a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661ddf057900237c54ecb8de797456696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adbf780fac825347133f974ace6f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff5a4d090ef747d3fa0ea37671b209698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6798a28ad17b282ac7fa4edc565276699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178e703183e84e34a6b7011ad8397de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24d65b4ed1c9ae13b236d653e08054701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f52133a66be808e6a4880b596972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391478cc81def05c14a326cb45df80b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a11e5ab25a870e1c4d526c630db92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9743b87043c49570df16d42e59f4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667255ec24b2814368b14f1091f64528706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b7ad976c1049af5061b631db7e8fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2b07d4feec9fe750627376ba4689708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeea5997fad7e1efd5d69729a84951709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7647ee26398d8ec385952d256a7f62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f8c8d6936d7db51b714f8e1d1333d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d95da0fd1c43ce490396e8b02a212e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7a8b0400f9b53274c47b4d8a4b2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae6d0016582c3239386f35e34450c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41920915dfb25846e125509f0605d2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8599084f147eb58a1214f1a42b0201716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd2e586c6f534c21d67cd980bd4cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0647adf4b3ddcc721e55d85e78f53b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364965a0f0466976b838856b13f3fab3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb08af9ec93335d7f50bd8cac3c10cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530713007795df6a5a5ea6e5b91eb97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f0b4f0a8fc925211575badcc9a67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44609aa81597f197647a878a3185e50c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b753e346e33b94adeb3d9bc2395e27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf72e9fc655a876c26c954168da325725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1150253d7d4638bbd9002034d237431726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf282cede1e1fef1c014e7519d5cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0158159655426f5354316a2293483728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e87e2175304290b405651b8bd239729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e65f6b57aab31728b841c111d2877730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58aac121402e2916a6d28168ee53c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d319dbe852c9326fc154c792edb3148732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367bf970943f84079ee0b6bfff29498733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504b82edd5489f44d703979ec4e3f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a006aefc8f6d8a5e426082719bdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f9a09abe961d0f9d51b5f27c0193736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae66f30583714fa922c532dcaff287737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803186421a5489a5f35cceecd2c1851d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a704ff373084f2d70d936f1ccbf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283184470bb4c59c2b7b36cb776b1ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c6c630b12d30aa05c34e8e95b8024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc8badda1d3784b962a7653d0bb73e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad87bb1785e5eb9504080c4160f0466743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ed27957f89761bf224968662f1c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393acf8c317d208c8e1607d2cb97ce2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f42bdf27bc01c451c49fde7e6006a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef692a44c8843fc39b6705ff9b31b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abefe0777ddc65e82a3fe54c47aac4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e78fb6a169109d1d7015ae996a0fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e234f3e983be99eb660eddf943e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2fda5c923ef9a72f2dfcd4ef2f034751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac2f1705f35739eb329bad365890e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce817c0792121b8768c51ad7c9f32fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068c9f332eddfac40f5abfcde06e8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0839325c3332e302de0277caefab4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df3ac96b2ca9625df9aecd92dfd63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff3b88724d0cb8c2bd2c5bcc28876d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1203771e095d7f07a8c7eb17f204758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d180514e49443fa509ecb992232d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23e2fdc6fcc14c3edb9f7cac96b8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c777aeece09414f7706054a0a35a5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae83ca3eb0c8e61476642fd1e506a543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d356ebbd174585a813f4b0d071ebec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94015c9a2000a2ead59837528343c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437128af885c05e30c1957aba0cada36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f79b20037770106bd51686f4586d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda85d57e99f4a8c3858aad00bc38cc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590df34e355ceadac3eacd1bc2306a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df9dbbae43c88a8fcc3df57dfac6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f22fbad51546120b5beb6e269dd14511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756dbc720cdb378ec21454029c1383912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feab385f327e6c819035ad140d0bbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555aaa6e5039640107d3f38d4e00dec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782de5a699f2a01ed799e0e57e15c9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14b03340f0f8ad4f1cd2a5f6a23fce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860a3a2a2ccbc0b468662f5e01975617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f7429968c27ad79079b234bca76d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124abd2b3764b34e3fcde769551ae5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72def435f18e6179510488297fb92de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848c9c12bfc0af342b2db0ae486e5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e8a957c26c5110b8eb9cb9433d18922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5ba5716fb5c76b3916a897f4d22023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e022b7e5196508480bbf80e6a6c2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2853181c321e645caf77de557e8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c8db4c08a48a63dee6327b051b2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecf51acb021b51b25648efee33abfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fedf80ecd479fe37708aed53e5b64228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b345d8f2d980f3675fc5918f4d69ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb14c3f4918c3f8b347c4b3c982df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf6056d1cf54aca41df0040d30d6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b6299dc5ba5e1af681425a2f735f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1954dded6721d8eaae79d08911f59b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6158edba38657128fe5df27be4f58f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7f0f765b5b66f7ba662a9da8f79035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff486028104c0e9c12366d00fdb680136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d2d00e5baf04c255ad44ccc9ee8ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f3b3c99752eaf9e9310a4ce65710438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06b2b2ffb8cdb89cceba4137f688d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25e4325319c679092d768fe41fce5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2e6a8f280fbb62d0f4e104beed49b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a64d1bf85e69d8e7838a87abd1cf7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4c3d378deb2f300558453b9f86f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c3060c7fbf2a749d75b9816c812944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a16d669b1fe8bb65c069d63be491545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da09c66455bcbb8c9287cecf8885046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b5055637c5c2d9c527000ab37b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed18b78ce0a89ee1bf92b9721f3e9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362482b6836fdad08af0fe8816818949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c5189623db2f6a47fa979899266350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdbb5306660044bf9a66492f60c22251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77504328c086115b87f74dbee489752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8037d6b8621bfffda24cb8234ac09253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ba67721c8768c0d473de4e24646a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8810672dc924cbc55d4b3eb955f3d7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d152c0e6f5a3c785c36fe630fc529456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88297611e7f335523f1f040ec5e14e7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b611e8a2fff1c475ece9e9e281ff9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97bb2022338ab7f9a4661e815925d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892d1a48e7543c1a019364c51247bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9373e438db3277cfb3a777729175761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557da665f786a4fce4fce41d364d1d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe45b5f7887329cc24816830c64989863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1e858f3f81edd533714430ee55b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d703cc83fd3b22933dc95b43a6062f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6abc1fcc7059cf5c6b32c1ed59c3f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da46c7af20f206a4a64963a9166997f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf21498ef1e2aa5f86b21c281761768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f11f5c5eab57607ac6cd44d02ddb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b3bc123ad9d44e045bab15ac8e6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b77ef383d78ad4266a42d14f34856a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010caf27ca1faf1f61858f1d82adabb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1eea7321d1dc8e85b56a0bf8098873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21504b8e87bc8e6330423bf91b9f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8463d33272c98c140300ab452f98775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492945a82619b1fa5ce6012a77f2e32776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcc548bb9b3fb24237b6cd369b274a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc693f5136d9f98014a951b2df11978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b3de7f2bdd738f435b9741356c9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af14032db6bd3594f42cca8e30dead80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b378e675588975c05e7e20a000ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6344813e51f945d503ea666e5007f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95758a8eaa3d87b18eeaea538e77b3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810d38edc07dbe2a9b3fa937d8dfdd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc90f97a3ed6abae158aeac072ae2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60639246d008dfb374b5f13f1fb359b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fa14712f27b2e9d5b09387867b4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d922ed16e255a9b13147539a376ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f2d163ace56ec9854b2163baf5c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47873bc23ddfa7123f175a9da0c9fef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d52a7033a664e59d8aa5adcf90cc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c7ddcde872610f4a32f66106bf6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9eac458b56869875eb53847552c1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980284905bffd4b0270f23e52ea1924c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2c47b1856388021ddb599aed28ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950448d1bce93980d631a62b89f12d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494909624db250e1e259d8b845f02e9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdd74a6802791953dfa56ce9a7a31298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f438e5c79058a11d4cd8ea2644fa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f10b688b6d26f31fd90b2e302d3be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a258255c4023c328d3a1d945282cc26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66159d33da1b10e6d2b1cb194ef97489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53e18e0e971b9f4ceff193d5914c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4414b62b1baec15d21c692c73799a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525393553cc934ea41174767af1a392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cbd50b234582db820d0434a1f293e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c33c424564afc010bc420ea64b94b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a205a302db8fdd1b5f5dff7d0508e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918bf4d844818f7057cfcae16f3270f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7469680d24466db4ef795f9659fcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f4e73a8fd77d9d662a09c99cb267c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d2371693a986ef9d1d1beccfc7c5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a62a23bddbbcea0cea30ecedf794113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec712f57a0b0a4ab234171e42dd5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eb4ac9aa24be5266e6e5dc354242b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf8fc444848a7d776512ecfe0c9714116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df74b91a92425156929ad6e53bab835117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb7af713f223f0cfc33797af8b512118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200cf6694f0b6a1e81e2c67faa2fa46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50998f8e996d300d34c7c5ec688e55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0519f1455a779b54018905650165ee9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f689aebd530dd4cbeaabbe3028fb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd787f9c30e0f66653c19cca5ec45ba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4235c616ea1b4c2b15789b0aa139124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ce884bbf0d7254fdb1d19a1f36626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4d81da0c65aa3f594d7be799b3ae1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf6600e156c159ea6b7fe88e0a7f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc7b058c39a87a999fa98285068a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518e7c09cf7126c873a3e52ab87734c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349386b9fedbcc7e7c3ee940bdb03f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30748a8e53d38f6d79f0bb10d596089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12905c54747b71808e1ede2d7e38e80d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05bb88788f6ea7af2019c974b5061133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed06ada8cacf8b0e032f4b393276fc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a6d8a64fdc70aae81a05f5b0f3bb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09922c1bed7bca1daf16c0b795ee66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df151a2158d4ce38f27c72fc6d2d4d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465a5566ea822e4dcab7767fdca2c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94387f8c773c01d86b1f3efdb0c47120139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af591cf6150e3587415f22e6ad8f29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea09278286be082776b997b312313141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe26befdf98ecb8b926b0c8c1c07e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9bbdeed092936815c2a07f4ac110143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9c0bef3df199330735e5cb68df32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3bb43819fe79566ef963a004da1e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5b413d3ff34eaf9723eac74231dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b99cfdbfea3714289818fc115677fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d69a21b46c1198ea53b46de041b83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236ae8d1357a03ff0aa48266128ef3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7aa2e63ffc4cefeca742562b96ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d6285971802fe7afc641e13f849c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102753f0902368d39bea62cbcea3be4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93825086c007df9802b5fa0e75acd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c24257f88382ee0449e0aa9be897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa0cb4946e01f33729e74923a7f6d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679925711040d854f5c3b105fe10dd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c176b98a9a660a2d9549ca114b6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa862d08a412e714165a3dafcca2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21521eb22220a848053d46c32c0e9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8bf48768e332716db6dfd48fb30ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec387fa657701e43126f3d88296d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb99425fe1df9addf55e1e1407415ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f322c9f788f7db0954d2726e623f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7e5e0133573c20bee15a06e34fb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212290d6f7b60e82db4b1eb05d4c6ac7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18dc18bbb570c377e24bd4756f985166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d67b0ce26d667fbee211e2243577167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623c092152542b131bbff7842d603b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d206c8c9d919135e774aa4cb9c137f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb080d58b7b9956646ce096775fa7e67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de622ffae793921519b9d33cb82ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f79e3379d8bd1b61f080702c481b9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cd98fd5cbb925bbb48e063b0f869173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe187956fb48d64acc25f8eddbf01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d197da252a63b15a13fac8d8382f3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2028d643639f882fc9064daaa5f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d21bfa0e83f7e482fdd346dc48ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05fdf1f63471acf43a35c5a94b485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a192e16bbf36002e213ed66c25f19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217ed7bc769aba4c5e17404cdbcc56a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8abb2da01d9593be742619bc09e3e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c837e338f1de54849732c81a656a8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c92cac09cd7d8567429f085ad7e02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193acc1af426e22bbb9f5009a39339ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef87fb2e69e357b569d656acf9efef9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9084c027ce6810cab4919b89d0fc03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6475b8dde367d8b78a42788d0d76ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f17eab380f2c1a494b65325b26242188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345f38cec078d8bd1a6e41ce404da9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e72ca80964f4f181b5e246fb08415190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4994b0b33431fee5161f335581fee4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080d0e6270707a94a042a79cfa9ad4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8139cd1376e5e49599faa0a34beae1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2215dca4de056b0e0d275c4b0ff14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237d83775541e502e6dd13ee36bd5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c2e28070eb4d4b9a657255a6b81eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98166748deeca752545bcd105485dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae51ab266b29c57851b3a47fbc6d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bc2fca776f02f1f29e30f68419623199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccfc1acd614afacacf2365abe2bf84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d8de37cba1b3bd61efc0ef4896b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101274831d29f612bc1dcba6f8f8ce6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251648792d2290b9f551add2233fa03d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c5d6c08d097ac72826cee84a0d4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d9bb27474f7d83dc28ed3c2d43583205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e49b95aa2edfca62f8d6c53f6a054206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525f3a5f21e0386f1eec564f9dd3d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592138d1780c10909f9772fcfd2a1e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7590ba5cbb210bc037426e7ee1e472a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56d0e2d4e4a51eab29cf1f798c506f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b106618b7dec7babee5b993ed5de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f5de1a767be92b514bdc16e47e18e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed5e6c25737fa3a22b2b4d0458521213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c921ec99e6eb7bfa0515e655056c6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2a081dfec30325fbd1f9d7efe5c00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b159c92125728d0daae5e40aabfef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb089c867540424c604d90972e7048217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3923a60e05e920f31a63a695c40f3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b6fd06d1cba24f7661b7d19687638219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f276e2ad93cda0490aabdce04b49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a282a156bea92ab8ed8b436589e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c4aa63d119470bc2ae7649c578387222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2495568e51466701bd461662245fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47fe91d9a9594de74a813ce0ec3d98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e56ab52091de00eb8e822352e29d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e1c3fe557f78bd5a857912cedf7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef8f6491e06ac46bcbb027c9638667227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69503507991836baf82dd0f6709155228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56791cb17364b5e17be99feca925f32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f639a720f51a61da5e553f0690af3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12a796194da89d3886b57aa9e23aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed2efd560258e34b91269e379f85f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863dcf00e1510e0adb6fb002eb364f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe2f4958208dba09584d9f70401919234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d778e730ef05e7d8b513b90c9a908235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7aef57bd484857ff4a45995ba6dd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ef7b1814ea88f8657df5d59c7903237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3ee7f5f19ed684418b8da5c651a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da181a1f3613f88021876fe60ad9df7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844897ad89273a8e5b2e007437c7edc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd660403840172d4b0e5eb64b31d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fc9926de6892fc78811b42f4c136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dd8296900fb2e07983076bd589be8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc10454e6aa8a99c1cf59d187d28b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47e8157c4d3fe224f4ec41af1f5e76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740e948fe4f6c6d22545c1eb978f39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32cc842637edb4a6c98839e0064c13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c32bbf404ffa9b4df676f4c3f37bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b575836a1840e12675f61cafe0efa90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aca8a9ba040b395a6dcf0004f9fd2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4893abcb31595bd3a54de8a18a42f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a06243bb226e53e9e1ed5f9dcbf81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c6d1d92fcf20a483986e53469580253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ceff9c850d114b420fa864bb70e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aeb45db62d08b4c2de43a40b4446f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b199d1031c4fd092cb5326c3a2d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f33de06d2f5a575520433a1c1cf2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152faed6f3597213c37e6f5600a612258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff43bc78d68d0f5983f1f2a29266b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126d21a7c4141fd893d7d3d1dff69e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee8f351d5cde18f4b3444c0ad5ad6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910a952017c15c84bf06eb352f4c5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d170054b57daac55699b0d096bd900263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3f771f3ae76db890f71b57df7de3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3930113b2a6fc07993dde3b4f8b2bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a06e18a27d935c417a37d1538ed24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e439f60799df96a240e7a5e710c59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a098ccac3c1ae748722c02e665ac609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb4c54c3a9caca982b44c2f2eb933269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693aafc5b4574a2b82335167bd09251270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3893892a3ced7ac258d22c015de65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb319d26c31566ea04b9b767e2de3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4ef16bc7c29ab9228de532f839718273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3837f4bdec868bfbfd741cacaa5b4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff711451f8f642bb238bb83d3fcc55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc372f32de08c46e77bb6daac2385c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ebff75a05e65a69e1f06661c3555c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9c1b0acf3e6649ddd4d61c8e5420278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec09af630a863277debd3a529eb49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6377a281b5d3650a69d91d415c5b0b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bafa640c47e8b954752e9c418a7e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4a18c051c4edee57e120e296da87f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a6455e3cca27b20b92ec3b7affb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016ae4e8adcbd1bdf83ee2a2078c6e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15daf141d557323e8d7bf46b84b3e01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b97456923100592e41ad3272dff70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52558d86376d5fb2c837b85b603965287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d961d44030f4d88eebe6d30afd665c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dae50c922ace36f39bf189d6aadc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013df43d7eb99da9cf93ff54524915f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483fe4dd616f923141f09f2ac02d8d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558f05500c43570788f5f82e75bbd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a8a11c379d1e91cddfb4885d2d65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051197943f1cf0a7fb829fea2afc6d49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68ee9510c463c3e4d82c778e651302295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ff69c339bf4c6bcd3bb867bcccee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a7abf64f0a2f26bff53ba95e14e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5804cd668727adc3bfb1cdb4d82ce0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d16b18f4831f69c3d5c35c69451b5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe728d860fbe79fcb4efd4d57de1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60548bc3361beb53a92d995751502b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f103b2b205aa4145d8d4355ae51b76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd17dec2a2b5056d799b0be90ef9328303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa416eccbfc6d01ecf763bee3ed124304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123deb42811b44cb875b225303d3d270305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e50c8f53a6400df80e2be5bdd2b10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f36035b0800e5f9f9fc63b396c94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d7ecf07a0d5c06658b76e11e09abd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ba8d1bf0cd0ca541ab98226c8a79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b24259261667aea5cff0d3ce59d2dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda2eaa6f99359b53886f9fb08b46ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ec7f1c1d753aee9b8229e48ab66a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb716128ae23f7ec8f79d7c493129313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979fb2696d20a33449d605eb87d2877314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769db5e0e4802262f315decae7e2e16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d39ac6bfd2f81e2c9ddcd7bd98378b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a68a8dbbc002c608c00d53def6cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d0a7e09d936744bd297db2be2fdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c3075c1a95e651750bc0ec14d340c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b303e4809871f0bc8f6f7db493f02e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0606631ad1b325543f9f30d8cd06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e056ffc25cacb3fac133315af0ac4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84737fc2def34afbab0c1edc46e46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c1117774e12343d652febe1ee498d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76b7a7f80f6c1cff74151b038df2e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a8d334e75b2c4313aa5dfa26df6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f2e0d8b4a177b533647d9b0e3250327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce62bbb859afa41cf12d9d14c2f540328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0ddecff821b7c3c609e6c0f84f0a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fe52360feecf0eece0378cee3e2fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e54d219afc078bad32ea3290d8473e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcf6e47a01b08eedaddbcb172e8d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af15199b3fafcfb3f3840ad5bc8f4f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f166ea5436543203a9b4064e6c9a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5035fde6f594233a44e00ec39fb5540335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0a7ee02f94623e4b214f4af2d6d2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bdd792fd5b1724a76eb79d1a95454337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfccc6c126626b59d90ddd2f5e18f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632c08c8f07c8b7352014b00783bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8adb6f970b8bddf2522dc5dee03dc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024a700382d6694e57a90d68bc04cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba30669410aa2650fe6ddcd5b73dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a1c2bebc68e7d5dc560c9315958f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45b7977958b5b3248aae801c3f812344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0d551ac1db4a2d1b0b62190f93b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd7b6c1ddf19ddac170ce0a1c9506346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7c1ed5a8045f30fe8201ffe81e2e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f15def99c88ec3d37517e52f3b3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682eb3dd59892a8bcfe95cae8ae194f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df937575255bc0bf367b630866860350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee6c83d40da5cfebb0ed5d9491a31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d79ebe2f55d2f1b2031715d0d8743352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338c5caddb39c4b480c4363f35ade4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29922cacd41b0fb2ea5824afe3a1b80b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62bf529ada94635317a85958f43e4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f70503cdbf52222635057becff989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d979dab22562718feda4aaa6238588357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d82723550de680e546d4a14d4d500b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c00f66c670101b81e0cbb40decb45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09034c9dd6eed165b40018de151e1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bdd0842ab0f2f47674dd2beeef80a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deaa6270d6fbed8e9577d08f83b331362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64dc46a91f9ae97152bbbd9a09c7b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5a2e519d39014032bec06c40cefd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b78de4e506bd08a94e2c009e28fe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935091c1b77b652fff794f9f5be80061366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0d7d77485a4f47ba3afe5a36e3abb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49b627565573fe8303c079fe9a0c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f5880a06198180900fa77d1c9fbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150b9f7c6f4fd631ac06a55e1e04ca9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da885980187f8ac941eda90d0a03717371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04977a8ee8f55954fd741132812f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d1646df71afe944eee4c0d07135c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119e53a47f322f154dfc0024cc017e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96206cd39c9d256ed8d1741e74ad049375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf1e8ade1dd80e7f0e669837afb594376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2df91a74741e098ab870d6181eb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba7887e984884c18cb6d412660c48b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2a3ce1361d297869a0f84ff9c9da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13e2263a6ddb41d5cf1792c0553ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71c5f6d53352ecd413042dd827b09a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d0fb065e5dc61da4257b8c5d73a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f52b260de0624e30f49524eb6359383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c45cf9dd67c02a10bb4f6ec4d1993384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4111006084eeb1dc090dec85b1b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36ecb0b52614f25184315b4ec7668386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f389735241a5406c8e104cd09c9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8023c4d2ee9a79d405bd610d78a200388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b06c4a11edbfd46ccc41c0546293389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b546da46b6639498ccff38d2cd95f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc0136dcb687ca330dffe4f35aa20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7217b046fd34efe5cf01c7bbc640e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8e8e71bca5fd0cdff855ca2466277393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a660d78e7d45113ffc3048226c5b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f06475c46454ecebde570b9b59963395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ec06197f85f98f6c7ce75bbd2717396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044e9a7e91cc23e723e46d8ee3eb39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee51b6982e60b073e0f7fcdff842f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2057d0736ff0e6f30501fd6fd9d2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3f2cfdd30e423d15b6ef99719cee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4bb2ed6e398627cd759204b7b236401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dff687d5310e65f34e706ca7d4bc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e1f7a41fb6e98ffda73134654f6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3324e0389c54acdb5b341e12ac623a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3166361a1ee1bd7adb819d4efa3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8889ba299e1519e942babee1b98a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522269ac343bd841624ff3faeecccb71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7c3244fd565ea83dfca8fbbc0d04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331529758763d739b11464787ee7cde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1ba27b3e851b653e99f927fe05771410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9638133204b39ba121f9fb5d8874411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e2b96da355dbe584c733f83ee1873412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b5a6f6c3aa1a75fbaf7226e81473413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001059d02b9a518483b3a8bb32d4be3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f8672639499ea982944f79877901415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e881876499927cfee360ab5c24c0ee4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e155a2d9e58fa5cbcdf408319bbdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da78d2b1850539e227aac1ef1b821a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec33f0044d3ae724174d003576606419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ace1260585a7f7913381a1fc6f70f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b0d44c76991789d46b22d21e4bcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77bcb2d7742f76ac67d43ecfde128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978a310515fdc65867929261b27b79c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd10956dc33a08f1fc6dc8a6ff4e739424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ff54ea8fae83527413176c0e8c14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea28f05c5e8bc435174ae3796085082426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eff3eb3e4e9785a85a76f9bd4f7dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120973f2f83ef28d7f0df2c74bf558d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb8ecad5c0651c1d1ad5f5337a675429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc34c88cf5eb7bc1aa2b4040d2d403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311acb0a368dc7f4eb92527d0682fe83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c7c9ccc6a74181eadac90517c2a86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485eaf4f47640da0e57dafd07ad2e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f2cac8bab13a75ba8e4792ba741d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba0d2d5f6059505d5332136af303d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce9490f4c89e0493d1ec24003358e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62610bf5aae427c4c4c67493c2cf23c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f780e6da91263c85a6c66c906cb9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41dbcccde932361275c6f494008bb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e29752bdc38ceca075ab4c819f66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38fb4769fdcc26cf3bf2f86149f83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653cbf2743f440890b5268b2a82cd7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430186d7da077749abc5e73ead24762443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf9658bd0fb1ee172bd9963d1be4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d872cd2b13c05ec65445abd52c0a08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af83948041f5b91fe710243729cbb49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38842e77b117cef12142dda48d5fcdf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c28579818d505e96ae02f52fac3ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574c948466779ac3099bdcffb6c632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc401ad8d6437ea2d04e21e8c728a28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a703983660e7e9f6d3173f9c4acdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf739b08d8eaf67f623b5b78db576452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6354c1c724b9e5d04e300407d8b49f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463e5266caefa33eea3043d01efc13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41379882d7dbf8919ddaf786b6ed51be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc38b38369792582a99300fca1918f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a7e406a3a945c10e3fdfe63c43b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84c7de9f7079769037d8d143f28022458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a0c3f09c94b1a87dd012eec96dce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4a6e6446ebd7d1602ffad0488f9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bebb8a66fcd1d5d06983ee55a1e9c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ba16490288936ec1537483dd3c69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f560c3b261dcb10214f2114b5a3b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d743f0fc30f0a031c8a819ca6cf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906c68d66f830643dc8518ab7f8e42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b5e32e1fe9a176c765c1879b32926466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a352f1c704052aafd8cf452cf38c96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775fe3a7ed78f31e1badd705f0ff3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b79eac4f55496a26f59f92a429d1a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0021c963b0a0d9abad76c13f06ace470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af94919dc0ef0a32202eb89931e92e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25848c12bd9e4198a108a8c1f88a149d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135b1e1b35b0b68cdc1de79f1c3981d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de4bd9c3c24052f50f128b19ce520474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d1e5ee4db400d553cbe730f4ac43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dee8cd42cfa2fb6639a40e4e8d5e0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb224cbde51d50bc8bc013b2aa9253b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795a2ccfd00a594fba9a1adf3c133a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc5883de12d153354e156ef5006264479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a70eb897efca3cdfdf284e1782048480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e548172ccf206c0afde94445ff98b58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349e46c57dd93eaacd304e3c3dc5106482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e75da38917a30ce2ac40daac058cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130057644188628a93721bcdeb0f8281484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb437327e97608817b17c3c63b798b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f23318022052bdc04916998c9b76b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b65ab9dd3bddf39af3f95fb015f41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca67dea388acc38971189be99a6ea1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6105fac7b7490fdbfea68bf8bb96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9500605f8bee7cac05ecd832705e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bae47a9b6d29adaf235a6ecc4719f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3d0c5534e5560d23cef40a664788492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9179eb7ee0d1348c60cfff2230f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484152c2ade32f41d7e686abd161161e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b35b36ad7842449bc982bd12fdc066495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb6b92fbcfe0d1327a9f0713842ba0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664b2d3c7c31f40242364ffb4736027497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46efb303fc5034a17b86e1f144e905e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858f5febed112338fa0dabb7432fa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671f49c1bdbf236894bb06aa4d9ca52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5eed00bdb3d2726dc6c59d73fb60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf0020c364140a5ca39503c5e7c2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfad7b64369d8102546fa31d1d3525503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41288500e94ad5f8ae58744d65f873a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c069a18740c681cb957504ea7b690505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d7dcee2ae119bbb5de9e53452f634506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bf1baf581df0e5b71cef5440e670c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201bb01d9dddaf7ea3d35d72fe12d32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee52a4a937bf285503e9036de2d086509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c50c507fa9d46661bf86883dca0c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172012c012936f20696ada8b1ba55f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e0f738f3021071150dfa9a7de4cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c77fa8e977badf9ccb01b79c4cff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a93d909cd6ebf019c74b4e7795213514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523e06afc4fe39a7a85466313b485b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e056cec8bcead89f5e4ec352433e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821488c723b4778046a3e6e643f8696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123eb05a4caa6e6cb9f4594590a9c36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda55e7f8701d54fc5c3e76a0ed29425519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497086b92c90ce8799ce9acec96f9d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefbcc352464e79e96e9c25732104d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff48575c2022c1e3de2e84b47c522f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc0791fa8cf34b1a55caabe8b5c9a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e090df05f2ab36b77f53a23eaf43aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd7c2d5b1954445c88162dd36dde1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866604cfb6df9207655210182706324526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2565d9b6e55c89f0703992dec6758527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165e7df5fc2be28e43b6714cc070ee5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec9b409af3d44004f9503d29b1cd7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764536fb787db927828bdbb38ee4d17b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485b6bd58f425558a0b6cc863d026a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa8c819068fa9739c87e3ebb434cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2565fd03b5c315f0a9375b23a3ca20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f09b8abad33587beda1770c73d57f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd39183f82ab03bffde36a66312119535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638d851dcdce2a8510bf286b4c1362536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09cdd3616b0001c4e5fa472e018b4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e7fe55149284f95e7e9b3f272347538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da4ae91bbce1c0ce4dfe00a0dfbac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973899589d63eb3442f8d1e252c2266540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cef396beb42116cad7a23c4601bdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b8f3ddf8f169f7ac79224e5da32bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1cc417ade9538fef0cf81fc9e0dcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134af0bbd5d852f5ad015d61fab1993544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee17611d6ab12874d57885bebae0a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f93b546c0822daef6fe812c937ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45fd22db4ac861495ea29e1b56043547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e1cb41d7a377977941596ec3c3ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c74bbae2f45b4487e683d5d9ec2d79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b693f1d23011ac2d8e8ecbd85867e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63275604f752968bbd72bfea54e6f34d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca6d2025674126597483ff6c95b7a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c54e1ec8872d3596bf04e817d9648b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cdb867980d37bf1f22186129a51b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e6311347f9e05125df438cca215f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd0267ce16dc861cf493fc3b5847a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee75cea43fbac268f7c77ca88d70adc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f61b8d5cc9697c7a2dc8c63364b56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4fcb75bdf86e6f7747911fc6f026559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d75316ee9304fc513f52c19a65409560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f51e262f97263f76900235f5d6b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d4ccaf04abd06e4575a1b6ff0a0bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb273706ee6da20eb4f8a18b79357563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1e9221512e41549bed944ee191139564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51eb3815c72c73bd322260779296da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da8dde3d4e486c64f6e22858d54b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd50afe44b443025ede399a2498b34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78461a7de4e53b5308f3423bd2d2f780568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acffa5b1fcd633d5e68d59ffe059a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93851c80667ed9fde1e4a952b5862570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f56ecac5d52c820cfdc622a6860b73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65942253cd2b7413249f071c5fb113572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93d8c3e4ede1dea59185487e3316a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083fe36e40e4ebe42ae720623932b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401e8a015773b19b0795d37fa16a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d379add05a6f8ca86eb01911c64a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0ac0ad31f0f7d5f8c6e466c2c00f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5b0d8305480d996ebca83c9e5de2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983589b834796abaad2499083ccb4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f8932273b81038f499fe83a7db20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db531ab34ba107ec97261ae7d367ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5574a41e06b7b4bb290cd33cb8d9fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036df5a93665d71edd6a23fbd25f9f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b6c3c8611b4aa7b7962e3abdafa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307218083d6c10ea947d7aedfc808ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccd0745fe8a4b152e286843f54bea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62692bf9bd4e32501e2df547a5cf7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc9968e4b9d81cac75f3a705801461588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789076fdd099483abc1f2e6b849437cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363ec0829f3822f2bb25afb39900e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0006c21cb7e975a405916152f8a30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c438fb807601f23d1034a66525074592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7949165eccf7f40f66e85eb11120a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264691a1860080ddba8d50b57bab81a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554274251184a42c79006c4102ca302e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22316319ac011b355bb54da91c108ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96fc690c2cacdcfc17964fa3321ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c922de61c61afc5c6198354060ba3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7dc186ee209fd5a60f2aaab26ad6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a360a51e4356e0ae2be78a6a7ad6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07aec8eabd5f9cb2162b276227de2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229f891e6e0a67d6a07dc3ae17720b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201af5af87eb272fe80cc4c574cc70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847656ef4e2860aeaa48a3d56e07ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c7d8bca7fc041b58581bb1f772bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b23f19af4a25f0be4c51677f3772606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bfa38022f48039944e3878a002ae5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25ddfa7f13482220cd56731993666608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71502ef89d388c62e28629e025469a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91bf379ebe275a6648a14a61a43174610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0f6f8c2e71c35b8adf7f5e1cd9317611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4cca542f3ce1b0c149aaf8e08249612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540426597805053f518a70fec643ec68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6d2e3a15183dc1f0c63cffcee9ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361249439f363da8cef19030b41c2abf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594bd684a05f08a7a84ab5967f0f84b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d054f4f5d58b2a791e9f38f025c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e332889f364b2a0259a9ce52fa0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f413a6937c9e7be4a800d3999e4e413619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1242b03fc66fdb599aa177fdcc0dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ef0017dfd69b52655a553ca9782b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d48bc1408893d70ca82730f2c7a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7c36779c961d9a209c55b3cf7041623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a938031686ee451f0b9cb0dcdd1f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd34795bece873930f98fa902d8ee8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f446e3466b280090b68ad876f6b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39147a638286533714f38f25ddef3c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232d074358d67ad1f56fc3f2037f0b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ad503b27a96f577632accc8400ec0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe7c679f1c5440c1577affcf12e90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff403d34ddbdcd063361245012ebcb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391e1f5c04c7ca8cf6e4afb1595171632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7675bf9626abf5b8c940aaee015e74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570885b93f415525ae9706c98b6c29ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bffbee8e40073bdb48052767b9483635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f27c9d0bd62b46654a4ca4d9fe754636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ffe9256d1769467f2446e7c227d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86db82ce00918657cfb087c9d17e3ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29a95781ea29e4723da6ebcf1cdb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f779606cf61693260f6c6345692d49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc53b830c4ee66e6f10e1395654f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113c95b4968449b289b4834f1b19067642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e958bd7d5a9cc572966ad042adf85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0084d682985608d67e92f1f4969e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f502436add67f75b164549751a00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1da8bf6828b7a048fc5b9f4c1591646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbc30ee6bfce5ed994c31a95f29a9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7fb8d12d447661f14fd59fd2e7c7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f8bcff9fb54b60e8aea27a8988c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3bbd97343baeb344c9eb0b81a10b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c25a99563da3e217b7bb3e7f3a5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d0c0d327b05a9373f4a8ae80f706f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971a59b05d9e052e351c6a9ad0f0d75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca697b1a23b80c47706cd11d95a3c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb181bebee712cc4e77fb9ffc1c2f919655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d625388e91a8b60dba655baac7c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d59d47ccda77dbbdbb21c1eca5e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46638b88a86ff40bc777639750b8d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d71f5f4c1d03f1291b44b99770d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567599f701fb4670f4674b11ca4a43e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec8dfecf5da0f0f3b2370078ba431661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cea0e04ce143b79403a4d62a546d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac887ecdc7f5ead801a29f6933207b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7009a08ad5eb96f70227ab20464e11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f6d1677db5f8689738aca432a64b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7361e8a7371c9eac212c095f1f26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810f779477783bf5dbfeb965fe7348667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe45f0328546210453b41143d9b2c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d2c13a90c5d8934322dd350842b95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfb5a8fbc9f7549bed2ac3f8563a76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d5c40da2db88b9cdc483a477d129671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e4bc8406e722f635b0d6345e81c4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2675e4f6abddde64a896d50393586ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6af956b35a1334fea012d8a221aaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe26604337fc44905999602c02b5bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188feace3606b2c15e5f637dedf4304676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e936a7759ebcaac8c8e6d9c36da820c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f68db3d1d76a6534a5acc3142200678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2768fec30b0a1370e7cfb6dfb16f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8337362d87963111079fb64e88746de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e31f615672b2a7f533edefdf1325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c46918cd5976bf3c1146a7e2d38b72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead5a029da5376032c1ea0f641a875683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8d7f3025b36f21859322fc31ef57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef6bd1abd50f87402152038a51e66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d2d2fa84aa9a876ce4bae37541e65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc52a82b9c096e7b20c403f6b749aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0209304985874064c3d8da99b5dfdb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad41801315540b4da17927621e7983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225584b5382a882c912d9d07c8f99596690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2fe1dbe1ec2975d9f98bb2acf4b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f2da3cfe8b3787af7699f23e0fa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5eacb8d710c7794f7a62286d1d51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214ed58a5acd1b1572b5170e161005694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858bc026a09a5add8009bfeb86a2f86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884ff998d786bb3dd1eb29e63252fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cef67a51b803cc042625852e4607d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9907f127e7689cf4f85b4cee526fae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901bcfc0e24ba2bd7455972cb67a040699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305d8053680fd23b7f2319657aadbc6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9eaff0301109cf57d6262202a087701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5fb333a0f316b03a05632f866edf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82825d93e9e02d331727f591dec3ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede164d6903c7595dbda239bb317ab8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670191d236aedd9648cbceddeff73ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd766e0342e878641daafba78efab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dec38487c7def6258262602a493de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff1d94f6e85aebe05d431b2e6afc82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5ebd8b6901226fdb465f8cecee84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412e0e9e8e04884010f5092d88d46e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d113ac78f0a8b74e39e01bd63d7c1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc8a1db144587eb3c0b01ee3066fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010dd279d867f611cc82d4951af501a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fb89a4b6aac1823bf5968964abf73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970a0218f750e070c96126cafa21d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a99b78cf2937d25c9ebb5542489aff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebadc43c21ecbe4a3f569cc5848c2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca882d2dee3fec4bc8ade53e33328ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e5581db995c5f8d22ded2dfa55f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704315e833474ff386bc4e9522e2da0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9732c1379c468bd6476c8f9220b3a6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a784ce0581777c5b7429fc0aba5697722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074af545fb55c57bb4cf4ec17f9f72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed38ba792885d0308349b2b871d6a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac639ab2f8a3e2f89cf24f66c92f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed8a418c6542376f6e2002f19fe2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10703edb522d392b7fa6e4add16587727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb52302bdea9ba3fdfface221b592728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11beb661fa10660c249befe4ccaff9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18cc2ca93b83650f1aeab868c4d9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98323074e078bf10a00f8d0159c4d7d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ccbcd72ea7d89596060749904c6f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e27eb8593ecdc61d9b56025cb7051733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818abaebb8cf7b761ba8d1774410b3e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1bf0e00b4fd2cd098b965a0e244c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b2d709557c9e3b56bc406bbf0812736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272bf0018a6b379a13630eba5900755737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d618e180ed608f9dc4a87e22b26411738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300608215a780aa7b897f54e6b2d63b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1811ccc98398ca998b4e637587a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b889356b40c21974a561bbfcd91b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e2c326da5db00ad28b3f1a71d94b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc4f4ac2c1408c918706cc9b98b24f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c17f07bd296bc77ef662575dc5ede744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a03a7c7395cf67629ad500c1e7f8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c8163512fa109fa8bb61722e4669746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a07cd0246ef1039682cea7d11db3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8cab6980f910638e8243d8fea307f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f383b4cf28ee347c3a7fbc1390cf7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46d92bf0c3691db58f533265d9a5cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280c627e6594f2443b3e515d10feb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4de495291488c46d7326c95a935f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc7e6e82b45b6663f9077b7d96bfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000c3e806ef99239775184e52a75a18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85ac561046402c514d8fe3533c0c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6daf4a3c02efca4daa652304c9de2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21dd60cda20fe2be9e65bf6d019a36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41e57b25cce2738b8fb86c02fef95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19623b47d31597247b93dadd42dda89759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>