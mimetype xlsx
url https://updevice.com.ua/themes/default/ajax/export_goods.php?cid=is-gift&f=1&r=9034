--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c8694d0fd0366b711330fa1262811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214010c9421975884832d9a86f988e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb406b34f40e9244883c6db2a0c8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ec0105fb8b9b7e0639322986b2c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98812f846526e497f6d0e06bec90ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b122dedb9b563b959b8fa0adabc2576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e6cedf6b26462872215e5527008037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd6c633485a6e73a67e84c338448d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90235d9e64bb91a4608b051c4b392c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e25f5cc8c8efd69c1988495000f7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2851b52164db94bba14349e0eafb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4accca88790a70cc52be272a086512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fa879f34589a5e02700e7d510ba7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd5dea4d0eb8b4e549eb2755602be614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05107aa670175d7cb4a2430810dc5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a1f366fce613e4e29b9dd46b6d3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db46fef68a9fef27efe6798a6eff6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871640cdff18f67ad30c5cedb3ac0d7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca678c9dc200d51409caadcc4eb603e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48a252175ca04f72415db83f62ced20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee8aacb0e9744ce5b4522af7bdb7ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4d0628b8546605bc24557e715c94022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1749ec4f5d10afd4d59fa4dc5af0fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e3d29d6c29f1d24a432e632155e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d7fbc3a69807273131ad4b0d42c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef601fbdf48818d8ce595745a085c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a3652c614c8058d992b0d7e8ae1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf738878c8e619aece6012d6090ebdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73003e9097c698f65c516ef360b8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470974c0662dfb9564fb217401c0561330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b8dfbb802a7d987d09a658ff0de031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e346ce3dfcf65d0537333dec90b9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ee35deeb0178185c9ef061d003d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad31c46f808d3e0312e853137f0eb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847088a75b3ada4397eed4860aadd2e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b862ef9535988c117cdcc0d03c7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec451c30a542ab604234a3234e9b1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b802c916b463cee4529e19c0b0542838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb99b6e5eb3dfc84bc9642e3aa9cbc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be49547eb501dd5c09e39142d27ea4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd83307cdcd631663cd29f7472d8e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4802485cb12f36ffd0126e8ac338a7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce81abe88a988092bcf433389d7a9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad957146e609945541a0aaa684489344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466facac4a60dd8a4b4b3a10b191ffd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6789f601e2917c9b1d549ae6d4ebfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7d9fabbd08e1fde772050e8656b5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cba555901190f44eaae654251fe5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6a109d6e40c108f15fb06f4c628649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98855d1c8807f754edb83d52eaacb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499163a248b11aecbb4d78f37456ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc490988d9b6c24845d3b39dc38d96ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b16f3dcaa30b8acf9eaf24a523cca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a9a2e97f75a412a1a1252521156f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c533b794d70a5a29d2a4d49233d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1db8e75dc8571f6077a159e6ee5fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d4aa9e9e6cef6a81ee509e63ba41157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751945f0d7bad579d9e61fa124115d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405adec8ba4ffc149903b4e1b1abcc7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388f29f0535461230f8a9cb38b156f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08d408cdddce01c36e5708414ae2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aacf82cc584805ad76905a176420cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6089d0efe78a59a19141c0f70d9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad457b0280c3ef43d704a295e28c9fea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab9059ab6ab82498eb8fb1d0d4a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213371b801d3f5090d9250127cac1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc6f5e9b56b10fa982911f7fee4fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c88e4dbce8f52cc760119dc45b7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af947d255d2b5b690bc28b79d7d3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcaec35459a5c671a29d8b96354b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11d637466e8ec7520f3dd9786f60c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea81e36722478d6f9417f63ede86ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e07bb89cd7c9ef7bc9fa67f56120d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fd101d4172fe7f33f9c55dd50e3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41dd85d42388ae05bcead4921e05be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9312122a7b60fbc7670e3654c1ac3b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2161e80864ee2fe35ad29269c7c6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe27e7f3ea44867dd11e2fc310925f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d462a73d4ce71c495881f526364b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5e3af00508ec9584b3ed5468291180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99861327fe14249882cb8a9f000a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ae20036c04f7a216d2b55eb6196682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd9de39ebac25d1619100c9efd2fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249603e31d6f676c97db3ce423c8d4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9e0eae09ca551e63f18e35fca99185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5b78aa7c74662a4edf5f4b77e89386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed41a80116280f222e20f7dbb1807087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a33a68c8ef5db7a324cdd3c013c0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e721a19143eeda5f3332d1d1c4102e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc8ee638811c1aa08827956c375a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6793a36d5259db0d1e2cd974c8635191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbcea088f3a19a6cd3bd9e0b30a44a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39c8a1e51ec90819e4b3c247738ee693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23dea8f80a3bac947dd0b814afbde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b21e5c3f5bb6467ef42956aa3221b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd779eaba7518b41224f21137e28e5a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9614cd9d0f7eda97e123622d0f6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148caf5d3faa67d90fc37edaae4196798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be666da557ca8f75cee4479e0b23c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b1badc62a366e48535732bf83c22d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf45baaa7130c7013550a63b0697cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7ec322435f826c5dec54e73a9dc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a1bb5b04d72b88cfae2921a6e945b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc79c3510a41f5382dfac21beee906e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda6cd6d531eb6335904bcbbcb2a0b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbec53bcec0922380e1e6ef8e4e7e48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1746e58c4a05cc078ce40817c5778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6345958d472b9e4bed1cb7329236338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64590e81d7f00d72a9e3b58235d7131e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca365fe5d0a0bd9b619f33c3c016ad48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46f34652673bbdb5f1058bfd7171b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cb85cc8446cba54fb7a77a905c563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6a80afe3625e7e3249d281ef801a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf3f0b26b27bcde5de92a31722915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfad1a3a043e650b4f84fefe7751d52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc7f2e00530b4c3e57644c90bcb07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c6b07877bdd1b79fe7d00ba7d682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3bd29d9942b73a36f3fe6c8059ad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496cba8f8fb141759f4f75a87d9ca4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d11597d16953b95547876a09b7312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a79d0404f31302493661f202e54f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bfa3cf44b30506c0dafec1a5c906f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be63e192e172b8f38a479a67a6c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca717cae5a598f97edfacfe9175d003124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c86ab99884af7ddd66e64cfe2b32af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956537f198eead8afa17836686d8ca91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de56a98f17274365a2d609a12485f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded7ed2cb1053939ac99e3a28802f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c263bcc6856af4ee6fd5d614fd30fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b87822aa3f3661a504e6d57a7af57d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0d169a0cd98cb708093738ca9424e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b631cd82d15462306b89b63a03be4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968521e5d63174941a7cce99066aafb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3314ebfed71da39f1cf781cceadadd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c9a0ef2fbcae5fa13389adb4214e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3864c363e3996df78b8946ba4eb88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf81ed471facbb78e2d49c8c452d90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ea7b071a05329ca6bf5987141334138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0abaef3dc53f240dd40a3f3f0da7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb998af3de46ee806333ebf85de1c95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1c6d3982cbbded01adbda441814ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472d1b69119140427e1bd9556eb636142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110179810c07f176c51d85e848f284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148228b2db83b129504f60c76b3fff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607020a71586084488d90b6a01220a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30397ec896d88c45edae0f7da0e61485146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43b1a9b07b98576bc94c048232356147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cacf7014b0e6dfd5744fc25ef1b99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cbd0edfe4c7b77e23c4eeef920988149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7de2122f2d69c076d3f8c35e48ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67689e994755678fc84ad47222168de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151ab0d259459cafc78a5b8773b3a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44dc4f30313285d8266d2cdee7ddc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec806475de7204ceca96cd30e09a57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba1fcd0d4fb462fd8379ff750f4c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea4aae874a02fd87c1b41c4f88b2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5c26fe1d543e13350b9a4abaafea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cbdaeca6e1aae38159eb1ab1b50f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad32d57c26662cd1cf6143264719c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b5f7c38d4e6f4ef02befc80bc2cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dfefc1eff1a74022fb240a010cc74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b1ae473883b23e2f0dc75ccef6d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202582da0e27e699248e393565551b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092f997c59066d00d0136475a0f54ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c2499108cc4463807b208266b779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d6dafee01031fa72cb09c3c594c92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db766f19bc7750c4265f5191e45b79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110763a582bcefe4fb10151dc73e039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f333e7751412ad279acd1cda454cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c33c36d5b4ed67a04a701c28aba5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b193e4cbba32843f088128620e7ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948016758edbd5f0a8d1987781bf3c09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d6050b8e8c712abb5e71f9ccbd31f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22a6c236b54e452f9af2cb1911e58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44372b6717dfd69b00a5c5e9d07dad48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dfaaa7be24fa1af5417ba09cce095176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd8d985ee9a67058bd20525e36fdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190455e654ac532f1b5dcf0ce3e0ce8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e46eaa28fa51d2fd49d8f341102a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a846ff452461a23a7bbb7cd88e341f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aafab9e7fb5ea6e99161a3f9ea09d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb547288e78f5682155bf53a4f660c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c661b127901a344124e97146b6c63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ebdff109c64920c8d4a10873d2587184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b01c1830e06fa11a3aec5f524bdd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a52c5ff711cbedda076db0b3fc5cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6703a4ac77d8fb32262b855fdb57d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d87f2242209fafd73254783e1f752a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87685043a4cf083c6167c5dc4bfb0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac2c8db9e41f7d4653141da3ac319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ec5ce404546132c91f0952094a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013d1e2b81f1012f46606cf4135a520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2815325c517cb4f644ff8c1ac58d97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5391cb596218440c95b5510eb929ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2251dc4145cbf87c7aa8b58d6138ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc086a957131726a40a95526a21bf33d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc8d6f7e96d0f36c7942072286f7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f608bb2b9239022587813c97ed916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ac6765abe90ec62c80b85f56e182199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e9a3c062da1f28227b21e9987c4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681052f830b348e330fde6ca21e3f258201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b88cbabb5773011d8fdca73b7398a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d29467dec11d43466699aea1d0681203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2d316c1dc440530fe0d3ffbc3ca8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a893ce59e4262b217578b4df170884205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05223d72324c09096ad43774e485c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171ec473c2985fa2305faeae55d888207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4383299208d8cb77d29f88d564dfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2806c659d342288d3c28a72b615a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ebf44fc9f79b6feca14cf28ead048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ad466c8e5102793064ad1242b744211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62129aaa0644dac6e2be44cc6cd99bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99e5a0f39d9f2fa280245c837492e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be2ad8b60f570fc267cfb50a27177214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300185db0efaf5cb8a838b4a2c72506215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77585fd80b09d45801655cc6ef69b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be892408c1c5c9ffe49aee4b7bad5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94608fefd021ee357cb92fdbd16b992218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969511e5fdbb4a8d63fb62aa17585ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028873397dd2447adea23b22d4aad96c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf67ae4dc02aabe136f9d392aa643221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457c2f6409ca8c420a5bd2d973035c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d311d70b1d38401593579af27823b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff42731cc91a76c503061093680ad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5812cf260258d8f73e19ffdebb5928b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c6a0c1605826bcb3f316fc6e97a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec227828bcd269abf4cffe188ef91d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033b43eb7810bccfa41fd7bb5ce997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270868deb3257fa7d76194ae17e59da9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd977966579c160bb2a5506227bcc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126158ddc1b22e019ea9c06196acf676231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27c578f426d8a73a8dcb814b186a94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d096a85e46199d4b6ace133770ed1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b11bf8aea95df0d2b98cd29fc05fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856d39366952a97e8b6daa2510b2bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729eead12cdc7eb5b9089de4e062a17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf002f7aa149f01280b205b1f620b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241a2e2b1aaa21089c16ee1b3af3cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e0b034c1278c0e8830bbab849db7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0745bcafcbdb47bec3b3f92ea17a36c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daddd7e5273346af0fc6c2a2de85224241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb260fe8c205daa4275617ca7738c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784e6ab58a11a32fde75a0329540f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c2ab67be96a95fc8bf423a245b012244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe1ee423d95fc0a39222bb506a85c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf49bed2005c85563e6db578297fc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7debd4833ba236572ec25a22a57a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036c76ea091c913cc399673385a2e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6f36f598e542da64ad32931b7ced249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c9e2dea84fe658b79ff96e266ba6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607e2f4fb7251773c28d1af4c14c46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff7d6705e08d1ce2d7b355745447a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba448ec9a7d7cc4c3e48f22547a9fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14520d5e162cc1996c05823f60cab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd8995f8f72c2e9bb1ca491320c3ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29f5b439db373b36eecd9c7852553256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dec99b19a5e697602cf45ce437ce6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8597f6c4f2dfe2885f4761f4e4f956a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef78d899dfe3462dcb9bf1b50bc038259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f988bee91c41f220e6ce48d79a4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c31a357bc3088b0c30b1a3377f00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56622b8a022c137ead2a70338f8ca0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d48fada2d469ff76cd486d6473e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30790e1f77a082bf1f669b54ae877e3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a8e55356df84be16963b1cac0ff89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8722e3cdf85b70959d1865ed077b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b565cd5142a8d13d637ef22dcd2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc47ee2513e6e654aa91b28cfe428268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c368997e5afc0136c8842b1f45a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74bcb72af885c8b5e67867467d0c38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173e288bb95907e7213cf6b14f234e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb546b60506fccd3319aa86d8a6891d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2431017ec5dd7ee4264fb05626680e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb8fb36d6bc5dbfd1e78473121f81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4a24ce899d600001495beda38da1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9cc7ebba614c1876716fd8fa0c97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd7d9ec6a808a090ead8769a7c8002277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf2c4e38545a5386a06bf4a56ab6e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f08537695a8b9efa7b616ee10fd08a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0523ee2823f9543859b9529b74d73a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830bdbaeef4a25e9e30cb23b3dfceda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad9c6f1027516ea65710ead064c7bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f306d7b04ec05d61f30d9785cb1c24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34ff734d2020c5f48d20509ca144c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293bfe5ba6eda3b36c206431391d5f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc04db4751febaa4b5057e531e5aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c0c7745bd967702c982ec9c9527a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43dfa8255abdcd6b0f839d0da11062288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776c3eb3ad11ccabafe5386db20df6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ddfccb3af8375ed44c630f971b794290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d67bff2b6334a7dd334ac9f56c0e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa88271b41564b811f3c76ada8e1ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9b4cdf409d9308362e36db7ee9ead293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f335d9bb7c232fbc7ba2624c7caf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72739af8147e1b5fa28810c91e79bbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605012fee6e42026cf81d4947dfd8f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e145cb60c91bcd081a23e4c604cae7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161d36170a980890fec564385fc548298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72dac00d9c82b6fb2a7fc60e0aed96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d393fc71aaf5970e4fe0fedf094903e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26112710def9a39daa3b29fca0592d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8acf428daab3ca2243a6d1c7181b79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e32792b2eb92d58f65f6e46f76df0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df2cf79482611a7fdf5c971827be9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1273c43af1bea66f9f2d6731ae19f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d81d7a0e780be0213a4746bc30b95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac060bca87e825dcce856cae18e348307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204698e7bb8e18924138ce4248002017308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e47f900c7653ee77c6b5ea5a577f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f8e3f3ab2fc6f867525322a8b2fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd976454cf4a2c27b3a30616cd147c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d8fca9cdfe1879808294461ba490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929cdefd711632721442b76165ad511313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28037f1876724238543437960382fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a2bceaef717885cc223ad10155ed9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31447a90e177a7e25367f9c9e17743b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666eefbcb4a5414438e706bf6f7887b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a34db019412aa87b9eb5bd6c1451318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a067edd2dd7f84084072d21f19ddf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e2ea5296ac79f5c0e094ee441ed52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d58ecd0ecad8ffc945e1d5adb4400321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c732170040a7d3c7debc20720533f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430028c8404f7fde43ece551b1a2d40a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d8b72737f164d52e7e3310cf319a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0112ae1e9936677f2d214d15253732e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4509b86464d85d2acc45405f1e7d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ce55f359355a612c5be5514c7b58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3a16b5d150b06e9b775da6f29f91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a04d30a541b4ddf74c8aa2b97698e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c54f2b282c946638f5899f404ff240330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960b114d452ad2bcbb14d0d5dfc198331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4079ccda351ff4bd74e9a531550e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d83b2d9af58499c2dc43f5d4b018c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e357f14b37083a75d6c021a2d4e157c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690fe121959a335f4620219eee59725335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f6c04c7a0723d3879f0fe8883f954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8007c586a896def944050da35af7a32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21d874b20d0ccd480635d5cb608f6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ddf6dfc1b8703401a4be34dfab8bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49789e032979e20c40083364a18ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b5b0e961d21eaf99b08b51f820fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495928b847b98e209b9cf60725a9672342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb1e821900e59fe5e03661f713986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d415f70ef7872c3b6c48dbefbe7d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1af26b9b4d8c665a030e1813bbed2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890118136a9daab66745f7689704480346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406504097114bf7de1eea2bd113a75fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de1409b2e0840d9bbde440a1a5db75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d518cd6aa528c16f2a85db4c687122349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9129c8a54a466f438f96e8d4caa244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d865cecc70d122d3493f0f21a0b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61136d918c5def023e98c38d2846a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe829450c6433224ea3689c120a1ab2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6db8b41c59bd5e9149dbfb235f0d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0474aaeb2c97d4ff7116b2b918d1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbcd4554153c9e8001cc76eead95b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d3446a55ac47fbe051ebdc07661f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4c677f58a421467ab23d60bcaf032358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358616d50106693f9ea1364143300938359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b29fa97752843c32bcdc734e974a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352f2189c9115718ac580b9edd7585361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536c021d6538ab7d7085750870c092362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c9a9fb569cf46985875a8685e972363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b8ae6c27f53141778fb4f887fbdb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ffe300e068b1f61e274cd24eb5f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708b2da37720326ea2704d6fc185d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00a93c8eb580a98c60b70d7958749c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76ccd883357a57cea80d73de9affcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5889476b956ee8ee7165a9a567906369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd60f36a3a7bf78a8d47e8e44798ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d71e153382016a2b78ed60cc22959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d149c4368e398b9af1bfbff7af4ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb2c1af2d5e0389dd61bc05ff774e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d690f73f669d278794a105dc952a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc3278120e38779d1876d87bdef3e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d2d2fb773281e6cc7b50a2a1db12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0c05165ed3cce882a7b19cf6f0074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f170adce7c4bee4a8b3a6b86ad685e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2407f1d267b854d63aff21fc4c7d38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307057778e85972a45b81857cbeb3b9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1e75c91bf4430ee5a1427486e9b3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ede388226e3f71f45cbc9fc6b2cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd6565ece0784237017f8c0f923f7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f1a8c246b0726d4a25852a957741384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd123ef3b780fc70fda4281093a3cf37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c915544286a03da9299ecd9151b41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d5a6e235d81d09fb3fd0ec3e75236387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3945c98ab6c00996e9597927f37453388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982852432d9062465ae3bf88075baa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a76b3b7e5fba7f362c19933549d4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbffa7f8a757ae1bdb0daf12dc4f3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44e9a0923b8d4c2847db8bc31e2c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212558687a4ea66d34397c6fed3f76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe3f0d5db238be913df62c2d48cf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672574214bf215d511b280a4450f8b66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2cad452a8c7381adbe5e61abcef38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931f5284b7c39ebbc1fab65aa4c514397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca9ba0dccaa8c0765ad59ae890995398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd392957daa021ba22b43c9d0e4547399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d8ab26888518628c63216ee23459400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261979fa0f95053f6a33e4d0221c62a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f259b298fea68888cda9b2f3a5f6ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aca1405d24c2a5deb43084bccddb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d97d758be7beaf7e23299b547e520404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212adce7712413b945420fc3a7911e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd2495c7240cfafe454a1c71738cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8f30f17524c9dfb8c1bdb6f2d440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15434bdcf270b2a018e7d457f1255f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2ad9ec099781b96aa6a9d8fd980e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33713e4ef3a914534e4673116cb8fb12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a99aa3abf18df9870ab68657a1b2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b6e884ce99c179fdbad4c2ef718c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac0641b5c88dccdc7fb169820e179413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c897991006571bbb0322802abb5d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0a1fc16f7622b2068b1cb43853cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21be2439f03ec1949216e306416a65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e03705484b9c778607cee519b30b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c47276e91143481ba06657312fc03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9e56308dec6d0217d616c8ff77b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36954de3242ea3a80d61cba43b5fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f80cd043c2fed179cad5862c1706a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeece97deaffa8d77b35aa1f237a3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bb216a83169bf6e50164a8d8a5a8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10891265213068e62adca1202122e96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ffa41fe01d235ff216ebfff365b23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985928b665e07b8b93a3c2fb65ec27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b945ba33f04218eb237e7672e3ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c981af7f4c2742138dce59f61756428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f3ad7eef869c40d51c82e201a140429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228153049d1767d543fddb92f89e3fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ed4a726dcd704a8e0116f3a5fde2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365c58a393e60b73101ba8289d6c81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78252d999eada541bcce477e96fb82ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e315988a384268f4f54316358b947434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d5c788791d88246e1da52d63da5e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e92bac6a85e99fd0367b2134c65d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12334ed32dbd362ccfbbeffd897c702d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3652670e9ff95579d51f2707361891438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150fdc60c85cd028f6a44fae61fc1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bd9edff38ebb03f58b556ee137141440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8ee52eac0aa3941fd1980d93810e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4ad3c20c563dae978c723f7703eb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801ef536b05ad6e27c60a350325f35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06132439823e97d8ce389026d148bf58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f93498c18a0c738f90073fe7def8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269199110ffb8debdc6c96821e0060446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2d6a36564f9e023fe734d9e26d0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7a6711ca1221b76a14f6482255f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c392676bbbc4401b8bc378b93726a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22e1782a030c8d569144276d2db00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32633f1028746887d7c144675d638662451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b68d6074062c79840755bce520aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fd49dd04544d21a8838b4dcb2d89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f0022943a46557a3ce91b50072d47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040e768e859d7048405a8f6406bcf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492355df59a766c470cd781d3ea8008456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698dca8f6612c80d6d9b41c530aa98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa414b4da5457fce39597f2f588d27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142266d9d8909a20ae36fa3a6268f37d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e455348dfef17287bc1014812eb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe656b797d4b5da48dbfa113d90a9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bdb310c7959fcb4823f4e792864b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a50a86f9e5275b0010e8c8de84d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6b27f2b4bd6de82ce72e6fe9ca53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823b372ac23944164c66537c533a757465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44568817850016c9e694d960eb37e91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf51ec0b3c0313da4510e003a37b0c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3d45c80944e5894c3f7377c9dcbea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac7d5d4ae27b17dc98a4f1fb198e69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd0372fe188cf19e22bd8c7ea78b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b378c5e61a3ebb6bbfe63593bcc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828cc33477efe27484b46c4f456c5a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc349a1699c03be30c94ff51e5bb01ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd69278af0a599000675467451502474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ac1ee0fbbac505b61a146342b43d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90528870dfbf66d09012590768c0d0be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca0e24fc9fdf5a385d30a2990b057f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed7b802f5b203ab7dd804a1d6bc12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec106e3d71247bee0915d0994822ec1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523414c47d2cd0a2c6768061079f5787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a198356a7e6bc3c48bfbca44c5ff2c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af27712c958aac0f4ca97ad3568c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25b89e61ac06f9dbb735591cc4e01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd1a8a18b6997e99fffc3d76b96bab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994359d94d693a8a4cc6c1f4572eed22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4181ef4271598460a9a66c499836a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca28235b41b6ea113f8f20cdc90910487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641dd3229edea6e5a4322989f872aae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6477586c9fa630399a4383f776879c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06dabf1223e7e16546504f62877e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be83e41ec92a8577dabc8cb4b28f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb349c9e3cbc3fd209422dec060f1c43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465243e569354e25d13d67d7417930a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c2fa4da0dd77a50b837929923e9c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb8e7691732cbe1887a1c9f3ad48f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d560953252390f837285ec4d0787e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a081ec30fc3f2ff736e7ccfe816787497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44c2f9ddac7ff2d7965ef6b4c1c749498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5378f3098ab9a3fa770356938309af8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b2010155906d68a9fe022d398ae01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1d87478c10070c1dda45c2e70dd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84bb2e93d76d6a17fce0efe818ccaa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ace86111f2752ea52d2f46ae5f63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b14b20fa2371bddfeaa53b2619cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed001756216b8ac523deb0e60ca921505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aba03e159f14c3786b5e674756c6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9414ea4de3966a8828d8d04e0e6b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18ae8360c5f013add902885affc28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219a648c8e02c687edcf55f87516ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75b1d678f1c5a7ffde75b4e16c93c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29337621cc396dbabba140cfe1a766df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffbfcc78d26a07a84f5428e5a99466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c293a49e72076a458ae82730818a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ae3e071f21cfab231466c13b2c9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943cd6d0613d466cab5e5588ee3e94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0d5246d85c71a921c35ffcc7b163516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71850cf13a5248ab2ae9a83680322c98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727c411e40d987ffed238d5b500855d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c403cdd4ef5afe58a41d81b11939519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe4cc31095c56c2e448b1248330c91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f2358271b9bb097f8784b192e649521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feebbd2fda7013458036099bb05572522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da328c02cab555ab08d430462dec245523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11271efe2616c32e0f81fa6afb8778d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0e9c54b1da3167a8eb689f22e5701525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38127de28f4ddc9f8c830bf2bb4934a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da3d42f1536a82f1cdaa9d8c321e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e3dc5c391a68882ef5ea9a246ac7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e637f6e9dd5f972fc05ad26653b90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71111b3fbb69f1bf0f95707e2b127cba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b94bd5df2716cb1afecdb75bb83119531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a412a602eb2ac4b9ac58f8582e34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343314868907d48f303f341ab4cbff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada551710f80d5e98e6ab440565564d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa8f9e14e879c6f94ef048c7d529c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b63d3f8a7c2afee7a2065dbaff7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65820df8b20441149ed6d796ba47bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bcfdc917af78334aa2a6c1523ad9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b58ac042fb55df567dc3fab3fc4556539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65357bb6dbd936e83f8e65e6b3ab86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94881fdf1ebe5f9428e512d90f64c691541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda8a6f2354e1dcdec95d3598f1c58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef70b3430a01fb035456fe43ecfa973543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fbb5b9ead1fb0ded5617ee165d9ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c84f34b84bb2d2c9095e576e6cae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0f4180b372d4ad37e9c1735888eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab847441ddb81f1129f394db3cd743547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f723041cc7dd0ccd7538170a268451548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa72e63255a486e4ade6d076ce3c2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2b4fd10006f8bb60f0e1bc2f41a3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3732478e34f4a5ffcc212223e095c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb7c1c85ce9ff3bf911ad35252072a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403053549bb3d2977f3d95d48772d05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d54232d1a96f47eb859007e4db70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16900c2ebb5cdd29d39352000420c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da71cdc378a1f3a52644692ef2ada1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487df2fdfd963cb5205cf7eb78b1e0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4571055958976ac1785a7587e1488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0e9124d3ccd40dcb942bc35af8c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ac92d670f7a825c2167279a288d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddad77e601b0f3cdbf4fac3782e35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941acfbe04df1cbb88c7c0289f8126c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc01ca91abe42a5df9428c751a5beb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d78b2e0be5bba632dc9a40613e0c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c89667a5e506bf8649d20b9245eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61fedf691aec79bfe8fda11e6de1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530694065754af9739412588c0cf6d83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9e2f03a604c06ce14873c94e6fa5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0793fa1cc66303b2e814907fd5ecd69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2453b85a378103855aa1b050fb01f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf98f2bb5cbf6bd4cae99a499174c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb20ac8f737a1621ffb08b229420eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734188259057366ad24344236632c4e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c181c3ae36e7b3512e02229b2f800d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a166534921d8097e7f107c7537cdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02df8d0499e36c200d84039110704576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ddc8f1b88828b0232e5ce8c28a233577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1ae5b48e0927d62092797579d4ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa2326691523a441472b95fc836b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f61a8015956f075efc1bbc6c977f2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7759625de880ceafa0793c0695d3d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef640c6bc86a0aac1f25ecf79b67ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc25658eaa5dbe322d0e648af7e709583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dedb077e7515015bffc10c1ab6842b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2879c3bb73f3bf3a55e0b71ad4856f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ca670f298fd10309edb73e0ee73d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b855012e85ead980481ceffa09f303587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9ae1f3b18893f01d2303d9926c10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62215b37f698354fd81ed774676bb6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f1f5af467eec4f15a79911805a552590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b02f4dc7ceabc61903b71eaac9c4c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a42ba7d9bf33e70e64d0401b06829592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85d5a5dcaaf9acde1a0f50eeb25de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eaa6122a398fdaa6935e44879cb58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aead365e77cd900de421c6e203374f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d21e4e0f44f5ae7f945557a2629f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d441f133ffcb9517ecab830230d2e25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48357e7cc33af51c9217a3b436f42814598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eaa319b76e2725deefce647c3af72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51428436e398d177a348fc5cf8d509600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff4df64eec0fd24c63309fb06b123601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ea3f281f30c331f337922ab49198602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c53c6bfeeac0e2cae86fdc9387ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dea54834bc068c2c80135478db0af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0d5e577a3a7f5b784fd085a3cb3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3acd74696d08cfaac4a4e76e2e62dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091b9c39670eb6e8060b6a70be9ae1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1668357bbaed283757263e6443e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5977dd8b71e1981d97868e188857eaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc8d2851d5ced8379b1d7949448bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619dda335f07d9a7eaef100a53666a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d607be2194ad3a506a00e288e634d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528383c4948c60c21c052bc16c21c00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c41be7ed1f491d0e62dfa68a105531614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2734412199c2c811995ac37d74b5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb4b1fba0bbf9f927dd372d3c7077616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6a8c7c233f7e13f94e7c8c670a10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edabca76185535b42da2bf0d8f8157618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4999d357bb810eb0000ee764b354b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491b1f1e618121d41199de6687f720620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8bc05d7ab6ebc9de6d0a8edb0febe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fc976b825bc780b93fd002699a3b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d270ee5ed06342fba388f1f64c03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89741a5fdbce18c638e540c2fa1b673624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306b30120cfc79fae21e10a908b5e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9eb2f49428587e467df2b0a44dbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d6036712d96c765f736018b856e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d133500849e699b66fa3c0910b60f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55afb00adea544a3811ca555ae39f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26503a363c5e7274de2eb6b25fce6cdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd98acd66ff08ec382535dd675df0e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef47bc49a09ccd5fa798e7640482ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34944e9c83cabf49a302c520ae107227633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fce52970ded7f4fbbfe372c09bd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e98131758f555f5f24a587b9161bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d8204140f14e6fb86c671b9b62af5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a6c53821d23de7ebc27196407474637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e0d333b6635bd7f80e36a8f7a558638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6841511285d5fe73b68b09ef193049639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349aeaf8292d46d8d7c5a41e71b5df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209454bddacc3025f32960c49175dda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1890d4d19f67dc35c899de6585c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881de49b33932c4f6b26fd98f9d0d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0aaad12c27ae156bdfc558759a11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09dbf6dfb5767c468620c5e58ce7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8249e4b4360b25697a9fddb1870cee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c64b4f3f340d8fd9ba6fd6b1fb2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ac42ac4397c4657cc75efcfeeaf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ce4f6943986a3ee514668eda995e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d62a235744e63aa1734ca57baf235650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def8f9cfc92aee915eeacfa55d38127651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dbb933bbd736bf7e2f1bca414dbec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8684439e47b99a2b9028d5b058547c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af92a7a0f199da6630989b691d44d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def469e0e556a86ab45d42c1960253655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8706df3278bde84b85a03e326a3b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd032cd1871620f9fad2e5d2d05ba54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc4c299f615135cc45495d866e444d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c54c5c8a52daf97846e594737caa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a92e45459f3e98e7ec5ab7ea31c0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6001a8f1e1d42ec89c30184f5a37198661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f4ba02fc38dcd46442fa7a8d7a252662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f485baf3715c886fd9fe6e0a541f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e28e5c8a70f0d3e1cc06e3c0e0e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480ae9473b44ebcbe48705e8a871ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8616fc6bbd6a03b3ff8ab29bd103666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53956eff81363bf7911b443ecfaed2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec188a7783a947d77be654c014d04d80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d93135f2bcc7344c293d8d838553669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ebc621cf7dba4d33978750d7ba8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbe77e1dc5cfb44c1e58261d68329671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1f677c6ae86e046a05952f3a01d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5332a18be86cd33fdfcf2bd9d114d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d335dc2e1e73a7941b0a510d15621674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6361f689d1c7d85889bc00c41dd827675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e3b19ab5be609818c91a3324fb6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b280eab56e144ebfe0ff62d27a13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a5d8ebac33e48599250230d61d24b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a692539c4fa82dda130e8d7dbf2ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d53628f04e3e7f36f83be6292d63a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12b6a1659a79ff03973c5a5f4da12d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f91556861f865803f149b0b2288462682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f567947391be878436560273fcbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78bae3eb9124c81ba3995d049cfb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61201b81fd560ce11cb20e0be4be91f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c49179e05eed7fa06c8785669c92e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da87dcd3370feac99e9c90d87ba96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2c371173de104fb8d57c95fc300a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8667fa9762b26240c629e282e219612689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb5cb85017b6a054466ab6af2959a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf7b7692595f4e863c0e22fad454e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587611d76dbe59e1fea444f74c695cb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075b9aff23343a08314f249b650bd78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d0049a50dc7fd498259336dc4ad29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1185ffccdff7417077d500432067812695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae0429fcd25bddce58255bedfa97a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ef4b0c271fc618db256fb66829d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee9037151df474336618bd5f1c9b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745b045bc32843c609d3aa2f27928ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbc39d59ccfd8ac6364fa822906318700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6e4b36a9e364a718f5a68f0e46ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba6dd20dcec870da1e72008a626a3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923509c8fc5a6184b6da89923ff02e37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d363a11e7880ae03c944bf5fb820e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf68ee1fde56655706b5db9c7c9afee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda69128bf63245e181108350b4ad4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942430ab31cf852de8a533a63c311a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7994d36d98db090ddeb19c70745238708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a185ada2e5c5ecae7ea1da6a8bfff0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe9a4ec791b39f0a5e16e218ad25ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88afa884da255563fd43c6af9accce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131434966e64834e6207527e245dd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56f243836888a8c0003c7535b5d86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e774d953cad6f2372c92bcdd67ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63908d6498c1d47ed895c2af882277715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa2a6392ac54dc7e238b3ebf16d6be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4c922dc1cdbd4cd06e3ee40a32fe3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d0e9771558c91c6fa5097fcdc8a18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040bf182103655778e68faeedd70b65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962220881643fdaf8949ad280a7e6a13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b764953741d8dc24fe4fb8963b7f93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564c7f6d3058ad9612050a098b6cc18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb346e7fb4595df5f81d7c1a3996d1f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e7ffabe6edafe938e9fd79cde92e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ffb5236617afe1240b661eed8ecb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff982b2d1e1cd94ab31b1450e20f0d0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a633c90a459c28ffcd980a21761f642727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a4f6275e1e03db047a392dff368db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3cc303c15a1f6d7d2faaa4060ad25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad10fbf77fceb574fbe6d95c73db11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a82504d5478287dfd1cb08d7014e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542aaaa9521841c1d3363a24fb2598d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c9b7002795a3d5245e46d4fa4651e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e08484edd49679f3c8e9a2cfed5fec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04cad79a335c19a0c60737650eb3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8077f506d0dd34658aa7ef2e8c60cb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c50cc15f6790b402376b010aae1290737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e3d82685129ef48210d03af344a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c62cfc3d139bbab823622de73968739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56160d786fe994840791d70a3ab1e11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b775cb40dfaa5e2e1b799acac7941741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b82a00f304e2682dca96db1c382e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e91b5d415474858bf7dcf9de64ca0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26775617c00bfa6793723892c9c100744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3d237b5f51d7660e4b6c9aedc598745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af30c9fd88bc6d3b63f6ae8d38cc9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23417e5322e561b0c068df63975ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c71b7719c9b5420587905541ccbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673566e70c7c5afe3e60daf72c84c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603862157be9e7d40d6f7ba149babb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61388e8df74f6a80bf5cc748861cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae99b9dafb295e434b36f6f53302c24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691e9737107ca117c45ea950701c443753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7971e60ab513c07aa4ef799b71bb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d12705d03742ea0e8e057862eb4017755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e83d86efb2027b661d18436609bca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b688309949b16c2c5c31ff09b38a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a684d15b384463542a03aff856ac02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236548e90aba071a584040b8e327d1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecdc0db329376e176598da1924b4ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc4f8c33b6c3707d114174999de4b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84afe2990a8b3bfdee64c80b7661d433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d565af747769fce2345f08722ce8054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf957093d2e6c8361c35694f56ddd135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3821e571965809898a5bf68bea808886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2491b16b921af66fcc13398c4fda547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f825d17a57d98a343147575d4b8df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667f4236219db6324e591df6a750a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdd212aa61fd8598af4d8358a3096310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5847d9f311ee6b8d22e69fa944f1e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f151898dfde3ee0f0ee3b21594ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09b3c8c750275249c6e53d8cd512113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed3bd7f7278a738863cc51cbbc11214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360185ad83f752fe19935676c09bee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c24a53a7460486f7da7d4bb28a0aa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639064bdcae5047d9c8af7a15127385017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da8cc924959b22eb991c28501a74118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32f725f487ffc275ed4344bea95a7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e2abf55add848e62af5eb2671af5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0cca18c076cf679090cb25c5268c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d343b0c7d7da1aaaa939d6dfb91d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5e47b7c215bdb5e521341694916a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4398f4b0981d6837398532585c623f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69d6e253ca62de746ba3b6f088859825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ef84317bbeb713a3648643e528fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826331752dfe00a3eb1b9714659dedf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d840e35bcef8f9d199c0a41e1eeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979d67308bc454640bef83b02ae2b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8192ad7de2b69dcce2465c7f077cf1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10596a8493d96407191dbb02b39e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb839bb18519b21cccacc22cfbe7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c7a6211fbc005341e8c5d865f914233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8124065a8b2336a95d815f0a72bb54134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227852fa3f1f3437bf3960244c6cef9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d573b383559cfd8840af75cc05f42236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddb42911f69dd1b8a0e6657eae4a6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa80eda3057ce56c3e4af6b93a6fe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5dcaf0d8437b527212a5e2b5221ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840a4f08c79914a7e85c8fdabf27bbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d2595cb7c03cf0a53f93dff7a66d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3611c3a47cf0b805b7bf1ddad3a14742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7b70a64ca4fe67a8accf2fdbd3a7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772757fafa18273c46371a38c979f4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c672fd2697ca122dd38adff7e379745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef200f8f009d13bca38b9b88a474c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d59933a64e5ceb7d21e763ade2cb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050bc9a2af33fb44d1c1615a63ad12448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ffaffdbe535619678b3774e25ae549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d99cb2fbd1921c38ba525ff3e4bb9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703687db090319e1d3aa53ffe2ca67a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc9c34898157ce9b1ce3837de09e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd35805cb7cf3c1608b46a5f36cf4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19961b76019d16f8a909f8d2ca2d530c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90732ee47bc67abc94eb60ead380185255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd1ed81e7b5e145d1b7e50ada27e1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213a83da57a441e09a89591098ad0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2ddcb0a9db87d2a3219a8221ef3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941f50454911447f068c378f28c44b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa43a0558537d27411fac1a1aded7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c339b40f42b427710a0ac537f6a62c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded7af988c4f78472b83792e32d6d4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9cbbadc8b0fb288ab087bbbef249763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641185c361c606c7d2b26f2aab874b5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09d181adea61e3ddd3f9e362f551165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b88937b5a91188544c031a64894366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527bec0a14413e50fd89a7e735d3b1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa883848a08c728b85e855f31577068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af327ceafbf1a942a65f008fde1efd0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d3f4ee633e248439356b7be46a4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4bdf06096280e0b8898a017dcdcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c69d0aac11b06e08ae0becffc36e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca3a45e48b3675182947ebeb9af8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef222cf5fd4390ac60821a541b1e6a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f80938c065e50ce25dca8eb275e8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72500d7f14771670bd32b9a49a15640576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886008b65b83938b0c0482cb0f54c47277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6013dce586de1a2a5c004f5d6b1bba778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d401e37b7e7a7d346705ccaf3c81a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b496d3d37eb85ea8f931b2c2b1e1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ed574ba53d1c8790a4140675fa0be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b5e983caedf567d9312705bee91ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537acad01b28aa3a0c1b93c87102c1e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b2b2e64cd89d17425612bcbd4c65384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73428a8196c056af55a5290dd7015f2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beabce63155fa83c4da48702cfc81f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a2c7481601ed852764f13eeb6c34787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b570ef39dc268b9c0233951059f52c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9598886dc87e33faf8e56f7eece348089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ebd6d1ce162e982710335439bdb8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41499050ccee97ab60c9e4901f67a15f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d85dc9e0719dead3b696f01e6ab692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779db86b645fa1778d59bb7a2a04d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ad9018f4da0540598cd92640e207194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc8e3e27445e3fe8e4a7192c14a3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d3dbd9f8a22f4e3891af92f1bae996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19a4f2b6490311b6a650da20f762797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab1139267c53e1586f7c13ad4c79a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88e426fc0583e060174473b4e2fe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453dd76107931ce945f7d9edee81bde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e6de46b23c3ae5e5352144bc9f72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ab40b139a232cc44dcc8d6b40b0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6416ba02cd44200950a5eaf9c99988103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6712321f504cdec123c2d3d3975df6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b69818987e216e3d19ce3aa4f0f8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662fc09e285a2274b5c795f56eecb65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c11aaa5e89042213eddcc1bdec97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cee49e65c26956e8deafd33fa77e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cfec12cc31079ebae5ae625e062b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b39eb56fb230d76efd4bf66ae12e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a9435aa93e16d80c743fb1160e22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f98af3e22089beb87e8283b38627e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e108cc35712fa3844269c7ff1e1c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0fcd41edb9cf9581c4a6cd02cdec6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d734a5ae2abde25681d2c2a86e7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e112a7d46ab466c86b91067159c00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2813b9eba9a7755123b958b4086ec48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e758ec392fd6c2cfb5276a77002db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285b4de6059eb6f528230ad6b14003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d21daf8439a7954eda6748f80fca5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1ba70f7cc6020fee2fd4b7090243121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d37e6e1597f09956f88e47adeb04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93095a9a7b5eac6df7eb2607373c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8a61a6cfadd55e4f3bd1cac6af9a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b022bd996e560b5e4d8d7e238177125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8d79a85a6674824f28f82b489bf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7937ad746dac75b220527a523c185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e7c99612391d4c3e1afd3db246cac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d0da1a9bc9569da348f6085baef3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2582e0740f138fc3d6615a78c0729c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9032d05ce857695e4c4410d03b68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dcec0003c63fee545cc01ded42c59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936efebb2c050d1c02aad5ffdf88e1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f03b88fdcc81b0a4f3648afc2797134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a765b5ba2452c3127aed54c677abe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef08a51539eed63565e8b4e8f53600136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc8deb6006b270e35f6829c8e6f9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0f6aec9ed9fe06c7f892904d1a20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beaa188c00147af9d7a378b4ff4556139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f224ff5288e129563e384378e96a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5dd27b71b2bb863a10c1ab43aaa82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd519078bee1946af26fde93505b5c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f28567d0d3770aba55e8697783b49f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186624f791ea476a66abec74c9b9b7a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2b19b87d2629225ba5449604d5d2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00ae9c3d07f6d2d5461525a6596b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660848988e8be5596cc0db15e1b0d05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad396628a71a8b78cb7ee9d985decf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f87222272b008e0f6671f02a3f147149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a8a249a486a9673582e888641e163150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed45a62a9cd122e1148fe0b0c65d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aad510ef503857fcadb7fc461c537152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b2a57be3a57ff6d98772a62ea63d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd75bad9c8b0c56c60fce55149724154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8b98b0bfa81808d9faf8523a9f1bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ea8e8b0e2069e67e635fa609f6f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928504570b5474fe0771451e5b1146a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c00f231676ec8fcc86b3811a3213158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d37e87eb22ecc53ca72b5f4b0a31b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02270f78d9af96268ef9dd849e982f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd24d9e6c74cbb3a0d95e0f8c5b668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9212bf32e8c484ecd93be67bc03e870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec82d081b0ca4dfafd97d6f4abab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba3a6613fbe71a9c29b2111537c404164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538877cfa03b51eebd808fe8ce7e1511165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0973d11591531cb8bcfdda001707c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5f4dbbdb0f91b576e58ea0e8c3beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc378be3870ee09004ee1e4ee975c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb36785300c3caee7137bfee93ee5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4fa325144ab6982d1e1f6361f09c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221d28e9ac19a4498c28fcad5dad29e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb417e06909554fe3eb70678085be52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d210cd94f00948d2da79f3ec6f78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98232a3e2f99825959152d26830aac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80953537b107af2b237a20a40c263d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4decc9e92fe27215e9291c9af10e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ac5f4ea6b14c1212d0d86a33adae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe54641781630082aa2c199beb1b579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17c608d80cbc5780ef8a56743dfcd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03b4a3fdd256ba421847c58858ce3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8ddd8e1c869999fd89e64ed1611a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc31f5e99589a1aaed38ab2fc0a895182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b5944696979c4b2c78945ee1d99d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275a4af33018193133bde5f7b2d29d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f68c2c9e14b9a073fb02c28d08e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681623f379c855aea10a4502601f6b23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ffbecd23589e10805c2eb45b26dd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf806d609ed8ef44d941d5fbc693670188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d84264ff84ca5c577f66e6be57f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c58b2cc6929695f336f93fd870bda9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d745a3bd91229a9190052cef3c81f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe682b17d12b76b1380f583fa90df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f8b97f914b323b57b4ba90e1ce59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd45c6432e022ec5e3fe970cc7c2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d941743b909808bbbc1bf12d434986195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954592937755679ba4280577dab86e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e831add22b93819514bf9592c46fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c0fdc89b438c69b93ed630beedd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2d322be0737b12a3393200831709c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e55f7e9a983deb2c97bedde9e45e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b6a1c0981d9f53675220417905372201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c0961c0d90592d3e35b1e4657ad5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1287d70df57f5640286e8d6183c4a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329bdb54075efcdd9136ebd0a4a0dc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc52d8bd17b3e135409f0c091b9199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca935c322c38c0ed859ce0f8e85d65da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42790916c3b6366078d671fe078ef78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec898e3899ea62c97eb27dfbd14e9be1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba44f3c1b64d3584b0f2d8aaad5ebe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a52b848a6f665236ff3f023c430e57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5498f2726f6c29cb30e8385d92455ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3edf90efbc46cde8bb66daa1ca14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f9cfff072c2a8f1efa0d6bbc56127213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2616225c75fa477b0c3a604f2332bc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdd1174a07a1b16ced5358b82975bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ec46601291451d07adbd21b589bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245043f572e368a1c127815de3cd035217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866df2dfc7f91c13dea4ef2492d18f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dee355d55965a90dcce2bf80d60e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792cba71c0051cdca1308bec6729f95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be880d818d9d2c64fa9a585c3fd7eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1219ed79e155aa8df38a5c75fa4a57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9bf34664c6b6fd562dd4c06c1fea1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a81196b86697387c48a98133729e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bd63ea2178542f7e5eaae7cb7b2f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013414905c8a9d38c3131134066589226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d6dde4d250ca9e19fb666bd16076c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ccf031e9f36af65757aca9bee3a02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78982027b8e6b4190c2a377c112001f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfb64c56a49a7d58cc4849bc39c0a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed3d57abba396bbaf2d4784e38bdac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0ca1ddae16afab4d816190cfff82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358fa59174ae5f3fa6307a52cb9402233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce89bb36ad85c0d0241c9021598dea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235dc05963a3e889ac7ddc05e031057235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf507b1d4df318053db646eed162f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc29abbdf68a7715f71a4fbcbb70dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6b815aa699c520521951259b6efd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734bd19460d2855535aba56f97293c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5e85c06ef09598063319bb92191d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73febc7a392fbf446b688725407ffa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfa9a558e7760e7f425a7f7bb55989242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2ff88a78d9c97fe55b3c938438bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bbe0959dd943bc31523425d45895f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1636f23d8f34f652af227b782a508b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a9ac9c530ed0acae43e016aebff29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365c30f8cdc286624e6b10fc44c99fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92840970e065bd60054d3311c191dd4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dabc046a42997041731ec00035b5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033adc45b83550a55023c3e4dd897ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18b75c62bfca52acb2e3f931be3f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807433b36fcb81e03a556a085384b0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0abb67e4787663bec9bc70a78af2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1450aed1429f8c75565784972b2b8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b70fef40332f6c4406a4761222bff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d734164ecee469b040334de779b750256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5b337d7b6976f9bbb60d630501106257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbafe6f8796f584d832536c0d38b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79feb14c255beaf41e886734986b70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00016933e557ba669f16120e40a0da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77462350707690cd573923bd04faff9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2aa668ee5b67e2a60c26abb94f14a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb465495fb4276adab1d07ea383ac7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c447e5fc47c03b4d9bea39bbdcc1221264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5843ed7ef41e229907287cf53c222265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271e7776313992628e8d2efa62821f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb2bf9f4a0d3dfbcc804cf6c6507e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f1163161f1a11ea862c1043ca899268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f99abdfba1dccdfb3ae425f3e9a8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c21edbc71141cb637d83a67a9f1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a436ced0186d1f7df7079bcaf54da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778113ecce20a510c9a42dd799db613e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464fe1c756be8a967a594dcd2bba9df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b1f6304c7c7d67846d2d00737ad9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda4d3a5bb54586ba64791746648349275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66007ef03ac9fb831bb9dc32fe9f64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad820bfb39b28d3f2ff62bb7f7e9ec3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d56d1295710a1af110661f2008f02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022105a17acfeb287b13a1ba2e36b1f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c947bffd92ce8dc61c61200c7df93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc5fbebe5737b8e9023ea76297f544281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e4b519eecce36ea8a4410ded9e31b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30817c645c861bd4a7424e4c3577248283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dae29446dc372e981322e78fe59c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e078dd90f544f744a52f1c21369175285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663561a7ba794867510c0fe2d4a4dcbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f50975ad138a52132f24e99f0c7c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3ff9d9f21dd29a18672c2fd993de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512ceb6857ac282bad4f8a4c2c75960289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07ea6300bf245d38981e47850e19a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b849c0332a719cfd6e97cefc3bd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a8128f9046855803d73859690308292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847bdb021232d1045a07d2165d77b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc56abe2b5f057af7d9f40f624fb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f8120c6632ea07d803e45b6795401295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f3848ceb3553b3b357d2459d3c505296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e893a6b28f74acf0cc6d62712f2a02d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d4c3e8eb646e79217d0d39b6a78d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36edcfc5607a73c692a833e44d41f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184871dde4c26f87a80f41d7e6ad524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d1562e116f636e48b3f05296f3a2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049448bbd5c46153d69a3ec67b18f1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce9fb44b89fb792bc3903c628024c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7256a94162eb1fafd2df480b044017304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754d22aa8ddffa2dfb9d96ecc85c7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7948e896f3aabdc60d842f2bc2c34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7337e1746e318b634fa0cb8811d9c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b15fe1bc1012a6f5280d8f175a15d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd49bbbfa2cae7b5f437fc91c0836309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1668639022e2f570d94f5bcb4e7026310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43255015ec5415915cc18da327d0f051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791ac2fd4ab87ce8050d60748cc1282312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ade3b50f642b462d206bf134ca1a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b91dbd7a9504682a9c75d48124189314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd76f2f1f7bfdcfe377db9f660ff883315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b00c764147241050e717363a3f8bee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e0b4a9a066980ff13b68b0f29f71c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff8bdaa313aae3ef41241f6a1690a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae4a6ff53c31684e5ff49b11f136a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19348d7aa709b421d4904a90b05578320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff5f53d0aab4f9012a05bd0522ed42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafadba4208500c48f2adb98e95b8e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1ea51266001c1cc72dfb55941029323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd3c44fc8db2393a8cde4b3536b4c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e6a6bf20656b9b2e9b228f9410836325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030daee5a4309a51fccee73acce9ac2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7fdf91e35ffe2220e13fa8eefcb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256b8a05b7cf84fcf476e91289efbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0d49149ad054599927c5455315b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db825e625e16e252d2065962eaa43a67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716df1a82aadff9da6ab14a750dfb53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1bc75b512a35b00a97485ea5fa65f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32798be4dbf86a348cd1ad694481b5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2d1602e801a40f2b48afc388636e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b9406efc724eaf317737a70201383335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9483c045f03e820743b13e2e2207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464566a86212cea218f0a16c86e3c786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080acffdef7befe2854d1fe4ec3e4c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0c746b1a1cd796502f5233a032e19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6ce1841fe18729e228c26224ecbf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236e82215ab489b85d008669fb376c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105556d431e81122bc1280a6b89c54f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22c1168e3ea9a01a9f90b5fe6501e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556940c4956ddd53a8f1132e908f10dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e9ecfb41fd7c47a304d4501bd571345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa13194c5651cb70882673615ac79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7e59aeaf6c7c94673fb2ef71f7b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310377c454204d2355cfbec8344c6bc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a7786d1c9130bd7f6dee264e8c723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1f708cf27d0be80e669f6765fd1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873cf8b0541d1c5a9a9c1f41d7a2ad6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd464c8fe2481caedb91850b1c6c03a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534c2e3c46425230a92419f991539ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2440472072f2c07344e8f0d7da1168f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99095b52feadea06278e366785c6daf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6580178e457a09a72aef2191d55334356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260db8b2f8c13ecc4b075706ff09517d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f7dcde998291ef024733da944abf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e2418df436d3b39a9e17228de800359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aab71d0b9610d12bf7821875ff9c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672401468f9f88ec44a6272389868bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b1348859ce42c28fd973736aafd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e86944fe53d40a4301b2f63f4db47a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a696f2049c70a0044437fb8a9d4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfd26c85df37c6316f93d90d44084e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2bc4e098ea6ca2360e69f44658fc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c470782f778c3badd4a259c2cbe2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f0b08a4d04211d8ff8c6897ee1824368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf59c4ed923565422fbf79fb7a8bf59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e8345cda50de9b35255490d469fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc350c1dbd3f1da03a29703f00adb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9874e4c564ec64af540fbb34697e8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd029e6bde49d456da5bc14d3bed217373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a432065f3f985a5b2b90c69a593cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d1615e87bda3759296f80c1c1cba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198227aab5c5809f0e9fc1e1327a915376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8542304914adda3167c1d2918a7ddd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb766a2edb0cba425407504f6e40e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b94895dd7d62a602ac4731436d9c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff22f26f2797db97c4bf6b78a6c24db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2b6d81c84f47cd43af96f562329d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd97efb87d367436716868f76abfc52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5823fa9f2fd2c8c005da8818d813eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac1a32679d89d41ed591fed560b91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305b51cccd7e70990cbda8251defd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf00bca807a2a223d1c24a08d8117aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268aa20f9802f27c7bb8db91a79a14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed553202b1d9dc611ad237ef4783a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026e668b263bf5aad6708f65b4db92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdfb38e7730a67b9c55748c322f122390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09dd29cf566ae195a454f041d62bac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b616f65a9762287df5f75245eb35a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017129f697afe6bb7c069b6de566ceee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ccd81c82f1f5c794fba1ff9de045394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32032a0f9b14bd5579d5bf722a2f555395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f0fa6d19e5574371afe67eaff2ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c994886858aa389310f220f4d0b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17966dfe3247212a4e8215ef85f2f50a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae8417f84e7d44940a93766a1a63f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7136bd080c83b777053ec8e27f2bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5aa8ae1f789cb047bc4325411ab12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f097cd3d5cdf55d80b01d62e61cddb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36e2e90452015d2dc7b441ce7cbec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ae4b0386d7ec15229f8a4c38ce7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d281fa4696cf7c5bac1dd57b474e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2a9f9e4918cfd9a7bf64133ee746406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894506beee1ee8cee5ec83d52226d93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ed859ec224734741baefd69a8ddb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332148917c2fe16f0ba3174ad643880f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df736869553275cbe0f37f5b1869fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043a1d399bda7bcb5da31be1e089a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e61139aaaed5a475182882c2251d11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf3791a23cd2176613244bb41c55c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d3e2be3a7f1e1cca68a1cd9e8abfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185752811990cefd2d849e732174cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7489f7bc8b51760f39cd4af78506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b81d02b18151746162e9342c147fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cacf0e717861b1d3af241980d5a005418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98d1705d26ed330b0fe134aed8885419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0501bf709567f0ff2b5093e1f74a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be2357a226a9f2764eeda69bbede38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9df076c99e33396dd691fa2d67a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a597a3880bfc315ef24f8b48cea2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936f68d32bd13f59d6730fe772096f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317492913c8b2775594aa48a4c8973ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244bea4328f9736ae79af51886714c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6579709b05efeb4cd9c61c096995cc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f540ce88dbe5e8e79de37ac10ff2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40ee15788ab2453f70846afbccf18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d029760b11224469dbc50d8d767c4b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afda2a9ec0dfb653d721f0efc4bd5d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6f09b9cee4746ed232f7b65635d39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d330e5e0911f54e4fb06dbbe4ba54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681c273dcfba75998ac5f2a321f346434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9607bbfa1a563fe88fa32f2f2718d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276c19e3457c00d9999606e28f6f2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134fcac535f102f801f1a3340f9a254437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0931c77c794b564853fa854fd42d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72e0ec9d3ebda4d1134805b363d55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602abc8a496c576d7a6dfa7aab978e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b3e39599a8e81fed7e3abd0e7d305441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b092a24c6c1ec8d6926b4f95f03b4d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e01f581105b69cf8fe2ad33092e116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e275b7128564779999a08e0b93fb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96995b220db64f0d2ee15304d6d0b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8e2fc1409f5ffca5679d2cedd2d4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f73aff008328bb3cfdb13d5f7dd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639714fc3abda63ac7ac98551fdccd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01645aac5b93fea65e44579d29b843449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4b8c4a4f004849f0172e930cea2a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172ad3e25abb470935a1bf37cf49236451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02741e72f57924078f78aefb37fb025452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8b08a067370fb4b669a7721da1c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f32aafbd77cbfb137a4a2928dc6e86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc2061ab3a200f5de53224eac6540455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97701740af267294913f5fd8063dc62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6bff646fe2048d56e0e8f642e9571457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073dfe43071a2b8cc0aebadd7098e3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8cd11b66daca1b6ee59a68ff30cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771e126a2fa4503d9b2c4ca414b86e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1be7f8617bad36c023e52ba1fd1d83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b460f7636dccc50bf89b532676e8f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8cc5c75e479fc6245b24d67946a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ca47b66f92f15a45613996cab3770464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762aa5a02d350e56c7dc9b7c3e0b53c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d55d032a65f5ecc774cfa94be3351466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267df22971b64d315c27651ade7138c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf8ceb89bd805c7cf5f032c5cc84bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a75e49363660fc704464a75e031b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a925129c450d49f8811e955adbe55ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd70e43c73a3a3c61b90fa853cb73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603d6aa5af3a98e91e3fd9a69990c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b1bd5e3dc1d28b567ac655b2fc19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b79c2349fa9c492fc46e6ded77679474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad11702a53fa30104f1fa4d2385695475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72baaf66f3a1fe28ef6618a4e385e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f0bd4ae34cbde4e4e65f6f867b5e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d2434fac2af6bea9ab29ebef33ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e6800b2c112ea6d66da749b7ffc69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f2a993c75521f4ab5448f984d7043480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc3dae31514a2bbc173442085939ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e0fd9af99124092a297511803d175482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491a52cd911ac1ec25df1fb39465fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8db10b4acc821eee747b2ae8a3169484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28965c51c1c09769d43f3deed0560f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5185a212f2413c0e1f334ed9f55d34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca08fdeb8fe7b63b5ce4c74e4d021e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c26f62d6247d828d17267a46e8b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463900b479c6eabfe7c84530d4c70e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decd09c3a75cc8737099f865f3d4c9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f4f72b12c373d1c5341779c859f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c965536999e6a167a9a6403a489e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055cd28ecce9ca2bb09b039462d68cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18f352a2400791d8e2ed562effb7a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25100049f44a1182019b9a1bdb769a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c5d01ad42c455ad14e495d60a8d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f910badde5edebee7cd59b6eb3e4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd18dd148885b03fab09bfeebc0e908498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3dc4a3934a91c621a3481baf19c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbcc9997c94921f5d3dbb0ffc6640500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc7f4a4d6ff734f097fb56d6a3cd79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cfdf907a0761ee0b0d4018f83b9e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227785b11b369c84208dcfd2c00527d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e58b3eb715c3f8774bb2f15b82a74d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa13b5ada53b3436a562d1a8ed2e17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe310698df441c36465c5398558a16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee395738cb08d279e650ad1fedcbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663224dc14559ba913ab1270f17fcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5275f974630e2801ad398c3d5fee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd0acc942fdb178e31fee90c5ee455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2b485479b61e2c79c54f228f3b73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924cc2950534d8cd6b520f734b36425512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b93052110f34080f6c9c7939da3790513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c3cfa4e6a6a355cf05fd82c05a32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc17e1b4560b922786f2180b5d6048515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48323c5f81d3cd63f35452630841a29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22852ef67919cd76f9ff8983a877d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32b59ea36056afc50f22c41b600f57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee20fd3df5948c2393857c1be41f88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f855855828827e92c4834e9e01487520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee27ef5536e284e2e2b1fa31931b7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e11526e156aa1cd5d39576e21e2a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48afdf698cd6e9bb7db25c9dbffd6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899d21012a731e5ac537630f2848da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39f2c48bc7c5ee04c46e6e56eaa9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742b5dcee93928298ed79b429ce0766526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933938550e37773011b737e7c5776377527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a863e07f6d66069e3bae445ef3943d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854db5bb9c55e59bf8f32c1e018964f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0dc182dfd414cbcee976f879ad672530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b4f4991b5d3b8d0ebb9c950af007531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cc3068751ecadb6b50b957805b024532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d546ab4d92dc61848fa27768e014c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f572d62088560de892689c9be2d32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b75449c12813e984a5206721c7b71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24b64e89d9b91b220b80f0d22d3c3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f9121fc47ae9fe920f5cf0588ba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdd035bbdfc05d97c1521e583f415d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eb4fa37ac0495dff0f7a825ec182c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd0a6ce952b26c57abf6b4bbcb30e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184355c975be844f3fb4257d9d8314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735795c8ccfbdc150a5de08159757638542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00985bbc80d161436824e9572debda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c8dcdc337aff3a098ee3ef088dd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b3e0faf08522878af2cfb7ecba1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82d4f40f947c571c561bfe2589ed5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d2366b45781e2e7de45e1cb28755a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ea1634f701fcae1a7609447bbd4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d752edb6282c41fb71316becb272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3713466395ccbe546e9495d78a43237550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aac24b1dc95395fe549681389a0fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961acddcaa165099e485846df42169bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48615c182e8c6dcd326e3c0cde31efe0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed096ed94fea4d935ce065abb42afbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbbb7a672726a2681bf1fa71264483555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c52333e6861b64fa54b7639e44355556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a5886b3b3ac561c60c1cac576a8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd555e20f6299234ce253064f349c2cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285bb2bd1f0ceade536c4763b0ba162559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b630038976630d181b7d195085259e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b6eaa0377d336ad92cf5c77581b32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b848a7b2fd19ed9a39c787ed53cca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06257b52cefc365c19920bbf9c9acb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c64abc473f244680708f25d6c488564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b9b9fb36565e6592a6f4ded669e3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa70dbb46cf533608bcce65a25aa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde282847f5e5fcb706a099678e34b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfaf859309c73440771e7bd63dc0bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c2df88b62fa7009c93d215a6b5add569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098dd02f1f4c90dfdedb5e0074199e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13908e71e5e4085d0eb8b9098c32790f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333addf41195dc54a387fa0e1f5ef52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddabdc775dd57a5013b57df7e7428d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994d0a9d1fc81b2ca95153066d64e07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f49d9bf7af22a5deda31bfcd449d2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed88141e7f79a3cdb078d6a5bf6b67e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3d8855d8a69e8760889f71884665577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db910391079b2410479afb16dab49d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e22613eac32c6ef432fb4f3834e868579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d86b10b26d41c17086eef30ca58fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c18b9e5c1d64eeab88b7ee2a2d64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbbcf0dcf7a5301f43d1d887ae384d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e840e8a8f97a94bbfa8ef5ec9041c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc02d693721dde3f120174657587fbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39067e1e44eb555fd85aae85e943b782585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce7f5ba1729821542455af8379154586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75711bc1e750ca7a6310a685163656c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c831d3b2e09c3326cd9aaf554fb014588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccb8557b5a0c5c4eac3465118fba63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b4d215c6855e6651bbd731b16bb8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde781a7803994bfb6d35ff465b552b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58eb10432657e005e9be07dd255512592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf78c94dff669599aeffc7bfd22206d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a5b756b16c30b1e74bdf108d25b2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85dff2782c3244643cb954001616b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753de8ca6770e4d9164355327906b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a58c320d1c55e6fe9dc29936c35b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26319bb74d46c80586a27dcb1544891598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842b247d197aa10aaee45ec25d3040599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510592af5db2b638555158f705e82bbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20091a3b76e781994e6a642c10feed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c6c0aa4ceb86ecc0109341cf28dc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a34eca37a7d940e503821f6f5aaca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d781bc3ebc92868144bb9ca44345008604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49b9ca3fda656d41a2cfd039cfe7d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5fb6be834d547c84f2d4c6b6a536606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622709dcc4a115f296c855a9788bee2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824900c70cd59c4ec27469d03043fa02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553b9ae92adde6c2a8eed3a0075bfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066533fc5ab31388e0e0747dcba09e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587571c53dd9614673aea8dd9ca4af0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0a3db73616ee00926ff8fccff144612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f63dbe9377080d3b2e281c88d634613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157909563a432172e4ad28c43ccb0c3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f47f7bdbad8f4d30f8710e89bf3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d2fa6dd448bdab974a11b4486e9c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d12722be668f0f22cedcacd43dd16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c964ea75ee0b09938e6b1dbb7d0800a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083639d2a82523b653e1eb74cef535d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e6982bbf43e4b79f6d37b67c6d00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ff3b26aba5862ac2eda199449615b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e844ca7741884c762f8ba6bd3e4b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d9ff711fb13f2927911dee424510623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd67a53b835a1063f6c02ee7bc83c5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f51a09c61cb9c71d067d89c2791b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bdea33725f5938bf7b909c4a36312626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f0bf83d1b4ed80c87d2c1286476a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330fa105ad1005f65efe061b41265a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb1c81e266258934d48a40a1c17b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824f26e35b9be172c8419cf96a3ab6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe5990cee2dfd7c9a479f026f10b50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac6e8eb8ddf7137219b0de1e5511d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e609340f3392bbbf9291aa69ed19b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d387ddd87bf344d93c26a074850789634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994cedd149717b2a6e1267e7adc009635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708426ed9b8c847aa4a6fc72b8cd8b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf95592042598c5508ed42aa248fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492567808f4e2d6c4196b6323c86464638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7652cfb2e8c0a8b279a5c1ae6974d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cf687b196e053283c44fc1017f7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790de1b31e8aa243647192a9e448fbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0993e0db27d3cbf80623e9e1b2751fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f249baf7007329bafee2c9a5e9257643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d188d3f57229fd9bb2c3c7b51149644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f0b188f4e471ed9caea2fa25412b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545da2c8c6cf4582013c0771af39e09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476a46e9479dd00d5c1a396e78bfca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aeb4d6f190d3d759d6cd439d0772a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683f5c135ab333a17254e84f686385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9d3863cc2e8e7534db195575cf511650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8aeb8ed5135ad2ba99dc1d2b15d4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb478ff599eb802fa238f0d7b479120652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3561b550aebfd6aa3fdfbfb22e07d3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9fc567d0f03626883810f8dc516b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2d0669d244046fa02c7e104b91de5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7417044c9ef5a2deb5518a0a9c3de2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2fdd69739c4cecdd8a8718e322922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c080c313b47a4cb179adf113c5841658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f685e8918cf83b8cfaf162c081e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd47a9e0ac800c1ba210647f444c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d98af8a13ea43729187e85e99f3d34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932bf8b8b5e323eb6826196f0ef7a06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b866d582b660f920cc12cecd74bb74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f17eb61c16a7fe9caf9b17628722664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5eb61e13eafa1e71d006c41963380665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5d3d690b657f18694ee4d8137d66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37ffaa27cbe52aad7e0a760491d0fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16571130332ac202ae394c089655b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bb9ff4b37e4d677f714b890d08b77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872196cf0b8ae3c417402e80f0da5fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97113c1a3a701b88523d435ac512793d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d13da040037018ce1a9c5da028d4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3187f1b0dbacda395fbfe05c715591673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d31c071de25f848d4170cce9722f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f0e0a582db3d65f3b3b3b2a636d28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40b303fea781ffa5ce7eb03bba8783676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b30f33e7c85c3facf874b4eb7c8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb2233c1f81e6c8d5a6fcf584e0d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9605b6fb0a71745553ee793e30c388f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2d20885f4d0a33a89986757f6735e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a43fb830c7c4c5d5b0b449b35819a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d8b9c8f7c11d27bb7363d8b96b1c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a5f3018e8b219facc9dec8921e31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc5595006215291310ca9bc83de6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a29699633e35f288692de692fb8572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a733915dbd6d37595136eab77b3aee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c360264c50f537c7a93c3946c1f121687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6100138781b1336eedb28f4395a53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28ffb5a2e4fce75743c2afcdb9359689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051c73ee9c5a959d11ae40fc328706690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722d8b6fa1094d373c700606765713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99180c1e5995e7febe1445aceeb22f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b81de806647872627a7527c6b5e216693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9730ae1a0e59bb9dca5d4476955e65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa860a047726c649b52e4b2e25fb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56962f93e3e5b118b3907c0529b8f9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898d674f2ecabe4a3ac46fbbd915b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a1e155dba8ed2b087f099dcd041e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d4222e1254419a48d30e8922ab9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616033585d2fb33369d85bef8956bd1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a500208c399dd31e033910b638805f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8134047d9cd2f166d518ba21ba50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81bd796fab68e44fc3fcedd272452b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eeb7d298b229679d25981756e105f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931776e6a686fa18c0fdb81634e84a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2bbb6e70f6a7aa624cb6533ad166706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0fdae7f9cace75062b78443cdc92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55dd168011aaf7a012b4215b406a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc07191d697f9f3bf8f2596630f26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd6253165db87207ffa8b11eafbae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d435007fad0bbc50501f484c5efa595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf835da03dce4c7e4b2a8ec249ad3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d050b5d3a17df8aeffb93c6a82d9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e1503b8a682b7387f02dfd75e5734714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ed36f7418e57e2899a2b8c2000de8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afad7e7bd4152da982a4fbd48f414d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99bd613ac97b35cf9a4ff01746290717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99a0be3db72629b5aae03bcb9691ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42030c54cd6182b3f2e6622d6239d74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71ed06ac7025101d9fd1fae903a157720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bc78d8b9f7d25de5ae734ee472ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f8fbd98e19a2d2a0a274085cfdaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b380a0111ffb3b04902cc5fa317dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e17596400f5d83ab0046e1f3aabb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8025c7d1a8b421a4b20e907d07628db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e904b457f1afec0c503df617de264726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ce88ee28fc8df0a625e2ed2a3e311727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112739dd80c41bb17c9d95653dafd89e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472af5d9aca36376f87412c0cab40a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3cf38c72b8eab5b665af353aad47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5370c9540cd05c903fca046cf73f1e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaddbfcda24aa51f8b7fbaeb6dc6ec5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c367bf58447941ac74c977881f6c26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0fbaabe8982cd2d941a192dfb0720734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0778b913b5b8df5999367293834da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668d0aac712265f65960bf8f1ea30ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86218462febcc39378cea4f76a1ba87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715124b9f46d7b9a6a2dd90a1daeeaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c95ccd1c1bd7efcd83ffdb82c8e6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e58ad49087d750130f9dac1acd23e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728533225c1675ffdb3936bf424ea70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ead36a1cb043220b0d2c0acb0fe02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772a872e786775d7d205571783f88d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0de0d746567e7c0aaded92fa34506744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765dddf5d9930ec5439d8b7b6e4a350745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69d9f4ddcf1aea90e4bc9505c8dd2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb233bbd8ca377b8c47f8e1db17d1d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cbd3ed482e7509c619770d65317ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8220033c5b887ba230742b0e8ec2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420bfe83e158929cea7f080f0f18692750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dd848b489b97e107bbf344acb07f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6513b966f38c70c7851d2aacaf3245e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f0ffa10bb97f6e4e99dff91cd7a6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e43c2c0b20e471d5e22c690a3de73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3ba780fab5a052f5e8f4d671908d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9795efca11a31424d8b030d80ce4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c99e9f9677e79f4e6c974b07e46df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1af861af4e9c7018034458701ee19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f17369ddc4075c234c0b5f15f7cc4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>