--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84311390c35d6dff5f514a1cd16ae61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926410a3fd4908e09517b87ea9fe2852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431543bccd5619ea986976140e3b96e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e72bed009348fcd8f663a92034758d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b8938a4ccda7f892ba9a3595e3455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcdc5bb2d7ad566ab28a8fc03b11ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403b8dc9c0d926ce699de429bf633be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5908c5b6afd84cb629066b10f6748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daab26fa392b6ba204c05c6b5725b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ff460d9d1451c89d28fdd96c2b8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e5fb0623ac2e0e4bce727a626119211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532321a14e3cb850d2ee5affcdcaeb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1bc22d1903f31e71653196d095f0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150d8dca58526c9a3ac792a9528d5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35c5303a4ed97a29db23105aff92615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ac9c7e532ed88fb503914859d9da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e42e277ff116a4d1683d3fe3375217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ca7f43cd0577bef9cf827005ef2b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96428ab47744c60e1f16ae5f6530e8ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c760f6ff1584304f225392326a80220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e190a0308bf0ad3950d9ae551e4d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec32b1ebc58fe7f5eb0c0cacb488f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5bb13363facd3fbce6f83c622ee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231743cf2251dde65d3ed1d14b5bfb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a20a71f0fccc6ffb7deb8b194612f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348e70d0fe7942a11e94d6ded1e5a9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88d51620fc6890f93f07542dc420e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1fe018e0748b482cc18c4c4738fa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d32e862200634eaba641b25a1766729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb9503600c92b73a8b1c7e0d3da0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b21c5fc0a8a22141c6c635e478dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeae54b86c0e85d8605b26f51a220232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bc327d97efd4c4ff395b8da0378a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834e411da35d4170bc0444a191b33f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf0cfbd14684a524ce98d6d35bbb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec955dce3f646be424945558d62afd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a37869a7452265b45eb4bafe083ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe48d76b189774ea9a827a304960738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2458da15da99e3e3e8508895871adc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db32e1b132f2e67931006b5bca7b52640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4077e097f4642f990295c89783df9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b61267f207c6f550f8616be1e4f09f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb6af08bee69347a6306d100497fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87700eb3c45819ef4f9283e7bc4580b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0dd907f24ddd798932d1135d341b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a6ed6e9f88c7202ac8cc58ea8a4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb73c3e6a45593955babc99fd9ec647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ff7485950a43a8d2c3a3cf1d407e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc4250b43e0f12ec3686150bcf2bbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c90c2718458e89f55091d7d1981a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a4850b44aa1f64401abf1249b21551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60409c376b1159f072b6e2990950316752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be8d34e6ade5401ba2f21e4297be153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752579c6ecf9d9f8580fa555ec9430fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd55094639e1c5a9993ba0f41c225855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956bc83cc45bf22cae39c5f645f0f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b7b2c092f5f7a21b62d00bdaee8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc524c2a252fbc2b0b743ea35c263258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccec9dfef11f7192bde687ff9f801a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e89a31fead6f95e0e296c48cb66860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed0967dbed8b8fd868f96f2a57fd0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3d4b3c47cda0105009857269a4ac762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dbcb6c79c54daf4b4b7c5aa99150563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e33cd837df87be8528af1b8fbb95f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b004c96c302cfff848ee0bef7453ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cec7be51c14811e0efb6651e51fb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a0787a7ced6445eca30290171d3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7a437323ee1066ecf5e2a65b1b81568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144d6084c79a14ca9c4d9a617f217169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfdba061cb6118152285d7c9dab57770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2108ab7fc49eef3c972945477388971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a12564a11724fbec324b00f488d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21df78970667bb8b154070d02bae973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c990aa63334673530fba329145a40e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faa61ed50e02706c026c9b0817128675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f228de6a114d284595e51c794bc4e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d8fbe98634fcd28103b5e85210d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824cc69b901fbb566066144a5c87da078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00dfe176ce5ca1d731b65a943245a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731784783a5084d2734f3c98307657680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5561adf25acdfdfc6c61b2255148f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ea060dd1b6ea036cd1c43b6b8fdf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05960113c188f1c0d43002c1274d390b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f997a652e35f8168399d13b8b17dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb13cf88ec1044f19870ef19a3a2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db62e7c3db8ff1642bf3de800460886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606edaa71be2fb875a41de8909c1f80487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0726939602b8029229995e6fe37e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611f87ea38ab02491df7402f98233289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74900d826e5adab469896d78a540490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94270963d5534686e37564687d848591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a994887d6f6eef08e3028bb20d2f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ff8217262b589019fd32d1128b7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f1b75dec101fe039fec90aef447294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba48ab064f76ca9e6a7fdfea219a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fb9d0fb2e08362af170f218df2d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034801505ff814c32eba1001954465e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5f21b482f41af58c2f70f011949898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46937f3aa1cbc368f00d31d4674e0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9cb16ec1b4840031c10af5084768a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217aa577a386ffa37b5b6e513bc4e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d0b189e228a70dab0447ae77f8276102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484cd5dacb1f5139289558e16c0ac5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df751f29bcac6f553e8b255628a4de3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10414c808fc572843cac44005c62db34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208bc229aa27e1ca23ea8cc06d0430106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab537fe90e7c9bfc18c0a80c28cf633107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f671340da73c3af3022040670cb03f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54414bcdf4f1075737d7444a9fd07f5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce72995af4036816a9ab4325bde1be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c4be2158e9a0a45db22b244389d43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245fad3bbb3f0616d514ca10074a63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c89a97e00b2fbd6da43da843a6f75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b0d6506e990ffc908dbff8bc41666114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d6c4e73a93baf4f52939a5bcf451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c11a367344513f49f2e297cb507f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319d2abe138a54a89fbf9111699f47e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183eaa107fb36d949fbb5e7aebd8cc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06cf7ad5fe5a9bf6b5fe14b2e918b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195d17ef3e641e482fb96a6574ac476120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbc5aab66384aa4ad6aca19eb24bbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffed74d595727a4e9230ee031bd7a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f305c7dd63328cbf575abef6dd485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4fd0077c95cbf066de55985fc8c00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7030c92dc11a575c6df7baa2683086125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269f56463bb4a372f097671f8a82a2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada00ce20e0eb5cbf946fb76f664a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1044af7e640ab83ee66cac45365e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def2bf6cd49fc65c4d379a589527aed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4405091d80aa6685f83c806b7b772130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1c4ede2bd2f4c9a164667b56dc5ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04e80cc46849ea9edda50b9b6f78dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9225a173a36157aa04504483e8cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0df7b89daf108f35826b4e087db07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174e7510e410ed54563becfc7c3eb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e28ada27bbe7672dad28c4e68944a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57619351dfb2a0152789e6d76d8f35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc055ff4d98da496b69232c27558c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c693c9ec5d2d988ed19d15ea88b88b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303698d04daa71c9e91867c023e8eac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22e7e381ed180d53d1933ddce866e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f8b33caec3a83d24e3472abffe4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd761c66b4b5bd292388f4b3578048b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef6381537af14178eafa8cbbc4e15c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d978a7eb8035d5f7572cc64d7eba04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3730d1e5418e53bba50d02ff7fb9be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306f1c1722977bd79169e29accf07d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17670387b231fed65f374dcfd85ef46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f0c9fe8889e522ccae9fa2f005c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d200534ece2a9e4e11edb5d20bc711150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0717cfc6b338e6eaf2aceb4b731c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b72738eff1cfe1db950e0d45e9acf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d72e1124e7756681875e12cfbaf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf15204ae05249d65afda539f500886154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b37b3fe3a573284bec4e8dc90142f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591649a6deaf1c4456e0e504d45699156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841eee45608f7e90f038153a106056a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f4894908a3cd0edaf70b79375f9f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a05589b8ae554be0f1ca77c84224159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee820d28940ff3a8674013afdfd19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f799977f9085a084cbd37065eb63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3eba3ba641b4e378abb7eb730cd14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26447888b4704a3027fb9a90e7e5d06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8936315759326bd3dd757ad48c3b04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba89025b1db0cf4aae1a56394aac7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42da2d39b8db186deba5b9df5970d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c20c4499a09e4bd2eafa1a7ffe255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37ce6fcf34133e28509a31621fe9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db23cbc81bc5b482657bf11e9537e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fdcc9202621379f9624b1771b5fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce82e4db7dfb145a7a6613d4990f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb87f48cf91d0fdd5bf59f1a6ea64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14f6d14a13550ea64ff6d6abd48fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c60c193c56842e6790d04b4296b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cf888c4a25348483688db43d94d68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee679cb9ca6d2fc5d15faa7c6541bb7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79daca9101f3dd0cbec528de2881526177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a6d2c4cbe85650b28aa456e7db187178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240a7dc52bebff94f3eba81f7f2e82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b0f19d854edcf8e2ef297115b897180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f050f182226b2dbd94b39998a80a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38d1d9f3ff385ca037eeef6ae1a604182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4810c6c79310e424b728784cbe545fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927c20a77d80ee9fb409f1ba4f89275184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ef08bf572729a32d9ce0d1b5fd383185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d622a62ab5b6d16358f3ce2082980c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0689012c03da26989ed78226df6b66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0935c6b3195a1b5a47b77fde192f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ddb420320b813af20e244aad9f5af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5adb9d403aff0627ae5c5c91f973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322641217d1116a3029e3c4b5a1baa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86eb1b842cd2632d2408ab545865c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26282076b364a2bbd33ce8dd983b14f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd26215c832d5b7b3548febdd8726fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa867517615ade75e1d03b623cdee2c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245ddfdbcc47d266e7fca9360a6aaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dcda8e41ec27c393a49b4fd36369e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf0fda5338aafb43fd390f534236a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ee9986454de545b0f020f75d97ade199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c354ce2695cdd5a0a0cd7d5822f78c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935049ddd33cfc5b1dc1954821a0c6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b9f571329cb910cb6a25281baa87d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1bdd961f98ce0a015c88ac017733203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254405bd9ab445cfe2265c9fa9601cdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918ddb35bd23a54a211023854c4740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eabb8d4ca5f2b2d58860dd36d4f01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d01945821a3d946c4310449d1cdd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036594365fcfbd73180498fc2f6f8c2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52335580421abee09ace017f509ae7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb57126fcb8dc5df002ee2bde8df0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16eef8290bed0e82a078f114719e98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f3214900fbad0eabb378980a9ac2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81a5298b05d8f3bc61bcd88fd36ff7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c3568ec35d3e9fc2c34e34832911e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb382d940084df467e5e1b1961a39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac712251f5461675de489284e934fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fde88fe572968f2a555ebd61877e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191760a5e6cb78c42598c097e0d760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9b7b0f6617e2a1af3a43ac615ceaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4247bd6b46eed9ea4267714ca32c32c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793823276469a23bd091da680ec95b97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636728e0ffde4514a789a5592ddb7bc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c87fe8a2f27b2f65272a78f261a39d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e1438365ce960be595a2497514d69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1fb137796065f9e9bdf5a86085010225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec651331385035f77b9711e6c05344226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5efc3139d1753ef73b1e846e1081227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af872d0c4e291a3969c8f1162396803228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e1e1fa62c4ff2d8d34262a5d8b750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e3fb792bcebb0429d0928d80f16c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babe12aaa592333857e28dd692ca45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5dad3795667b7bf1577716aea04d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274917fb2e576c2f77ad550db7cee363233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75727d3d796daacd7651098466ea202234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993384de9e26049357f07717a8b53dc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6096bcbdc2ea67151bd655e5c2d845236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189f0d48cd449fd0c186ed782631953237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253519f0a206d13aa4da1bf4406e3d72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0d126073b951786b9533ade9bce3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f462464f52fc916cd667034156c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbaf1ddcf8c7351f21138b629ca9ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ea9973bcb31219c1328330749557b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534d667076fa7404d8951a1b208cbb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c97147f0e9760358b51b3c9a9063c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7f6d38935bfb44bee7407e6c5b643245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b493c1f160c82ee8ca5770d1112268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecda8f55503463060c763b136b9f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fb17f9fdd61dad6c3dae1f6ef3fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f506b20b50e330fa22e5a79cf8ee49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ca0a3ee4a12f075ec5188087ee7b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793e79197a222495d574259410bded251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1475ca69411453d061e84f6f3580cca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8c936c1fa84f73d1a583fe9e9782253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb7371889e4912fc12855ae27c3a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382298c5b35d5e3952c1774bceea655d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c50a9dc36e79d7266d96992623e1ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5bd15e83248325889c3a5ea964d83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88135640cfbdc99ec003c70ecfd2e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8da7e847a12fa6726c7b49983cae2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4824711f72086b2c30a5afa8ce03c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1173c9c209094be7a0ae1e48e89a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c563bbc3ce1ac42848178d6154ed4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103bca26e8152bde7bfc4b3788565eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab135fcc6ca81dafd6a1e671986ff07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8707a4349d1fb65efecae18f04de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab9f0217309aa9bc486c3f496af7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213d8dc3eb608acf91e005b089cf3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdd1711bfb2c9fe26759ba9656427268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20549b75bd6d09e1b5e90c09230d750d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d5324085c12ecd3476b819c18aa60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4564d2368bffec1b9de50c74fa7a9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a71201830afe2c93b73e5c60c14eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d36cbd21d77d0245f16f453d8a9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95777cb079af5a81d2adf16eb3ed15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62b4006df77877201a9bc294b7ebf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0aa11dcc8c293a25b085ec16479c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563b589aafbfd680994ef9f0ddacf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c469596c28760ef2e3d08017f87d352278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798853763fb4afcc42e80ccf34f5f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c4ba182914e7e255e94896f3b7f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65841be279d5949fb0e5c36662cddaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c532512c33702d1f41002e7eee42f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906b50d9310f0c9c95a9a634af4de0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60d49237064aaf4f25283db5f3f630284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2112509bcd1b32cdfdfb9f4f8c5a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676186dac93a36ec40507daf7d5d054286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abace85afb83d0bab07f08f182914287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c333a2373a61beb43a7b124741fcfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68f228d32f923e9414ffdb8c8df529289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb1cd8bea9477eeba3fef91ede39d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213366c72ced38c5ae012ac68940cc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e42bcd82a0439db35a052e0b83995292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d4f09cfa6d0bd3b56a6439d3e5c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891c846cae56e7bfe15e1dc2cbe42bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5b03d618c4f8a0003cc731d7ff397295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604c8f10fa3a90ca803c7ed08dee23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e06c063e6a264ceb65fdea451fa32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7e0551eeedb82a36c0e5f3e9f4ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691338c2727b6a6d3295263c7202d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9ed684b0735e628f14cd698f9746300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a51f84f85c9652335c4a5468f53f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a306bc05c8671fcb2f94f466dcd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965fef5cdc9ecbc9790dcff3f418274303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddfa546d2d44b5f7fdd8aadcb98954304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f1ff6e8f1dab722e2abd744ed643a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b582fa643d876d9b1f475b0e0cdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359decf7e2f5c2387dae1008be6dca5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc6c940a15332c5792eb340745c645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc24557b3793eae5b5f68510a72a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ca41e6498f7dda4ea0202b038ac9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f039d816b4ff7c1c9153bc092f126311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7abad4d5c337a7c440f9de60822e6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e075652f0f6e9da4170a8739981df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5fce01f4d4da1a8236135cf53206a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e36d78b81987edc891a76d266d16dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867f6252e44586c3cafa8c47b6aa13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f8214625d15950b1aec1a536574c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc9e130abe4851eb9bdeae62e7fb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc7f53bd6078d30db2da813b7ea95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107710761218722d52a94dfd797650b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d72d1c99bd7e7641e365e26b5d12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded8f0cdf464d2e09073e3c5dda136322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95786d72b21c522f3f210c2983acc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27963d7fc810194dc320a605947e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c2b640893ebbfc7072e94fef0e37a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e987978b2417b2a364eb6bd1494c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdaadf1b63614094cff45a69230aee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef358cec0b2c4f2cebe7afdef902298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75fbe53b51c5a379b46792edd1d84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde97dc6a98f6722e828d47799136b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb485e9309406bd593c156518870c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e32a6cf3760baace6a5132e76f6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2106ddd41b0ecdae74ec3f3a80b47d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847c087228b580c75807c91ed04cc1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e25d79e12a3f191774e0b2c8e7c80b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e379145937fc7fcdf4dad185b823b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c24becd6c8298aa414836e3c3504337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94b53a409abb254965edcb4847d7d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee85a9656b7a183ef61d0272dfb0350339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e26870d865a5a240a08c5924c21ec0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b38b5fd264e53233b066ce237a51d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0368a40ad4b012f154673f82fd56c05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f7b49ae3a3bdb34e9d0ce41caf76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3793cac269c3c099ed0a62b674852344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ca520800861125574a0dcb263463345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f0d571c6fc6114cb26e4b76d2b0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f078b445beb1ecd56145df3918f1f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7137a921e7004c0963b834cbf4214348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8579067bc58a7462a655459595eb40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff79ab8db784bdb4bed979cf3de6df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8877b0decf2ab56a17c5b9a50da2d87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a721493715e9ab65e58bf07dc9b94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac690eaaa16793d5827e7cf55b1531d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee06dc35e27ed500a608cbc613fb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fed96dc3fd515d2fe0e7156ec9fed7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca7fea2a598a669cf1dc1d1ec4fc3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c28e524daeb6747c47643c5d31c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20d3d510d8d60b44ac6ce0dde8bfe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ad7669a28354e984524baf5a54a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652c5cf9a7b8588fdc109b4e0aafc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f868f0046b2d10ce19d5382676d630361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c51a6203f694f164dfe6dda16cc2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b9b1064fb1e8678baf17562e27c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccfcbe5b188193b7a52c9b25b794db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ed300eff732eb386d02ebf6da1bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2008c2324903b6bb0241d8dae78a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f68b16c9c8695ff82f0931d19ddb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371739fac222c7a0fd72963177f4680368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1915f7c7366203bd956e90cefdbd7a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab3994ce75573a3989f5263de5da8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b73319646e810530d77aa482cd33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94187f9fcedc0833a3ba02c97ebcd05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8f216de041d2b7feaa710ae4c3db9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889acb8d241b7bb86388ec8a65b053e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc6922bf4b61aeffddcd5cdab89b9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f63af377f015d464c39546d3a7316376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b107825e220a7c8557468c4dc5a22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972046a8ef471680faeacc5893de263378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6aac9811f24f7c11226ef2000f11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd8e8145ec1e53061b89729c6b312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a28b9ac4f85e6d31b0ced2054a0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79b245a6e31bdc91e64d6928b491ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad55041908409a333e64505d3a717d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb097a65c53bb7279cde7b13324538384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed3872cf0e264f59138aed66789bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693927d40625929e35c781d09472f994386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a757b443246c96366adb1fa002e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ab6ecb1237b4f27d722c66c99670e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67631fdc13142a39852035d8bf792df5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e286ee8db0a582876128fd7fe4ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3891ef003d7e71372bc3fd16a83ae8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc044743601d37f9f458bd659ac25a8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048108fb28eaeb89bcb61054519d1d3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923fe81d0de4cf11ff4a6f21ee111f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844790554d7bbfdb33ce8700ca4e87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71ee183b421102d7eb8579e2caab4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc3e484a89ae0e13f705b7988813b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafa777091968dfcd2b7505d8b21da1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7e2c8a1216b9a6752a9e23a91c7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0108ed187a4b07bc85eddea2f4d15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde496332e76bc30481277b4a39b1a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e344a63b18bc0ce7898296656344b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb13682b5c143a97e7c843cf4e5c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f617818ca409098c28e64b996c95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418bbca064cf01320a279b0c6b432a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acfefbe99e8a3e4e5603881e043461406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9731b60340b68e408a485583344e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f9bf9534d8b4ef41976c0eaa329b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba760a257b8088f4fc61892d050260409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb265c45aeb2b0ca6795400d47c74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e280c259c272d6bdf01f44da89d28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df5b418b23967f6827b9c0d65cb692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deef07f512eaead9d7b04fe26b11e4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae739344cb7021a18f4b5abf84b56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4679f7f09378e05e00937143a4e5f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80362a2bd551fe3923b50e64e0e0c824416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb477c3fbc3c76f5f1509ee606093f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068f8d38484e656ce94d35d6ccbda3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d863284ce3ae5939329ca220d4fcc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3733a3b02c4594a87f1da3861ed503f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d06a8accceed5791e4a03eb74c52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ae97aaf4dad16215377185d6c636422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc082b1067d17e0e9ac1fdeed2eba1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6363e4b6250c42445c4dae2b5029424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16767da47cdce0fa518741383fa45891425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495351eca76560061919614df02f0dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f11c48ec468b020ee361682f4898427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c8fb3073b840dcb24d2d2f924a718428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca37bf03f5d744faed9f5f77b9d6e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72571cfe5bdf809a84c7f10594e6c0b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676483c38cb41c4bc75117782ae6c95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dcb5f51b578b6a3111a22d23edbac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cabac0b6a43f3e091f729992e6bd28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860ba0d94991506b7be88dc627fd3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2227ea7897e3de955132b8e060941435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aacba726b99a57365f1b84c07229c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05db55a0f031bf2167f39ac889860b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09306ce1763e852fc59b8d016972549438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20e6d527cd0a3a550e0d856d62af67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe53f23eaa2704a861629902fff87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea9d93584007845018192adcf219f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c4c7a40afd13a3620ca602634b0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd68a28c7bb07bcf6e0102acde41962443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4461e3efe84ec429a82a522b9a615444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af341a053287f8ef388d25ed70fcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee3a4e76884ef3408292d0ae7aaa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb4b263505df46c62a3965b72025d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb611a660867857d3177bdf7cc02f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5af1176c717c724e6d5100a8fe210f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33654d3e594e04a4f661af53a23f45e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59420795021eae42cfb0426f53982451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca2b33fc4223bc67665ac550ce2406452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7919102f970e50d8f1c92cfa4678a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f6c8c3512fe3c8102181c861a4997454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d908a33b3a211ff7b24b146312e92b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085879b1053f2a5f8c708de659f3524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191850a922a73b3206427c2f687e2abc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6721a3a643c29d14c6984d0e59bbd28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c145b1f11d263b6af38d3c516764f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b55708bba6f756c54cd0746dd19f58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c90950c635cb92e21fe7f2b9a1bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd54b72877fd9bb495da6e0be6908f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32deb2e787148a23789c5aba838f4fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e1e78f4df100b0a9766cc0362092464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b18b74104b0bbfab5c92fa190f1bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabbce8f4459e534ebfb7b55851d81d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc4ee7c407e39e0289342ffdf66d4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dbae7cdc3d694c6ccb99310c40b5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697afcc7183e0ef0c4d61177f62e16ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46682477d4b7626b242ac0f52833da06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db368884900a70cf3c9a28087c18a8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c8ee2d7ab6612ad965d0fc6f3479f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08a4337701f5bab0cc7ecfa09c065473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972adebea0d4c4e382c07e4a2d8085c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d038424837b3b8fce991b0f41ad4540475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49577c69949bd492414ce830e01a7f57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2347dcf671c1345599edeb98a076ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6fad73374bbb755f10fc114fdf19e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd667da3812ea926c0bbde41f30c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729af0e666489b10495430cd920aad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b9537a056dcd73e32d191f66fcec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc56e5e4d7900565fc08a3e2b5c8404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd00e75b0b4aa9a8d4a24171dd9b29d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962213ea6cf942a554623a031f38b1e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e580674b7edc23250948415aa854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca5a750660f428e28bc2d0ea39c4fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aca76acb09615301d69094ca6ab520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce57228a4078d44006f09a7ff19fbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b93e816bcb7d6370db5a8aa509fd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d087ad472d9bc238baba0581c22fcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b441595214fbd14e562a7f4eac846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e5661134ac25101cfc5317523459492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2df760aa8650738f09974238eb220493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a16740567a211f705bdad9ba21d97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed1b1ea83f9cfd9850b5b518ff6e77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc419242888983ec3be7b4c4c060bf94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9c98bc0dc2a48838731b7a2fd26f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d93c43fa5666dc60a70c34902c28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531341fe2ea479d201ae03b611ae7278499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf6c9be94c6f44a63603f0bbfe5ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a680c5e6b01505f4d303afaa6cb215501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb80d434c718b4a6ce4e43765a5fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb814bb2625865393b1a5eae9d95f263503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcbc674036b4aaf7351bd0b92215c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e1ab13b5dc0760cad9da3309465f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d15b0b62978da4ec53248594897a22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007229dedf79cd720f72be08cfdeebbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b40bb450d6fe5339baff41143dfdb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e068d45e22fb9383719d9667d458a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925907254321e4380673cc335c0c1ad3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b988c5d5b52b7040db2bc86389b48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600e7a80e16d8c71514a950357ea19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1187cb0dabefc96fe03290afd1bae4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311578dfe0982f4a76369d18ae5bf7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8df09c5d3754e91a293a5a6d56d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3341efd6190706c34f782e86f3225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8c8445b5b7b626484423d03a7df1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a149b8d86aba346153d184519bfb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930cc637e8baa18cad794f7cbdafa5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb69916e109c38982437954487fca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48569913f24b12c7b552f03c76719ae6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7dddf6420d56bc08978314a281348522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86eaf241a8ddc0d2881f9127f7e3b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051138d7e34918e073ab9b7adcdfde7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99668694e05252a48d074739aad314525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c59b32d57193945d223b5f7c68ad06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879af757f5b66f592131b387bd92431527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c1f07ebc989e1af34ea6b7b82e7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609701f6cffff3999680a1a35389cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9844f0d941f4d72dd9b2509c79ea57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64a6f0143748a8f8950eb6f57133b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535ff6254908bc40c0b4704a7ec4de0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27ea6be8b37b51cda75643b3c551f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483664436fd4c4af9d4452dd64fa290c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774dcc925fba2eb13c575d9918ec4ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18082cc714ea242a59ce07f27d3dea8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8226fe84a23052170ac4a8177ffb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa71ba81ed97087fba648dd29ce4edf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3949c2e94271f75bd82b60ccfef636539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb882f5d84bcc0879eed059b311f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f91c306008e22c69bd7b05b13c9446541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f3ad966f48d75d546281a0ed80aea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1950738990e60ddabe49cf695718be3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d50b14dd93a71868cc50f41b00449544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5de4b9ae388f19388a1da0bcddaf49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652894aaf32ce6d37073caebdbea74fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b2ba4014d1b548745c6db8ad4371547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384df7c13a8c9a1d0f428646232fda15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8cb13e57ea63aee782661eda65261549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b666abc81ad5542386788aac9b75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6048466b740b5b5b5d7843d7dab5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630689739e99256b584ab80ba09fc5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091f9ddd1cf314e4c9186df45dbaad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43df05d835065d1dacb710983e85e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fca3324ac5d21799db0ad8ae23388555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1d1be528f318fadcc1117b78e5e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f972df7de322f5daf898e4fbe576557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f9478833db5cd754ccfb0d21ffb47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d59e863b17353714294001d327a9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fa0441e2420a02421f27100d83f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad65605458b8c6e2e58209d544ada95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820c4bd6449a5be732eb1b9e50d9b3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b008c395ead0eb815ebdb1c5cfab95e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c8b55e868a740075a6451a2041fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae01710c5e9f13d43d4ab7e64de01a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8831d9b3560f978bec6d320549783b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a00c83e163bfcd13890102124f3cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dae3d7c346c8e4a5568be8b543ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff50128f7a262202570062066f1c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe012fd7255db64b23a596f5bdb1a229570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70636a867c91687ac7d17e4ef1b3539571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9e9cc26f0dba54722638079b1c26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eebf5a8364a6bb83c9fde95bc7497573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c27fbde8276e6bcc69e2f1b6d9a20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1f8c8c17fbd4747b97d1133bca9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65840ecc7e36e2e967887fe0d688fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d55a6c38438fefc79b1104f87ba875577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b56e8babf6f3e4917f67e19eb819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef16800b919da14f7d1c7563e7c52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aae82371268a6615c9560523ad61b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d840ca1f6ab49f6ca134296670dcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721630dd8951c1a828b97398b15c76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66951cdf6d7702cd7b899e32776f6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d31b2378f06cdd778bafb088499b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95c29c6fe88837bcb5422ab0892f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dadce5991112748b2ca782c49198e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5740926f13fcf16e69b0778581de1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51258243567dedbd1d7b76a6799c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8ec0fbd9f4f80993d9f9a959e6fc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3b416ce82b53ee0178feae72d03d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793fce1ad2edd965c666728c83e9143591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cab75d841f84b5842e7419137c0b54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c7e3932da7eca4698a1708a26ecc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e1673d4018a76821bf4ec75b6ac5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8bcf14750b5e348888a37ebaaa70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9eb39359d4f143b7c494663b5eafc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49126c1268d939a535e4a7adf124cca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb342afc0aadfd5a8232f97a642265b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f98c3d8b45787467af799042512254599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e77bdc825b34fb66c740ae632383de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb3026267b6791203b0e9afa4510f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31faf0aed67f04e6cb8888aa58e07a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fafd4f09e6292f49c786309cdedf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d09ec9b3f09735e50f5e8937dd18c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def73fe53a77daec7186d22cd0d163af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1160771ee2e644ef3f20041ae6a6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2296c2664919bdd21f8faa556c99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ac2536c37667cd93bc0def73fb1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad39fcda370c0360f26f73699d81f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fffe9a2a77d0ea566251f473adbe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0724905a99380395dc21b1bd8d7d15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae246040b7ff4482fe348fd5864d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e103267a5a9656b2b60f855a147fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bf12bcfd12a787339114b196556ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077351ffdc7715357f2dfb47a41bc865615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbeec8638f4daa0a8312dc9a3182d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f858f5428b035df1ec3cbe40b368b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d99c63b3c6257f0a05543b43fb1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c8501304e095b2a143d0b4e75dd8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede32e2a1885bbd439a77cbc3ac2f4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc812c71eb30f4e5a0698663c7240621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507af58badea170743067e030a4fb61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608e67c7dc9a84a13cc414c1f24309623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d73d8bd5e24c45fe62897a6074917624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbcf7d3520c99bdb1927d09e8be3c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abce0cb2bcf5d1c796e6ae73bc5eb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80292ea6a294d2755d80b49cffc2217c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d101be3f0b139bc4a725b863a40ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04b8db272bd2ef431f3435ad3b531629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa30007f31855d5376f2f61df6e3f4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871eb90edf41a7c2aaacb390a86e9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d9d1d7a661bb80736b44b788134b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0e7965689f43a42ae50940f87263f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc0ba4943806ff721cfed346aad8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484fd04f6780b18ee53bb4a03f3eeb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c908baba32d97946bd0a4a86201d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54660ede7737aa56a62f72e2dc55861f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9c89b17a3488ac86fa677ee6b3163638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37155df5d17b82cc8c6d3d8cbb198f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693edc9c7bab01db0cc0fa79fca50e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d69a53686a263e02e879fed6ea39e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b4a590dfe3e2676cc7cb0f1c5723b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99351103fc2145e9ca1fb27893347b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769911675b81b1f44dcda03a07a3d8cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aba26503068a37063f57e50e20240645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b9a704323f33564eba8330e5fb0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209dac28d1d777a55e37095ee4908b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024c41c51a4a46fb748963fc5c88d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b41ac6f41308aa83ea4c1d6e913efb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3277499d7ed462ae33078668df06e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94eaf1dc554bc61dd8cd5df91f5d6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1acdaa30889e12219adc9c57a09959652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22315592245b8ec222c57b929ee1dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ae3192f8f81d2d280bb8b62431ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b5d3fd92f19477dc579cd3538632655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19cc4020a952213e6f2eb81565eb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006558b408a825a01fc0061d99fba544657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5422fd13b8220e5dc21d3585e9d5c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e94bf6bbb091068b8edbab36ff38a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c574d3bf70bc46c3057b8b1257d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26833ba0f32419c46a9b406fb6ea4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d97a1f28c958cd66fd68a9cc83c97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962c5d2e66e637aa4353fd904eedc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42fad29cc4edecc83766c7b8eb031664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a666fa96584fc81791b35a8dd2a0c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef616ead305557f041884ec9ebf65af5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fc286f90c608f5ddf7ff7aa6f5f7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72142d7c9769fee06a51225d6133c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738af95010670b5fb2ec0d3d692e70b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be43fea95d91486fb21dbbd4b1d20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5463f6db44748350cd601150e036671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026245b3a00f59234fa9726fbe0ca85b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8933a780a8ed6acec5e9207c2c8d852673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b2e64e87bfd743c03e4c0a54ec4ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976551781aacb24679283d8da3f330fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb87ff4dd1d832ed17d9d80b5049e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ecf8de21e2f8395ff614c230f770677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabbc902ab5a0343c14b802f6308ea4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c123a50f597048f3bb28d6d638531679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c7e70c5743250821edc6493d685d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9954dd470a7b62fe2ebe091f6d320681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0b9c72b6061dfc40367815cdd4fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821cdae6adc7a43ebc4130a92e7159683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a518f95f934136411b6d1c91806c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc47e236b34851f3257560cbcfd108685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53178a279863e908ab6f7aa35d970686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f4ed2df5b61efaf93892f7c6ce151687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e03711245cf31bd52e776505e2894688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ba263a617cb36923f4127c963621689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e36fc38e909762d69d0e02388c7f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d4dfd1fcb54a34e483f8d0d4132d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed911c8067584bf6b0f1a01c9c64ab82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263ac788176058a621718f64f0c288693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ee13c58c5f0bdbef91590b634b28c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96303158cf250813f3ef58563f7bec83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3cc872968ecaa09e5cdb79998528696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f02982d54e1c05751e8ced498991f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92303d9a39e2f5a2077fb5d5859b3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db365b8193d22e7e16f81e02ba8c12c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe1e682860d2b97368b1c0a97aa3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24260897556095d85ebaf1d377f5e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f15e4505a4c5727d6c82ac4a83adb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722368c9efbfb2c818b4ca0fe2ce7d9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7632003f6a4d3b20fd86c0a4806a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827877f3aa0f8e8301bfd4cfc1e17c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f0c951cb1cf1256c61fefe4570bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b442d36320c60db47c97e891e8d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0dbf0cc690ba1a18642165520b291708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078c918b9e46ccdfc2a31cce974f562709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c20ba2bb649e79f4fdcef302037b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984de948460dd0e0378a4ee2d340f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d6e8e1c8735de79328bf1d313e74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5be8ba510c1db92d60e0048fe9e76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a36966c5f3240d74b47a5856383a9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca10a7f81c210cdb85bdc46b3fd9142715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5f6a643edf91925f0b35bd622a4f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae321178f2ed7d7308146f5f59c61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714e158b95074c9da47ae6485cc9f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f8c353d6a80f1d5a68cb9f71af3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0d402bca504fdd542970dc3e248c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d15f7ea788b3a02cf1b88f1545af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f8be65a3f840c18e2289dbca9a6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9cc0e64d3f2371a47f4df6de95a1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45b096c892284c5e65312581155f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca29aac437d906e4dc2dc74d31ba55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc5a3d3c4e3cb20639c9ecd2ef8b09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b95988d54c17f9e6f1169f46b30cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd353beec3ef7a24488959611f8dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e752f93563c7998f51d793495a220729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f920dfcfeb6bd0d7cb3b4f609d19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18d9a5e0bef0f9799a4788d02629f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e3eac0956499642e4c518bac7702732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5b5e260a3498afeeff4ab4e86943733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa932ec86c2140aea38833b5f6fa54a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942c430a2cc10f1d26cb13c76e7505735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455c70b71d7000ea8ee7b1a52119fc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda8ada27997eb873e1e12c12fead04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be3d77f79b568fd8cfed5c65b6c614738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f141e8c7520377246087f4accebb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69e36b1d36b332413a849b55f3f9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8030660d6da5e7b5721af18c2b3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3e655746852ef2d7f5262f2868656742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d9e43db5cbbbd547626ad55641e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2541b26ab266c161d3bced8007d9bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c89680950bfd2494d48e4fc872bfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e13a2a70797daec10deb1f6b23478746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c73af6ce7e963bec1f453e84c8ea1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee57e85cd61ba97bbb6d7abb122f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396c9fece04e604efc0d2cbb0e95dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0c58c411fa344350ec236ddc3e8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0f2edfb8bcaa10bd9545115c7dcc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb731681a90dc0378a447bd5d3797752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac517d1dc22db72e4ecb89a714442753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347cd7b78c1b702b6096c09c5d2ef28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38371d08b93fead6b58f02cf355ae0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffca27ffb03a9abbd9327754e692fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6513575c458f6953727c00730abeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330054547c8769f630d41db60b3dfc6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63d778da893571ac254fff9fc3ff9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705918fdb1ec365a62176cb0724e0e871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f2c82a80081c91cc089f1439edf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43bad31f139ed25e6eb18ca4d39d113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b7d6c990b9d87f3fddf149b6f7054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f02b8f562c589d2791e81e67d9f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e80e1d7c03f3e30a7c06e371fb9c5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a33932a6b87632f699333455f716f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218aee912382495e7ac3826cf6ea208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47958539f087d287f2b5e566f30ad90b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaed63d8914a6e9a289c7f391a0a1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9af78081302ad33e78e4f54c1bbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708ab7684061a7fa0e5cf8ede28c5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d0cea6869739c820c9f42940accc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0403ce6c09a0af7c8ce29460f4780814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c04bfcdf57b006b27a40058557c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8050530756a3ae4e7845d1e20f4372316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ecf05ac7730b40f533a277dd433117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203372e5f48ed13b3962bb51effddae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00812fdb6458cb28be901706ca98e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2fda0ed8770a126b4dd2f0e7dd45520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77755178f29c1b718ce70fb91d87e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4414b044cd645ec52cb234faf5b07d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292987ad8c371c32283db210dfa10b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c641c253e6b272cab9a142a489110924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9580f652b9ed56e8e35799e53865e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d95e9eb8487df565be5f4360675126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb837d0324aaf20ff2bf439114767e7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e1de45b4d764064fd7bc585e8f6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4485d58896e1f7854e5a4155c2ee029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c010e28083fe7ef27acff8e60740c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3a674e70aa3788ee1a8bf812773e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519eabf0f1324e4f5d4d27892185f1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec55523cc35943fcf9799a0a10cd8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfefbbde6db4a19b7630a0581924d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2027d871cf84f21e4468ba40d98835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5e206616ac8640b1aa7e37cea82236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591843b03678b5f66a37ae6634561037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251076cb07e581c8afad0958d49869238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa422f1ab3e1ee9b02ae89ce9e015839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96cb537a820aa0931db1ed633db6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5f1778a3de3a02c1d38b0ffaf2ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505d042641bae0a9a2296a094a648c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5473f77538e60b4753cc0e5e2bf9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137ba5bac07d0e6c8e46d07e6224c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc92ebed6b7247730d46fcc434e91645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923fdbac0f1228594addde99c0837046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e87a246cbae2b94240ed56b53a79847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b11770d727ee839f434cc50f8c604c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04958a047fdce221fbc0c9424d44678949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097223ed563153f22545c9cb16b11d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ab518a3e3154b467c6e97597dd93c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ed2e085f25cfc04797820bbb296752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec05e3448ffef12c8bc361c27c214153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31950263c9eb140e0d26b693973b2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3320d83191ea9ca6b4544746555ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78d545067e555236ab873cbc371b7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e9b6c227487474c385fefffb5ed0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c526f0f2698176932a4d2c6c125153a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebfe0641522c3a6fcf0b3e0c5f295859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e7004df9d332b467f9175236b701760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684ce7b0342aac0468d97653e60f19a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726468992bd68ce6354e38930f2945c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441940347abf00c0506c11e5ee4a39e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a25b662a2e66a42026873eddc5d65164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d828d934e6a7077db68b94e88335a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ab5e59bd517f544510cfe1c482a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b53ab75fcb0bbe751390b1bf300c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930100ba790f4b6051f64e50764e9a0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179151762b8b4b1cfa4e77e165224a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06106fa8d1648a6226eb46c44582acbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f03ba8da7653024f582186a69ad171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61e617554d384beb1b9991d6adf0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be781739297a561e1bf98d267005088273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ca3eb4bbd1fa4d1a79af47d802c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b65c600b8bb54432b43cd86a0fd2f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed0a965ba4db3cd042d438492cccb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ac0962dfc298f28876e01a62f6c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad431429752ad88b740ef542f946e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d377a013032d6a3e91aa4fbcec855b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07265177f8d7b92568ad45089ef9031780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3f67c5873c3c4ead337b2ede1bd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f2bedba0a70c87a57401dc4948bd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a0c2b1948574020677494d8b2dd2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c21135c5befe8916f058ed4f87c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2a73481cb4934e18eca14e2f91e1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2f681de9fcec97ec88b3187f017a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5edfaacc16cf6f4d6650f9628af27987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861a18518787e05a2c8ecc3f956e96e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f444a366fbe9676830f013bbca9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4277a5f5564aa42398e26806e3af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a702fde72fedf1293d1eecb2fbb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d42fd1c0f0488ebb6dcae331db72392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e46c7f49059ded9bb40eb712fbe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70920a9aa2d547d7dfc1658011fa49994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4a64743cfe116a437249cea3de32e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5091c2a8771a7e9db409f2cc679522e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ad1715c36c91681faa8dae89b32097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5d9fb8d5109cb6e590a193ab16a8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2417450dc184a514bbaa36258c11399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a4383ab057871c51bfa2c90c83c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb1d2dbae1a2fcdd8d014f53b40ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846ef0e66554a7a6436808fdddde97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918262a827eff16eb2c1a1955d419b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a9143b434ac8325608fed08fe1e4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76474e25ae31b0ab54358753074336cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc073b294cd85717ebcf06a8741c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a2271cb69f8b4c8cbab5578ed017107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5dcd030f7575ef5548a972e85e0a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966e418bd8e69c1de60c4278836b834109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eab9953d6427f8b658e893aed1bce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2d6dc5beef14fb2e46dcb412a4cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb30ab18c5edfd2ca1e830f9fb42290112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a1fa38958e765514a3b9fd12cdb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ba0aaecb900d2ae773d0abae2121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b626ce302e0a0ae3e01e37c11891f81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a89ffaa20c63faae8675b8df86422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708afaaf69c3589b9575e33b9fc8bb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4de608551dc56ed5d74c74c3c8523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4b45d0113de3fade5f972aa4d42a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a029582e19f41dfcf77df266214dc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1794a7058d22af98069e28371d3550121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa3ecadd07a9a2cdd13f9cf544958122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d2b360f15023b2db60c0f5cd2e68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd7638512b3b1e470199da4d7ba12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b8f927af027dedbfac16a10022e3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf635fcaa44cc9a076bb1e2fb1ae21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380a9af5aac7f1782a5ed36c6eed22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71ddb9935527662add516e26d92be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec531e583fbcb23fe8a9e7fa490527c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9623b4c155af860b888e817ffbaf19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98676349858d4eddeb54a08a4bc3500d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad291caa620269b6590c673ba6770e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194d48dcf694454b864c339c5711ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d407f7838761ce2de263b04b10ff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce70be7514081213190644c92a1ae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3acafe1a7b6797774c4be4435563136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5d6c0fef97c841f0761f6310d3cbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aef8d6bf8ae03e64131e6ae938b51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2fc3b58efe35ca7ed2c3c04a8de36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46075c3da6a0585f61a6748e3095092b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720668421c9886516d7b14f38282b0cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f46dde7a71c33ab42d676e19a05150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11de33b9937e447a38d3bd3277427c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40866ab32c4bc85bb653dafda8ebf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11591d228ad88bf962ec90c2a597652a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3daa842cbf7e60adb5b02743581d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6afdb2605764da776792ad7753eb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e509af07f0de977951efc2f3da97c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a662d2f3ba9b815dfa515897d9c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb7b6c3b1f3daa24b6d3ca807a6b90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17a6ebe89b57dae1349075330b2e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feb942109445905fc1e18924a3e4c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fdf27e14a5fe198e7280da83889de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3591181a07b375d0f3ce3005c63c6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e0939bf75db85dd6d1d0bd802f38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc639fad7d4d2ac3951e78e6398d3a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493908ec3fb212d02be3f575889c535157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc3648b786d593d5532393777f31a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9313aaf2e5775ea963ab8bd9f63b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2446afda19e1f238d7789eb1a4e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f2c2c30aa222e49c361e8838c837161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb6e99925b3e49ac308fcca30cfe41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948606070017606b376848a776bdcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5d9e7d30282e22a8cf8d16383561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd7918a86b38faf0192137e8b2989c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2ba1392e92eb33a9d183bb628b2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22010e5eed6ecb3faf6f2bff738b97cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f946e739b5a11c998eea245c9af4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739036fa12581ace68ab4d93fb325e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7bfb17bce24e0f2953aef191e3fba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c4d7d3af60c24242e21bbb3ffa84c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab2cc27d817da1ab45e289190d0f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896f54633b93027340696d54a30f63b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e112d8b22eaa63b1df30a1418925be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61620ff5ea2a1bea3d0d9a89c03b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702a019d074ae3997a7dd8359aa8e56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f6b322281a54311214d7115e5a49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536b1cdb8dbf9281e58dca764ee07f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60965ba6df34908851c3de2d3bddd48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa02785adb91c5f25929d74f33485180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a90467f9e17d776cbc83b082d18ea5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cc599b9ce0e86b2c78d4a48b09837182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd1a276d5839f809acbc9549b51a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed581a3f9d54d2c6bc6bbe7ce1d29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cea666c201e6a6f7aab4af47829854185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1917fba31569263c91a8ae53d3075186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104deb1908fb210d6561ee008de37564187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17029a2b147c19b1e240cfb66e26e6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6e4e295e1b1a450c234112616e48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b60735fd24c911cc62a5a740e4fad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b0bdc11ad41d947f581f2e0e9e1cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef393a7773abdac5655882ac528da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052303fd538478a3808a526f2793244b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb5aaf41a4d10302d53a102dfa7d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2cea8180f5af01bd75cff9ff80ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5538ec4171b41d84f1637bfef7f16a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808a01ee2478ad3e5346b44bfdfccaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519e05501d816f39f17edea43966f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588c291a80047650058bce01abd41b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980b421624c4a481b4fa58c03103aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481afd3bce5e9cc9dab2fec687a45e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2db2d998a61fb42ffeb27ed36e2fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f581804c70bce3eca145ff6597b2e1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0b6d3fb17b32db66e69e45f915f7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9217ce4efe02b74f92d04d150bb56d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a100092b115bae5e47c5458108bc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e836c3f904c2ed6051b3d4b17bfda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4773c7979ebaf195610c8c80c8d54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804fe537be3e70e98fab6a5d1bd9bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e76f1858bbddd6c20b705f1fb4c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf33c747b71186dd8de1fde0f28977211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c80543523caa65af95726eb2488fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607568fa5bc425ecedd2291f306315f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476c1671ef178cc551d7925bbe93acb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa57c6eb018fd83db4bf5bed6db5e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea072fe7d0b9ab57fea7014e283ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63847e57a8e37abb9c388817a70586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7bd5380bd20a6a314aed08c7a120d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec38a1ff4f59a56b3d70e1e75ae48e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f12cc5bacca0832137a4e21d7860220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60bbd4e9df302b9c64db3d7f647e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5edb99ca031ade438f473a04e83e5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb602b9ba978821e24488f233c3a6bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e196190f04d97d5cf4a3ed3ef38b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c842f36d8b9e21943d0d49e4d738094225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ff79925998593fdfa55450c74b8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7bfae50189cca6c135d402ba79cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed3d6e1cc8ae61326f0aa2351fa44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742368b9d9ce2d049d1d2d0ca21b23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448c58ac2a1d9413f8d810153a724b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574febda6df8cae0077a1504bcb0df6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58963b6316b00fda48845e37704beab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaa79c9830961f7ad382381bd6e1a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acfa1bb0b2ed95285245dded2346e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f0545ce7a2ddf2a162068f828295d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc16ab1c6394d94258163a89ecacf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ff91755479c2eccae069c6c79b276237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2203bfd56ac40f6c66f9c16bc383b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fbf22651ff735b454198e7015ef59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81a828fb32f13082568744f7fadf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec989516910c68f9c719d86ca7b44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ddfd752cdea784ae10983fa1a833242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f88897656266a5c301d60013f013243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f26056b4836805cb540a9870756a05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219b7da522ea1cc5a37b73007cf30d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fc8b03ff980fc9652a887817b403246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffb990dbd44bd17f0be275fb488f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195e7063c342f38a2276c8e7e56dd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cccfec9b07414a2e26b1be663451c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f365a1304d98984eb40f2446da288b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5b1edd273b9db21167836c9faed4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab732649cb5fd29943b5fe7cd504650252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5baf02fbc4ceb5401f0335ae6333253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420700308dd346ee26cb5ecd0feddb41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356403d05e3310ba7748a9bfae30e8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eec95f23f53f667dcbcb450b03abe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464009c0a26601cc783815bc580d71f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01adcf359f1aeffbeabc7f95054c60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2175c3e6537fba94d71179f141c21d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970378bd0858a17bf76b843efd3cfb52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b9895494b8bc6760c17be0d7bfe18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83e05d9a7ad4e4f4963d9c85a694b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d50b98d20f7442f1b11d5e1dd72b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f0a7c8183c62ffab82e396934e0d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21bdb6274f3f5de596a004f85f5e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35fb969e29d81987fef7915ca0400266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af9e2b803db9533ce5fe88f06793d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4bb38b2d29f8bad61231e87242edd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb872225c097995cdd883f77cd4ee0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016539c69fa26b577d22953cbfbfd1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab21feb70f24d70300cf5925dc39e51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce640e9d13f96c0e990e5abafa5b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06eb0031988fa85742da19ad11acd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d9af2e9e0cd1b75be2004626e8a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d589b4d257cee24456ee9093800e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083a3bd294473b96bbd87b852e53b7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f98f42936c896267d6bd0df1565d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ae065fa86b920c0b81642e424288278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755265b9cfaccea59f9f3f01198a4fa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23004f69a5ec7a6748247a14db6611e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c22114927f8b45a995c7b15f132ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b287e22cf2be1cd5efe40e4567e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f9144933fc9c0b07d6e53ad656a57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128e9523ebbf88490cb60724d7890b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9f4b476713115783b7394b913872285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3346ff49fb11c376da4563d64a944c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd5192ab2a9ee34965d3f48bceeb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca1c0c76af68a567524e01a0ce4d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ed65c2c008462590e8ec48bb2c85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a6e2a5582ff71451be066deebde63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54d16f377e9a855059e4976d0c4d69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af912696785c1b63ac74d2553fea190a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d711102a065a44bbb02177216015293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b19af78ef88e6e17f9497a5acc091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7cc92ec9b9cf8f22b446ea81fc5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18aa656f2221160524b01c678f8422296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed1fda0b37bd23949dc197cf2a785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca62cf1feba03560f5f14d1dad1922298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158fc5fb1d0f230bfa9f2590a68c26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b46687949c1dae4b075e70de7da9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9d4d0fc5c3db0f45c6f07260bf71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e661258a77193c0757408f5c841ca1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de354755043577c75620f1cc5cb10d7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab113e86017be9922e5e069e0c9fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa066e4fd327f6be18f359feab4ef99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea80e80f64d6749f3d31af606bf224306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47bea33624d96adfda97ba6ff8e91b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38a71097316b79ea6b6f4ad4e564e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a490aa802ec7f4decc062b9ffbc60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b16695e21ee2b53c22aa5f0a118d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8c8906cd91309fd043e28aaaed85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e913bd8d79f57b29ce87b9a9a08b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be80705571a5f22d9a3cc5172e4d25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f4dc9c3d0dac8b014c644c0e1719314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f455e1e0cfc77bd7fe7e30d96871315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97b27369ee65ff79c8dd0720ae087b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e7e313dd3e70e9883ddebbb105a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc86d5816aa2fe4b3d70d8dee646d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bfb1175a085fdca67cc551e1c3703319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df37097c6b2b74c6fc880d9bdce5c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890970713739e60affc174fc80a16ffe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c39672f6e272c2045fd3c3a242a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721eb4fe428dda9fe1af3f9a2b8ee7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f57d777443bdffe809d0c14d6d998324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a80359de0c61b695ffa4296e93c72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5720c6be0efc401db174d6c313f92e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b1abe01b3ffd48fad1b0cb110284327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5dc305101eeae752e18847551929328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39466a175a51633fe08869c4fcd3301329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fccf3305e9b7b7afc0389e286741d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bd2d6991d13ec921d90c981f9d0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e96d58cd3c0660650abdf8f36bbb50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4cf979ad20a21d0d5d75133cc64f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a19fccedbc000220d36ff94f89b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e45787ef04ef7ff59ddc56a78e32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b701d1babea813d5d23a45865f40f8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5400218982920546f0837cbd9530c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d0e3622fa533bf5aa63ed72021cb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7236be57a41779f892a4d2516e0b640339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd41349b0c43257d400a9f238c9a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1be021ecf1b600f1e952bf4a032f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc05fbd49b0048188543422f32fc9ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456c64c21ccd48639453cb0f6dc22a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda51bea6992c5a48bf6b6d871aeafe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d558c13c15aeba8b7b27805bfa00f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df13c06b2f0ea1fe39a4ea837ac03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4f8729b5008f2a69f734742a0ecb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0cb6bb1c5f5eef9c6bfba5b59c15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade60b944afd17fe7fd3388b5ec32b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa176fe4ea4885ffb93bc61a0d4e4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7120bd19262c73874aea0ef83aaaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88347d7ceb9f6a17ab86daa5dd365ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9481e7d6884d92a3d14c8ed5dbb2eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e3cc3d8ef0eafdb6225f56d9320b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc259b9dab61fa07b7746c5d0cce151355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a7d5a79c9646714804300aed32b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c2c57e81b60f274fac92ef4b9540357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801621ee9ad2454d1648ed4c3b0234a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb3e6776fe15b0458f6ad4ca77b3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3afa0bbd12b69d14c856c2b4c4237360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad3333ab84d33456bc2d473a92ac7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63c196c8cc20efea3388086eef786362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f54089bbf7fe4e504be63e29fb290363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304175b5ae2d050737501e42592c68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aaccad6fda89eac00f7eb8aabb036365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d679ce823ea6f9718bd7765f5a361f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36e06910d8f443218c8377fc3abbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e33f0dbc61f050ac5c1f320048f164368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b104fee5adcaaa8bc281f1b12d13c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db441f125d1d0c7b3454349a3d650e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddeba579e804c32939e3a4597cfde3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a615ee63c3db82b926f921fe3640f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d954cb705a86c8262e568042d6626ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0b56f4a01ef3e445138768d846b08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9b0a0fc9bca1361e24b1e47707195375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0380989d16a027c165989b85313c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75144a89c48e17e2912420d2e41c6edf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23d6a3e7101baee679bf40e5b8df6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff05d8521301931d07adbbbbb228b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df8a41c88d654adcf27583b5f877e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1a756937c603235e2b54d93909cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd66a3ec5138294f6a9d1715d17625382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215cacf94c7a6fe26c7bab6d3c9590383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddec579ea958d8408c7c30a59e252a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2540fde026cdd3ecd3b8f404bf71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a87684612162bc11611ebde4c095386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12576e40bb9de4dae389f20b21d518387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871ac0c673621f8d7849946b6f9776e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1211b37164c82d992e64faaf1a2d8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df6eda1063aa4c2c1c0a1867ffe27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912e083bc7df6e8e7fc02b70943229391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e8bf0c1c6aa640de4823302fb918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ebfd66a43b27cc444ba6d02be017393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a375510bed50e12d7b3ab5ec8ee36a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe92e0f978185d6a8fd4d266f58b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68bba852e3c04f52eeac68af0201da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b25000c834ed46ada288a6bad50a45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb56766a7faf4b1e0769884f50252d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc1c3395b7be62418d609b95f76d42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74c591c8d3108fd6aeede6add0b12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523fd7c9bd0bb049b8926686f572023401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce3a55e49d62b1ae0d4fd425de6650402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70004ac4af3f2e5f8f37fc442c4eed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918f7d2ad2468abfaeb4eccc4d6cc62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82242e90d73a9b5cbf1405e9130f8a29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966ede5e4567a7b34fbf02777f2d531406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa10d0f2a2eda986ec5554767ec3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169ef73513bddad3379e4966ccf10f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb1ee4a117dfaf6b5cd795313f91c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c80986d9a06f38e0c6f7c9127f128a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7175a2c3c510c52e4a9a48a2e04f12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdd02c65e025521dc0518f78d50dea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f05201ae7df2f97f0bb82207a7f92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073b56f7bb93eac4d39bf9a2962950414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043207a5cb76bb32481f373dfa808ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e304a5805adb71a14efa73fc8dc6748416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3057a48361aac313b53a50d0a3155417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b49b074577c153533eb951ac3d4ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1359ac623ba7c236f30ecd2213e62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bd129adf050d968c8528a4837fc26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3680f9cfa5599368725994eb54eabe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab13a166bbdd47c390cac13f89c217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ec07809d87edceb8d299b6a0afd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00adb8b726ebc92f83eca4a48567614424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafa27c57e5b5e33f1a333192aca4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62249927f34fd9366fa3568cd0ccb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95524ced65c63841293b551ea03a4fc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95ed5786c966f5c89667e2fcb68afc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736c21234b307c7dcff65484152719429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae88c8775034334814bb0a50fafc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4cb9486f77e40a13d7bf4f2c5763e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44962408c6a4e47f75006351f1fae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178631c1635d9728615cbc21f843916f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fae396fb9b976935753907e7babefb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c7680a5340f00e041996f0a6c824435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecca7c5e392b3ea619ef389ed9b7f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e82d7c8e65266aeb4121c9937e808437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261f696ba0ff7ea3f6d4f620fa6754438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1989ce8105e5789ede07c7d5a1219c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a114a1887dcce4e4e895d32d83854440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac49d26b81d7d9e44410b5afc8eae6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3b99214750a93d749326b6adde68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f673c836e3c8b0f44e8cd36e7405f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcc23f91a1b43dde8b90ea80369743444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511511189aa6c37a99673667817d155445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b46bccf58e907a55cf5c44481fc11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2581349f650d6dcc7ee22a35d0bf376447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab09a3bcf8b24deb488d2760f6921448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e545de08775914e5ded8fd83cc554449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca605123cd947472b3e80a6e29f7b6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c413bf1c11a8ae6bc9f9307e321bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e57547315ad18db164117d393508452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d757382549080f66a311750b104fb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a407c833770e9296b4cbf723d302e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f72d5fc4dd998f7d9c8159c82aa4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5d2f0c3189833838afb640c238c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2704f6263ea932046d517c7906d2ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a74ff3ea561110d2c765e6d526bab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b169a22e9d09b9d56f58f360613a29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a765b30eef8606291a065d0bf76b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6bd6d2d2414346b63b53134e1ad9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3ea46976d0d3cd1c7607ca93912fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf2954d8f2118f5e332d35860ed436463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36c5be21d6e490bac5f74a38fec093464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e600541cb7c44de3789580cd9dc264465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffbc5645a2b831cd12e36ac8d5cfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e93e153f537425763e8088dc4fa6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a96f63debfb66f75fa195309b7c007468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737bf7605b30e13e43ce075d94eaabe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d64bfcb117defdb474e4980a458d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31728accf98743bf9e86f38595d0a7cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446eec4f2380824751101fc0f49ee7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c310230fc64f3c603ef0035f24bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf7c8c38a96a810f72749b03945a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c4ed69c54fd5caab49b6c1b3b6a29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e1a295ac7c5f88b61f3cc65968603476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7bc90d9c4bf481c5d017b5d6f2f2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfdcb8ffb5fc4baa4dfd0fed997e34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c078db61f2fdd701b6ce74fa2b19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07363280f3483ea53487e63139940f32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448a297a673bb77eaf389629e051a87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49a373ef2f295e341688857da7f85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419489480ed0967ff4b79eaac127368a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebaeb50c7f05d91589b362f72da88d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b537ce7c8bce35115164991c822b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422632f625734fd9dbf350e5dbc98d5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be09735243ce0948ba014eef1eec528487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce29d80774e2f8a6f29d89935bc335b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caea47c5402162387b890789698372489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168e505eaad9cb6558e3dfa38bba2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc7afa723836d5f388ad2d81674428491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9dab67d967c926d35edd75e8b0115492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3240f1938e50cf987b45791b1cb12e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1ce9d478866251bd3c6d584f926f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcec9215ef0a0133f2c3d67e0ba03a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39fb0b745cbe56020bc0a4bf51f92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d309eac43a226d6e53f58f1d21f1639497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769aae5ea42d0bd38fdfa7e3bf83160498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3614b9ac71f6bc02a5c770aba1562499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ab9b1fb4ebc3937b0ce81eed7023500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e203c3a1baa469b8b1e9b36f22e580501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d12ba1be206de9e48a6aa9b63dedd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973d067b1ff5f8d4ca4614eb1ab9d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555fb1cb95825cf4c8ce0d71d2504b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a1164097883aaa854c86293271625505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966285dc34daee0d630131b224cdda61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0770e6cd5c799082eb30281ed8ea6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e302ba3fd9637bfb64b9bfd334bc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf7655fb0ab9f2c2f4eb2abdb0524509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8880f4d57b9f54ef671622342c6b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2869bf8b91c3681f73bc3e1ba299e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a22c15ae37aaa5e2b935870ec5a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7ab6a8be8ea8cc3e8e0393d1a463513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab391f710fce45181ebdda9a9143f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c9c8d08d152b37462c0d7d97975b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1789c2b1cbf0d21f3c5af2dd51669b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36df2ca298ce735abb97c828dfb217a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9363ee416e8a38034d6302342d12d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15123a880ca7f6e46c0691b0481376b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad9f49249f6e9a3645da53bf9f449520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130d9670862dd244cbcddc5b81c460521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221ee8f2920ebe07fb4397d8bfbc44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc07d6982418250141b1e522c0388f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf1a3aa54178982b4bdd0653e393d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcca484ca864086ca5603f15f2187e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c20c6d733eadde06c4585249080bb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c99525534da050e1527cdf79e7923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df31f27d20b57e4b325e8c9f0a473d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f8e7872a38aa560fc173bcecb076529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e3ef5e335b8c1c6f14d048450af5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c60265d5cb083112263f60af3423531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa0d63889b89cb5ac722b83a8b92a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2861bfc299ff615d303c5faba0ba8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edbf403ede06d204fad76a7efe0ab0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd526a337dd0d618a3394ccd27c5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b45b6e858ba25bba281b2dd4340c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6331c62b36c31d76e875b64a7309cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262207a96cb8c54a1e89b0279e8b51f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d30f37f10742398a61d03a2adf23be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bde0465e3552bbd93f764f3b4995a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6bdef7d4170e36c2f0ab6e398cb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c88dc68acd0672e6fcb8b4001e9a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642d65deaf7573795b97dfb5d42e30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3cd82382541480703a0408c287244544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9bda0585c743c32dc112aefa5587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638557e67eee0dabc4239f10bcd29a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512264f9d74fde38d85a0a04f10b0214547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c6092802d54c582fc05744339afe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa6b151eb1adcdde1e0b0f8737c1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57269c1fb413f100201195871ed183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19b2787b77136da80650c839c8c79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb1db1e2ee7e1b1f215dbdae1e4bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea00c37b18d841f39c0eeb0c9bd636f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51591397dd7c133349af72316506cab1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd9b728df662a41ec6a7ed22a54f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f230b4eb08bf8dbe2778ad14067063556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0d070c87284a118abc53ae56a33d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d751f88c9da93efb5bfbe96c5725558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d35a86452cf8c57825c14dde70d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4a09d494734b21eded0c79b266d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279a85395bc9d068c63daca29141553561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b48ad648ac40eac64ce66c8879f25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168d9d776e66d1c26fe3bc883ddfc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b35b08b4cff1edb8d331d8508bfcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86d78cab1ab9ecdef72c7999075d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2efc9452894c39f28385131a2c0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c25f2f1b61bd9a65ce9acf1b6b2ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6af79bdc236159d450944e87e275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb923e5b22e55ad04c5c9aaed0dfb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb908aa185998b96bfa0debab49c2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c98b41f1a8d74af2a3a0fc0d04642571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294c7205612d752b8b33d68ae42e967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb8966303fe538dd0856e459ef3d42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e23f081657af405bd460d38a3071574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffbb53d1b5603a6610c6f50514db0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c460d23689ac65cfc35ec0d787d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64620e51db43a1a3de8745b6d6fd4249577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d256a680a4ec70d0f469b54b5b9e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eec0c7a97c3b961c9b22b6b30268a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ec9403642a3da9b6f2de6871a54f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a5519755a792028b3850102a8af5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5eded2c62d6bb5206fb1d5c4c586a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086e9c52cc248038ad6cd1e315260c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d2de562edab6421e17ab7f9cc20b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870e923691f2d2dde58bc8c063316b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846fa07f38f6394f5be9767463894d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749566da5da21764a628cbb5c1948b2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b585bcfae8c644e668f6d6a09bfc99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7e53ff8ce55ece97f98489cdee89f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f131c221cbe46f3c8dad6a67d0df2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe7125fc7efff9ac6ec182b4b36a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe94b3892c1fb4349147a589d61c62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f6bdf78e3f84eed6d72c1f1a22fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe656675fd389bd6154b8519b78f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496861f6d2296677a5d223bcde689a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd911d785b1ea4fc6b066585e06d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf23d237accaf75a7f7ac64e90f6f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b76f3583eea8bce2efe522e486173598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9044ece3732accb7c78ec1eb08378599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba291f3edf25f0ad8dd6f2108032a746600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bfc99e815ef01a06e6fbf30403955601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4bdbae24a0a0e18d0ad9a8170e8f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362720edcfd57498375be5c59c93d52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5716055f610a3d6944c26b7ef404604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c264bd859baf6a8c6da85c677ef0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e1437bcbc69302e67a67f00116f28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f62f16b87d0c770d6f676713e693a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2ee4b3a63f54e86b2f88cf2dc4878608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c3036380b4942ef027f5038101ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31b23c8f36c105f83ce9b8e5ee208610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe2fec1377465f50b6e89243e9481611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b6230b778689ee0ac7fdd8c313fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff213fc0562ef22533ff91930cbdd5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a05ce204b3636f1bdd5395d7a9bcee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b373493e546e41d7155d7abf3541a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78912b1b8787b96756ede8fab610151d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d281e7c230fe1d8f1c097785939ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08783327eae3e5820a96b1f5e57ff9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a64fe244a89865088e0b43446014d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa070e829a65c7932605094eb373245620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d547a92c855cd5cc180129aff04b59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e92d9bb939b8ee93de8fc3633f40d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554489e7bed04c4a3898857618e40f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c6a4e2876a221b77b878d2c1733b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931354e1f46c8da601f6e3db0f49a4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ddf21dd55422c11c9488e72a7ad32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13663ad35b0ada0da3c93229f94a8f34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d49d7c7afaf17c92d8e33c3a50d5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19940d349c23c8c3bce21d409973b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faf6f7a5849cc77b39f7b39754d614630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266b7996a6d254135b1e62b75d55c75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ce0892bc9215903de53ca6e30fca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0be76ca37d80b0442771d55ae57de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed57957c68b2ee345957d6bf19bc345634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95bd8352603509732313e7a7cdaf78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44db529684eb7ecfc9feda3d73b582636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb5d26e403509c8e590731e189fb45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e42a37cf29e75dc8e73d14f53490a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b000b43640032c4389249d26030d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dceb14674020e3a6afeee62a558b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4007b059b25d83c602c2347ad3ef08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7762a11622d93eb20e53b1603aad2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40b6bf27924a0dc8db85eaa226615b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b04abc4c68359e0d2e3edd2506bf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2705aa42c390db5640fa778cc3ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3431dd1b2961c585331192b84f8b80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be0e43e7811ab7b3febd3f48167530647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbb4e0dce94baea63861fe989f61ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f5e6d8cadb2ee60d7f911bb3c75d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40c845af1d3633e4fea6554f73118650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd18a30993102a2e0fa19721bd6e92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a7951c11150dae7c5ae2b6a8f6d8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305375341565e682ed4310dcbe913a9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b5997354896225f2f0a441508dd96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4e448c7298773162d15b378035c18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a58f5d45c25814736a3a7bb36e4e60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b5e3eb2a968b88fafe74f37ce22aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db19bc7fa6100ef0cc7f756eac3998658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd068664e66a0193857d7d20441902e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0467ede05457163ccd7b3ac8fd23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bc0175feff2ea8f22693154d1f417661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257484cf0d5410694aef5739f49dfdda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5a1007f2dab170c10f96b9b05ff39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36a988b3b81987822b4090003b00a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0e770865317411285501c8490381665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41229f76db53fb40d5cb82e054b9e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d227bf50f53dbb96d1ec9dec4ffc4d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c2ce866bb68845fa826d71b9d156668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afcbc1eb5acfc0036164c60657ae7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81d8e265fcdfd50ad09db03160200c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa03ed4a627bab1e5a03ee06f61a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d31785dbb4a3b0f2d46ba2beba5b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d022596590c62192f85e688b744a2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554565d4b767181527cf265b0b1430f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd108fe894de8a8e0d8c11e51197df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062c5cbfc4ea9c8284259409c1b90e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708553405b4cf23eb19f51041a2b0fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd7ec2bf0cbb58d4e5ffa5dcaf59f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd0742e0e4715ad35d76c11beb0547679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72080c1fb5dc03ec6d56a2010e3385680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a23cfc82a00c47987d79c4d97a55c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621c90bc938c47015ebc102a733e21f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5caa71f775519ef70477b706019f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99340c188c85eb083aaf25df11d4d6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b95e804efec077fa3233672fba6a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d230daeedd4048f531a1906bc4a54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46b2a684aa322afbb71f2914da230687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b57abeefccb03d79700e728f6edbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6f3d605c9a4aff5e3e4a419ea8928689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92f9ccd86aaaf7d2a64812ad92aaf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b077ea46765d21ec6174e01a437fdfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c495a2d1a4e5aa3ff76069e0a7c06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26226a5a04435efa1b995b9728e797693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e7e7a2faf566745178555f47dd065694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebe40e3af97ea0ef71dbf079e27bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16455c54a61c4bb33eb507546819cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b4819099260468cfa9d808e5a565e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572fc7d64ef220408b023457caa21b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989d51bc496b9e878afe41c424d8bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b72c7c7d80327701a267205342769700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f154d14d84eb4721becbac8342c29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579af220d6544d2eaeee4a70f981f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc516e6a43444ddc47fa67327568ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051766501405e2c70c817599663193c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c08842e71413049d996a286230b2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eaa4780e8343b9dea1b5c5d90eb39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9ced0742649bf031ebc266f4fed1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834ab3601a7a937497fa306d8ea8c75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83314aaa74134b7e4f037a5b7acf1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ec82b309f4fdd07629e8ffe209c4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99629d48e659dedb3228be85c175a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6ed2753e43e695f9cd17e7c498222712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781a8ae13eee26e540ee6172f80807713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c621744050c23bea61f0632c16ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08310e4780e1daa059aff34578621715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab220cbbc6715f35947c776a6ece2898716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5895a9a7fc6bed36833bf0bb6748f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4954189e676ba1566c708a89a376718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec5925fab0c7ffe6823fda73dcf04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee12b8289d789c6f4a36c717829567720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de0756d357dae2afb4e54a2eb4677721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb697f5395cb90619152ff68e15cb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60ac114c4c3a2fa1d6518069af06ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8839bea59d93ed322ada3a0d95cb3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae378ada2eb772198aadabd8c1a2b88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb849e759786b887f19a53398d4c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2890a3787099a1c9800cabe83ff733727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d8c8f3d62ef117cd35bbe04aa8f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998966f6fe3c8991b423f091a48b097a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dcf51bb6158ee4ce77a9e37de563e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc3c8fde85fc103649f77d903a602731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb6dfe6ff29d615ef03bac6a90373732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f62aa3b7e3eee5f6d799952829a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9135145d5459b36cd5b9a1f72d9933734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b6b62b8507706cbaf4f093633e1e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce520b830f4ae3817812e3f7c8f203736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543ac7674444a08b4bb943b789834da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d7f393fdd5f0c956042dff6ffec2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b6db5dd8b30332f6c4451d923cf2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3ddc8f46e615b8ab25f8c5ca9543740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdee84e090670f3632cc727c6651d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126ab369c2e0feea527b8100d253e6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0cffbfa7aeb909cfd20509599d07f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff274a92b2576b82f372a240515ba6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec6f3fd5d2ed590e07490805fda502745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42978b89f34a5110777263b8cbb76b8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96842e69c67f7bed26aa2cb6166cc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896400ac33c8d273b282055db06a0938748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65165adc4707137bf8a4c2f60e8f76c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc096b226bcf43a1a41b90505831f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e39cc9ff11c9ab6a97c3d48b2472da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766534e231d05c016f9257d7b876e62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd897d01b4d4f32c4672b9695c5fc1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>