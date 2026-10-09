--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d42a04002e926b6e5b9f60e6b026b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e098ca006b6b397c88994fa1bcc3822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f788bc99f5f6594648adfac62bce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810f96d30ebc1f251d94453ad56b144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23299c039cc23523e28d85920197fe7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b909b12a722527a9b54d0575c7514346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68bccebe3b09c67a5a0412a5fe64577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea549c4fb2136570c7d6e1be6d410ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56606711aaaa5af6074ef3aa990c5419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e679e527095ec6222c471f7576419710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bced549ab00b487f90747e80cfec811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172018f91fdc091bc3354b34559f4acc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583f65a2ed2cd84ae058d9604c0f81813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f895003c01d0cccf873dccb682833014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf20e4fb78458091cf921047d49546615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da387e1eeb804435fa51c2a2b4e6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5826a0c6cd5314693deb50793824d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214d1c2de89ef2117e5a8a78cdf31c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758cb5a7a9f1df1998c4abc07505f7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512b969d57af7d23def676266072bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e02980c43a574db30d6c8b408cb8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b035afd02ebb76037818c1be813e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e230c6e8857b6f9a5add3e372241023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c0563d8812d3a24c072cea0e7fa5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0a3b6aecb87bc2200e5e298af9de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721437c952ecbb6e4a3b0474d476f9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c654dd4c60571fbb42ec2dc5035027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2a31b2b05f3099ebffdfab9a283428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de680b680c908f0e0d0febb7805ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5473d914b8058ae1444d8b5911f0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a626297f7b0cb7971f06e38ea91531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79851e4ed3040ce28b8d6bd54b748df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff87849418613093cc9683012ade2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1cb149e7c7e4c4b2976ca7a25d3d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b234bcf9c354dca988609285c46cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d555c24812012de4b5c64b2cfb81e9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dfb9d409202060593e178184790f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28856b83c3d10c8568e85ff181f37b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f10ff0e92e5f249635a07c6869c2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342e95014346f7ad22fd6dcfe10d1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dff99eb321c69615ad1c91ddfb3dd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1be910d7bbecf9e5e8c0285a973042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308b0cc5d10991a01e4d72a899d05843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d5531d65c4d5745e4ecd2d83f01044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d953601d8b5c1ba970b51a84d973c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a167a0e47400fed7314d9d4b868c5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f365bb8e68a436160a340553910af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad6e39a5097cd89f25e5f28601638f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9c1e4e47b3644021b9464ee6df4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cea7ba74631b4b842c429cd0ebae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a080739373998cfc7cfa8bfbe941c9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27083a378c582d0f8a93988cef5e6ac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f27547fd1cad48dd8c9f5fb019a1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadcde7e80e6ba5b720e76e79fb493554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bd9476d171272ec319835c54061c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d381c345e49cc35956509f46f9525d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0967bb98b366fa11f6e6b9536e10957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b3860c9e02dcd7dac77bd97945a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14688f113405f50f2f094a62b911bcb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99df01ff518c0963cfa78052eab4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91da198f70600ce239a1b26e5c39b2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f9c93d5eb4e841a80727a8412067a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03af1cb9b488c2fd57062d1737a23363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65bbcd51729049a457cc391ad6d1a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb06760b3b31294eadd6812f07def65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f70e437c3237838281f8ea5e9ad39366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2083f0092459a24a0505c319871ab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040045fe68cc2dd16f623e3ba4b332f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394c07ea66c6581d4ef742f3a33a3dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658a162c762454d3d77fdd69d809a5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93ba7636baae3737f6dcb9250fd7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c41c62175574ecac9e6895aa9229a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565198b7179f859b4db21ecb6a4525573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40654192388c205fac9164646003e8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde19fa518dae1cce890761a952531175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af6df13d6cf100c0eb092e80ea64976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418acccb8f8c269115c98ac9c534746677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768b10f3ad8148f092b6ad1dcd043e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e63dd727a54b5cf496fc920ae2028479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e10bbd0b1e785e034bb2de9792404380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7abef44f5f60e8bafaaaad5544f9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41276eaf2e034092c11e405842e589882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdefd7190f5cb282f83ceac874f194c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0574fd21ced66c3f3bc65f5f2460c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d35d248f4fa80d4640b956a64118d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1c336ef0a38b9934b98aaf212f2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd719892853004645eb09bd2c80d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ded13136a8bc9b3e6406bc5d9e8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff644166a839825cb8bc42384a8674689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a16bcfdb3a6ab385d409f1e5afaae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180cc8fecc0605fc8ffe897eddaaa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d38d5dfef3be7a52748d64810bcc3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66fc2bd855ed7c5316d883515c3bc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a722564e93e1af080f0f0ad28df9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5457ae227428173fdbb9fd0f342bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2d92cb402ab8e7692875e69f214796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aec6d94eed81bf6ad8b722d68dd9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6e0bdac108c623c6266a64361f4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd9d989bdaf8186d200f0fadc4bc8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f075581bbb8daf9fcb8e657060dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381063b99d9d6a041a4019acd1ad007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8cd6c8cd80991cb193513b54abe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f491144972a93e6ed035a97ce9388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f191d301846606e27f85471d8bee5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1f4af32b37a4c7cc77284473cf82d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ae8f879b5e23c14c31a3d2871079106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d2a30352286c9320bc9d49826c54d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349095af141017d3ebf41ae2e16c2c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970d7d8d919bd52cb763900cf63ba09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ad909e85397114d29bfcc3388972110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335430b7dfd916a6b2b19e36c03313111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee35d0590721255701a47b7cac3f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce81de81920f61073cc8b8db6e52c19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cfee8319421b0b124fee76dd20f2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48747acf0124ac9e4f2dc536fe65de8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf08d7853a9847911cdba2a5356713116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40e7d2ec6f7efacdad34936f699dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a262c027859f5128debc3bfe0e226d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb336b91ebe1e4d8710634089c18a18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893466f40580e6f45590953d743b2c19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d7d4f797d1a3c8b05692ee75c5d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72009acf808b9f4c1cead9022d1d9497122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fad2d605bfe67635e4c794ef14a2a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff49ef869ad0e39fa08b8f4f017e443124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924ac52e71ab95b4d538f9188847579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc92350a4c7ac27a9c4ce3a5cdcc1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b3b03e2079d87e85e84ad2834eec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76470bb9f8360b30a4f7737667136128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02edf03b8442e7354bdaf85742736fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8f524224212c4b4e3fd169f00d40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5141db6c7a0fde696e76f56c75d9dff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91f04350ad2c2ab652de9bf4ece24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe9a9216660d4a23c06e11c0730e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cedd4a7303ea58afbe8465acabaf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84582e3e9908ef02b504073b1ed436135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7ff864d45885f61604fd193246f70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec69d834acb945e7a0dd2961200c518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b89cc4508f700dfabf9ac655cd373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f910fabdebf99a182ee66e6d3145139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22177df0145634867267c6627cbcfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae075bbaa65f78e6c946b9a22ea0d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe5a44121ced68ab812bd32777797f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eff48a6d9970a235caf608e7a856a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784d3e09b57187236e49e0a18549f3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99517bb8b8d30c49914eb192dacb1ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecddb763f236836442de6704b4a23a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16a84182fce1c08ab00f0b3eb6f5db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85750b7efdc829d232be2a1e0e7168d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c683ea054c7a233d560017f2fafc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bacae81951a8f9d666cba1a3ac28d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364d581354422b793777f7d86b04ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d6230f997a3c56cd8d96419c4b840152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f74b332c1f459c2abedf031ca38f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c9ef2f1be9823944197b384e29ee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793249a9570ffaa12b8c7ffd846e683155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685d0f0f53e3c829c7de6a8aed43139156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5380dcf7d3ba9ade14b72deda68b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5ec264ac89be5e4f689fc0dada28f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2bc50ac40b4c6ea87a5b33cb7b537159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e8491439441dd4174a28e95c73a4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b94fa0d675163c04e6a4cddd7370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c523d6b2e5d376820e482e2aca37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750072aec884829ff18ad8a3b6816d57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c3f9dac32f4068c6f6fcfd10692d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433e6d8727eb1b85ebd1c125bc1a049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b4e901f52fa52f829ad2c209b6bb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e43cef9aab77458c7e87f7d84fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c689121ff0b6618c26b0bc55a947168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d339ae096374ce544e8494e26ec491169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e123ea763501dd911299547c95a65f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355949225d241e05aece4a857790bc41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148146961984d9dfb60ae0868405f053172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdaa72957fc6872abc06e0a8e35c46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca60888b17878026adfe71bd47f07a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a6dc428c2b4b54ea1a5df92cf706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f9493b767f355082dac9487a620f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252f13648eb9da4883a3ab47f9af44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf0f384151d6cc6b649e27f456071178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1857616557c8b299f922806e979e9e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98b16664dabf90b6cd84320c2bcd34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d18e267ca31bc6aec67998d9caa40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be85a9fa9734a584c44567cffc1b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184f129d81a1849d8c4f936c5f226b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143be5b5f143d33dfa3a70af68b4bc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b09e66f1bd554636c5fb0c00167ab2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07963e1d66bd6e7aac34ebff442f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e755d4016f44e9aadf46465f78476ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8baa65a5cb819e92f002e0e030903188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012884da5f2d6902fa19f3871c0a47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7dda43dabda30fc0523f9bf686c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119768a31348338bf823b7d5348d3df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eecc34f4223463cc22a4b930e09ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89989464b87047e628568673e3ee69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe054efbe1ae574cafcdc090e056e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf86189cb080bea3a6800750c99bf1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c9d6489f01ed4c38a8eb9a2f695e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c1b2b01d1b7bd3114b569d39bab37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589048aff93a4391c1fbac6e3f2e86aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6eee0ebf1b8374f4c337c1b3c7ec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0635742c89603267713467d3757e34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd2c20387159b8f27083a06a67c254201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce759184459f481c80fd423b162c95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7074b2691d6cd89afb5d0014a44f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275ce6eb5dc80200429f4c774da85e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c96c25b0c827c7202642fb9173b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193506250a26faa205778ef43fa50ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b974d4e5b69ddcdd392b983855ec66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa39ca1cadd12073efedab0d35cc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185464cc9015c867e427ceef62ec979209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea64aeeda1aec905784dc92ace875a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2fba296cdae5db357a62c708ffd09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29b5f5925752387590185db5d342a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683712693473476d94227bb7abcbd059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa04cf2d7ad986af032d20113eb830214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af04d3d01253ca31d3288eb0cb03b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e0199d56d1eefb943e75f1872f4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b523c1a889331e2cd311bf34281286e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d709a574bcf7fcab06f128b5ae9264218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0001220eb1a3db67fb94013639bc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c29f4e056027559cdeca5ab4b3ab3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76e78c5623c47eff684315fda44d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58682fb0f4f66588091e3be474f10f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560c825b888948b26fef28df59a846223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd747e057e351db0664fc8353b4571224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d103acd25e5e6e8f1c2422dbdc39c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64ba8be9c1e271dbc4f1c92988da0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b9f46d93fe2a9154b87901eaa5687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22c245431ac57268d0b4b59045675f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07635ea4f69631d0a149693cbb123ec3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8645e24a41489b11e44366b5e54107f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5066131319be24454b27b19b27603231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77667f0045a7e4cbb48893575a69ea3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a07b65a443076b72d4b2967bd2c4cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a201fb7eda0ba933e9d9a9945626234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233fc9d448252ac0a06b74fdc12bdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec2a9fb2f8ce962e4f320e577ae49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce999ccb05873e1a5fdc8f149d9478bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a1e2f0ca761555f11b7ba5a89705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d704a1e9f74ce4f90f0c1db1d520c10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab19aee3242f136dfc43307c68ec06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e909dc3dd9c493e0b0eeb06ba032241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6f0b440152e26c519477be8aaf71d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ba3d6600cc238c1f3abb3b2cd6d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4727d956643e7ed4a66ecd90489ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552299e6ab575258856c55c64da2b33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b90f199bd782696cb96f6458ba179246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d2d615c903996a64a46d4bdf75f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115c2b5060fa41793f98ac329982cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ba2ddeb01106b5e727ba8e86ca5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c089badfffa1c5ce93f9a119863f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e613614023919c059208434f3d33b1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169199493cb706a9fc3045194e166211252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ca8c39ca43e829f18003e8c6eac1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28321c066ace4fcf2e5e36c03ad282254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f912aa6fa9943ad62563553e088ed28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95358f76cb2abd423b672c5b7a22c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f992407883354e8ec07ebb66ac7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f552235acce5e6d6d1cf24a43554016258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb2d0546b1f5a056c02612cc396b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191685d782ca288bc89f309a7dc303d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84de968b30ed96a30b6af16c007666261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715afac097d6ab3b538fc6f18ff3a894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3634cf0b7150e2af7b9cba00fd25eae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e809cea62f9160418a444e29a8deaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97565a0785fb8c85c329e011b5ff4f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036f8c033ce17eda30f19a21576c8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056cdbdbd3bf6752a41b7dfb34941f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf8e6ee7f8327c2b763078910db75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991605a8fdd2897b6efa69616545c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c48f79a5ef1b4f54930962ad1c333270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdadd20d992df0f1693d1459dd1ab6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ab69deff34685b7e4b8c68f108ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc147e79dbff9555520cd532491ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b84163a4df35d5f51e8213c89647f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b682ec6739bbcc24c8d7fef54b74c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611abfd912cce62665483c1c8b6773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c4645f4396ac9e5fdc3cd1660a771277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2e50869ae64aef31702dc5cb5ea5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e63f7243b1c21d05f03b87733fa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba4f95ce80c372b112edd76a95564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b591c5ffde1feb59041784b6052372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64dfdc761ee99e01306c92413690d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa31d9c40c56303c323c87601d79d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a816362e93ef07bc36ec358af5b46d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f695aab6cdbe74953d60c0f945a6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dff8d41b91d9e0e3c712aa1ad2c5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f0ff46244edcc1d15bf5590a12e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee153fd3e091ca0edb8fd4c4ff690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d057fd31c8da1eb7bf7266466315289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f864465390558459f3b0c7f9d0fd3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e07a8ea2252d9f3a77150cc89e77bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d33513fa287d5fcf8ffb2e01760ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bd451d76eeab6f27d79a9f1e79e2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0276653e033bed952ee883e27a57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f01c4d91a86816659b4af21132ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e11732937587f2818351662cc9e6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d46ffb86542f2dec56cdaa7e5986297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e74548adf55e4ae2b8eb91e61ec452298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902d694a8680ee3385ec39d6659ef7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26487c2070b781752dc0228cb26a24c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f423bcb2d1ba2efdf4ac6a4264df5fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7c8bfa30e70d2822b4d16796ed8ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc3319cbd554194ca4edc59dcadcfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715404bb0df1c4713e96b3b440364282304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c44c982bc5e5c01bf86e0f9e67335305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b76229c0dd7c2ec142eb170d41fc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1e98ce517b21e13ad41b10c19fd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55196965ceb6141bded12a13b8ef3625308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb677ea2adf6314764c90f777ca7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81f1e89386cfb2bf659eba8518dfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7459f4a14bbcd171cc815f128136e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ffaf3271444705440dc648342688312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d87e0e1087ff7a9fa9de8aa076cbaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba94e4dac36ec297970c376dea922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff9f3548c077ed751fa5883ba4b3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af56101f3ecf8887187bbe9bd4e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103a378f417d6120ccb058afa25d268317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95095d66eddfd4122185f168b5de27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e8bdf7195d5f1211dba1bb0fd34a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578e446da17b54f2a65cef35c8fa26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acaafbb1d86d0857672a36e451c5ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0ba0aba118c2e5e51de475b6dc8ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543ce86487b5afb64f0d1d779025ba8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a54104d24d6b775c838e3984823d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb2a75947cfc8d8b7b679b46e23e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062da98b0cde58ca353a6c369a16b0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a22ab1aeed986cb9b9284511e9a3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df591e1d625dd787016c18b02f22d61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b5bde69038fe7913639a9cbd5dfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eded2efe0faca051b26b55729ba0b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5a8867353de97cb314d195c85057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda917a216146fabde2cc208b5f391e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5adda6db99e8abfc9cf676dcf18a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005266391351556ee3a2263bb392c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e53584b33355156a1bd37e53fe53e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3c331087175921d815dffb47674a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadbd1022ba585c50e2d80ebc4b11fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09e22d90b7f147289b390428dd52c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bba7ec044ec2879e40e6edd8c0307339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc159dbeca0db470616c74d5b1ebb7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee311f51e811264efaa3ab33890848341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd8486a0a7fbf58ae5d8943545b1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e039b684148207412ff4879eea91891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3f2211f2759d13014faec911a2c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92aec8c8fdfd91c307fc72dd137a30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81802bbbfb95c4de3971f4d136a25f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaeac6b34dd2fde59f152eb7702234347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc8bae4dd47548d4af250e54d068d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d5af4d8925670efc38f7a31ba456349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170a54e1d94f2953e36b4874521a87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378062ae687742d28a117a83c7d53d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001e845dc759412d91eb4f82fe7e63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70862bae9832293fd77304fee4fe8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3d05d6e7daea1db468a891988f504354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964919d9f7148ebd5be63fc623dd8516355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807cae29e1b077965391a645cfa739356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438437fc52fd95df068ac0b55f9b169357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede25b443e0f98f668be825301455c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af6a4610253d0e582a60bd4a3252c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93e90ef1d1a07957497b7a4020c2aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d053c20430f3f4a0d7dd66e62657c8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511d2595ae9091a5163b7ba7659af8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075ba7c4a55f734857780a7f0e5396363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127660eacbd4dca0c17314321717f664364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a06cae95a6059fe560c5767c52294365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32e101303a1ee76a201f8d2ee028c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e38742ee105cbefa27a0c9e2de0ef5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08477612d6120d066133678f9e369cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021066b35882ccdb7751eafafd4118f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fb3d46f43a8e9c6390212fde51591370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419d3fd20a1bf80bacc73ad853b0c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f8a752ff6ac3d8426305cf5d89701372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97040ebe01118825fb210c952f840373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ae7ea6dd66c26f071bb6ca66e955374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2261b35453275cf4ea6e86b9b572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64fc716fb2f8e75b46c615b929fe4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec6a887a42bcc4e72b7e5eeb732bbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89225c203ec1f7d2afc28ec1ebcd9b84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8048ac687c037885933b8471828168c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef808308193b2e1b8886aa51acc59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62416aea5542eb6646dd04b9065a61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93395525d64b19de352397c108792c7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5e984f5360891ecb47f2d7391551383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4acd51dae488a958641aefeaa9906a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722540d5ac5041a5b2b294f1dc9f3c12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b4fa1b280eec1dc58dc8cb5d14a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37863e98331a5c077977d73eb219695387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255788ac239f8bae089f7ca60f7ce1b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9879897c02d345dd86459d6336628389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f53e7ea0de57fab7b224a1996b1d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedd8ddcdbe40ec6f56e24c5a1877ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d522491efa9858ea9743cde449e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14451614e21ff691affe31d9afe6d876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de99087260110a958910118a737a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276688a65be5ad74409ee98e82c10dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cce40878b28e3a32c347bfc4e105396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c537c9a1852d1a4c35394c86066ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8de41faaea4e79b24af86983e3a9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dfebdf670b34ca8d5a8af70273775399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ee046dc2ad5d845feb4f1e4ad2af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5653fefdd5d7991eb679527378fce9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ece4edf5dee5fde0c5cfd751a3bd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc649e8879cdd6fba9acf46eaef30cf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60085e4ce67811f6a65bee4cb2bc04b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07268112ef601fcbc11d4a2e791885eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00637d793123d49ead1fb3736dd72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad43d3c63e52709a576f5120db44d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe0d88ff3ee99d1738d50dd9bb396408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc6f358cd41951eb132ee65ff5733409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead2e75689f3ec332d25ed367183dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c0ce0b86cdf2555ef75723964fae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7351540289aac8cfd822ecadcb7fad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510f59a4d5bda789d367edd26eec9b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b9a71af10f02bc8c8d7cdfe712485414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0162b979bd8a9de8dda9a62da46234415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe6e7214635224d576917651058fdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3a7c95885660966178cc5feb1587417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bdb974ae404dd7ed6fe79a64eb22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9f885027f503e0468e08baabc262419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ea642a218c535f6922e1b815f0e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b994d0dad22156ae7c9ac97e5bd984421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109eff31dfca05c32e847df0549c353422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f748d2963aaaa2961e2f9df35945423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830533799c6c059d5863471e8edfb96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0272ecf285fe98c53602df93d8657d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95e2db04c8f07fb66fd6cd466e16e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb002f5d6f67a4c61bae77f598e5516427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbec30cd15d7c93c4a237caf7d4c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43998448ef65527971f988112bb21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d9117ca17ee3ecc7c4cf3107f4237430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504e0fee01c34fab70ba23f2f8007d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e3be13058fba82a9df165b99f277c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1fb7b8e789d78560452cd1b1d9fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f59771133f5b7c71479f6fb308b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d9238c6f4fcb7c54f17b53935d64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4bd9e1636d5caee8219c7f976ab4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe945cb054ea2e0d2fb6328f386258e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f2cd04ef42d0f414abd61662ddd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971fcee1be477ba5c1a8b04b2034fef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b0df2cfaabc1dc8157c18431d4b86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322be33819cd353834b05705f1e895f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f1a8ba315c8e023230d8405b82274442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bb2634b96132473bf5b358100f48d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252f313c89f4195e3b2ce442b19ade444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb38c8f893365ba8764e8147931dc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf57243871f0abbe2aa18e360de48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d7402f63a60aa46a3a2a97d083403447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de17f67ddc50839a4f0cb68e2559d21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa21e9f98c6b5a760edb443dfa74073449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79e647c045ff8bd8d103750c8b73a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c3630a7c5cdcc33f088e61474c812451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe809ed892dab31b91d0d1af63113c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedfbbfa0760a393f569a1d66e3a2fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9b68ede937996652dba4185465c94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bbb60e5189fe9fe30fe2b8e590d0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe34f8473daf5ff7ad10b582ecd8c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21720de2a8904bd5514c672814b163457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603700c0dcc29ba7b415668db1965a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc610d9d29fecf101677f0f19e54e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79144839447fb268fa3c6f630b02a66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fdad06ed96f7e267733528d3a2cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf039cab8b2cb3fe6c131216e62d5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68abe1d2f9d4aaeb8c5f9e69b8deb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63f7d907b7f492c1fe29c12f95211f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d057a1c6ccc374d3c29f140793454465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5dc844df36514c1229272e58a2b9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de0ca8f933cbb75b72e54d3b8e1b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78919d318b18a000ed79f4e9b0494ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe61bc076b8a13d113c8d8facb741469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d63202da04ecad220c8c4f68aa0575470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd352b66590cfb10b8c7e932c7f70d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02ca2187286036c67eab239b6b537472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c296269256c40ee15f7d2cbf3adb50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97675463ca83dbf4694b4f256bf2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f19fb3713e3660a433b9a93e97680475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639fd40467e13540401c8b5cac9d66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e55c4ec583e61d5765f925f413390477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a5b5ec8d3dd2b4d774064ac4b029478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc978553ce099589f2aaf0033c6b2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea336dfda48b9b7c22c6f3388e25555480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdb24140545a433387b8bee803b1fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c7c95dbdeaba108e331b1a8417f81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2143c66b711217076ae0c0f0470d2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7f0eb8349230c78c92a8dc5c4112484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac8c83765ae27f5bda4e3e3ff3ad8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b915692ca2dda4eb0c131d690752c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d68c83b7673a2fd256f02a75bf455487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eeda9025a3267e40c30856f5f55d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2b2183d805785ca7f12b91990741489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bedfcdc9eb78fdc4a9b42cf089cdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b02e8494a2a7c9d8cb480da31a62d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe4c08da3fd5c87f68df5cf4bb30b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da0b94d7aaf2d99e9d7183524fdc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a6f5276ff2b066a4af130f467b8fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858129853bbb86dac0682e8e738198a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f901d6028f7145879d4f37c284b161496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c3940189c0b3fc6b2214f4a4d8e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32943602641caa95f204d2b34b3b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1725b72100d18efa5611d67c0adc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce24a502c750b45b429b1c998e6b3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634885470213d44d8bde45c632ab60a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44cf9189f38e0f7b849bd7fd60fc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848c7d55c26ce93cdacf5566bb47c4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65279e5a67d31f9263dc0a0dc1777504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fa9f075a753a82e3007620a8f55b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab534df38e8db153bd011825318603fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94320f28412c8dc74da9c4329fca642507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e997fc7eb9a54859d27e97640f72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50e24a7345d8e3143b832d2a23b54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fed246466f5b3cf9d72440f7643b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14aa690b6b55df8bb653683fbd33b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94682b64b0abace2116791e1e74170512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f6c51e4310a1f79bbafba63e9962513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0178eb14d312ea68d748babb1b03224514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa994dc894ccc0077076e8740953402515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d0d8364ce1042c53ea3e99cbcc7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15689fe2b1bdfa3bb7c72e00623d5fdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427504d6f1bd1cc1bef4f6dd4d60e98d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b85606a741e71e9df465f98111038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4a9c490a842598d0a3b558cd23a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777d275efc668fa62f873f46bc5f7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdf2e421e3d7fd70238051622e8c23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd7e57a4c5d3bfafd669ad017039a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dff6e37fa123fbace388f67203cc87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c34920b88ec54a1e1e67141bc447f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bf0857c3e6f992cffad7ed3a83c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72b97ac5df39e7c0bf46afd4860c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49046cc4a7893b657888fbd206f05db1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ade35d7ea601c2e16d0da34e98991529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538619e4a591c1456b52a5acbf5a7bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603864d4b9ac37d9795a3ff09183df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb30c1495282bff473733eeb90790532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614977244513b4b51cf64141db7f72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea9c1d0465e07aed559e75d583347534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db150955b41c0e216c77a4aee75d182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581aafad4337f94086ae8d37483ebd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d86f1c652b94aff8db618695928bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f956a49fdf46d45949cd7d23e70e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f235710309c5fedb000b2ac9b537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d835d2a006ce45a60696cce22a64c07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c940091203570aebde9b834e23097c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633cd71967530f970c1c8fc2a6dd872542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f401c90c31b8790190c76dc196bfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072996ec63f79177f10c45b8aa6880f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f6e4887427744e1145dd01c05339b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2bff8ad74985b7790d9ea93834b9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13030cf413e9d0ef881058aa969f5cfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00846f52e11b9e379d832c08022e76f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c4201e260ef419f2041d81ebe1b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b78d5c7ba6bef31975ecaee2c013550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be397aef7207be71abd23dd62e811e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf873e321e24dd31ff7c2e1a2cc581552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f03068028fead21cdbc02ba0e551e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc341b110beda1b73a0b2e053441a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440939a1910a0f6c8e828defa49d0f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fc967a6815ba660cf6d655a057853556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f53c08bfd570d1c2217a94219134557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda213712765b1b4b03626960000c2c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed53eda390bf4defbfaf8414d5bd6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93141052c8c04a08f163d9f6f16ce22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee0c159fa7ac485ee8aa5b6ecfaa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d0b46bf4ce2123f933a46f7676061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0ab29dc0bf7ebe819c3a075f0c78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad15baa4960c5c94fc8e6dbf8a3c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482411dcb5dcb2d384d699f1c5a79036565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039ee3ddb8b3a2b0438ef5930fcac96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf6fde9e8e8c684cc81e10fa13594567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753aa2bd67ce28de21e1dde83e1ebf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dab17d1f4e920733343f73c9d65ac0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61155cdcff47d27913dbf35dbb63960570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef0f552ac640aee389808e0f2f6be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7084b7a9fee7eede0688e43dc75e1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc06a246006e9b27419a7c261299b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b8e578bd8dd31ab9a95e8d28d838574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda0a00fcb786615b2a55c660aa4cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc336f8962fa08feba241dc5bce78b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a6eadac831cdbc718f19a87cb476577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459bb0e66750bd37ba6e30400390dd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb2c1765b4d329562acc34b7067f95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d539bad8b120581a835bac8b0d6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d363620cb92cab4cd4a6cd8415710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd51bd35f0223f74f68bddebb28ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17a7714d004ca128870eae351c38b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af3592ce4cad21c8e2594cf566a7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a16f98acc632be72fa7f069a7c3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d475f1a9d5486f04220081da19c4f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f1ac636e78c7821baa2358981f8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc95cd95d53ac984154795d67055df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e77883ce3263a504509dd79dcd1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464bffe55d25ee8d49b69be7ef87054590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68623e31a357c4095676d58a88acf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522adccea56333c826a4452bb0be789a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1894e266f9a825f1b581924d2ffe38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0d5763d2ea0a2d8fcb99fd94c6bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36f47a7a7ef7010a72b5466faa492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea842e7e25f9decabf884dbd07ace35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae826b3d5814d78b7361c838ab76014597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17519c9aac9f0f2c209dd6a42213a634598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52a4891c499e11ad7f8d969eb55b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407df2fa5aad87a23f1062b56c8526600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f90216f0afada97eefb65da2ba9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c54e8b76443a65c2923d66fd6082d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577bd94086a4932b22a093ab755d42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17050f7be26fc568b0c8f54295b585c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303374b25cd4b070de6729aff1e5a357605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d8487810e83a2fd307fc81ce9b9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b9430bf9b27dc058c768ae625c80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19a681039d7d5de1c6e152d7c3dbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1014fbc79ae882a89725b181cc46bed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed497a19fa57bf43cebd8916d6f2d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01914ea1898bc54a1a081b38255367611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06fa213ec7d1c6127d86acad376239612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d04a93095e5c6c4f9d78ecdb7ad9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61e098698bb8706732b9543cc7d46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8b6c915cd60bfc8414fc5d1269f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17620f340d6113fa4b0efb4a36d41245616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d42f30c6ccab0ffe32de1bae0167617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6b2ccf1a53b5f1e3d75510754117618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac98911ef0619d8e97e121469cf6e46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5bd4512ed4dd4d73945bed4c285b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682732f6e43edb62908a7123744f0fa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578339fe7a843554d7d2ea0c552415a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9148b018f7a893689baa79a75ff52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5776347d167fc32bfe7a10981ee08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db67df50b3bea7099914b0fcc2173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a81d5d31db98727600b3731b0adb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c04adbf7cb12ae6939b7955060eb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4acc0641455e42e3228e64512fcc13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844395a0274ef86cb22c6372d9f5fb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9947cbea3ea088f42b52d91b16ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e704066e93ba9b158215a0d5c6c75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d94a69db53ffb9010fd22f4ad16d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d33e01a7e62343e3cb08e9955e8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44631bb126199c237c4b3c76c6454cfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed22ab77b997e7a53247458b724d5c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e2314f00d83f584a234ff2453610636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd081dba84434f6f60f9a761163358637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595fb00fdcf1277ddbf0ba6ccc3487a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d7fd9406eb33bfb917b5276ab6e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96643d7a5cab01f1f81ee15c043a5b91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a186db9dc3cf17c7233db99a04c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ac8c6f846c7bcf6d1abb78cd08fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0804f8cf33bc6f681674065a7a3e64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298594120f87eccc8d142b9c0967210644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d6a94b0638ee841cf474cce75e3b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e030e9e4ffd7c3710fe0a93f3f0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448ce4d6b593fd196b4ff792658f99d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44e8503c04f998c5b9d985d7168a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426817710fabd3bf5f2d415998a63ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c28eed8213fb84205a55b50e8d77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774331ec87323c09254f05c6c04faf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9bd7a72146bc9908dbebcc739943b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776443658d17147ee42224e4371991ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04c7fc8d6fad02516c527ee5c8cdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932494bd26fae71e7a5137bd0802bf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d680eb411868277c3d5dc767c0bf896656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d66b8ec716ddb923e3188495a9929657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0ad72f1efda42346cb28bd9f0987658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b9331e063ea62019663168c84c1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ac10bf1fe4021c8e00863b00e373b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720a92177de1958f0eb21412e80486661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578249b8a8298e0ae64c7e00b76c843a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05c0b142a775c69736f3fd0ba1081663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d066f8c638247f99e37aacd2cff4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736cff90cc0f24411aa5bd1a5b850f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d53f4e42d3e6965ed422f27eeaa1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369724ba5c9e78ae9c3c3eed1d5a9a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b47087ebd4b64f99d9905415ec13b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b356c1993201bebf9805acc23684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b07727565cdc5d5d0ec8ea9f3e28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472111f54501aa4e9c0db2d8bda8fa19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458368d2052af993adea7603cb70d63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807001b9e5c34735eb94246e4a839ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a3701d0a41ddcf435839e5f67d44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1458ea5a56c917827db44990960901675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17661562490e7e97563b150dc3fd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a83121591cae17bb744e0033d9c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8a5fae6c4078d427c468d8368c732678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140aa84730287721ac9dd64633d1d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc1343b6b1972ec7080658960a9620680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699754b5eb29e8eff2d0aa7333bf3f40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a305eab1785ff76a031a6432491f5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a576bb5b4f320c60cea3c54ff17fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b41c5151465f89c0c5081c036f48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19503efd162c977a829c1496b23d3a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5360f276d68811754f7f20b3ea7bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f116ad11f74d1cc10231cbe861a5c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ccfcc4fbf96292965b88e586f21f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb929a3bf5c1a1afd18ccfff8f17036d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a940f2ebf60a5246058fe9b4c381776690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117c9353c6d358990252d347699318691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5c41340708c118c6244d55d1698b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365814196238a142e6783f05e2034014693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288a944ef33e642b4359071d900735c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aadf1256528d404ec09eb64f8d20b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ea1feaf59fb17b7b5bed30085607a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c6dc591f83f66aa8b062f67f8ef9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374799d4cb42002a62b8ae988e1cb893698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f0263fa7591de828893bce5141f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215736cf19ccb8156cacb035757c60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a371ae1b0c546cf5175c456eda85e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c181d61e70473aab70d769ac52567702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0b71d45679132168a2ac545ac116a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a65cab0b2744f1ce58fccdb11515704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed86fee57c67332962461ee847b62e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffeb2b09527c902412b3ecd2b65d97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc522730864fdc1701633d219754887707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb537b95bece9953d16e99f2ece34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631620e689b71262d875aad67c884ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8fa7cfac0714cc5c869023d50b0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f86a0274edaef2329be01bcd00ff39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6773a9f9ad4349dcc0a8e8ffac0223712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2532e7381a27ec4822e788d93a603e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d3bc3f8dbacc89dd23cc6ada9369714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df530af8240846982283ca11859b4f19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ed382ab9e870b06dd58de8327735716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b1db8dde38b28b550002750a3b8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb84db6a28adc00f2cf7e09fbb9176718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502be3ede4e578779436c47472dd364719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a619bf899f9f7186191dda5eeacf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80ccafb2b6557a58e50dee5d4e41a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d85b940c9dff0b92d7224f3a597c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239c95553acc512a53c8657ae331f1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54858dd750b27c9c89195d116ce76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d7e861604a0baea24d08cfee86125725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a4f71e4f13f35896b974fd592236d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b060100be65651d1da35146c8fe7a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83eeb2ee5be1cdd5ca41a88f81d035728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc1bd860bd697691f1178e04f2b2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd6797f6610d658cfd6ec9be154eec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a7c1a10b064d16a10a00341969b53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b60e3d4012135c910cfa184b1b91b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c8beabef9a2ca6b1aec972893c9d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5170edc4d430e09c84e2008c3ab83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430fe51d052b8e8e850a2e95d5c8a2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38939ab39f0309581e73349d51272e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3235fc46bec7558535dbe2a249ae332737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e10c4d60f9ec7ab2a0f981c1c133738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53bfd8338dc8aae66cce7fdf8614d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936c1745915a7e6ab0169d6e4f035c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aca10a90da01c0c719b414003d6995741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9487a1235f6a27e546c31607b64bb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581a50c6c8cebe10ba4b1a3c94cb254743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff81a18adaca51067a14e409c4c5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0519a503b80a57d273db4c2ee5d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c09b587554026ab2693f2f1617732746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8d6434b401783bc128af54f30471747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb255241e5cad58d67f4984a659cd035748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573baec30a759986ea3adad8283236d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2fa8dc56c38c9fce8113b499251f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b82f5f7635b5d7b5454233a23956d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6bca3bda712d2e6ad30f868407986752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf863f9a68457669f11df6f1d4e7d76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e34b0e302dea652497f9272ec569ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eaf6887ff27c655343e568039ab6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361bff8eebc62ba5388a45e22802390756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a6efb96c63e161ddf7708becb258757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c60c9ef9579347a0ebadf611cf8d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e3548c548ed684baec0ff716141dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd70e425589f362641808eec58e291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e3f35afb36226353cd10ce3142632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc42fff92e31a8a829a894139f4e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c4e9cec1d22599e1d3296f93c1cd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125c64bf09a2e3e4f86b5b36f716fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c263850ea666443d80a9708b5ec626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827df36a46f9fee6ec65a570a42d58e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1d8ff6844a7d1d95e20471c7931b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143f8e1060524fd7132277b51c39b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2f53af3174ba523396a4859d7da810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49851aa84b13b6dd1e2913aeadeac76d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695248ec37fd8f5704945351380aec712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e94bd5f893fc69b32526e8f89a2dc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b381320a2e2df2c974cc812d7671cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893b2484622271330889c9086365e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdc99f86594d5c6efdd15c1bfbeb6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cab01cd4be99daf88bdfed54c054e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a53af17ddbc4ce625f2ab07b0784fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c866e2275b8db95061b2c42577ab2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b29f5beb48b8b1c5236a7a58126420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de08607fa3b44a8a32ba27a2f0c9a9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d03dd3941895aea381b03ab3e57fda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad21da6432c906cd61e67e413a5240923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d5f9675b2fa0c149af8fcb310ceb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892c01553da381d890fe3a51785b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558e4932afa8bede14ad863e9109af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58922821c666352d12e43fe71e701927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ac00c0554602f106ea3e6aad187f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3eba911e75f5afa819f50775ce6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36146022269b0ba92a286749680e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb2fc1b7365d7665cbb4a1f183d97d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7dc7a490307b9c8d2375880c479a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018abae9abf7a51145692a5d8196f6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11759c1ef976380643cebdd72b81914534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81247b2ceb33a82914b0182d6699954235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9d8b2e00c496787492333f4beb4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4afb5ebe69d8ffba28d201ae969f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef361673b571a3fd8b5bfe71f1ba6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf545117edcdc60ba9f636c7e3d07f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b13756f19d0f8f859426bfa4d10540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37289e3f1af9c45dade8ffb97d3804841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc9b48aa2d40315cc49a62200fc2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2887f752c28fbb6bf0d6c9d42e6ebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7465b27d40ac0c0d66d96f783939344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4223e89e2afb4976b8140e479f18545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7868069e6cda2d40b1b44b3491f1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f1bda0693dd7dab073972e9a2ff6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ba58d8a73b04557d86d9bd5f2817648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936cdfe9ccc3494a6b929e325824a3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd96a6904ab347fbb9bc3b3abd86e1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978a99e98d516500bf69c72def4bb2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487bab5bed121cb3b9822552b073a6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcdc27eb06f386aa0f45477960c50853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd5dfd7b29c166f05f4535e272b8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929557e0948807c0706228e3f9c8119655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c029f60f2f7b40fa0c95ba3647c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7480f14212a2fc67aed47d50ba53657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8986a231747230d491b091612c11d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf2c546da0c968fdcaca956872c57f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346d010192bb9f8ba1ad1cb52e386560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc344d99c7f3c6ee300605ccc0657f0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6dec4c799d4cf1f15cbf29143a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a299454640f0b135e2bb9e830105b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b901c0c7a1fe00c842f99d857c84064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309a55e3cafdb37eda867f9b38139665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1558b21df72dabdcfa41f215cb5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cce79dd8418afe123e47dc3dc4ce3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2937298bf82e369f26350a050479d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ffe21eb74469efeed81951c0cf57a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b930aeada91e1c5e647689a40981970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22cafe19a596813838a1e926d4677171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061dbec0d0dfda67cb72d932ac786f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90381acd75d53b2043081aceb712c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bc6430889550bf1cdd2364e7d797a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212ae7a3fe7083d9d42530ce53a581075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5918a6f217ba76408f5a8c87eca26876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44867d19826450c1c9add6dabb78b8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc3c68897445f41a57ca723d6dfd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264586252223eae321ea313dd9045c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a1053d44203d03026804156dc44180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8340d04423ebb190b0d00c40e6846ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d76214f506fbe5d4753ee6b6d80e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31dc4e726ac7139d55b01d9d59c7a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fdbc1f59c2e3df88a95aaad0b93484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6ed45f2de552c4b121d00aba2935385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e418170cda503a67700fdc04bd8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db86b65c4dede7d1ddd2ac8127eccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d850f2124cd508c6023102654dba9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ec84a7609aa2ac312f60f6b5f411a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab075cf23790a85b7c496a69919b5dae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fbf1c8a05f1d6f0a4c75c7fc37da091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc458bdaec2debc13d8859368302492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c4242e269718cb47cfbb9b58d3ded93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2afa76d71e98175b137a8120f68394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e8c01975659804be4e6cc5b8eb2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da388fe93794edfea7ae8da9be1d4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7cfef5627aefcb28c431d4dffece397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003500afa734fb6835415bae7f23ee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605f314f1acb0eaae912e01ca3d23e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b0dd0c09c3adbad98c1a0f66d00bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df54f7e119851a9548e87f5087e65d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6eddf5028abf3070cd41f0fd609dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57e4948d81b177a8033cd70c3ba15f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d0dd7e914b046dd18bd4f523af12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556499859db9f61a8f0d71248dfaeaae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683267acc6451512f584b44a86d4406106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716aa9b8ccb0b25771126a9d572b93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68630ed7598b5709288fe40242631108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043b8385338cc650693d17dbd0e48b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f296000622d9592d1d6a40b547a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820caf402bd7ff86e04f3e01a1423c6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e4aa1f18ce86f88cbae5177213110112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34bd3da2fb94c8e0a4e4d22cc689c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3026ee7284c7f72db1947337353e23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e53356e55868bd6796f62cf652f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c323b22fd6a0928e7075694e009dab0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e8e696ab8de9e29cbbc2abff3ec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f76dbb237e288c912c1654b6d4cd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef63765a6f1d9ea45bef1ee567ab87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394305feba6c082433a02bbe766673120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd9b24a3ba757bf8164f12884eacfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d9528f86cf7cea0c0f993e97530bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df698c9d998d96f66cdb836dc0ab0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd440dfd91b0490b6f047dc90c388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5086e9848b6cf867663434d0a474b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b7d6d9a7dc233c6add4b177d6f2df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428946838096ee65a24e9280764a77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920e475693e5cbfc126ef41d70ff6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666277a95a7057f946db3d270ccc82ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b003e6d1bbfeca107b3e4dcb1325a19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33453d651997ffe65e05e98e384fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505039562eea75fdca451a267c9cf646132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7602ed0f0262e95d98b251b685b5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af320eee6daf45c960b97159d00e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c876a310bf9f905e390a76bcb750fde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad79bef6ccd43cca1c9001913c1da8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aed285594ad90112b7f403566d1b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384721b3258b5d2603b86929c5f870138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7022e15eea2522c67c394081bf40f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683310be8627f99cd4a01e0a80ace5c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087783a7ada08131b34bbdeb50e36c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6cd0c329aa4384dbe2db490f968f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff862aac6231fd7a0427fb642c78c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f36e8c3664b76bbef0bd6066392de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5053e167a8f770504265ffc055d4f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ee937b08e6995880f617540304b52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd5424ce33db4516cdd0a4890c6c3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627df91f01e15067317e2d4d966bf12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32a354d709135c4e9e579d3b08f20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e0259d590fb3cf35cbeab3db4c84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965451831ca99928777b894de0dc0aa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc154fd9e233f36d65f11dcc5ae385152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e5341072da6d95c4686f1c8cdbd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0a0d6e3b2d7ae15e20d99a259620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4950e1cae9da607cb071546545994c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae313c780a566f95c82109cf3467b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fed7304db487c70bbdfcae1f2d26a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2364fd7d6c206a3163a167ee67d83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c691613bd59c6498f391410e22fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7700182702db0cb192a53777dfc1c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b92aa36c902c54be3716cd9f940a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f79995c4ff3b02526ce90710f70665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3bbd204a46bc16b12dec4913f0828163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309d42b14664a47cf38b5aa90f43d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101322986c1a6bab886eeefabe752cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559199c470dab0e01cd1febd3183f8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99692c38cea50401827a1442fdf0d7e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c0583d9966db689b6c25385fc1e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a9d3acc16772e15bf53e9cd0c9af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccd0ee6e8f71e73728d93352318d92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260208d476e477e8d6603635d95e5cf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6466bd3b7f30b183592be566b16fcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777abf1b3fd350a23d614c78038b348173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8deda1ede4f717ecb0db1a2396d35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63145ec8184eea1449feb1c9abe7ae7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0848e142273b4cbff12d22f2da8ecd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc999f7a5f998d00a1d686e5a7d31a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1bbf001cf1234f7c1823bf30aa022178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7aedfd1c56ef50d988a0464ff1294179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070bd82124df63d01aba0da09328456180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ff9dcabb272bd8f9c6d50ca66a8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf59bc49211cc3cf8c426429965ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42005714a3bfe8ee72580a92315a056183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df482103cc7215c65f231e6ed12d778e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7f7ff1ae5f5a531531aae33d933b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127cbdd5c466ce6d2403252de0f668b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f732d06930682f247007dd7113dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075fc57ab5ca79b0cf58a40f2fc95f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a457604c13debd88351f64306fcfc4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165616c67f79ee8a2a96c494df24a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c480a31555abc8bd46f1f38957187191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e8b7685f6278d9379496ccc3a07fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702457485930209e294b44d822ddfe06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b9bb318f9ab6baf044f2fed14d6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4ebd39408e6ec59a38eb85cf9e2b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86cf8ac87f2584e2063759743ef71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b88314d9343c881b8aa5d6f54e7416197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b806b5e270e503f5670f633844b232198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ee91ba7af099f114289ba2699992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd1d8af2b722f8eb747096a9135a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fe80a3f1012a77a650d4b1197831a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa0414c00dd9e27dacff1c7ac8383202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b83a7171278e36cb6c7679c97db2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8eedfdca23944c5a3e33d0e57cc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdd7a5fb81cb427dad0c8d1a8f84c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa960632b721f806392198c7c6a55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d41e694e9d9d01a3733a2eb447dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d3c0acd5731bfaf7cd40c3b32744208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71505c12a8814afae894345a7d925209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ae27ed39272e23e555ac6d653324210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3a3817265e46e05fbdb4b77bac72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00daf760516fee8ef8228d2437194c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec8f7f39ad8f57a3f3f0e0dbe33de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad40990974cf890e363e4e2f59648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240c688ac698fcf939456da0d97815215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d344a8fb471bd6380f64e7189092216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb234b1ba9d4a82910c649b0518e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d72c90b671d7639437b3865ce66b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718c033cfdc453a67ad59cdb38d8e65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3c1a7a561b9a5a88f628af6645aa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ddd3f7c6ced2e18aeb1c495aeac4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da32974efe55d35743a82baa1dd86a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec53e44c24bea7e4df3a61a9ae7706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665ca769b9dcf6af43a61c79b3f7ae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1cab4227919f8223da8e5ea7b7746225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c298488fd703f22f91bfb57d36fd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c74fbf76c861f84eb32932d24f7c1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9777090b5e551786ef9ed19c74f4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363e2d6972e4257a744fc3a1025e35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb555238f43f470e4647858dab6837f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a10f7c87c6588f1c536d17fdc64f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2c49a668421ce7525f5156d07793d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba623143b11c07952e38b6f048f1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e07e4d92d624df7050b79fc664589234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee75ef6c56e49196e146660ec6714a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13cb8512b2d876d3984b3d7b839a28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f410a089b770ddbc1e963ae1b4f6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58fa130a9a09708c5bd42668933c07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb7a3fd7e3cfe91ef616c47d0ab45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547f1fc773048943e9802630d5776e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bf0a5c9099102515e7cae50d318c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8b31c54075fe102f821a075e43bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b6b097aa8ec0546693bc77021c62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ac71f754aff8262d0169a3ba5f62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f55114934acc99f6f1b500f68837d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267f9558f656443ffb98d21eebac85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd0bb5d70826a945e06205271bc6fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906dc8f534fbe0d4866f10fb7641be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a636839843667fe7f697e2115f047249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338ff7487e9af20c091cc08e16dc8a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5ae65b68ad936ca7a7c1fc44c720251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e787e3d376e75d0b0f488a69e5cf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f9e7d1d9798a3cc34c848df2d8b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79946dd15baf036dd7e93346d8537254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de678c968cc71a0b4a414167f1e92b1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b52b739104538131711901ef179e59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e72d50cb293c4a87da72155901ff7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942605ce59ec5820dc601ae99910ed3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4ec9d496f00548b3be804b1e63ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ec85febc57f506ea407b67ac95130260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1406d59a8b79b0c366e823f2f411261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4b96f87f9699e044430e99257ff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9e5162fd35b8a0a0494eb352e84f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5c8114d982043bfe33ceb3a8615f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307363802b368c12dd9804eac78d058f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01758c061cc07617b37c35920683c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ffb573335f745782b457a0d9d23ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8060164fc1391797722858cb2cae7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a960d988608fcd4b9932a14915e136e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42340e8685e29489f29c7984c21a82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91dab392853014c7aed08dce46aa49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0834c612d05f8d92491ea42f04264272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7e47a5a6dce4be806df366294243273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be45700addbece303264694abbf2ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9896e77ba47affddf1d8655cd6cca3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9757ecc8ced21d57310122f953399276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e88b16f2d687799662b53e96aea75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3aa36b408e737688282f5d2848c80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd8580b12ad2fe047dbefea96ebc49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b5503f5c45781ed92d357e0928714280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e908f268c174a411165335dd9374281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44bbbe1d23d19aedef66d4bf68ab5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f29638b11aa8ce2948b70741e43d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731050ad3b5db40924a471f604766b03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470823b929df02111ad4a7ae7b222a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced3dac31188d0de4dd6d81b03a2c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5e69c83690f0341ec4e4e0ee72af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271317d8024e920b0e1aa1f5d781f78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f230d09e245dc493394ed3ed0fcd6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c64a36299397cb84e2b8792bf93a40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1750c4daefab16c88f54cf647a4ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9493ad47585c25470300820085eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87475c7e932cc48aa1f092d9b922c143293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b99fbb54a11f132f7b9500aeb4f95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40a29509aee1fb3cf4cd5f750e1ad6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136b02f1236f700ede53f05a84e977296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a323b028d1b00f759cd2c551d6914297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36d1a03b86fadc1d717956f7c9f3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34945034f7d21f68667f7109151f191d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8cdc85402d4656c5a2e13073e5d9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512053328dd8b41046727ef83f92d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d00bb50e47599f318800d7e3d21d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93b136bad34cfc7c566bb1ef3cd924303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f971b4717d516561c653326966faad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a321c315fa198b651ae8be1972fdad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dbb496c4e7ee5c7c81c8c59f2c7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5c5988e84c45338e816d20421fd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9deb37357b8e6de286d4001bb4b784308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852933337047bb5e2bb0f1ffb8248b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd76c5f1a9a6f703b9b7f85aa1449310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf73cca8a2015abfb895b3381f3a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd840116004599b67697341663b0ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd241df8f2b108c06711d1596d45b78e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf73655dc44cbaba9d68af5b2fbc15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b926db5e798ea743fad08154cec9898315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99d940ee73bc7863d44014c7d2579316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d201c21bdcae33aa12c14a68f1ae54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9dc8a6a35fe5b72d40367c7bdbf8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1675e966550b5b0a435658f6bf4b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe187a16f204fe0a233411b1c4bda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2644e414421f7ae4a40a45876a67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56d9c0dc4f0c4d74e915ea65eb3f0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ee60c0b62a30a4f92f68749815184323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2423aac4a0e0ab7002e4aaa6e02edb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2c13ed8ec436ce808bbb2bdf9feb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975d76c14da260c7e674cb5d799936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b9fdcfccf5c7290d19f4171c545a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be87430301cf3f98725cbd750b6a66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdce56a23d83ea6ed20cbd42f40b57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be68054601b6e375efa8f0d575cec7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89affd1c09c577bbef0f083edec569c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a277e7d7eb45cb8eb7bf2daa8f7293332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f340801e26673042d5e99d987451f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596398bf8c7a2a3aba1ccf98199a0b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c1747a88cda23ac4e328f1a59594335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e0f719445c2f6c20533046d092d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf9d765a21a741741db6e324856019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc1b092fe6fe533a92f3b56810022338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b84df2ed3ff38fb435ba1a98e6f887339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9da88d8fdbb8e4af3f71a8aa9b62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687788860c5513676881eba8deb164f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64c6a2d45a50cf82e85d7c4b7fe08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973a7195a5c884aa0a2ad250892ed11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72106bb5a91a071a627739e22d3c10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a3817e7fe35258052c9edbc15cb2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fba0d02ec5e268c850313298afc34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c4b79ffdb9b522d8481ae873761f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095fa5c5739a4b0782f8a674d88215348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfafc50f6a589e94750fe5430118dab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f4d2099af638ea6ccd4406bffa1ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06091f88e7af5e5731baf89bc18cb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa37136b596d6dd1e6be30da6a7e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d586be4792bb97ecf1b00cfae735e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d16b63a33fe2b1f8c147a3bbe7ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63732109b82ca49f937d14dca34db0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcc047c307bb07323b901fb0c9c325356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6805743063640827429d5fefd9faf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc96cfa3e5b1a339744e233d5cafca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d793f856b98d1acf9d975336e9e8a23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562a5fe2c48f62d34c89fde293f3b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbd5c82e19c77af9c505b80fd5c58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04e2439940576e21eae91a22de3e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2276b44c64ac3eae3ba18434808c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38943207468bb62fc97536e6c43f1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c91d9876860676938d0245a3c6203365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d02ab26d3e445de7bcd532ab1db6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948a12a455a1a2752d15d3b7ccbb56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8264acd59a2e2fe152242f69213d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841cd7dbf0bc40c45b2fbb5f6f19585369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7f7588d766c387ba6b733e4c0657d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097496514ee624616ef9865366370f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f05f3ad8bdd7c5c32d098dfae576d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c16571c9088d69df15fe102b7a42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64884eb78cb1de27c613da83999923374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4046b357ab5a46db747655165fba841375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fad60287bdee08c197ab11743974a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf72a45fd7361e495b63c981768b45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb54b9ae57344c2560274db560dbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee054f36dee58283b2c7c8963bdc07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55210de1aedf7bf1dda27707c3ab0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c681947047074604c0ca09a3d2a1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daccf9311576a0ed649d7078acbd728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71350b0a408f6d67b3ff3d26f649f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d3879355d5bece234b0ab167386d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df6693e5db9c02d30b86f991d9251385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce5373d4c4204a671a3bf5d787fc6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d5a6c1670e8ee0aaa887126c75e3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566331ff166ab8459b95f6588315436388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af3538b6b7e747ab6d4c56e77e2a97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368326ae43250003832b90e281f572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5025deeb78be70267542439d04dc51f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72634fa8874ef49923abf1161d9615392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cec33bf14b2b2b9530436b41cfc03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60c170e0bd78f0c01d0df3c1dbf1d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16217cb46d0cc0e99415542efd51b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80991620b9da7a2b51f2b8dc14b36d92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee71527ec6e4c6804d8bdcc863a84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914b8e2ff9a40901658dbccce5f29bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424574bad79659cbf79087d82889e461399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f983b65a006db6c4e507447349c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee3d1d2a42038190070e3b631f709f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94154627df2bf6ae744e204297e55e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7867fbee087fe898569854a98927da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa72e8b6c8288f7c45085a6f198fb5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ca9a44bdc07216a1cf9cedb7c8a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841a8a722b4aeb0ea3bc23df8d5631406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd89e65983b5438f1a7c191570fdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9f795735d2163bdf76aab2812ac9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a1ffb277a0c431a140edadd5bf42d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c789640d2d99399ffc1b3728f6d70b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af736209a742b04b519ce2b1ddb075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349bfe6ea691267a01a800f7f172a20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a3191a4281138b7f40ffceb02c05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c46b5d26f84d44fd8f1ae34676e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c278498fb389dbeb5cfb986612ea66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144fe84989f373909714942d8347c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5648ab0d3d5a071d2640a54dcba5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb0ca9ce9b9062eff281eea755488d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0033cdc2c53d5cca4175a48123faa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07c0cf671b3b60be5e53f88a1a5b2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64b26920466592d8c80be6a7deaa9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f9229258413681eb6e11ca99df169422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c1aef2c498b150bf2a9d1ea13fa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de7eec226734b5d7b84dba9f0285f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf219cbfbef1d40ff2d1e70d3e69c91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071647036fbe280d2601f67494a2bdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce82926411932fbd22f60573ab5075427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bae6dfa24604e3b87c6b0262aa763428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2af7a9e7af7a6d53ae029baa49f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061edd0738de0fb9296954d7f2bcf6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27292a6f116f39a350fafa513b23af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de208d1a1401c251b95d569467e5c6e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f218de137b1f8753da8e38d549adc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb70bbcad00ea7ed325d0e4424fa9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ded0e2b39cc1435ebdf03efcf5064435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35687b04840cbc2e48a82867bbda8847436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383aa16b9666055d4f5c3ebd3941e68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a838932fc0e06198fee50eb053a604438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab1630537e50f45c13c8c323ebdc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a284564d1d0cb6153a1e8c7bc764440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce95f24a0b228e6175972bf735c7c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45639710e0b38c1397a1b5057742af67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f30a690096bf1130b4212f65a9444443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5943f599a0f7d4fd3ad9b8859c161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9bdf8669d6f7b63bbc40a6cd912fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3390f6937d0afe64f5e9070fa75e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09b1561817c6edc38727855f996af6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1eb0b12c6ea52f32f4c2674d2925d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b459541d88ba69299e208b375576449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbdde65f47210e4a0c7e1278d7669450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359245118b20c8500f330f0c4ea1f24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390e0fba58559d8d6334bb9deb4cdf1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26d24794d92e8681ba27fe8ed1e86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d05a6d95d8304730f97d18649267454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db781ab72a08836fd02febf32ec2a14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1b7730847d231617087c7f742c217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70164e2ff67c1c2fdd8e53ecd000a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8037e9a10f146e37fedd1bded1e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb326118888ae17f6eb5f45e81f3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91956370e57489efc6e3c38a60f6e6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6b8e5b30b4ede3fd840f8d6a9c69c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e42218959de22338495b261573d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a9cf98d2a28ad38783d6e11ae1d49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893f0093fa7aa96013adf756b09565464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402892c703fb8bf1665c430143fd80e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571ec801161b2f99ede839f3bfb1d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17ab24f69b3403780ba0e9de366a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112dbb8e6e615d03625742a8bb64de8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cde5dc1fd812d0f0535e0401a4661469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af7dc3cf3231109dc49c767ed0d532470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b148c8815b25b5fec7f0cf85f35aa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c386f451a78602808e1902a6cff5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed8eb3dcecf58f55bc87594e90a94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b38d7770d1b74e132f605b3007c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f63a9baa689e649bc4cdf055da22d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d22181369a4f58a81bfdbaed6a652476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370679af8227583a27e443eb39f3717477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39fd3f0701b8c2069f169a9ead716478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092997e0604bc47d527522829bfbebdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad560d7f8ad4163fbd17a7f5fb0f61ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df804670eb52d546967c370cae183481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71513aedb44b14918181e8e895240c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92bdad26598bebf0ba797fa860a31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be14b2b1f6fad25816030b651f563484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c0eae8452aec9ab96a41140bc0a7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43357ef0d6753aaaf1e53e3b20b49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187432fc40db53c3b99d752b342b31c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30d7dcfffd34f00ffe4a96c253ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9fcb3f6f66327187a5f410d41e10b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e82410a2b8a3fcfd10db14b34f809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54ed1d6cfa6a55d6143c1317d8265491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056bfe9efee9edd1dc6f9ae9c9c7ba9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436203f6e899cf5824fb0500e51bb3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11592145f90f8977ed412bd2361d2f15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f51c757773352ca3c5bcc10d43cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e73a64a3d7d080f662d9adb4d10129496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52ec49de1b9e37e83c7a31323c026497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cb78482ea123a26b010e8076cf310498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1afb1bca71c8a276f994a0a803694499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018665793796a66a7933b5fb9c2234500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1151f9b67154a520511d8e6383806501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400bc7ada89b8277fd75448a8a577e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330ccf1576731815ef845bbb2122b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb51539b2d0f7f4d39970bca70c673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aaadb77858522ec126f06a84598cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d7a28b787d3dc3e609e17e0db49d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a12fc7fdecaef25aac60558def9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340defd3e3136e293d1522de0a24c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b463bc298ad39e3565f8dceff9c5b30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da044d9647b86b370d2dabf304cdec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd8bd514848d2e3d62c10ee498342511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7878333cc584a5d9f3921476dbcca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b21cc97266ce3b1b29e6d2d6e3f3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e8150e6eaaddc17874a3ffe2fd5be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ff2f460bbd1e8fbf7c0509598540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a823705a9c470e7afcc590621ea61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9c2eec6006156abeff156b47d6ea8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e3dd2d8634d0fc0c28fd0892e4749518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d41dafa0a42b515001778a9d338dec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe436e06e2bf653f9c668093ceab8de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e2baecb9dfd270902e9cc88b2cc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8a2c74c826de9b355fe6c24e69ad8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0e6771f0bce9c15f8d8187f2e866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa0b2b7cfb5898ea93da7b4f7ea75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9599a0c3f4cbb44f2bacde0c62625525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8173de34d3dc7c3fab8ad3de694252526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e2d0cf0f05a92379e62b11f68c205527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549d1a1cb389587c5b6094254edced528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef8d26262e7257ffae164bf716c405529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d633a006513d6004c8858e46f15c62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdf7281a2c67095d4072836b46d9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ba3f958b9d0d2339571da75bcb08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb286d8e7097f141320ea3c2fd6ae6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5122743d755cc01c2a97f46297415f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943663ff4d2b5f4b0ec02e1576d2d4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb624650f82ba969461206ab6ddc554536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a5b614175d9f754f41d0f718859c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711078d8df8cfac825eae806e1f041538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f18ef21d40ecaf9cc299217ba20ba8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2b7299c5375c74863dcdbe8c6662a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b20d14883b66795c14ffa9d03733541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc06b08f78baee4b0315910d57a552e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ea675cd212a98baf220b3f3d5be0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e1a2882d986d95ea4e317e49a8d14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c065e5d58e4249609a94554f178a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b53abe529774b90391a6baae7d85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4c05cc6614b7903aa397cfde42c04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96562d0547cc6b93ee5c8e9ceef78b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7364dd702bf2436a2257c7cf3b70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b2a30b0ab4dccc8c6eda24db6059d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da16e7a4d0aac2d44f95bf0b8351f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306774bd998ec8e900b462e267c5749552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed222de179a7c3eaea6799af9a7adf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff894ba3107e81674e571026d57fc33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d7beb4c2371753516df493df9c1f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ec3fa8bbffddefc35b4416cc6704556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2b09542bf4d34ebc027a5fe9dc71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6973270ef9d323adbd432491b07da6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ec255c42f3dd6be3de81c22e1680d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc413d3101820b88b0ccf9a48f0e950560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb068ee462b6b7a0dedfa07d187b1253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b761414dccc5d09c14942b6c58a122562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c90ebd488c5e654584e2b4b24bfaf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0f65e0a806099bfc0b80a43a318ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302176fcbd17d4bf1b0a5c286b04f43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e7d98bffdf4f5a7fc7148cc7d40af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb3805007b5893c612cc873449c01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab0d7dc0a310c9b5b2955a6e59278568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f6fc409334b599df2396a3716cb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ff7d58a70b4dfc0d51ef5937eb8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9403aeacd11f9c15978b16e2136273571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ae5d0250a28aa4d1b01ad9a37c7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d005ee70e7251c571d9acf6072e278e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c1592da21669ce0067604a3e71ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5996c46b4ec4b0babd13fcd47ae12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341fcef8e6ed31e5fd063bcb90772b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f8368f4fad3b99be21587bacb64d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b4419c8a306cf933b77a3253dd62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d883478d23e733105b9e947a0a5f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690d71e1211bbd2df94c741007ed64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2192af48eeca7327420ce269cbded3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cbb6c65cde440c86f3ec353cfa841582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0b1df4767e6e66109957da1cf2152583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3ec480ebf511492a52f2a19811cb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd6fe24601bd7cb808cd3ba1a42e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049707964ebdd85a705cfec20aa3a90c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e6e7338a9b7bd19882843cc88403587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4cec68f342778198fc4bddaedf82a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447e35acb7345c4bd14aeee26a56cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b15b07760956d38b4ddf05c781098590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516b5f7719c781501e980e7a009aac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb59f3f705f20d01fe6f40124f635d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863588fed3c96a7ab39ba93aa55188e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a367405f0f1cfbf0be9fe55ccd8f5d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7fea17ef6b238ef5ddf3304ce812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe145968e2434ca2288e46a1cb4aa0c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c75958592743e958797652928e5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196279face4757e9c4df810d5f9ca0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541953fa4709ae61a7a458e239fdbde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323b7753d7497a4797be0bd4824bea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97249e07a15d912b473e5961309f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf46b46e31dabb166bd219c7f7276c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1fb6bc4493f0a43ed71a5111041fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f613cc0dd84ae567ba4687cecdcdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee310e0da3a457d23ee59b2c80fc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece7e05a7e96196501f344ea2d82ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a3f2ba7e2256377ad028bfd797cb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87865732916525b87d05a727560f31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c577278a8004d22efe66629956316609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eb445d258fef22c71dae53e5a39ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c4f43d0dce061d2df19988de518d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f2f156b1ba5b596c536ad075831a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a28f7b063fef93ac9a7faa018060613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3767191c7d4a5db5306c40c80423b62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75fcf22455e8b9b4f059d3ae65cb6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba3b829bb7933919d55dc808328c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e402229d5c3f94d16cda1d6d30f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9fb5386177dd716d90783dab6a2d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dfa81ed4c072f43e1713b6ea95a42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6ad403423a78b134fc17afa6db83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc20155ab4349df0218de66cede6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1089737ce0e140056f973ec2a598a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a838f0bc5e0d317d79d92a7d072815623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee5266990d1cb2f1a14b30edf1a0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0b8c71448fd706a7d7e413520c39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d3ce255a513339fe2990db0ea8e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3dd2acc7c4f3bde6357aaed5bfb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38266c3b77012de4f44f811003874d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f76df95581f23d0336a223e674b77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fec8a7c7a03df0a5987056cc2c4e08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf79de0e9c1f625f3a417f39d4c16e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df40f0b3ac33909d0c6fda029452892632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d8e663026a50ddf6ae4831a5ffd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1650c2d30508333e44bf10eee66d43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d858bd8cd7672192076ad7110267f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d379f679aff0b503004eef024b865e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03cb79f5d5e3b6a8f7193c9c40b594637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7803dae6e1eadec7bf505129957fa7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e6f1e7d54452598736d85c658f26e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d52946c79fa7ea4b86c150c7b335640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755b183a150113252d4fd3d92a649b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312fdf951ec8097501c73336fa1d305642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e06574ca5842a0d7e83e4a29634e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f28b0761cd03c4d0c6a15eaf0bb3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485f731ad14bc88c8c0b58389094a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4546532426f6fe8927b866014119b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aac3766853307530d5835a458c999647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8650eb4d360c8fbcaae501f360cd058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae7ab4dc54e98f9dac4c002e4b257649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cabcfa2d0986d8610df413a3d5a6ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dee3a17a76858dc4d9ab148d325ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e300d7be61635e5de0c333035b103652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e805ce7d0b90d2ec484ea5f6add47c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b027f4537a8a0f7315bb0f1cdd1eaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5603377315991d06d3600d82620ae5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbf2aabecf0ac14eb178763e6f2bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd8f2f13651d85e099962cb7ecd0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461853188e59ca4a7b6be884bc85f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ab8d47f84b88d897b245fb0bf08f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c25f553855cb110d55fe4071cadb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea89045e45aaa5efa4fc8ee8bf66eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7afc612d12b31c8612c669888e3f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23d9f2810d5553fc6e98e1cf47fd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1198e8d3066d518be8a4dcedc44360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9365728ee53bab70a80be0f1f5aea98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f7c10b3a6543f5bfd2f305f1c9b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eacab70331d52d4e86ab207d5a6f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65202eb2d0fc88c2c44ef440a92bc68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e075015985e2560a637b1c33b5e565e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c5b4803161e0a65924a2cc544c31d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e4eb6b66b133a15f9d4f716a09bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e1463ad010870927fe86aa101ab8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6aba2d8a40066d46b54a747391933673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19dcf2f5786d570c1bbba14e8f0c0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c19cf582e0fd5f0cbb0f98ba2b98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955881a46511b8289c307962c66fd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e64824106303a8a2b3af31c6053f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82be6a1620365eaf182b7e8d828b408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01355592db2e725475768aad7ffb79f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8832435010ceb40ec8190be1b656b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a8ed6d47bc9006677b744aeda9fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53cedbbd8d34726a8b816447dd08ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebffc17c112c9994e7ec41f97a333ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc9ace29586c6a560c9481bccdfd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3200fc8f57655f49023bbbafa44bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4258d236c5a466b63f9fea08dab18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c865108226521fba431da8df3c359d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4edfbd23f47167eb37c32e14c6da9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7f388f21937329285c0804e044d0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2bad1dce923cd4d55e5231e216aed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b702b620243a508b5b71f81b4398691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a4d8a609ad8d93f2f7a45f26aa9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fa5b41402c7996bf6fd1d855366b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e25d5a4ab9252922cd3e8748bdf0a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03266cdb64265976f778fd7f2f10198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042afb1feba9b617e84b5167b611ae14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec2ba51480d2a648ff6ca52a0338e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761b6e9538113493acd4f9a0566548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ac465539947a8719657fe2418494699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c43e9f2d75ad9bb25b18dc20567ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608055accd2af4019410113761354b22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91731e3d5e2c68c147daa01867eb049702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edea7fd72ffae3790ebf4cbf3f8554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb07fc757b635968e7fa1f378a0a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000efe72b4edc2398625861f669989705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15bf90b16a07b923f1214f2f6d581f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91068b883ffdd072647319d064523c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e95c24a6b0112a51929c4251abc4f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7916148f1b77bae08f3c4a7614d803709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83716a02c461ff403f97f76e119c72c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0812ff611efd0016e63995dc9ec5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bc79602cc6e0800861b058529033712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ddb6d5c69334a0621a6f65bae8e8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ac11bd887b70304c90e3ebd489e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1000b399e0aa411c9b51c0ad590ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f792936b947397c5da02e3bdcc5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b272145b38814d826f6c09249c107cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2b68eb7dea2befdbc795a032df7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df175445d00e966f16b82b24dd88d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a153c00b93ac71d36f60d487394e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71463663cc4df397f263384928fd7cc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3149c15f20a9098f10b136e57505dbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf591f77c4b915ad0dc1629f261018723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3cb520631efacbb74dafb6e992244724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c654eb273fac0a13fb25622ad33b68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadce8742834fb022704451dce9167e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e2e14abfc604891ecd1acec56a3e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2a711b5ad043848d3cb557bb9860728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4da089486e11f4eed5a79e4d3884f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e58ae9b2f983c4de7675570a9e9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d34c4de94bee465c8b6e1f22207d34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0a89b639637de55492d9217fc097732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fad07a62414040b26bb0efc991c04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd28da6738a77137b5f127703a081734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e81da18d1bc713a91598744a220e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9582723f1a528bc8fd048eccbb5968736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0439670d777be5c0ca33189479ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1563864339e33f4474f638b4a585b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f7cac633ba33c363ffc88da44ea70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2375a0659bb1a5ca5a4b0249236c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301d3770b6d9e3a204c6345dda0c47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f376488e06f8f44276ea9cd1c0986742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fb86232886cde5253d0c313fb8fec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a970fba18e41512c33bfeaa9fade6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371e25a53d52fae716a604286d5b7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b215327ce09fae535799640dc0ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d8044a4d04719244e17bd837adaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0110435852fab19320b81095849bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2006421047d54cafc277cec097ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e041d57c0bd0d0085716ee3642f7fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ccb9a5a75569022e284fe0245c10a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447863986b76323fc9ad5b9f9fa96897752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c135ffd190d01bc5d1a188125f7ec9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7429aa98a4ec51b6606baf0cd52ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486c911b6f8a8b7adc2048e7144dbd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf405ab2906106b1ebb11da7d97d419756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a1a74173c8ba260d183c3a5647b1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e551e3f55da46d4b51c5b0f8b8c5f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098ddc0933e8f9dd86c6be0ae57443759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>