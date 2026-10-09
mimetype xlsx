--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed1b44d82dba1768267717491213c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234621de3681641b3a06df1602d3cd982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08e3f3f884e8ba3a1cd281cfef82c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fda1a5edea5a3a56340c20c0172904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749a6f304523a2d723a6b29e4401ea75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976dd6b5792532e9641c5cd8cf94feb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b83ab007f1026112a08e47355d9fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0006b2dcaa7af61f3499c5cf43578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848cb0f501183a87f720ebe45e2c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed961469b303fa3050a62d17b5faa24710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c2180fe9afd7e5d58a58526161b6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68751dcd495331cb3d5622b817f5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bdb84cf7c272d03d31b8ac5d012ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b632ab516a318e933d91098617a50914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73746177eaf72c22af97506057194315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d090167726d74a80f8ca6a7849e4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6812184b0407fbb7cf5e295fa53a7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3b1f68fad6bfd34a975d1b7ed82518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4542f20982e6c31a7addda37bcda919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692d953c136a86a544d82f35f017b5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118d63c0f6c942a63bde4232f74a4ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e002198df2ba76f9583a79b57d3533c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e8150ec00f86a4e904cf2874d6ca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef9253270bc6fb70d5a0d9585c0b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4da915771c521e77dd2def288967525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c5d987a726487c12f98613c3bbf0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359450a5fd314d6edc6314b50c8dff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6396feb6279f90120b0284445a5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f46c54e86a010358bc6386d19685e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90e85df32c61861399da533e1f43130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc97a88e12d8c60a46c385bff09451331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e149861a2795787d0e03cd8c2f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a0099be269271e601f44fd114653533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f79ff42adff84bc2f64f73a66938534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac79c2812ef40a38201cff03c374e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff194d30c93c685f28c33fd7a9ea7b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cded6f947dc3cad107a05c2036c5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b73b4ebce874b9adec237f7544d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c61a7bfbb39c386746fc9f154c6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed470b1398bf3d61012a5f1b4323640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301b695da21eb9949ae6c9e42668bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab6a2470f2ed440018ab29a62817242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6b5e62712f85ba3fcc97cf3b2ced43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999dee3198e8d339531de730a490d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff92bc38a997b09b88925664788d8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914dd7e77124faf13e9ba8af93384b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde63a1221d225a5ffbc891a2f025847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac0137d2d9c1c2a9824d67421298f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc08fb9e74989820aa41d63a7eece9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edbe84ef602f2d5e55adf7d3a8ee7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d086e0a3f7f78217df34ce7bc256a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59fe7f2b079ea4f3dc46a9d5a30e6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470088badaf8f02bae21f676f51366353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc67407c78f5a3c4e6d1c284f238d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd3564042020230513c4fefc5376a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cddb4bb18b481b80f8b1b1a0357ca056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a00a553c118a66c8df65ad7f20f70957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acddf7f2d96f11938d552803514e0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13862f4a89837dbd64b6a7d89542983d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ca298446adcdd4af62342db98fd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c242f49d80d5eba1c035bdca19b946061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715afc5a78d7c827cc95912be4a013d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013d7ff76bd1c1f428f3fb14f3989f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b44f05cd996c8af6a2ad40c6a85a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d588a3ee7af798dadc6fe03f1960a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7530a63c4dfc35f94ac2e1471bd20566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89822dfc97a03137b0f2350bbc3f6a9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865042d40272a9b6168a7065cffdabdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509734ab1d24ecef418f4a3ca282ce8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f2e59879860a8931097924a08a7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c24b58d37bbd24dcfa9e4d5abd47471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd31eca406e49963e0b601f7f72e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92134549fce04bd69e920ee9746df4d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e238b92bec5e17e6356a3c65dab3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252f2d315bf9f027e818b02d1ebb0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f51509435e41871ab6ebfffa7b79d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eacbc0caf9e95813788481cac692277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae807262300aabd4f239d1c02c72ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e04701d63fe2d6eabaf33b7a65ec6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40665316840617776915df8ab6e20680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d704292162fa1d3628d8b4f4a44c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ca8788ee01dc2ffe7f427df681cf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd7ed647c063ce9a5fd464da8f13183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f660a21a719629816eca8f2dc69fcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5d7c62578b45d618a2e3f960be3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18043bd08bacaa65a11c78c54d678a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e01179c5b67fca51d03be88ec707e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe892a7d58e9de8e83f6c7fb6bfaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544c8ba5e71b56e42f017667ac8ca8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a03eacdc19d3edb3eeeef83d5d2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55c2bc42d4c427785763aa9e0d40591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856980df6ed674acbad4e5b6710207592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f7e80ed07c6ebcf7f832c6afd422393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f75fb22d6d80c36c633649a83b0ecb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a1aa3ed45d93ff01f6ba8fc9201195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6170ae6505243e8dceed94e666873896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f44223a8979637539e7711b029bd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c75047fe6e616fbe7d174b93724e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023fe06722733dc6b8081db1681970d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3293fd1b1e51529e25ab0f483fed4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2b1b365358fa4c6ac343c22877ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b8778b3ef831c15a2293fb30fb90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea1d8bcb2867904648c27069f1155103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8714d8491044023b5d94e6d43e89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f825ba01c6142a735a9f0477a65d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef06c42d519d66f14353ae1ba45ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be8db3c4f487f980b933289fb00be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c72e6bc6202c221976cfa092d81c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adb07f505be771a2ddbcb9f4082696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d0748ce29992377d41a71f733c0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23aa0fd95caa667d1a6109d019edb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8ffa362ff1cd877775b15cabb6e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c9a8c9afa774bdb5920e102f8867d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511d3f779a96696c693c838ad53e69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3848379ae9de315a87e4a59df0ac5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba1a3a4e7d1bdc34cce4e8d5b63c88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab32ef0a40c83586b1aac68013b2a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc9f0075ab15f81665ba3a07bcf4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac29c67312e2827174b06b0184ac7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f084a386f426bf0346f2fea240f62e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091c102092aac97aee0b82c9bf3206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73da02b076e0f85ce3d33da2b735fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27e1a2a2c69add97abaa77b1df226123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88471214f973ff69549965f07551af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aee5a56a32199f41604e46863d206125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce013498c6da2be3f03c93a959811462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85241a4fcc906ad601f4a661eb9dcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16ccad62f7560fb17889d1ce3e3b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504163bf231464ef7dc570919cb2018129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e7c97b2a206cf582b84c286373e8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3863cc0e54d3c37b52106fd41ca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db26d85ab362d8e57585f1b1ed33ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40efcc9677a828f7225f0857f2fed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4be942de31f906d08c24aba6127b91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7614fbc56c936d0e8f984dd15cf70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef298fe0f9c549d29443b18f54cc45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9688597665572b59b6c658b04954a31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e851d2643a497ea89f32563ccbc1f12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1728ec1e9f7abb9381c9ac0369e3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5290d072eb1d31212190a305e1003140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d9c156b3a88109be959ab2ec89ad3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e52b7e0382bcf6e30e96a6ad38b0da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb93c7ca30bcacb79cb97370c1ba4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40584eef385b47b727d2cb232de48649144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e30c0671fb8a6f42e15e1752326c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7530d8aa5042ea2cbef526cb3ea66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb921165e86289bc0aca70a7e6a6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4dd40c7b936856637e4cb042112b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f515ad2c96f1fc259119e9504444c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b7eeabd826ce27801dccfa5affd32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae527ab6967778fccb7c3c762c0da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237c8b1c5137f0176effb34339d83a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2155c417e88a9da4a23cfc17dad05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b9e2e9a0038a3df92a5411575296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7ac86d22565062d9b3b7acd32327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5db52d6b8885d2f81a13dcf4d2528a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ecfdbf8390f3ae316ff96056eb51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c595415b0f65c483f16af48a2c8a969158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24679b948ebb62eb319a3e0c3fc89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584c3648623f2bcd2b8eff764c53d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00c71b751a1943d243aa034cc116f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab42fe01ee119a94f062fc2d586183d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae108a43696f0ab00b5161af6358f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626279029218a5fd987c3678298e98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c60342a4a2eafef3c8c68b26f6d379165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc3d9723951210fe04ad1d7dd5b3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13af3a3e70765e1c5e9e13137b92e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f347ee13d224eb896e342cab6e0498168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd6f3944390d20e92a2f4a5c9b8b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad132ac2e99b0a07893a4cde34abb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62096d265ff6dd59f0ea7503a4b1320171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db19d401e9f922a3e1c8a3d3ed5e49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c8e6afaa22f0ed4bec7cd76dbe1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96b04842cdb277ee10600b895f63e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926027f4a6299cd9894012d5936cdbeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52538904d901e62a4b2920f1913e4109176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ab8542cc7c3f4b7b54fd7cb81a9aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e8a73913ee71a179f3cd18b235171178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c72afec509fe0d55f12569233df29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab26c2019c17f2355e15a50520be3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb448fcbce6a7cc50fd25f782a076f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4cd8d970da765d6e1d09c86e41dc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1aa0ec5efaf1ddfe57b6674485ce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915de43f2ac55f7a1312636501f1cc18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1ad2fc80ee9a29111268e83eeb08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0adbbc71be33e2fc001566529ef46e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c6128b238f7c39c59523e07f5281187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e8fa7af58426ecd6637336856f70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fe61d63a5b492375337d961ff910189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0916bca126fa43317b57590c05eb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0aa55fd2a2a31ccb3279e0986544e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59b9d73f1d913412f9415a618c2d76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64cea5600c243041cf7e636c2b230e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfddf581fece81065dcbb04ea5add8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655859db12c3d8eedfa876073a9993d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b43ed3662ef13a1cf5b2e3453c743196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb4c93625abc607c761d1e70e2d7ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce3c7ab320a7ef05ae31398e53fc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed2cef5b425dd23785536fc6588a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fa05906da6dcc673ba28d00f5a8fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6fac51e742d43df80f8a0c5b7eb8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414563d9ce388d4cd767f926b141028d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc11b7d4ca0c8a2f3bc23db981994203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4a6fd8dec990b3153e43d864d073204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e522316a0208ce860844a3411cd46dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028406a76312ee120eab37e1069fcb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc09c1cb7ddcf10bfe4d9e9c92ce2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068690a129630d5b17f3680f812eb09a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ca3ee79ef8a817e6db48638d6b84a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648fc4973a979cc17833a0aa5eb2dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce78890d99229665e50fc87c8f4133211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f48e30cfce4377d8b96f009a0ba26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc709825e03360bba02eb05d75bfe93d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85164e544828e35401d17a8655b93df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b87fd918c0e5fef5e3f7b6ef68cf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461bbdfe6a05381ab964c57862a0bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9068da7d999157391fceeb03143bba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3970182a6063df3531bcd1d1878669e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79127fd80c6d7edb3dcf90d2045b6c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dac006311962ce75aaf639acb33da8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b87b564af05c25397200ee58ba86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60b681ce9866c5eda9b6da75caafeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc27053f34196dd496762de18b21d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f3b4e4015adc2237250c96fc0999224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b3431d6cfb816399a47f82702167225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aceb4d17f3477a27984d9d8a50333226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff966538677210e26726502211cf7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab3ad69702c8ec90ad8788e8c4103d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8606b2e63528a4dff812ab5528b74a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea6999a293bdeaac4c63017ff7be3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152db02e29c5485fa61b29c9dcedce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e49e107e62847645a56d887bc7a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1657d4d3f4f51ea8e9a659d236a8edb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf93ecd65fdb39a42d3417ef26290234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eab2e7bd1e1ee76935202d3e23933235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da213be74bc74ac1556066f160b8a788236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e78c9022aeb8436d08bf902fd93c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57168d067107b572767ac8a7abe33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3e4e227beb11ad90fc52c8048e10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4001e18d9b7712a0a7abac9fda4292240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1634c9bb03ebbb97e6b26963f8520af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e84bc69caef5c01df73734772675c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692d3bc029f07f052da1cfaf593be39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f038c8ec37d479684aa87527ad96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144f6d468415f807b276a75ed535680245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266a487af35ee0079c0ac27e5f73de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a479be948d6ef8f0499decd7a9102e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c4b720186cb1bedec3169e3a1e6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbad83d942995727d24ad6367affebe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844391a93376526135c37a979b256171250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a91563a59b581ea1e29fb155f23b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a5319005194320bb1b2ee2cc76ef3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad5d29fe7effcd78e9a7f7e2a680a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1206d63add2df14867645561b4f4e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9e17f6c0ddaa52b266a566d73af7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59751d77243291ec65de16af04162761256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0431f7c007e22766eefc907374471257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3600d36090281ce53e08a81b1fea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525b5ad249dfcb44598f1052130fdd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9a6841ed1a7479b1838d0e8d58a7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3650958c565eb89fa45cfd810c2c910261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91838a890ab42bdf535292a7cdfec8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609e1951760aa1f4fbfcf3cb695185263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba255c987ed6fc5c970417e31480d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2339ea4749f0663b493a64423c0760265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b077b850fac9fda133c51286f6463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac69a6bcf7721ae24abd51d73ff4ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6221eb0c60417561f4767b5dd037a16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e59db2431e295364409ca07b78d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6a86f30f82c6f13267b31ec7156de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a374fea333cdf30039df5327551c75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3b4054909474a7dad3bf821ffeaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c4fd5f1022d5b781ed557e4b2a71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababee2a0773d3d122a864ea95e255a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a24ad48e117eccd02351cbf6a39f82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e86c1787989957d0b0fe2fe9a67ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73da73cd528320412c158531e82c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73538afdfc40111a9ffb3645bfb9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572bee853859de0075d6ed4098dd2de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d0fce9628bda91de9e0657fea5b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c5dcafe54494d7aea947eb9816fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced18c93d2d066a889ed08579ef63a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9831d0b3daae5b8cf9e7634a0458da7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce8522c99516102c351fa34ba4e67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca40ef9e0ef327be4e8097a0b9754e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3643bf6755ae5cbec1faf85f51e6e9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b027c5558a6fdd30453c039e56b7ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e80bb52f4dd15c65a74b5740575e6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b794e71565680db5318461dc85f08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e401dc46edccd500785c262bf5610290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccbff6367b61c183adf92aa45b1063291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a985280668988f0f852759f787f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3043f2a8cd0d626a08033f15c10a4db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27e028a30d1ddcdd7725710f4dafb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3ed1678a4416bde1fb46e5ea28405295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715752060aa5d4e0a5d9e4dd7f3d9b58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed71cbfdc03a2fd9bfaf5d392b79a12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460df53cfa1b3bb29f876756e0613e30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898245635c903738475fc1b47f555aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1372c1672b7831df7c06ce4195de06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e80badaa5fb46ccd953862a2e4935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec35706c87653302560b6cb4b55cf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce48dbfeac5ba658643762cf52c8a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8867970d74c004fe651886bc7a011304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5ce78cf4948d7d5d1414a32bc1cbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819ad1e2e026bbb74ba71ef386624b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bcfdb207b83757b895580a204f5ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc00f268007ecc40a7be62d832df1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce40ecc8134337129f5252e65af31d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f8cad99c9dc72397e299a2be304f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0e330aaa5f7b5e875643e7133ac94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fbbec2f050511935dc5006f21a19a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4fa387482091c1ab646d537ed79c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28bd415461f8cc725ad96af89b1bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f624d3e200d81218311d0fc1ac055315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8933d8d42cd15fd6c402bd470e76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9ba3c64711981d4db14be1f1ae6d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25d474771a7da9bf77a814d525fae8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3ba9156cce84b3d0c230c6c384ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a70edb85dcd0c924bd286b194d8518320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d51ad471182000db341c2861ad14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0e28263e5a651b0fe83309b590009322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85125ab24d805216ce2a1a1e7c0cc99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57454aa5467a3d655fe4851077c980324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a95438d95d09a12add267d237323325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d2a7ff7ccbedeb974eeddb91ee2ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf8ed3665a462aaf19038cbc82e6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2c05d28cf27928b97aab0f77210da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c0038e67ac1a5e75dc8f2775b5c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae794f97c969697f2e1d92085382c77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85952e0e8b9e5ae44d830daebdb1ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad651fef0f1b4a605bedbf1913a0577d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5beea019bd82f55bf722ceed38d20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62a34bf3c0ae9262ab9d5b6dcbe1d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e60f48a82f5bb1da68d71547973b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf0afa4b6cc13c5a9a115733954a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3787df03ae27d389eef1886d45201337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52f20a6dda7112dceb1bbd5fcbed2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870671626c1c89ce8135e961d0a47b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f85a59a3d7c0f285d941fad6e4415b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840e2f67e6bdf121003f63ddade1ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4db47936824a6d0f297ec9f8bcbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7c5d893e7379495115cf246d7254343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d04d37f69a0ba45b4f68d54619b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc0d2203013a3de9271841b47f90a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273a2bfa924df08db29dd242387cc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd8067a02ff823fcaf4083987d423347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c491dddfb927794e4d4920d5b235c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aad9d1cc817cae4978afa3709eeb77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7563877dd9d257e89477bf5f439edef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f9d262ba821748352f2d575a66b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b3ee869dc46328d5a21c58e87bd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f3a0e2a67f6b60480e6f2f4cc43e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ced63e404e3f3cb7a9d8cb4886b4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b830a8d1080169e7eb847445019eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1716360fd9cfcfa34a0c8c78e353356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba399ef5da64a9d67c5fe4d5ae494b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47b4714b73b380b500e931b0565fa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858c9217bf4bfe4aba9fca33343edc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cad7842e1067e2c54023d0d70afe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62cbe4eb753d1cb53d9ab29e1e600361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f93674bb2cde3fb1e72a5d0be87e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e25671927c82799b783f2b73b8be7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80526a7277cdd49a78ee4cfdfb7d6d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646618ada4ba6bb30c00a05b1e4ec4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a480ac5d6cdbc164e9e5f55a6b761366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e72fb59a0c72e9bbbc670716abd725367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d844dd152ba063a77ef5ace1a1ed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b73162c47d68762e08e156f74f59f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18462a2a089be88516b3981d91488d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1eb7c83c07d690a1407e391476a15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3dd54fa33a373febdd5cc9f13d9ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973520f7ddc0a38ae31bf5ffd53d4310373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79db70406ca9e1ab513eadba42021b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cae83e15a8bfc6d2de158fc77f9d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9bead873b534157a13bc97908ea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878d2c3fbebdf1ba98a47f5ace7b8a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bfa66ecfe05def9f1a79de1c59ecf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5139c1e4461ba67de1bf836efe5484379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c2bd29c79dc63a90ab537e865da8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cdba827a68183ce4e3e3547347721381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9d3b5dd21d6fd3400fc503311bd96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c6a2a7d22c7b6b97ab232213ac8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6314a73b95ad0e6739262afcf0c5cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a9f77d47043535c6adb927c24b4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effef129ecdb51a2f612f7738b2c7180386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f687f2dd945ab68d77ed0f262c8decb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd542ec5a785b2b5f4beb367f8bdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49200e31aaebde2f961d7dd5fa0d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda5ddf72501e15d00ef7fb233b6045390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82fc0523eb6fe49dc63ccf5d02c26a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e107526f0d90f4e8556c34cfa085d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bead760c5faf6e5d14b9cf0cbc24c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5854d0c150f5dd0fcbdb710a4d364394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b3e23a0c8f12ec053c8e1ca6db90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee89409ee4edfa2016cadf7b4814b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004e781129cf8701e5af47a16c15fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13c8300c8fabba0044e168781e90c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe094dd922df979170750457d9d2e9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383ffe8c60c5e993c2493913675a00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b769a50c0fb0057fa41e8682e357401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd568d9297ede3ffc597965d6c7d4c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc870cabb98a3b727c7a8da6e75bff0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399eee1371e6fb6cdb684bcc2a9f9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0ab85772ea6f1d2336ee3190d9d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b09b9f21d62f658e845b4bbff8aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194948d1187b5dd11a410aafe0d5ccd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b20aaf2cbede3de1d2499b2df815408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8e2a247da0438a099dbfb39a090cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fe76b8f2532a6aad702a66483591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e9efc510bc47b78a3541e27c79aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62b04c520bc200c6ef57c848d2f92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e6f73c39835a0e46fb305041ff01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a872fa2a9b61ee6c4e6538fa687f4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369e26f16908e385e065331300964a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47125dc87beb99a24e4bb7462183ea8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50916e232cc28489e1ca080061a0cb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf2288e4a825f844bdfb17268b015418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b897067eaf5f6b81db75d439629f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d733803c9893996ee9a169234b33e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca0a677b6e3d6ae25aa0248b22024421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf7b86241802c19b3d0dc0cf954ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05340636f991eed69b6771097305139423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f0f460bec02e3737f9ee8d0ee7fd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8744a0f5479cade077512caac2ef53a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d41cda2b33dc6d64d70f928de7cf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b639a56bbbebcd1baea358694a596b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8181f04091869e5285af7cc7cb0717428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9d7c9c2640c14b30a1c60bb3ab5b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7c03323cf8bb57d93e7af745344a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf17cd3f06c7e2dfd5a532e207baf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34880bb119112c6da4a8c74636c5e41f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895046f814882635ffc8a4962f80a51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b0b7343f472db05e623963e2bc6d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d02943e1c70469fad3fd8315c3a841435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7c7fc1d61b293a05acd375e9b7d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba76d91498df2f0ac4dc3a0d0db25c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830d1b956ca765e2b32e4ae0631d2c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e58f4fbf51cfbf7a7beff92bade31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af6879bb0a95e3704f3f239d32d20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d197f39e86cc45876bbb5078978fa8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a92e7a3ad503059483aea2a0398b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fbed7ad036df7e365eafd42cef1e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08116215758f35d1937569b726441b39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b27702eb5f9eb29f25fe38fe8b903445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a129be44b7e2f3d7e0d47e1f1284c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de11481a4ee6287f4873cfe58c68e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c631aa318cb7f95eddf20facbe91b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab3f6af67ff946aef035be739497db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff5d02e0b56617134238518d4f7cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e8c7e3a86edb81afe48cd96d41dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaf3c6d7a40c6798fc870af9e5e857452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48dfb8855542d88dd54a5960246b2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf6d6ab49b422eabd33d4ed5755db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe680d22f88ba60e148027d4ce0fe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085962e85572a9e5f3b4a30e73e0fe6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b3ec8890c585b77dd2315cb2ee13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d0091a04f13dc0e584bd2860e4ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817430550918047aaa8b98bde87edd8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e39bc5e9c18bddb90bce2b9819cbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41167726cd8cfa38b7c6dfe2acf9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ed33e9bca62c9eeac5aa1417aa1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593fbee41d99970fd9226b82ebd216d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bef9b8f329e53d0ca39dd3b5364e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015aec6126f20adac8561952d21640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea24639c6b450d2847a97fc1438d1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278dd69323ff84dbc51719b629046c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233414ede30a3a744f50b48bbace6059468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffe16a7a7b3dada0aac9a43ad4943469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93cc47a2d54b6b0274612ad61d533470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907daa8d8b4e6c0ac56d3dc1c21ea85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f78d8485107fb7fca836371d1da89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826f7a651504e913bca5c0d1de06ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c65680cb4ce3f687c917afb9819bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e362e1d088a5a1343155187abb04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c13fe4305d5f9871e99c3103e57c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363f02c8816ecea37fb5e07fa38aa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c71331c0936af153d539d1707c018478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d032cc76a95b0122245293a43366c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d0ccca68439a2be2ae901f3e8728480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b084f34452694bdd0cfaa5557b90e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84ae518f08dc0e49b4a1847538ff9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a26f8a115fe1a1b2e72888d402660483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70596b7351d0f8f4294f55f224c1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ffdacf760705ffcf19ece8d1e1ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839fd4f991c85e7f422e2dbf137b6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f922695e133298078f696936a1d6c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50136144fe9568d86bc5be511d993fb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e346012474ee0c79d2bb3bb460b9d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c233f72359441a1ed575003f681734490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0fd9199727f1e76a6ac7a167964e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a23b80e31adbd71f5b5e3310fe89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f8c73727d6774e135af3bfb897289493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf907b3eb3480ce5d731f472abd218e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94b8071cf64c854b30dcca63a4542495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8bae5f4d526510155f54d023724d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ac44b0662414b4e6f560050aabc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe910002471a523ef55ddee9977604498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc6b7f7b941259ae65b3daf31ea7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5343f1436ffccae797e33b88808af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cdc71a5df968f9b3284c9fbdb0d68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b93290b52606d04a3d0aa60994bc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209245a5da273e9bcbc368510584f3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882393cd0a75f5b2b6c1b273ac0c7b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944fc2c8b2e05ef3b7cb52e00f422f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5254c865515156503ca9dd0bc84ae8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c392426f261468b6ff37944fde198507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9321d7462cf31cd2dc9e6e036f307508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f59dcfd42d67426bf10594d483e28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e527849b6f4b7d50427f78b89e790510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594acc4144e3db1cd3bf7a68dd1f0dd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4d09e06d92a59fe9a0660e247bcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e6ca0a8441fd0ee1bed4d0bc1972513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104901720ac4b6952ef2954ee540ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e6775c1b34798ebe769befd56c8ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b57256d5a781e8133f630f548ab8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd1a2cf2f7ea5b5df77fde5cd83c37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba2f10afb91f828bb74336d3ba1d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44068d854c788f76ce8f77e8c4af6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125fab901c85fee2a1be4c087ef113d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7295ae471cd285668f2263c78b49da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9127e3666a7988b8418d902b3c21755522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a224ceb6c25935c280c4e044faf29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e019de2dfa4d697cbfb1a909726117524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b8c89076bafec7215ba9c2bb4beb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b9f55a90aab3981209748afeb6a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277e44f9cffd3cad410746c0964508527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5abc05fecb1a2738bf58a152a38d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb69ffba27a2d7ee7f5b11d3f4dea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba5f89c7abe4d4aa1c22880dcb260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57f6df0edaeede3b05c1d4a2d3cc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c14dbc6473e3cdd5239d21ab0c2da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6d83dd9f817fd867e83808a4aac5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8f5f25ce119e5423517fe033aef58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747919bfca47bbb3cddea59cf0d3b9fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f302913934ff1c4e803508030a9cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ffa31a2a1436a5210c528f6e943ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a95f5ea75dd319b4f51c925a12d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc49e6c7d0d5cd5add6de5ebb13994d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eda75ee092f4606eebb8025dd69ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c998b3c0ad807fa6de1ad7ebcad06d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3b4bfcdc5121cf8d3a68dc5e08da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f0aab52513bbd6d51255a87b0eaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa47c61992288e4f1413b7ead220df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd1f449fd7f23c1261f777579bacc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab89415e7b6c3badcb8b1218cf7467b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2a43e02ad96833a45a24f54b30cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446880b497816bcd6bfb3cbd4d29d42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d2034fbf1442cc81a31a6106282e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c80ea212fc22b80239075adac7132e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b68878c73db99c4ec2e9cc5aff3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df36ee7b0c95b056f5211493136213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6ce6f6eed1dbb9937c083f8ebad13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f560c05d331ff2abfc71550b44f061554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693939a06b07e28e2a4dfc66b952f9de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e848b52655af4b0f04c7974af102556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90930b74cf54cd2b9601ca42a34b99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166689b7f57f7beb8d98c7b9d83e279a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd92bae2255d409cc235f83a92664cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dab16f5605fcdd8d5d4f098fa6ec23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e5114fc2c18c10d570cd42829c87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00681acbe14afae671f87c3410f882fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbc068bc8cd74f1da6d2b8a7c1b8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810b1599e9c3e5daebfe03166deea7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ccb089cfc0de002d1def503352247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8649bd8d4b51a41983ecfc8739bfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f076da37c0db48d02d0fd35069bf8b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db935a76236a98c244b07450efa5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d680b90543683b1f8fbf535c4d03f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e1e8485884c7080b9ea5b0196b30d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544054e126a7e21579b92411bc6b2526571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedd2a495ec27226c13858f769aa525572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276bcd6bd03937831db3556e52afc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6011604e24123965f442112c18a37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c52e7d6fc5f72e6a88ce37423a95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd721927e09ba383271fda928207e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec970638fdd6bd61b6da30f26d1850577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b90809c861255c7a073254c988b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e931eb64fdff0a89d7467c596a04f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210135bc5f6e0f1a1f5e683beed5c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a530693d3f374d8bbb0c29f2dbbd38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24d62c80c6cba046b4b1ef6e3ed500582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687276bd58a0d79177b3fc7eb9ef59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164868964c0a19986acb2a4ba868358e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78325bb30d8f0d64d9b022d2e2e9cd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617165507445b1bf57545aa9c7c5cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796649feb457894060ffeb758894ba8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d70c6f0262c07fafc2212654f70b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23ed25308ca069a4d0463c9e2f72b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f3a14b51fff83d09314d2c2593dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5e78cf317236bf2710810a0e58bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b44df5c3b26e3a8b918be9eac2f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968fd39323df9911f05d2b2fee15c61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd202a55c170d5f17f0a49b43c0e4532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae67ee284fd15474eb9cd0e3049d0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee2dfbd70bbb1d8293d1d2d4c444b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feb7bde18cf771205877db194145b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c40b61c9f7c85790bc93d0e865fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c860014f18e4523d66ecd18cc50b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8677c4bd5434a08d122ed48b83b58d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4917602996fb1fe385762eb99a237601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f23ac6b7426fa5e3f4b48471d96bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fa86f334f0c7a1a69ea01fd8d6080603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3967d8b069a7fa087f76b3cc724075604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fdbe8044bd2dbae7d69fd01d53518605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ec1a875457a033171b5d33a02b34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb230594697a3895975850cee2529e93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d059a99094659a1861dd9be5866e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffe9a0d9b0f77e740375f03c9a832609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e53af45290b53ced8709d43ebf731d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4625226ee48ca302a2e72a50a7c67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87512a270fc970c308e3d40588cbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120a030912409e6a5b89c7c9afa49ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec737b97f3dc6ae11f409707404bb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de91bb5ed18dc5e304043ec33e4f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe12feaa2519b96d45e29f571db2cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1d2a8a43c5fdc46e7ef3ed0947ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a375ff0a016e9fa35e595aeb044d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fafecdcf9f4e95b12fbacb5df17a67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0dd5741544805dd1ee123417d75cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d5f78e79a112cf7df6d87bcc7946621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8894a8c93af5b75aec5b09fae1b59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e91517b3b0c3bbd700be5441b73f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dae37074e7f18274939129f1b6edc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ed0902b54151bf0770f74732dad6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73ff2ffde09e5275c77651667a337626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d4707c0d299edc7475c353862f92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1649d834b1a1a820e775b05f4ec6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6201150e5fff166a1c7eb110480518b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faa976832da9431bae3c6761d3aaad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454951a040774303a8c2f4246ae9220631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75590d8ab7658118965131b72db20ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca8990ad29b2def91fb403dd6b67f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928a73c5905b974a1da9e758bbcefe2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7335ede3865a932cc611f6327e6ea6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f18401ba9190604924b115f81021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fc2f59b957391de3badd2db57baa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c383f07263ab3379ff7493d56eed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac0ac93b202ec092f34e6654a6107639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b83f3203a6204db99ae0497cc5a8c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae76beedeab1ffef6004eb9a6c1329641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d085aab4054b083de465ba129b42e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eca3f586634d890cfbd69e9d5be678643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771685a52f09a588124a8efb69ca78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b56d8558663fc01bf87937443d1b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086b589e6e0b1cb520005b519b464c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58475eae0d906d92291b8ed20e7c314d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e911219a7739bf26fc8f0eedc1d9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca05161e41bbf60874d4e99c14df8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3a97864ae6d8c5a92124844c6fa9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f679a97dcc6204f828a1586182d98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e28b77bc832219235f4a054fb2e17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a5c1571d97b17cfb16f27c89ae50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957ad181c55ea27405169a162206cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016120f973671fe041c19d6d57a5058655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6187efa3dcf4ba43de24489d734a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f67d4980523d76a338bb8057c0a63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729781d611f6238f801b49f617c3af49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1124d4dc4b3132c59740d614bf7f48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2195dd7de9708ec80553a9df28a012660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81997761c6794ee227839bdb5cb7a4ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ce8c091dd5c14f4fd023cd52f6ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15369a333040ab82e941029fd40ba3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f356ef674c58db30ca83a26181895664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d8fcbb6a509c329b52dd772051a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0c36ed495f546454bbfa629fa7192666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10aff87d45b2de6c9b4236428b8933667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba406b59d83902f0ede919a9174e59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccbbbed6c0d6838f3961a35304b9f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695ab6ee9e69714e4892814736d1aa6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8105668841477fad02dd37f844de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510e113ea1d8cdef71f08ef5bbb5353672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13606e96ae684fbaf86a2c976079aa6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1887d1f41d22a5f18a4a053a85a59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b589d17b79d515ea139606138cae2c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea46a9b8f1dacad64b84b87aaaa4742676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe242e8be65404510e027fd501f59bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee39b6a6d1b124189b28c0d54c5d24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e88547e08b3fb13759e52ec28394b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0438ce3a4e86fe60f256b5efabd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad82bf60dcde8d95895bb2ed0251cbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024800a1d61d15bd8d44dd52b6d96ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c28e1c90afdf3bb50844d15b29f19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ef590d51ce02942abcf8f3e16597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe6fca0d24905c02ccfa11bd8c4c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f015c55ec51c9a59af55d0873446cc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c84e2cd7d509772fa3bf9b13f63c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34dd61d07f8ab99c8c38f99d5e68d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84feafb1ce0e0deb9ab155a1fe3515f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7dfd4a6e50d75bc1c7fe95acd576690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51121ccdae8ab92cd017c9a34892367691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa785ca68f61a1fad5f25439f4998f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a1ffd5450c2cd844065d01d1b47b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34329638728e0fc9227243213d491a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000475f590f97d0cc4a3d15363c1d143695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2a30db525cf02c9586751b615e13d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56582c9f54377917b7b95b03fb34518f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132183fd6076331509076fc56e15537698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dac019b6be11ea7e9653f954ee95a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a2d1864c572775052440724d4eb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e2f0ab58492b5236ed37646bb8a0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e75b3e107d67891991c0eb9e3a48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10acf658fa7383be3e5582f303c948a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02558d67ade9e6a329334d334bdef78d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb07f5f99c88c2a981b22c045a403705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b204befbde251c7983c5f2296193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a1b0fb975418292be3610a14b111707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41638c888085cee288e89f2e030ddb69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50df7dd4fc824aab29b74c6d5c39e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46b728ee7ac6cf7fef1a78b971f29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0500eaa860fb440bc3b9726d8f9b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab1337c24b83a15932c57bb36337fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a5a25d38de8b1cf97b0f04fee2c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce218276400134d4b711135763483c4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c0b5605c61c1d308cacbb80ae8bba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb808b07371b6cf4e9e2af8eb7ef6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d88e682f4422a108d7fe68e282b09d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f2322d87f34908bfa94439e0552ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c27844ec7a8440a42cd9f349f3e52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32bc7f5ed2162a9935b177124950f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c5f2fb51ff288762d2bfb3a6591a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfe28c28ed4227c5cd8f5d3c45da3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e43e8a869d27d35c346dd09652d84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b699ee080840919766cbc617395cac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b315acb992a7b12ea0e274ce442b36c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eed36f49d04d3d78bd507035399a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d0045eb1fbab7d3f5f11e1dcad65d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfceebb9e6bc335c1e83a1403fe1a2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72bbe715f170033d436760dea38e7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615df6f2a009f878e40fac25be7c111730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b737a4b349734ad68b9d239ab80bec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638c70dde0afb7efc05bf4142fed366732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece8d074312daf23b0b8c1a37e8d61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba4325f134271f94e0240ed70261d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab528744b5c5379baf0627df3d2a07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240c2fbec8887f6f31a49bcc5872058736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838de39a4a55dfff69e379dbbbb5654737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6879e2b61bbeda9240c8e049830027738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897dfc0101590c5fd5fa7dd5eb810d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3e0002e6fbb47f61f92cf45e3062740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a62a8df23ea6cd5812e1925c4be45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b442efb46316bf19cc725fe353d1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e486061e4a716f855e98f24432ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f0f3ece60ff9d268017964497f94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f11cba0c2fb40fa350158e600fee9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13d3db613413f3fbd4d62e59a736f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68255222054d2250d3650363dd9cd92d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa02ded1f239b346472294c310348748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368587e3bbf14716826007b758c6a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a17430b0324593840c0331737c2be1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d80e714db2e7cbccc0c9e8f65741e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa25b2bdf7735644ae8f27e230f7b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0d416e8a1af19807aa0ff0241f15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa20bcfc44d91b0b41a47a5aa45e3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296298615c80bd81862a1eb73222bc7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea24a695f95672f5955510c41a6bbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259d9e4098d57110baa207e61c48acc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe0397300143e46fb2fc8932caa6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadfdfdefe22418a4f65580f376c0a7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff70563d533be3a6a7f15a9539ce1701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d114498fc2f7b4a9f5c9db1751a332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6436d8e2914689fcacfc9be2ed6423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e586bfa3f8722c0cadc94ae8619c924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf716cb5e1a94ecb28b8d63973f309d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18793448b58e6e0f9e2280bf8122acf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720681aa5398840a256379120d544fd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11db2c1c0d1f0ba6c5ecb4c72c97dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d4a4f7d4214fd6ba394a62cdeba39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb230f456c5972747f36670095e028810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62798e4f0dc6d40f1eed9c4372723e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609aea9cd501ce5d5724020ab44d93712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f9c21d18690ea4ff45433891c0d6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4c00c668f68c6131fc300ab52efcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849955003753526737e0c3d685424e4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01241cd12bad88fe8cafbb8d3c8164916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3c51364ebf2b6747c1fbfa75e55117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7280320a03b8eb2233645e701d201f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952462545daba6c88c7b15e24319fe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070a13ca4b4ff5902057594e0f0fc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1328414c4cfcb74c80d5b1cf8e3873021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04186036eb6ab36036a5f5039afff23822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60208cc407991dd35cf28a9be8a0806423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed09084995568de0346455e3d52d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963602591e3e25a05ecff55b3b4452525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347629ea65865ab87b32ff4279c70ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabacae25a79330cd27828abf6ce30127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c60abdbfe83d648fba90b77e880228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111f0ffd54d4e8ba73cdc4fbc7cdd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2635e6e936e14aad2b85ff740a0e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c85e9daca9a710fe3351594865e2f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c1ee7e572bdbe34f269bfcf7ce0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe36277e6af87ef8ba9e3759d3bf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6072ba76118536209980a3299c0c9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5ccaf8191e1d99055e059cf33d23535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713cc4b4f543366238d67b69981f6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac308ed497057e559888cbc395c1045937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3fcb4d7f7c59a81c993816846c3b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f234c1dc25ed56f49a05432762bbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5c2877c513f4e18941e50311e88b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cd46d1277e195621ac4df681dd3ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743aeb5ec744102cf4795f7346fd0cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822728dbb696db11c9d42f1945c021e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df6c18810d20bd464257ced24d121444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae416f854d208ab022ea9c8b543fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20295bf5dfa4b112c96221c3c600f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad52e831bcb4a403fcb95ef6594647547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c454a15a26b7ad386eb47532e06dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d90da2426a2298726f764f95723349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b344bef52ffe910bdb2ed771c91ed9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5fa2036c0b94ba6050e3cb411f2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c8189e2bc9bf87202a41dc969c3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722205b10b3a22f249b0f9f2a865a67d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb59280dcb65cc376e57f9dca504d6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61413b618e40f5dcd5075448d94ca055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4716041087094866f56bd57a0c3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8031da2d647dc68ee8ec3733b267c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963989f369c7e077da626179baf39fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00071abd5e49c91ed58b56e92956a3a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d052a70814d98ebecf2672670f85460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffc495ef5280e6cad6a49e8f83603461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae77e4865a4913cf5443495b7612962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a7590efebd3eaff6320b095649a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78e345ee8a3f680e22b7bd28b38cc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b88fd7fc93e59d7bfb55fe7e41a79265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72136dab2c8b93e850924f509123b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d403be4455e9b315e88d8b42f59a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a41c611a4781362343322a25884c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85f9f5d12c7c48b6a9664c7728a2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78061ad0499d61d2ddc66532d38903170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afeb712c3c97d1e5ff79178ef502cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8fbd1dfbd232e722e03ee94dc22b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62ca9277367e6b4df47c94a18860a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce854134fdf8ea924b057ddfd16bc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164942f45a70b13d0cf24ba5f1605575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e15b1d95ce207c2f5cdf2e88da1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84eeec404e8031f42178034aa25d3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a37f1c7ae8f9e5a8c87ac6103444878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea9fd2fc8e790737461a0aab9d2b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbff53e248c827e75d1a0e29c0b98580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d2b047af9ea64664aa6d3430af2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173cc213b1fa19b482de50e55b346c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71f87017a689154a7a74ea518243883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f732d4405ca4b3a65956c60b3f530684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae1c2c0536d4592d58619a5ada36d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b047f441e711a76d93130c342862f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b814b2254d3ff05bbcf26174eadbf9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a38ec754bdf4ecfbd8f2d0ed1ed4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b576d342c38face951345ec14d5d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7341fb75510f5c3871db2c3b9e824390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac052ff6884e96877ac3415c869dbfde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c279c09b500c434874c488574799aa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb467ac85adb3f8581bd220e9d6c9a5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294db7aa2dec9644c7bed5bfc7125894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106bd22d43024c535ad65ed46d039a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36e2878c01859aba87d8f651e8118596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67f4d78503c9bb7c6579121817dc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584701db1547cc84aa542bbe4df2eafc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf3ee49a2ca3c704cec57616b81e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d83d12584236d928d72fddcf7ec3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fddbf05acad6851062e6b73b71ecfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670528946647c4b116cddcb79973265102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444e781fa34b0cae9627b6ccd4bd11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637161c914ed3e15cd0d3aff633428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817776f5d7bb8fc832a452976f1954a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac7b8b61adc2e24022c016d4d3ecea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ad2f68836301242caa962606970b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc324e493b2816625d52382fb1d356108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c003179871f9163b30d8c6e48c0195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3634d7b841b9f579cefac2ea1ef8c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238f23550c099fdfdbd542ca943eb0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5f0b17e3802f03259eb7a03b0c925112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dbd1fe191a5e6fccb35048183b493113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac6f29b83f138f95694e65c0d307fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bafc02b13e269ce6fa673a53a7920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da4afa58d0b7a315545886b3bd8db9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4f2c25d517826f7e2cc585757043c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29254c20cf55ab61c5e9db62d87c79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f68b3ea03a1d24bf7a0a802042eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54db12ae4207b9a34bbed3335eb1e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cf043c31b93280494827587086f6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1d112ad2d2b28be9c05b8b8e7a5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec51342166be666b3b8d6cdc6b11f98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fbbee3c2357ad5e3022ed94c754a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc9a9db395686784de18781cd03063125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2c338d5d82b250f9a5cb84a553c57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c89af4740238a46cf5711beba2ad9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8fb0f0270099b892c48bb02461614128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eb902fe011976c89ba0b30373b761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464bc7f0ce75e6956751a43f3701a7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a88209dd6f3f0eca453e9c5b90d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22665509d568f387284d25592f4be5e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cfbb5b14e68d57ee182640486f7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a797b1c7f8b30e0541c7d9baf712141134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1518dc6666e040e8a82f1ee1c2b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49147f36654417da5a601d445f46745a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b333dd7a913944635ae4b9f49e331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ce13d9b7dcae99079e1b7fc563488138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c5b260549fa99c04a4540daf30d06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea62da5171e15417c217cc578a7058140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27865f847af1462524d2bce6ffd9b7c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cab727414dc0de94c59946f2a094f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a4aa84acffb63fe5098a47eba83b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1378d1d4706227cff4e60d71798cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5018f6e525dd9703f05dda9c51563145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95834d97515070e10b2d13af159db1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31160011087fc0e3a5ca64e57405efe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b22da135ac829cc9ddeaa49146c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c93397f5e00034792bf0c6325c26ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc82aa423d8328985846b569a9b897e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f321a00a0aea513f6a7b52638c22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c84941adeb27ec132cc99bce26d5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960e084c1526ed88b6bc7b585ba012153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff068dd95f4b0997756456dedfd6bf1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f477e473cf3bf75f0f39486fbe8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763784dd98817edaeca30fd4c9a9bc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4bf5d36535a1b518b1dedb0dd23e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938fc67ac6623f87a1b10373d8528c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9e167224d072f63afd6692698f84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4bd0954cfb1471f1629ec32b91408160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d6a32b037f5cef59d13cc810acc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63898376b3b05fd25ba70790b943d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a5aab8a352588c07761335ea355d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc55d48779658dd6fe330720bee6aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2b55eab605cf1ae522e53d63cc021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fb1934e287bc0ad4f09d044d7515166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099ef7ba3209985ed154ce22343f66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1168db449a000d7c5d5be10a13b304e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6897d5d7540aca34751a875820c18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d89fe14edd71d3e1780f2b9f1240cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114952503973c3c136d45df51b9970d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543f2bdb21adef3490595f6156b2a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ef131c01b8c422bd27f64ffee5b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad460eb99e76b818bf73048915bba37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c069593eb0c60a243133d5fb3274dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7273f4c698323af61d2076bacd2224176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657caf4b1c2888b8a9f08ed7b868452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ce0ee495ea4c809815c190959956e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86e814352e4b42ca8a416b1f91735179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853dc16d2f022169928cdba838ff74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97687c2502245ed8ed6b5bf5906a3e25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24368577c06389af27320a31ebefe6fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f3ae60532d493174c16c770b668fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2d565cd42d68265987c4b1e93f01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bde3378c438af17364e4b540a73551185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53820d8a42f37d9165bd76010452c5bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7fa8f52e48d240f3a6324c0e505a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b471fd2555c1575eb754bd1bb0e5fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310380a0be859f6dc8f335e5d5ec5ce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a36de5333f4683fe1b1cf1020c6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d373251d3c4513e579e895e1ce512e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9521e64366d0ef5a7c421c495923c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4f61308ffa320b781ac56b9d0d2de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f7d6ae23602662284dff4b530bbf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277335352426c1f77f28517273a0d897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955cddfb94a02e8f784cc72053e5924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307390014277150798a104e13f594d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decade45804e74c632c3e7f482beeb34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa53e7c3b58a0c406a638db5090893199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894314c0322b7d150fe5bd51be7184200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179c061cac6e2a6aa07f82483ffb598201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b005d2b9cce39a8e66c8fb6552dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160cb510f6b14a91ec96b5485c0492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508f9a67c5050d97cfcac7b781389c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3e0c7ac6c1f1a1e8e38eab44f06a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c23086c508204ffe752a7e179f157206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57f4d76de1f552bbe8fb75db53136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed1cfc44a1813318a0db85f32b8ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ddd78f7afc6552122e936b4090cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4dbd4a91b8dcd938ff70503ad5f68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a956abd41eb8ef3ccc75c98573c53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f19554103cb118ed6c5f20173a5d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a636fcfc184fd0a2898be036e3cf78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc4cc8c9cec41c99a275f39379b049214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd508aaf4d266c168a60299a7c56e6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e455d577b4386f0c876279dd5b152216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9ffc3f3f968a231db3b82fa2283b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72da364182f7bbd8fef1a3b6c03409218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7e565d5c77cb29296465dc3aeddec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23402514f12419ac6aa25eab637cce04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e226fa18386a2cf26bf871c9259d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed1407ce4f64659b282b715228da8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be6be1179961af123aabf54d2b0b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a378b9a438c6c9739899098edf921e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c318f5cf5fadde580912369c228c4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830866d5aa974d548820019799fc72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a63d20685f334b595706658f9b68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99048beaf36c4e1b72cd65a5cbf931f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44365694b8e130e19afb6029575580229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a3ed038604dd6cf7c9d96d25b7e15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb16396e4a2f40042e34393017c436e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51afaa86eb7894126e908000fc571f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f80967f6eb30e5e510c2003a5b47c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1c7b33d58c78278f9f0b5843cf571234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5bf487f757182ca98e40fc5212d70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbfee31663b1d61b344fc6c9d29c1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92361554feffda02c8b5e6eb3722032a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a245b9d5a0a498616073413ade04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73d0d61543f7c923ead25672397d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec402ddf0871b8e3f573bdd1167ed5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b792685a609358290ff5e87e80aeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb4d9c3189ec595fd21fd933555a62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd963f7fe74a04ceb4c34765c4c99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032132a69de5949347731502a560f773244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492afafd7af422301297dfb2d1e47738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f924f485d32cfd6d991ca40189b8a44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394a167665a0f7f23821829be07282c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b030f0a47b9d966df20fcc4fffb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664f0e30d10fa0b0d4dabc5055669d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f906abd292d22c319587a35598f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59690132d10a9f666d76b78ff98779251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b4dcf03ac714c6d9733c9a4068505252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce275198a44f4dd4e05c77ccf5d4857b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28056001e285ca9c3834da85a75c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33dea6f1d6c5cb237fb7ce4a1253c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f871737c3f6b05fac0251ff93cd35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ea17c9c557ee65875657f0e6fc26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e582226675dbec6cfa8faa886746355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf8454e5929e3b60f534ad8a10d63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb9dd068355da0bbb9b88f57e1be7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b380aeb7a576850a9c4e0e927a7563261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccaaa9fcade02fc1a5f355006af78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef7b92c68da6be530164c5b050d5a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed4a4777d3414b2d95a38ebdb97011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d91f41f2f1f6c5815222a0479f388265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc4da5f52e09b92beff3eec83d3541266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2def0815663c70f62ae4df7338c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398d3264ba95d169e3604c1fb79d93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e9dfb08ed9b8d7a4e42d5062f9392269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2aa4c7e22b3332324ddc6fc0d0a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719c0d0c22cea13062550a5890ac6e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d11f750ad6fa834ae7e9039c1235a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf37234b1dead0be9b4cf72067c58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1853a1e1705fddcf29e4bef307c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a92e02586179a5c46406ad968465b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d4fdfd3a8d0b8d2807293d353b29a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f521b7c49d3e00a4cb95604eb8178e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcf51799e0e534e74d85d9cc33940278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773cf8cdc45ada25ac9401d09908393279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906d52e935588d939fbe7f884f2423280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f7ba2d9df213ae9c59953115d8a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48414123cebe4eaeea61cc0f9190e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09dc6f4acaef59db0337d0b1aba557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1454f3a866428e33abbbe96153f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c65b8a5baf2d5a93bb8f8f4f39f53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bd8849c6e751ede12568950d681aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e8535e84a43a87f766ec69cfc2f2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07650af2a35decd00141164d3c85e6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e25ae57807042d07d729e6be084e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f025ec6a9799aab11d479a3f0172290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb2d46b6588c92a5dd013e1292e4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7871f1166dc4884429c4dd3e7a12c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f91221c40be13b579b911f2963e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f7111bbc1bb978c11a02485f54d4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba921339ee55615eff38161e469aa9d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2845de9272c067c6318c3b08d429da1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe95aa130082076ae0ac3a18c59401297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b64ca841add2d327f6ddbea204429298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367ba3a817ec13920199eebcecbe511299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98aaae338f388d9840708374ddbf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f69cbd730839ea7523c0ae866872f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ac944a01a2429dedc2cc06a6b8f5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7c570a5b9f45a180bbe7414fa1d76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105787a2bb3df6bff6deb696fdcb8471304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e704928912098a4973e252955688b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec9affa2de338d6cb4fea325e185a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffdab5e9b84406dd342da4f5db102307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6d72f34443a13de40bf37dbf5edd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988badb8138c914a975a48e1ff8443f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735f1386801130489bbc8abaff6c74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94cafdeb3454a2ad80e8f31feb01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950898247bf56ce1769af552032e193312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ae8a3e845325c7ab7a2d017cef94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d876f4c16def67544e63904c55b9fb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3e21e06d9b2ed00e5affeb4b7d3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac102ac979a5188639f9de787505e63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f327ae53eabd3f87a783394075da5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550c33e545a27bfcf3d9ee8c0906b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655b107cb608e95d55872fce34e937319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba2deb433d72990004d0357f2f3d34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb763ba10ff31e1dcba69329b628ff5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334664482fd60d56820358366aee254322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da38942af38eded88ee7b851cfb5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a530790c96f2cd777129260291a9ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420690e251649b881ed6e4b7a4dd2fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbcacd1933ed63612cc8bfce90e749326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9781e2e70d9b4b9b7b7bd709902bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d8e3eff7bb0fdd1df495ee3978b2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2976b22169039522366920334a13f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477f4613f110120b6afac58ac4b034a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df334a58b92012e90cc5a27202173959331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b9c78cdefb8edcb9b62e0c4348bab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f77e370bcf9c2135c45e079107b2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee707d3e26ff0263d8ed17c685825836334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b182a193b64eaa3a0082b2ca102048335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c789ab1c66e9268eddb5a3cd6591cf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1490904e2f43559a75ec5efb9e15b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8bb617e200e537e80152145a5d399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c460f785736a3cc4a424b7075188339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38617792568b359e7c2fd7c7ebda9351340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5abd5b20a31a05e6922236606e491341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b1a13aff9a4832ba1e5d7c4bbfa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cb04cb0e5d426f73e4e23db951f23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f9c677a60cdaba2bb71d7ea7b42a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e73eb2ff06c64bc9da9186568ad4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c886f3b3f71ee81746859b9349eede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14dd5aa1a9e6eab857b2c3819a6021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24504efc929fd67846b5d5194933a7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c689dd716be09aab4160c3797e47a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb325fb9564e4041e23aa48275d34d0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d96a243773216a9e57cce2db25e09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b4d4c43ac9d1e06ac910725dd498352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79962842de938e239a2f64aa63cc67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa06257f47d213a6f4d1316b8163ad2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b730433b2649f1fb0b9b95e037856a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a50cc74f6a0ae40f0b780fb9a9684356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cad9bba3d5d466ec9007b8ac6ad244357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a6936c69d7c92f38e72f0a02cb903358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9693770601e733d10201895103df81a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4fc40d92265a611a413bb2f32921e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de74dda9b65f960810f6651f191ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472c4689f1107dedf64871ed1856d73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d863a37471f9c4720792e23bca50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c823c53b80b2e1c372ebdd274fc06a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04a199d036e354c2fcfc7e962a3eb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e059bb953734547896a551d2e57406c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1690e631f7cf1fdc6d189289ea05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b58d6bd67408c9cd43fcc11e78bb4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8c1e9cabc6f0710f51da1339d9b06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94c83f347c96dbbfb4a8a6d0891e17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641476c97f1e1b7482c1e90a506f44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ad08a0d28d98a5210bd9c05d62d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c52346d9a05778707229eb14f2020373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca905d2cac025b38aca188b9d153dfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319f536c6c0beb81370bbb8ce9cb65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10527cb4f3d844f34e99f1e1494ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aada0c1730ea33627a49cef3b5acbbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eefa120f05b18b8a4ee917fab5d72e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e5d93652a410cde32ff0fc2774222379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7d868954a1774e1147f9d710bba87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc5aa078b1a66a3e77727d353ff37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5b64dcc76dffdcbd8df6ad7bb524382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f41791eeddd37b7c22ec0694fa697383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ed1fea3c5d725271b2d457eaf7fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a111f30a7e562a93d2b6486a91d067385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e4217202e74dab1194dbf5d9bb0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9d6369e68350ef4f3b79306f7f9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7b3ad5b092b03174824b4c411ded6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47faaf873df846be594b963a8244d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebd4b4429626c72c582f58568073cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ac7f0d8e534cff2991309cb0f572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97972e8b74f9d848a0417c217903c20a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b590376de2f88c12187688820f7b9c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e301d072a8bba92c6e51a470c7e86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa63cc71df62934f23622af6a69ec7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f504e134ad0358de3094bfd297afa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff19d79789af18a604a192c2974c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368888a75e47d9a20e6c23b93cbea22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2e558bb6610282a17c0760ecfd57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa702e8ea02c0f8702e482625bb33fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb171afbffbe7a17f694cef6f6eceb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21e1638d65f9d20ee6c1e9045ae330402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440fddfbfe7129cbfcc09bdfdca292403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caecc3611792e41857de9e7c26fee56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bfed423235c083c04e325d850cddf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deacc2c39ffe727df13edb4f1c58df8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc1edae1d2decdaa3e98ee4f591a5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d111210c030d6b60f604857cd136408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2226898db729e8343fe0baef9cb720409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2c71e183bfbf039ef92da8e95ded410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73cfd64a14deecc7b9001c7f7e55ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57afa73f87a8df7235a3d99c7fefd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510a6b40b0f5da3b2ed9a802d79131d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1113cece1b856a49b4e7c6833cf83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f410e4b75542b0c246375d5ac51f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66013dbb0a21300bc9eacf4499f69a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6af9eba780096e3376c5a2500b51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea4b37d5046e9e818a2ec1ef64413418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d9cba4e5a68ac8ddd868f5edd4bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f42822b02a808dc3abf21084b933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ed330d45215946250be34664fc917421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a472b94e08f932d5dea2f0afb6dba0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac85f4791add6b47ca39434420e6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e793f20a668ff653d0ddb55ec22e3ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac89d350c350b012eba153520382cbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999854da3350a62bb5f3849e5435c60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f487a91fe55f5614e06d66a86fbc30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599d5ba81a64b176728ad175403a1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c81566e34daa0c77bfd69d7f205bfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac885366e4bc8b604fcb192f7adb0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86bfbf392cbd0553c40d378ff19a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7db4d0c39f8f0258c8452e84b9eaff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc14f01b00caca7618f575c797b78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da0d1a397f03fbb006607f25a1d60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49feaae151add2ae56c3c47034ae1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc7dcbe5cfe90a8390d9d984915f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb2f0c85e102fafd4ffb397b34545b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6bdb4baaf5e968e99565542f1ca19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a9d10d06a7de504fd2ab77c1634d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f4b0c8fd9205905c04a8d9f8b9bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77adb71d372b86ddfba2ea51ab67cea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad24b8bf20a2da2d555dbd24f5a8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808975ff62c7cb7bc580ed04132c34c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea519b05555452c5bdf25ee5436b2e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f69a16a488ee606bab8dc1c936851445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084c3026558f664476137cb21c109a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd73bdbd1edc7b1225e2667867249447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2c5ea2b70f7008424c9db6cd622e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7809b3e32f7bb385c3c841cb32798449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2219f37a2096e00544edabb6a8f328450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb72fe1ab7637125b25e46601ea4ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677b13968416652152ff3d5ae308876452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0d6fd92e3e3e18fdf422bd5cec4fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb57014e0d6cf22fa4ab7888d41c52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9886edcb2acd4aaa8da1929c0b63612455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b0fbf198956361fa9f5b35a9a429456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e19364e532dfa9055e87a4fa2dea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668a8b2f18e8cb3f5671dedd5f6924458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3c2b8423f2bfb0a5233b387872fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80f0582ef2a75ebb1e6f5cb414abd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710e9db9fc896765bf2a7346f72fdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b51a0384f8494ef84a0711680fd92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9781a8d5399b7e2771aedb722f1e1b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3455d812761b69b21d209650c7ca06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec918e1a217c404b40ba1268265cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c781cca7de76ab490be4f6c3ebf8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b1b57d61bdf4cb3cce35d72958a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b35e2278528d413bbc3e98c3796a2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd5bb53d353ca795028247b61b891b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c5e8e1290011ca1e8b20dfa2d3baf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d3a7b4bbcf2e69826a7965c41f1cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63955a15f6637b983b11dd5a42b429c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ccf260ddaafda536dfb596fd29097473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b21ea15db9f9efdcd07c5f171bd80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a0df41df6f7fae43443c33225618a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a942d89cc14850715ee2741d7e7a056476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dfacae54bdf9c9454325379205910477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1acaba6169fcbba6cad39d58db3494478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da27912344c002d229736f87430912479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c0758c898b51b0c93360cddcf220d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb91902713b30cbd8b6158e24ed1ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdeef85b4339bf51f20dde93e89ec5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4641716e2a26da05ae3b3ae28973a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af1923af8161e65dc87a623634e164484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22ee376092151a0449b485187f593485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d38872beb8959b15ab05aedce2035486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be952ad985f26278113d3a3910fbaf98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a2f8981a8cfee7dfa9e2ffcc2117488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0128fb81fdd65b944ca79a2b62d27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e963cc21f76fe498c83fab032ff3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f305c13b66eaa6d7e71b32fe02e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c41d660255e972bbae59c8b3907aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34112bde560ca6bbe9b6df231011dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a607a911ff380945e0fbe2857350fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01477ed5a958d3e602f487a4a928be8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6db6d3562a9db4ad7789744112986496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fad781e42334de382547e575db317497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899be96c98290b399f9a36511e808b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc43f57b89f980c5f7eb65ebaa1cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ecea9e25cd6813ad6b9d58ad7b8a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0c92839fec6240be3f01cc225e9bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4373fe2ac43570a5246e11a6051fff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb0efbe298b91c87bf0864b95eb9aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e296c83feb3239653d9deda02aa654504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b85391a8ba0d45f6a5df7b7332c6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064829185741ba9f6f19e34facb984506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571359aeb60c9f18cfd64e7494b053c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b5d9dd048cf6d7f9248cec2bb59a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f6b2458a0fcf895cc2696650951b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f8daeec564a1cf6acee1940eeb4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee39658dedf585861b293e0b4898a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3f9640fcaf88d88667e895d0b193512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1071ba00dc8d413c9f31f071651476513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476069aeea44d60435e161768032883d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ca9c1e28d166719dff09cff079ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df288f1a53945e390d456d104305d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b75c8af93e044c82fbef79b4cd26b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463659878e49db6b46581e6d32ae7f28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1859b0d8eb8e2fb95b4ce06c1c01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab77a7edae060c1972461e2ac3e22a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597232401204aba3c7e9f72b3c73ca2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05eec14863bfb34b8efd5632ebf17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a26a81b51d1e847ef4ae14feb62a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1dbe20a0f8020fc504b0e779941d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01fde084cc2f891053ed8530710cb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74067485ea4ef030521349430196bbc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9053d7654550070931b0ef29c190ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821db982842a6201f5981a3ceadb4884528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98b39decf404a5be49dbeade4f8e20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5940e65fe0fad4f58cb22200edff6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46762a943d0d99e922b099999a207f32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a47c12ebe71e6e687b46a64b183f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923aa46438917de5b52e06e7eb745e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa7cf343cf6a9db492b7b5639bfe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67068ee80dd486acb8cf138c75583b8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cb3c04f869ccb0784ed0ac4a88181536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aab317e97f05dcc4f7b732394d66d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb4af0170d61568c60b3291d3aa61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273d59e947f29851f41f6797c418d6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb9e0bda04b92550167ac08888a0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2725ab6a9958ea0f2f0982c773fbedd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468b7a4e7097cdcff184cac60948902542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8012a75e4ce5eab8ef80b5a5a11d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073933ff97603d02b0f9459e20d798b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac590927c710cecf99644000074b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4037913594efd830edd4e3d5191e73b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6592ad9feb34bb55f427030ba68234f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a732fa731652c91ebf59fecf560f099548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6970bcd44b4b8933d207a88017e436549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a08df33ff3de43f7ef3774138df70e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cc60e54145ed42957c713b1858df5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f095b8033564765a57b196b37f391552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b368b4199508330e78bd5b50c6f8a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ad353eaa41a115732d1c87ce850b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef16f63cc4f505d01eeecd23004820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239e5c714b359c06dff91fe76bd93eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f04189a71319af31a7a8ac5d3b91e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575cd0575e7b5624a335e09477818fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a81237a342d65b39009318dd7f63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e6e56c777a30c71097c36f2711cc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d194c3deb919cfd7ca58417783cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce2c008bfc008fb1f4af8c9af970d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471df35e06abc4f8726d0949f1611f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a362f6de19438e36d05d4ec4356f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12699e36dd027b48f9724c5a07b593565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ca9e3b703c550b77523004eee601566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401ba40f7c76b47ec26d676d6bd8d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea72786c32e37b57d7e1ada3bb7553568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f46a7c40992107e308be986a75ecb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d0498544ead569c8b3a0d04eebd94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d304fb1ccde1eea722b737a546f9db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba04b7bad3865ca5417365d696e769572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6ae26b358db1e4b2af946b8ba806573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ebf413ab5e39a57040731e4c1d206574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfc9f7eddf85356378d98ab959113575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885194f5834d3dfc49108ac22953b182576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7367df3870508934eee956915198e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef50b007c68a32acdba45f9b68918f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4902a405be2526059f2ce69d114e32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5a4763c0b28baae6c57d453f08d56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05feb82ee740929d8e20879279e348581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5c8c714f9a1614045586517b1ebf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b348c3ccffd7a36005f21a1ff9a94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fe0b965654d63ec27d8643a148c49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7166556d18e1cb7f12a5dbaec70406585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518a25b07ade60cdf2f8ea47899a72b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f96483a6b85d1bcb9e2e97bf64cb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad83eac29ce75844877cb52bff95a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dd680006c2d86da5ecd7ed49786a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da10a27049bdddb7d19451e0787c2d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982178f84a3734d211b55e937ee6fb2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546b2846978bf576355d56f24ed6fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c791a73cfed95ab6962db978339a00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0597122f3740f97fd695e4e42895594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0cf993a124adec3a6cee208af0a31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde820c6e680cc86e09055adf89a32f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065edb81282520ded0d9971bd7abae27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c28442d434e627d35e1cbbe5d7b7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7231d75d68abaa33c27083ba1839e02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce45497ae5e6c7444c2b8d696a29e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca16ba13d2cc5e4523dab4ae73ad84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd699174820922e662d641af7bf68b22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da2b275a4a8eb371ab310590cdf2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7377c350487ac2799b0dc610e48a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e252711997459cf7ce6b306b8047e47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d94e2b4fc7825df9681683dd6046606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5739ecba453a50fe2873d8089bc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf672add2d5009ae9304e579100b387608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08defd1de60819352f9f5da3fc6dc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18260ffc32f3eda11dce9d5e79203ee8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c9deac00d9e064b30076b157eecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dff2d97ac8ebd0b0faeaff0ebfb53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa3aa86a20cc86357599373859cca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cc6918f4d4c034f8241388d867c78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2656df5d2d31b5e062f231b3a0a07a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c63b2325dbcfa958a3c165040d4af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa081bd341f1c80dbcbea06674ee272a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4e0d44f5c530a4867156d035c4051618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b0b3b295d60be663194f8ffea1c11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594806dbc4960b67dbf67a66d3c0f76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd71dfb4a8ee1d82c0692e33451c1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85705b571ae9c51a3c4485f6fcc71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eea35b476920284322567b119c459623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d5652f86ce0869136d17c5a955a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a09ad317e0f65527d434e4a41bed5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e70846c27044b58d89bbab0b08f1dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f12d6fca65e34dbdec99f6e286598627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890acba7ec4bca65b33ec0043649b64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e879c2c4867620e090c69d8711a36ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065e8d9a55cea5e0cab028ea338491630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385da84153ab77d9776ac13579e21651631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309cbd70221d464e9e9a81e5835b5a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b807169d4791fa8b437f3ed5260b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4a1e2d4a6d25030b9972d0268cb33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2dbb36053003881330aa4faf9ae7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b205d63bc395fb127f5723a8ff97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231684ce6028af766a448b3745c2bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911d984602f8c524cad2f4a787bde57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792d862078fc7dc3e5e2b18d7212a1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2d47108937a2f692ab467e94eceb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cdc2e754702f4349f0583a515cf5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124790d83811a76fa3d59caaf2f156c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3b5b8dd00e8647d5e93baef3d26e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121dc8e1ef099343178250be7994a3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e450555aed6a74abd3fe62bfdae98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca09ccb0a323ed4988c5c35ca282b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065fe32a48f26adcab5e7643330bc00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51932054bc15cb11b9797aaf40d8ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d909ef7f8324e47223e82fd349c7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f7f0f2881d73653b720cc9d70678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b1f9d69cfd688b9f429df21803b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c225c7db62d798d199c676df2f5ace652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be838f644601939ed0b4cab197b0d1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce83dfd1d7a9a09c9a3c9b17a0e796654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc243120167d0035ada809d14e0acaa0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c745856359c56f3e9c82796e79b0bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153d085672f55130aa47a11a29025f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d38b0b17c75a209499e34278d20f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631a3853f57f312901baf131b0415d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f6d4a0310ebb4b7c569f885ca5fc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb0b5cabbc5b5678512e5b3ba1a65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a0e1dfccf566f0ab22395e150afe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362c3570254d38e444768577f193595663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f809c5321aa95927e883f36ab3d08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe61863f1827f78fe6296807ae0aa8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dab70f8b17d369f4c05195da6e591666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b6e76b17620b201b99ff9458fcd6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416fecd58482224a25715e557e1c436668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec0e0e8654f98209dc14d866f4a53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3cd0abfb036c4144e9ea2d371e96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a9b3e3f3ab80209af2f626ea08c43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54c96f568619cbad12c28e04d7a117672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6fcb0fd4e56dde3fe61dd1efe51a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf2ff969620307fac7e954d3fbbfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd92117c674df6cc19acb23b06bd5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d9d7da8d212fb5476d5bb41ee733676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb915ce4af6aa50c55ac0ba8162490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f6e87c7b776a9fc9cf5cb0bfe5b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a264818cc7ca5b1174b9891ead32c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847051cac899798ee8f0d899c23af88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf119970be7c57c318f6ee66aae3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3ef4f6c9dca16a617de874bc75d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad23a35db16595461204ef6d6a0a631683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465040fbfdee45539423ee217647c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f41cb26e42710669f808c49bc03ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b608af346b5c4bd09a7fb98444e89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69a3a55980c2e320bc71d2720b207687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f820157a1df4791dd9efc9f549c02be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a5a9403575e469bc73b70dad29d97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379b321667b3a4ff419422250cacdf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284dcb5882ad2d2ee536ef449a23c90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a494100420fbf38df7f1ffe1142cc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba38dd7744b2727d2d4e4f50fbb557693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1511eec9215ed4d60c8647e65d9de8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a4fbc4731248424bdb2988a86bc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0adb18ecbc4c37eb867fccb0e6db99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809984ac73f6c1a9bd8f4edec40b85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad746f1c19c61d7d3f1fb4f6e8b965b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0e9221cfc45b2e3367094009c7561699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cbfb03a80df4bf0c8c5af14a6cb92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98bdc3696c8e456cffcd8acb92a93f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76be4b045e821a60e7c793b3cdbf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03031a7c6964da707e9facc5f6f4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbafb7f1d5384e15af994d4cc78d03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977b54b32eb44b0db7331dea9411eb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b93d558bc4d9bc3271416c09d5fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7efa8fef4cd5a11e5d511555dafec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da86b7bdad5a2ae7a6573d979e83d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce616c878fe69dd827f5e70cdfdb1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136aee152f14e499f834647923a4b8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296b0a1a487fb863fda9fcc80a5d589711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cec0e5f32b061bacbb5504f3b78be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843126256cc780e72052a5b6d542f9e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b83e57cdda72b55db489b211a106e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169d2808a8947dfce26eb987f02b159715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f7afd8bc02b5eb6ba0407aec05e49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4eae8ce10aaeac0a95cfb196bbf91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b4044e5c4499e94198848c1acdfb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c838fd767debed142790f7484020e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d8f612df2b5841f4efe63d78ca90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191207f8d2a8b158285995fd9896d02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c75bd073622c5fc5bb4476e32077b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc464f0d12998be7ad58f7689605f35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d1ba19a7a4d4f6b9797bae1d5e49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa326df81d86a668d42685feaaf37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863fe867e2e843baf6fea2cc9742a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1248dc01e8ae08f7046a63e4b61a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fafe07f9651d14b0c412f9c49c497d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f90947ca75bb2b2bcb99633813c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b8c3352bb4dea7243315e88aa25c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c901d3183fe320815ae7aebb88c60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de648b04e736cdc7e4646a9d3799a791732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c991790a741434525f0ea90916673733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9b4b3b7fbf3814ab5a7313bea77d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa7a3ebee392166236069cfc3775fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beca0eb03f29c7c82ff6b512dee1b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a956016d062224e7f1de7373370c3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20506202c01fda0f857116eb8dbab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d01d98d4dcc19247fa5c5413bd1f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a0395f64d295c616f716c95b385b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce4fe3c98503505855b525225e0d83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeee09b255836666d20098d80b20e91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951250feb9fbd02ac132898bbd67e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb04a99df795741e7a2e14b5b1aeb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5233d94fd9f6cb0496cbc9cb6673e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975e7c0d19250166320e8802addbe0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73266e4c76eb50eb537a1287f1130e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c750d0e020cdb83aafa8aff4b597d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e43203ce26bb548deec0fd1d71179749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b703b0a24d160e8cfc411b196991f25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7093b3d81f81e7c5b22c6d06209e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ecdd34a763f20c15efc83d781bea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38534c86cee49629d72d036d46b975753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18c0e2226f17547289a6fd61ff5d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca54db4cb890577d82ac352d00161755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9115446cae7e3d08d440a323f6965756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53178df225e8b8410fe1bb84134e5af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1f6c40abcd1e25b532c42ffce5ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872a251aefdf4e8caacc0aa514e1d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>