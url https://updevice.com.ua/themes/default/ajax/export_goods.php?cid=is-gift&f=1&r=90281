--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605c6d0a8db65e303d5a31360ef85ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a79d4a6368da78839a84347943bfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541ea59808c3479e855db3e20254563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc4f7ae4d47e84795b1fec483fad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079654de06b72583b7d66eb58b1965b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2538a7d0771c744891a6c47a8eed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd24d3565d2a34fd4545542dcf828e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4dd6b7360ce4568785bb1ac2ac0418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208e12164cd8984a4fe6b1e13938cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf116a31efbe995b213f3a2f5cf495010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a0be31df448552d25ee71ff8377d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d985755b6fa57fb02e595ac1b7b9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4333c2f7bf440c77f3fc357a6c3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e610fb5ecb4d5a9b9a2b086c18ef8d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dc0803c2b6256172fb1850cb4038f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f151cb7ff82882e55bae7e4d812dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bcc2ea7a6c4a3aa0ed48d71697e8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0fda34cb4c88473de631b9d852da618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f526222bb59bb922736f65cca03619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994575928b4837f0541390dc05b5f0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9b4effea19567f4ff725322acb33b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db66fdefde4bc8dfca9dfe73072688722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe5d1d88af3dc390337ed4553f526523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a9883e58aa69a26230b3e8d2381a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e9957fc25c50f82dde430306f09d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e611da9ef1a720ae73459d6e112b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a1dc831b0d88c610b53850fab68327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433ccdccfbfc5ab14384a07500402ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557df867470e72651bb1ba55cfe2be929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d395336755a32ed47a803ad5fe9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3adc4b2d026dfa5e07d5bd946a82d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878ffd707a0079c14be87dfb1109e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40857d8826662e8ef2a15bf8d5782f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e923ba381a713c99d95d6cede2d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c452f64de6f1bb68b921e8c662fc4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba209d98bb3fe0d2ee82b49e2db031636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191533865b5e36422ff78939f298e6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a351b056f3fce74d2c391679634f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dc51b0656973366e2c1e0834bad9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e021db3d2a183d4f405b4a82987a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46479ccaefc602a37449ef13923d3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2594ac0095b8a2a7ae5fa1d985081842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4309bac2a61a7d39e486d2623c33243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a0f613b0d5e33be0daa6f854ad8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee0e08da967ac53704dd8628e46f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5e05cbee127d371478ff86941dc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505a38024b0f62d307591a4793643ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480889268fd1951b05d165899c2d0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3601cffddd712f3361cfd58cc78a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a91403d761223e7e7b952a6de407e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71700f15991d012d02a6b102b3bbe1ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99617bb404d305276f813f0888878cbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2562fff2b82a67cc51d0153e5fbc5e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ec08713a0335b6f0580402693ae854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d6c28fb5c712eca7bd88d2401c7c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a07e65c6b39942d432d93bcf8b0db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1442f9425150e3fd7b4d24359e7e7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98954b953f4465e6474b6306a213912f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0ad9c08c35a1ae6049de8d2499ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ae518fde289091c0921b97f9b0b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae32d690743f1317124195453b663361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45946faaf9d302351063073931b30c5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539fa493497bae96870a0c9f8b2269163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3095b886eec3ae2a0710d9cc6a885c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb163339fa61db484412f0c069c695565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f0387018ae28f0af88aa26fc762d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41325ea9355099410fea1019c2650867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe0019b5a45b4345358807873ae4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f0ef89ec54a379bb1e68c56f3eee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c7dcfb9fdbfde6217f4550c1c79070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886aba47f270b4735ca5e0200f274cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9bc3b97d8636c34ff5a62a0945fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e84712ef48f24bb40aa4f1b05a2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3eb369ee5348f5924a4843464d72074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822071a75430d7d5850b13ba28d2d8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd19fcdc7ccb46ea1d2f27c49b911a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139641cd2748dc20355e1e19b878e5a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ed13f5f6a03087f2bf99273c02e2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cebbcba84986c52cc10440d80e87c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f189da8a7856979b9cc6eb99885af8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2acf1015c9217d546eb2812af4ea481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84ad5b26a59bde7bd0b7c0130ee42d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b148dba732b1cfdc9a92d423699fc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86184ca6bded875d9ed66f621720981984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32776aee6483c063dea12cd7b244485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d57cac6bae88f71b554d4d0af83f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f80971f321d7abcfcf01a916a482287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d759ab537f19ea695e4eb9a6fde0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec8776411b09d29faccf7bf75ab0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d88b117202b0f89b05236074b84390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403a910553f3281a61a81a4e7b787791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba7c49f433af95868f67413cfc9cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c84e335455d897c9aebe8e1646ece893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe056faaaeb9bb8b90320a263ef0aab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300e48b0e793e9b3d3b35af6d58e5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884ce05cfb176cd775b7c5005fac05096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da862eaaec77af808a32aa88681a20e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e182c4048374a25605e75161cd2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8173266139e72fb255be181092329d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92defe08ed9d367394c3fbc51b9729100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da480f89d49e3b40bd102a12b494c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1c6ebdfe938c8d546a0791db8e49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330dad16d8750d303e78cf89ffda054103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1d48ec310e984c18e7864d42959d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715888331c97cffb461bb305eb74ef5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9bc798a511db4f3451a3f3bd99e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32488537658c69013d2e2f730669db03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b7765cbca17ad944b08723838419108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139513425784181771e009300616021109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f92e10956a182c3f4bea70c5e85d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eb4fc2e4f384cad95b88a36535ae8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9832111672cd5472c11032d119ba1c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1918fa8a77821eac7cba8c7646d0fec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ce5eb25a131e48defa1394483a6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1879c47dde8fe4c3e06d0f9596c78e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a585dbcf6e147cfa000fdb54731d51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf76db1abd2a24c277b66c0994aaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1781986daaee6a194a4f5eb322d1fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9407e1be6f904a4ae7f752618fc74f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814883c2dc6ec5e478165cde852f5e8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3eaec53a44a5c987ef4bda52dad11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba02512d3ac7ab4fa3982c67086e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873beeafd49abe863e45dd0170c818f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fabd2e0b3e52580f9afae8c5016659124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04eeb2d1901a0e311c4ee843fd2796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c77607a2738af809f2077272a94ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3667c9a8a9103002012de27dd75bb5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1d6ef5e75cc3af85894943ee35b3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a4241568552a968d707f096fdd4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd6b4a794e5483da2b82fa72f41f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59019d5adf35229b4cbf53cd5170f59d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd1a68148f2480e0dd9804d9a5f0d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3ee165b1e5e195176812334602918133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e366439581335e7636af75e51ca0df2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdeeeb2b8a282d10c739ff039428a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c90fe6af0d232cd691ba2f09859a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5438578ca7c81443910787bc542524137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5fe4e74183e6d4980aeb8d3bd5a4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500311c048c2f43cc8d2c9e2bf4081d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b81620dd0fdeb254fa1bcb56340a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0b26bc52d3c4378abaa6e9bfcc310141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ac1e45082c53a9a46613ba9b005e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e32cc39c4d4b250693fd8477e85e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf68d32b09d51d2283c6e06a417af46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b8e6a1b10acb2c57f890ecd856ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f3dc979e5aed701b01ed72837a70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e84b6d8a2a73e7106eded45d73f5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7767bf506c8d06141f52d3223a8d3c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d79045ef34f00731a1fd4ec879aeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0545329c13bd7adefcb5c730d72f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1f45b692be4fb514b9084c61feb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a325a217e5cd4b4e437884ef9d074152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86726b9cca4e5bda7793bfbf918a94c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47bf1526f233c6b45d4a7ddf485b46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2cbe11ac3417872f4e63dbe738d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea87e38983f0fbcf343e090cb5fa7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251de4f1311aa549734454f657f3a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43af3258b81f7fbf2fe65d2c850595158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f39e52543a98daf344aaf4c1768f6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6109b034b5589747efd9908b390f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2367741296a4ca881c1d778b82315161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032ecf061d2c3a28b1a2c070e44c6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfff3b59cfd0c08bec81195f031711163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b386137566d0b257f1ae07b33d8cda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99523f66b326a06ccc5b314be00d32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc686b160b12e7dbc33d9b589c753ce4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed02c21a28d7abeb820153df25450df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c7707e25c8a244d83de5c2bf6482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f9b37263a14a84c069311acbaa17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c170941a3c98c3b0a36c42f8b0ed5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8dbe06adbce807c7f3966d3c67644171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cc44e39c3092c7a949f46023726b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2e3376bba4a09a399c92d3acfd3a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0eb0ae74bd256f80ac16ea88a6c37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcc53e4d2c0a0e03a5962510d83132175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3630267f735e158e00816162a6f39d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae056908b52c0faa79a34ec62e0b14bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0254ba77986954366106ed6eabdcea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c2dc0a3381c67999348cc25c2c93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df748fe0770f3b3d50c5a9c8f9cc542f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e50a55a81833a48ef3a115a2aa71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcab89f206a80a4c338dca1084a8f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd712c455bc8147588558d1050bd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0c39f6b64918281ac06d9c836a50c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4d4439741dc47ae870284dc0cb472185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1bc1b7923eba248784a4e64ebdbaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f290cb04bb6d533112ad09781d5f4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0385f40506f16925b441cbb313f178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157d246717ae2fa0c0892be71c5370189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7639c8853013a32967f646b7fd21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ee24f8608690c7c1db092a0d7787f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2b64fa65bd74697276d5196b1734192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b8794a39294ed412c5b504c49dc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6e860ec0a554381c269c90924f18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebe1e77701bb6fb0e9a9583a8c5ff4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65806154948a82aa533f3e69c3132196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef1efa00c8ce56a719670a43d198c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43df3b87b329a9411d376fc1804a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47fb827eac679960bf9d142d3aac40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078aac4e0b4d38ab5f1ed476ae84ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ac7e975aa85bc3093b0529f3b0ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ffa2f5af2efdaa237ce8f9f0adb5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992bc940cd2807df7af06504f468480203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef4da03505d3b08c19dda29ea2e78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c318ae31960113f0359505d25b08ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2369ce8a700f82717cfa3cb3360870206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f74c209ebf0aec2fafe1d9c26cf7b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc2860c092e87084b6ddf9780d5cf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0967c2fcdf4d74ee8b2dee822d7394209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e70f77b6601ab0108895913682227210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc88261c8fc0407e4dfd43657d4651211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb2f35fba526e28cf7ac9e958535a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584922bf98920c9c168ecc7fdd6ba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836297c588d55df4123b11d435070ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cca59ca4f70d0985438d2b578510d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62e063f2ed121428eca244fd8248a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dc5d222e65de9474edc8801c27ec9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc0ef6b460a988f84edca783b4f2ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b4613b0883bf2b9c22fa04fdb625219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577729fdc8943a26a1c28677a8113e16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0034e7101c16d52646c3519273266fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d902e500b2f46b54ec971c90ab7eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb267aa38b4c8f8a55957461af326e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f12fff8b2bb17bda5090628d1e96fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb3d5755f171587b6143830fae74a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6309e3cd8fb491a4506fe3b7db8ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc07e6a21c15859fb4da520fc585313227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb0b6bc3afec89aec294e11d7cae4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f13dcaf87e9d58b8c487fd628aa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d17c0cfcbb1d3a37a3d6b4dc84d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f237d561ef2531ac522ee367c82827231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758ad9aa00234034e6fc69bf71f5eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d78b2c00d3fbd1adf0a8a93344ce40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0066bc2736477c1b54b5c455a33e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9898c0a2cef44fdb9a9e714ec452235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca8ad5f2b76d4a5b0d161b9f5ce09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef88fc08a00f65b8c752634c5bb541237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983b619952be19738b3849001a9aa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516a6d32df5f667414279bd4f4edf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d89563f25b43885bcc2598f66581240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0586557ee0546de9e57d4b08e51d4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82c653d2ab418b48f4e13144b2d9dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f6ef8d88bbd4c9084ccfa574d361d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7bf7edc3c1ad8648ed838f6e8426a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44436d5f0b8c57191c91027dece68b24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f93feec4dae3107032079383acaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df7ba44aa059ffb60e9a820e38511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610707ce67fafbaf95e6ab36c772dd7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733dc644195ca0c9c899b5c02c51a0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22fbe17687bf3f15079e633ed05de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f80b60072145b036c0fcfb73882db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced1095e1429ef9dc1420049ab09a71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166ad004e1ed002e3dd0e226c2165b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aef77f3875b888b415fbf8b91e9cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b5f4b8e3ae9f6e28e132377efb242255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ff16a5a39ef0217429260caadb29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8065c494d464da0a0e84482616f2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c27347a2be6a8b2c76b13be92c6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719efe2f7517daecd3097894c9901b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57649ca07ab63fa6822fd4b783d8aacb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a764ce9a0fe473ebdf3bfdfc7b76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbff7077d3da4f4d76213ae6136d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7d3b76e09e151b6d2c0aa0b2d429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac791c1379744e18b4d59097049dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0c0797ddad6a4dc1ec2e4ca12acff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5b429bbf6fca0740ec7f561dbf91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961cf4cb882441bcedba4da799f06e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a050484581c049a5abcb1c6102ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf207987c68ffeca6caabc1cb2631d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c5aa2cd387a421ee5280e4c820db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536acbdc08b4187e140a65b094d0baeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f27bfb75c103b01fa5ee5e86006a5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4376b084162f4d61ce50068831e15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb6c467f6a8883b431d3fd4114416274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382497a4090048bbefdcec2a31f7a1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e24e6d864fb16e1d05b986c7b38707276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d8f121fbb26d24056eef6a7fcc2a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e4776ca158944173808058dfd661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbfe39a74a2d714b87fe5041fbf42a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa2895bc8cc1b65deadced9843de4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb62c54d18ec90f456426803bbe75e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e469dbfe37dd9d372c472fd13f7fc3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645d2f697fdd0649e394f1b430e67ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f5aae8c196ad98fd053c4a26f9d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c1baa0bedd44c6874b33f7d22648285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c765c9fe4487159632ca181ca3addc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc8cdae5b57e95624cced8df4b72a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c4bf3949db47dfcee0dfc9ba833a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507131abac43411d0164892a6e8043b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f7a1758b4f3d980f382e4bc06e8a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ce0886c818a87c4e8f154fe91703291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6228fc24d530af1c3ca9cacc4241fa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe907667493108f248a85876a5fae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42d101dd469620a13536cd9a76e74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe7bd7e2c4ac73b945f15fd961ac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3081c63932267a64b38c6a3f296dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f4a5d3a3a7afba46f9e9d7a0b8c1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7017d276f4e51f06c7e2d3ce6ceee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f8657aa44f0766f695e248e729bf9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5863ad5aa7334f3ec1f399c0a05a7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abcd1a36d52eef7162a57e67a0dc1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156d002448618eef468fa05934cb74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a797613eb7b2068c97b7480478b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e17a0be0f37c6b9d31f0595eaa3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68c11d5a8414013586d37bf212a89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8b7955f662df652296aefc5ad5a20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6d30a656b7f2cbc5b8716e9f19897307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e59b2acf9c4e66515524b7a8e0a0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c842bcd2cbed506fd11a7b69a7bb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c680846d3b61e648c9f0a898cb08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f615cb4d7a6c2edb8c1409ebfb7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8777cd546d58cf34d1a90e0abca82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab07c7338048fc251aa31aeeaa1f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f033a060618d3513c36f3ff71a9d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95ec9627a6e9a73ee13d11abc7451d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5bd60667730119bfacb674774de4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154b42faa50eb2532af5a78e5983f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414516ea0a1b96559cc9d3f9a531a8e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d35f722b90c87644fd9bddaa486b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279e06b44d1fad44ee26bb4f63697d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac5b796a76a5b55cccf819d76920e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2f6f577af84d01d1530eb75b9aaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874fcc082b1b0e2bc5833a8313bd34b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ceed4c38f5b0fdb0a208977f4ec5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c324e2f3a524e5b72e9677f6e2d193325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96fe86106ce1b7ee4f6123989729b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce69626217a510bba51fcb887a920327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6610db3f2a1a0d8749b59f6454c3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3107ecc2cfc92e687ca152687df89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1176bcca6ff21a2cf8b16a40fa8b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfdf763fdb5230553985cf4f6d523d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c557651aeeed3192844993321f46563332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce0d322992c7af1e25d31a59c84080333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da7b5822ac44d0785f89025c61183334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c999e4708d029c162510362879d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6520d0ac7640071fd7d13b1a21ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029f11f9e043594c8e6894d0577fba1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6b9250c7b7f32f1877d27a4eb81ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375daef08590d81eb0a022fa2c3464339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae72dee7717fc1e798be9abf0d4ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150748855e333bd8410a845961233cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13673f427368509643d20d5c36f797342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b4fa1bef0111188d519f3516fdfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155a4ad392ea62f3d2c60258032ed6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda703b0abcdc8b48359d9a0035277b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2abcdca23b6e0ae614c8a46579ee6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275888f1372b1745cff109149d51e169347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e67a3da6147e0a2ce574e2e8a93b83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed058aad45cc5c2a8bc7f1812dd920349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf153d676a01eb64aaacba631464591350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b95070e2884384f08a403e7cfb28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965c782cb9d4eea7ad21d0483cc8f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb20d66f7b37ee94f16a4629bd846353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb924f972ef0bad85382658e034ed84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338071e119ae32a05f06f838f3bee4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d602d36cf1f50aa0cd826da2cc5c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114029bd97e283f6e86456c8a8ead5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89795f6df1a0ae501bdf3160fc1257358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805bc4c06c9251386a429a7387d3a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ca8f3a8de2aaff430b05ff6f2986360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800fcf56330755652cc5d6be4527a9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487725e8c6b31ee0b431f33a9fb67f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9a5f9d4f4967d5e4893235599d72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cb30904660cdb28046ea519f509e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4564905edecf2fbd7ccf4988419b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761deae59cb56eacc550eecd1c3c1048366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d236c2379a93c423a91a8d3f561587367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62d817f7da81ea27bd20b9895d35b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa136b52833cf0224097e0ca9850770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea707e0372c4048023c2dffd20502ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5152cd1c8e55c8d7770b58c0f4753c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ec7bd83b4f96894f9dcb69a40811372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a14abcb1af142fa9b6a4a7383dc539373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3abe8b456a922332bde9b277acff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e251538654c89142eefc02c2d15fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e8916467a77023e9b9dbf065edf16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412df52d3f8097532ef5d1ca6d900c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c7c3c04dd1ec294439703da13cad4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8518266639619989dfcd96ba22538e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b3598745d0e1603279c5a23d6f70d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca755c7fafed83bf653e45b2e1eabc21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5d34123c09bde0bc5d9482e330ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d35eea977f6305a5aadbb38df4a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792799e809b12b0a91f0c2963f3cd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19b93ce486d6a955d7e4674534f36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81039c0607da360d871d6266888aaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7475ff4635e593b813e28cc42f61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b64c22fe3f595564eba37b11c58db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ceefc7dba164c1a6869d9b8190fca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb03fba13aacbb0e1be3f2d37556bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5295eaf75157d98dc44a4cd002124391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0971ab909538fd00aa7cf04dea88f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebbee0e6501359f2b09f80ab5a2778393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92aa79d0359ddcfb9e2f280ca43b7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b96a2d5e58e113834538356f97909395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce1d7e0b74656f177fe58f96162a8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb55e10aa4f003f5defe11ccf19dab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f69db8f92ea99fdc562986c0855eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862368555a5728c7ce439ec6e10309a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9a5709dbc36122ce5e651ebf9bec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833670104f7426b3d482792be0a4e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf1a58f2ae5f65320baf2e3798e32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c823f20ff6682eaae87acd6b65ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891cb53fdce0de2faec6a155b8ff130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3e5c95da104f14119e89b4d0bff60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81826765bd0ff4b87609a1059308836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a0be296aa7fd635b82acef97992d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569ac5ead9847f4312525d73520a6ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f90e7ce73d02d1aa9044ac316e3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac21dc9ec2794e0233cd79a2a22bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef804639a817a572fcceb26942478b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c618e761af4c70eb4080f9c758245412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1aa194b65719bdd2ec805fe460cbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd162463e4c72520372f4ad38ebe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353272ed49e29f4316458a842225682415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb63c0b922bf5d355898243ff0f49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050606613f44487a1650773e106fb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b8ae5d086d4a70e5a89e7df09db35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064acd277a2420add92e3819206b9a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b516d0f9be46959ad295406b01950ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1babf1d253d4c2b02248256f99d5e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbe52e2ced361bc8949ea108be7ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93579cd405fffacc4b2f4b50ded42d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b16234dfd79e7acf649c6d140f590424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fa2ed828ca0334b49d7bd191fcb41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748d812a4b9bed0ce538dd73160516426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022d626ca858f648dea43caf678e8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f061b7feff84a796ffd425caa4836a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7174298c5a1ddc013961539322abe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088e31ac51d35322faec22997b5a07f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a00a6c211ec326848ce5555d35915431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fdce911db54e144b994edb6330f69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3157cb494d51bd802ac55a846d36d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868522e72ea7c8417984cc8659ac7ebc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5224ac38ff600191476e8af4fd7c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2fffecf53b17b0d9fa70916a13ec4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72388544a1022b07258ded000a7fd3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ae8a6b90df69b657ff8224f6dff0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281bfffd637eedd63859e7237229f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f1678f1417bb690ae645d33d6361440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ede86cefe53ac1097b402040efdc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cb469e34d7d52c8b9a16d50558ee5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c60bd4340d3bc74cfc724fae4abc2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f8047d9b8fad9ac7b7435ea72deee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ffb350d406d0125fbcf5c97427447445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf2e13d39f90c11da994a37606c4f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745e057c6540d173840183a531e16d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f8531a6c7145f8a433e9ba85c00f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807e3b009e2a5fe7247ef83df43fa3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1175800ebd697db5a41dd3d6b839892450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db95bf7e9c5ed1676531f722c71543451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee5c0e9363257b36190c49de15c23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff076a032f79ccbb130169cdd8249453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b9376b19e8e3b3f29f135c088bf06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2acfa28edf6ede12e203a2854ba50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2164edb06b357508b387bc8184968c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81eb1bac3a3ddc0ef0a33cd267310457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5d1d856cdc289e6ac9d61afa114fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475400df27f9314c2e3fb5462602ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779cb997cde7de9816e698ca4849cec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02574947ba2720d644da02c2e3b7249461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054637cbb181fa6aa84f405318e2909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfae8cf1219a0b16df1c0327ef3ec6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e86dada29bbf7454e23fe4d49db15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76893f7234e52be2ecb1da2133a3d268465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ecc03308229b8ee9b312a6f9dac1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ad793ec000c38e25283a5644b705467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef24f8ba944dc33ee2023930ff6cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f84cd07dea38314fc478cc77869f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc56201dbbc94891ae622578afe5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364195a9f8c26f03a5367da6826834b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1989c9e176d2b5199037ca606e8d113472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe3dd2b3ba034d86df1f0e717d88ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105f4b7593bf83cb4b48eaded5239e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aedb9c6e65323e22faeaeb070d9d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60762a466079a141061ddb06c865c8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295d59ad97e1e30082d20258cd2698477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722268cea3e019706de6a33ccd2ebbab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300fc728e7a3e0f3b97845792d92cce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d672e9b1a6c15bdc6a01451cf1f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595cfb00a8b13a1c0d8c653088a26f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e22a5f9ce8c743aed4275a410f736482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd154282af7dcc9a77189a4bb19c98e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3241377970d352c43949091770bb91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa903ed231d016db2af76290b6d55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1261973022c2f4ca0382f6a3e91f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e43b310ac515b3962bd49e799be55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82bfae0fec75af72822aa98bd2526a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d038a8fc22e6122720b5995f84e57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5bcc6991f490bc8dd9498b8570c99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7c92de6e6b96b06898bdffe7333f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff0a891bf0d72c22c4dfee8938661d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208a6aad1e2936d5bf487d980f070f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94486ecdd7bee0d2d4c70b3d0939b2cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139370f4a72707c66180e78da75d5736495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c3a66a7b2da02791c046f05afbf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30180d49e7512e9f6c3ee9d8dd27da9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93145382b3a80e9be0cc7b6ddc4945498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b208ed48912a9b2d12667fa11d9fbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c53e9d11962dad0086d391d92d8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276af2a6d8dcecb044c335af6497c18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eabc236542d638bb44192d544b511502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4fc0e67a508400afa900404bcfe62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c95f00f857b7e66d7dee63fcf9e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd5f917bcdc219d97ff0a9b65949b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fd96ed00619375fb022cddd3d732506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763e5c72bef66a98919724041187774507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad95e9c9764a84967653d3a32c44c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c916c38c52152515bbdd296ae714d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4198c6063ff377299aeedd48e74467510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7acf006d604b9c44310621e28c7b6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e59562964ded6b07c0bd4181af9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1afd55e669ae43b0ac567098cd172513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937ad5b03da27b7f4ca2f9da2bf5463514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e784a91e631d3604314b0d3d5ac2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b287150bd931abfcf55543cfc16f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64458ae1f7c3cb42ce7a3e7e97981517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407875fd4ad6293afa30338f031a37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e764f4880599affd7784ae8a99c48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a08c7b78c09e7cea6ceecc93d94b19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b66f1c44ea47dab26adfc5d3c44e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df564927dd1f4ddd470e570fe0c4b53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb295237ea2208aeb574d20419621394523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422f6993626ff742ea1a6c5d64be95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c14c07e54023d7066feb7c17dddf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1705284f75357d3cf893bbae35c2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd6fdfd1aa16e6e5647fd4bf83fcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac790238ac319087c6975e380560ee28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef396684af4ca2921f5a820987339529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42cc797218cf3c3c9c4bfd6b806138530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77d182cf77927ad74ef6ea0e4ae57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7216a1ae351701f05bb052cc9f5d44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816d0e1854f085c6f60d3bc4b5fafa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41dec41c56e7a22226201a9ad255c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d832ceb817a5d3d9ec916c4fa5a9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e4136375a346a8f0ace5e5c583f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cfa3053b71e422a430b719b2250ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aae4c92b3732217bdb1833d9867a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd763dd1caf660b81cf497c98bc7c273539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afdee116993d00d5633ca7342c1f02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caac7ca47265b7a9a5212cd5004c83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2de74eaa25a44f302aeb8e3fcea7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03fcec46d064a1eab6b7d175a860f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a992140d96ed300663029fbae51c9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085150c134239d198b685d867de66551545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11319e54f4bf74730726b17e4f52661d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36344cdd6983ffa3bb7c3f691a55a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77cf3486129eb488c64c860abc9ee2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b96e04348be4b00294e52b436225549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb361d98d4b92742c58ca14d1458ff2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b82c6e390a58f4d606cae5ecd5280551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86babcb3783a41b6ccb2eda0f2e5b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446a8e7a8938e8a080a57f1c2584c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068102b1caa1b41dc9d73b9596a1aa55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db6bcd40c0431b1b9619edebb51a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80dfbf176cfeac51ef06531d918080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7293da6601c8a25a4b0fdaabc3ee8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5b3944cb871feebf8b834f7f903b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90134eef1941c1844be992d94cd62b27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2544d92ad37679a5750c0a90d04e30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17dcdaea77ed6359aa9009371ad8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e98318536b6ef144edf57abb0414bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5491d9a6562a8f4b7d4b12fac0dee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad210006a2ba208581356bd5e8a45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97ab871b29ec5e65e995f336f9a82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c2c6236f8db4b6996e18c200c0203566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38e7787cd0c2db2d9715b185d5d6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b55ec289913ee64a687f42356f6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a458ac31ee3724902372d356c7a9793569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae95a081f9d3e57b19b6456512af19a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f0f9072a2b9d2f9d296bef1678e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acc16e8c913f1d733efcdc22952380572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283ccd58d1c510f1ded84c79567095573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234499bb941cd79630ff7f123cecd304574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddaa1f677fedcf13c26c0e0f33f7f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5dd5c3e1b558e7d5177486db809f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1966c4ba85f1696eb8af06eb677b61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22dc60cd93f5a8bf0e851bdf5b5a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e6734f843c6b5966dfcc3ea458e73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e6413c948fc489f0f5e478991726d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af535978fd39ea6a8a8282176cba21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604fbeeb26b30e975c9bf9785178268582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30509a15b87c3f23a83526371dd359de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df497db566375557147fd98857e56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596753be88b10be71c7358985e12d46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7b0991eb02faba827f27da5a112cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0e5189dc10e4407f339d49564c23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3fd3ca4c8403bb1781a090433e81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abec124b881289bc4e039bb682432589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b2e78028db0e848285fa836b5c646590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86291f6d7360f4dc56f510fc969a54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c20692057787aa39cb1f176435f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba526fec3a6c59cc55b8ba923b0e92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f183c896f1695651ff1164151d520594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a62b3c789d0108888d7567f204fe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cec97090e92d9604da3ee9454e6fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9166ba4ea114883d8361f32ee7a6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684b22f478dd5c7f0c5a6818220e8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167aebff3f8310d1a3d25db2c9ad52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ce245549609e829fbecc72dbc3c16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518c0af3e6d931df98ec401c29366a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465af99fb1c4e6b64f156cfe4e63041602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6cdf02a3da758c7595390041c483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45943efe2b946fded4f613daffc90150604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ca598153cfb228ba49fb77b871ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b831cd01e3b6a587c7e4ce736654c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae36a1b898af9641a2d4458a7d7a0a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82022be40e70b2c893aa2969195ea7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197553936efe84f8497749427bd0ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eb98f9009ab4a009c2d94cb45bf96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bae0d535313ed6bdc214dd812c109611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb87e037765714aee2a0da949f6af95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c8a12d8ab8e7309ed067191116196613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef635d12340980d65953287d0698b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd1bc8f91bc692602d0d0cdb63196615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb203b34ab179447fc9cee79ae6d3fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6406e8d351cbe6369d45196b375117617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c0d4dc87749cb45a965070871add618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba5085832833b2612fca684c65d22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd60afacf2410e8619b74fdf7fd2fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda4ae0c35739d3390c3316732521b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c638066ce6a3ef4a01de1112dc2e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77375363ae48a119852d01315f482e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a7af29c8c300b0fc92623c6e49bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbaa9686734e3ca67b28e1af6373dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1c35fa6784166e89c52efd172370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55ce35f4c795ccddbcd3db37de051627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b47633ce744cd35e73c8210239b3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a41d0557fc690af8e936e996c847a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b07ff557d9b1acf1da4a0a463c353630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44f94d4c4043a7dc217c5ff59bb00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e20cea4b8b2d31d7ce4bd6c824a35b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb161ca974f31a02829f9e45eb3c49b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c2428ce88cb67c4cc70cc2b2dfef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac923f1832d93da1792f5711cef9b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bcea90623c2f388e3354d16e1fea4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d47c7d361ed8e3d8836853e7ce8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec26b74e21ecb6c1b0deae1fd026bca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0de55c6362b3a3973d1046e92bcd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd2b4f4129d83acb7a4d7aa91818c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd20ce84dd4b2930ca08b6618b7f77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc9b276be46425937d4c371a76153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82146f0dd511ac1ddb581e942485da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1250a15562ede25e211ffcda5223c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a261e72fbcfe0dbae319a26d8d5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc03c19a13195d0ffa6a10f0890d3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3d6299c33987bed2b4a058dd8445647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf71d0bf408bd326f868c851ca7072648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703122a02361136ea53479b2b65da136649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a16027b915943e6daeb24aad3dba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea6f6ffbdf3ce8f2c6211e71ace5e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cba6f1d7b2670e890ac13b8bb96ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475124590015450fe99787998e6b03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43713fb3347f85ab78e4c02b7a7142654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573170e754bef6f25fe5b12d882db677655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608dba36da4aa3c55ecf33070716f48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caf41831e2a649ec50237b2dce27d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af34db2d3ff7a6e94ca585446d87f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d865bfaaea3e41e5a5ae477ee161c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb33c42573f1fd5d9b6b83960a78593660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09567581868f5c6660d1e96804395704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d3ea11c0b2ef03e2b0f9349746911662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a1ba67f79e3c1de53b0c125a8b15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c9d774ac2e2bd208e3f04b57d15d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c1044ab3ffc8d5a9167c305691c45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd8083c70e3e2125da30f7679e4f39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4a13f311f5a325c94a73233b78fa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc242989b7b0ba59c23624ca07bfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dbfb0e0a8f87ce3649c49773ca98e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ac36129464c9050f9e00e8c0eb38d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d2162b801a75de6469bba6f0a909671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c194a4a1935be22a8a35a396df76e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86f3ac202fcd3b9d86a7787b9840e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d1a87c2a0376e2f8fbab9a3546b20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30067063a2dd6e6778a39cd8d3cc7a50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e91c6db645b414ffb8f3063c56e10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c433afc3fc84c3ffe5a5eb97f2a9612677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd63422185a75e0d28931b8ab27c46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56f9a0b3e0294ff040ce0677df940679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9463c84aaf3622f342f0de7b53921680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201278c39b0cda5bec8d533f01500f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d0e2445bbda7d184f0c4b4533717682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d6ac07751ceea978e8000d6fb981f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d488ed888b615b330f2860e9e18c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d6c35b7ef5f8aca39a45887f8eb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad90f6cf2b066c7a435f4f56fe8c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916cd8cc16a328878efbccf760c4b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b72d367de2bd85eef339afa9d5b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4512a332b585242b75444a0e31d863689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4796251528cdc348c40d0994cd69dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb36365f26da2756cdf394baceef32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de228c12e89cfe2c92b9fed0696a2ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda53a8dd9deb709725bac51c3fccde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e36fdb050790a4b8a3f7087a7e6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd441987da82ebcacfda504771b3a26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf86733c7d72390f804f09014d3808696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cdcd38d56aa3428162cd3a7312df7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc3d7515b642d5ca9b183d18b8eb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77790859ddc93403e235a0f35d2240699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50847f42e2919a507316d3caab94cbca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e80ade1f331905f406d8283adf71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac34ee757334d76a30613f0a072105702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be560c6394b64244dc37122a0c327e33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c733e88b8f8ab5144112d7c0e687e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bd226f7643646575d225f283c46ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d8b549ef5f1e150244611c90d1dd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10994acfbdef72e0b9382a274aeb67a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5dc19baf9d66788cce80d6a01c456708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a64421a4d147415b28b3dace1099709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3ec4d8cea45280555eeaa0c32f6d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d38627c6ca90d6a0ecbbb0aa4699f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24806481f865c0bc3158d2b3aa1f6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c46bfadf0ac8c283fc6f2a9f7e55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22f9abfbfefcec7ecdae0e4455464714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29286cfb03848caa37bd0da4ab6e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82827ed2fccb405adbc2c5d538fb7845716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607b561548ebdd5d3e6601eb70ebe1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3563c50debad62fa944cd59ca675f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d63617583c5f96d70a3383290370719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09352314d5f3933fc09661fba3c5fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d928bcaaf53f0a377b5b7b9f4f81ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cab574614ae60e3fb9bf062e58651722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dc17eb35ea5b9bbc1bfb6e9dc0619723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c08039997669347f6ea8626fa4a39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5099f7e46906f7d4c6d6821fb8fce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c79ac6117725511581e969dd7035726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d1ab8b330a233d520a15ee518b01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d5bc3aed75df3da30b63a6e587eb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314aa1e2edbaadcc7acbc2a732c3ab3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9f9fff634acbb0ec86a08602dfcba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba1db9a7a246b34f7a264c75f5be75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720636fac5b32f6a3879ca8b2737e04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b8d829ad626702361b53a541156a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f06ffcfdafac7030f1e24904359be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400591fad4c5c3535ede3a83a235b2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147406aa2289c1ce97140884a893f53e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297039fa63920a1d3de6b310f7eaaa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edead0c1715fb61b9d1f3c86b92cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68288fea88a968d09ebb9df3a4c8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4018c1a1bd339f41fe858b629b6205740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a753b439e1b1a708144da77a026d04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9c397c6302d56d65300569f15aaa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7931cef084274513bb0346dd4b7ce39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701053cfd2475d5409f50848bfcad6b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d153e70924567c9714f895c449720745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36d8b39ad70610265b87b4d7adaa7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f59735733edf8a95f6d004f917e6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be5f256a39432b5395a933d653b85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624aa695b73692f9a3b38d75e1d0e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be2b93f9fbf0250f35b531fd00e2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505360f555afdb64b7609ca1548f5a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f190b1390dd96564470f9429f9137752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14501fe550e6fd73c3936ae46d0d51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff2632e45dbc51f4ed470fe287031754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a6e1c7afa23647ad99e7021a5afee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dedeca8a58b11875dd5cacc9915565756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc972caa5befe0835d16a3122de776757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f99dcc8503db172ec1c93f812c628758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9e0581f79ab7f5ea306ada0c7f30759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dade0260f53121ba9ebbb81a8e08901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b56e743c81bf9814a103299eb8d672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd78c74dac5f5892b68169516658433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f467afc9466b41f677cf2a022c224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ea773e1d63d44579f7cbb35a3aec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b7c3707afb9a869a1319decb0de9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7612287bc8817cc7623982fa252ecf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da682fd76403d451ece86db212beb518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094661274f405a4e056f3e18b9ccdc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b78ab4375d95e1f430055d5e4c61b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e671d4864ec44b3409c66271dc1b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e1be35d731965d18097b3302ae3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef88553c4f659879f0da06ce21610513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b012d8fbd3582ccfd609d3e9a078ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cc0aaf05eb33643b29aa3b2113fb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e527d12404b20368d63e277860944f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd161306022ba8620166a671b173ee917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37686ba9cb0271a8ae7c35f1313357318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876598d067d9b95c458e2c5a19d735e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406beb7616acc1a08dfca5cb838380ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc0a6b24689ff14b32e3c2598cd8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9c6299d142ff42792c889a433989e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052450a0422e38cd3b7336bb8f4718e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2aed18cf16f3cc94712bd6480fd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0f2a81115d58a9c20d082d50201b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114ff5c6bba6edc2bef9941daec423e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea37a2fa99992ebf2f0b363286d61127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed47b297c5c9857c4423e7c733849c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd230d663bf0136d4b864a4375f2b1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2b384530b0a0a445a9938eeb4f82130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c55d9dd8f21d3cd9d88691b66d94431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5305d8f71df2484c6528dc99328b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e757a7a2043a94100ef3b88bdf5c0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d13673c15e9e359a5e3471d16e1f3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6608fc33c21dfe368c4c5806d6c6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b557bae1ee26c5b58892f0c623e0a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63de896b0fc6a18fb19d6eda88f5c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055ea4c334f49fb7e938c6defccbd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3ae52948c5b50e8cac53e920193239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ab3ddb498a2bf19c6d3dad6d7694c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400abf07dc4928543c8aaba6bccd4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c812a8a878b60bc1a7da903c6f0cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f44954b6192e038b7654237cd5b9a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097731d3188e2e6a5f5cb2f7a70b70ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b8e94d71232b1cffc21b64f0e12b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677fb52ccb75449132782fdf41bed7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9750416144645899d0630ffda6b4db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4209383ea0ac302d3f28967b408e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85acc63ee8ccd02c6f6baf9e25ca9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45d3eb37641809ff1bcc7680e98fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9f00ff5d0e66a93c1106b94d6ae2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24fe60f4b74bd965addbb6ea7d19652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f132fc8e9470e8d1a80fefe7c3b1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055359c32da3b46a87c96cbce52f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4421d1f3a5644da99dcfc38e288c8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175d2078e08c5f7a341befee7fe713b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab68717d7a3aa377e2ad57f0330196a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7389e44d0bebe0b9a6aaea61e00b1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240609e6071c532d6fbc13731ff8f1a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be7605ade1e14157a2af866ab205360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d4290913898656909d2e6270617e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f11f8f3160e8796079344ede1a8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d34ce1c50483461ca562142f8a87f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c80263f32df455373b97422b19bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b95ebdcbe4a5541068040e9d7f4be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630dfd059b00b196509957223df13e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cddad99913420ea15652de9d32ed367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc44634fc9526b49ff4b3eeba8a5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa6fc16b3c7b4d4d9d0ede51936a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e5bd7767d1031462dd209339133b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6595a2fb6c5d49ff9b466089223361c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076a4345bf917bfce697bf6e24fe9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd41f7bebb3a2e58e4f93b4436d07573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9392ae13352580f61d7dbcd6159a22974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7ff62b4fa21e436534eeea552491e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84215903f9a220dfa80f1a4cf8b24d5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590531025a01247aa670c778e2867a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1a3263b76e0bf8afacda4a2abe3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033f65299d011af3f9af7beefedb7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241811a2f76cd36633c1e2009d96f5bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ffd68f9126ac1826b7e85d1f6c71a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c8e14e7029a7900d962ba205ff1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9957cc2b2580ea918470f205b76483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56d318196e174ccdce6ab4dae76d9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd32143fd717a5e6e5643719264209385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7a1ce2715111f5c6174a69c0e05e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb2bc0afef7af655dbeb5f3baa9a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb498d92317919f9bfb39c149ec4cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c27a3a4db50c08eb888e1a4e103d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7f105d7e7e77724033b3ec6e89b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a970cb874536a2f6a8234ef76c51791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140e36c01f6826aa91cf0b474acead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377489359ae3b3e835fa2997750365a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852f2938abde607ae88ae60e97c320894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b9cb951f5ae44130be3a7e649dde995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588222d9ce555d0d60e5e45df45186c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce5b591ae8768da05add45ebe568f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e526a221a7bf5716b324b1423c05798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf6bca6d3798438250ef67a919b2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b24b27bc79bd966bdca274f20d921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd33b1705853f826bc9d285cca2002101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce255767d9eef74d9332d833f5aa3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa37dac8261c6319b2dcc575c77cfec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a38f11e5ab56b5d2e0f6a26f5db5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc71438a22e40d50e5737299dcaa6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc69f0e9cc920cae7cc610437248710106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d33e464036127ddeec34e387a7e6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce9104bea0d9a3b03619f239446d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c907339675088cd682a1bf291d8d64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de72ac0227095e4cca0e82dba7a829110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b767c1e18672463ce546c3f6486d01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbd7d8043eb1aa490e9cccaa0b71e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e71c3ca552859e0d35d8a7dec714e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67477110cbf0d423029d6c9f3948d2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f51923362c1b3627a8a808213439115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfcb535a075373bb315c11b409b658116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15bad951eb3d4b0b49124e4428f816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d7ccfa2d55f359cc6e47e1064d8f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914ab918b17730abf19d23db038536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b65010a88397408bbd1975cce374dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b598e905f389f7591bcae0e7c762c95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c99ce3dccd5527d548dd43ed1de1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31f2c922e88ee006e434d98c006fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321633519de2098a04e487e65372c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc255e20bc75860ac1ff813d83c99b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b64ee82fd55e7fd77970c9c39d2a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8dd00c7fade334ce0189a08c681a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e36f15c5b06cf99dffe21b02ad74d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dee4173a08b0759242f91c73585cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65ce1c45b5e30961c122f85fd586f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf708db0dbc85e8fea78a5fc1a42037131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19cf8eb1fda2c7d3ca7975b683b5b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debd74e2d23ace5473519e2520a8660133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0319fdfa869b61a65134e3e7dd70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d8951332ce8ce32334875887f77a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d1586e1cd20268143b562435f6d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40b87869f015a5a8b6b694d15449f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fbbc0232b87d14de0c9a880e744ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7218b44b4fcc8761f5770edc385ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f02cf5602cf4082aa7f3c55513592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1296c1fc2d99f1d66e51006055090141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d554bcd0ebdca7a68f96ed00baea6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891548bfe479257a7a84d144e5f1334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81ca2807e5a2282599f310c34be21a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0b1f13bf5c38135466d9e6d89a75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed239b08b900baa9f92d8abc21fddc42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170620d217fa254066c4fdbbda8b5894147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81953ad1ef76852633293f1c61df91f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54cc26a59ac9a939d64698cd5b36b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee780fc7d0fb0ad1bd4e1b81e8f5a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a68a4ef3a9065d11a146b6e12f621151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6078d3deb7a6a1c0ae1cc280f11d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed7b6464d698ebc7256e8c9c0f813153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f12eb225a563ae63c0dc7f68f10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d2fa008bf7741d71c189d3125e27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4814e80ffee17d661cbf27d09a84a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff8fc46c035a2bbec9ff27865b73c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8aaad2699f0f252ea86bf6a8a8f02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda74508480f279f90bbc08d4be222f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed28d2678bfd4fc3f8d2e736420b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e55103b0c4909b22cadd2d7c3279161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd3fec9d0770ead379b9611ae8f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e7cd8e27bbac90d1e93dacb052f99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f4a89e4ce358e8572fd1e1e9cbde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bfded6d0e8302cd153b62f8f9b373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831541f65a6a43fcfa17df6f25607198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607142ed1a3066b25b9f7fea8f2b274167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f93a564894c9d6a21b366a3d22a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce7dbee2b47c1c6166bba79992f69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbcb7c0332827f0ae0376e1dfebd9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac61d8c3604770788a5a6331f2d3d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f936b87e50fbe4c5094b72a6a44d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bdd6496f6f93984cf756f0b2f3de8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d616405b27ac62d92b08765389fb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531591bf1ea2d1233440b7430cd646d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3aa92d0c704320e82f368d295136b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583d13c1d3b41531424f736d99efa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f2a61e26d67fe1f52a25683985bf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117a9f78b8561a41e3f2ad7c34c545179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05b5cafb61ac6eff0ea397e696857180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4649f9b6a50eaac3e8793be41b49dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70c0b93bcd2b76a8a127756318268182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fe601e4e42201339368a6e6419558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7959e1fd9f7565281b42bd790aaa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b4c080eb86a220c82414a254eb2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc386d22b638afbad24d5a18bc5acb5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f5c477dd390d9cbfc0219f212f35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ab31b4f8669130300b0496aa089c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf7c5c76fb5b13c6d07a9598f9f8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b547e832fd6fee2b47bac0653daf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5cb72a8240499535a857675f433fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b19b0fe54220ae04cbf15ee0c9873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486283b3ede9be3db69dea6fe1c210b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e380c62f46b213495f584060ec09f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15f6479b1da34ae7dc589f5de8015195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591af95dc2ccb0bc40bdb0d15f5b69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4930c77220274426895c5987572a36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7e3c2c5c446f55152f90a40ea133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3241fd2496d1fa931559ea8b89814199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca7efb690a9cdd95ce88d5bdb38c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986b4d9920cdeb5ed3f386c637b624201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4289b24f4fda419bb87c9d73c5d9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cf4ca72a76afbe3ac329009b9f1e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fa0491efe18cba0e5c64b1be91a8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a6f3ce386d9c7bcf45107a99db6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0078a071ab8a166d29b3e3ba71b6a57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a347493f92635d58e86ebcf81065168207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0402d9aa88750a1bb6bcd66884806d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3673e0591a1c11ddcb18ba88c46b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a0dff544061001a319b90f4f81ecf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58aa15602dcf352c88ab5f831a644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc4d8cacd1b5711775a2c28f2b6a6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da630a16cc83ae8e1e657544c89dea0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888c8bb6df8e0bc6f5232f9a70c2e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b00caf471e77ef910616798c98eb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc6f27a0f7245d447becfcfc86de1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd255beaa79ce629733fdb6bf8c2cba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701b1c39f3fb6d2382c2df341ec481218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e670562e23f91b75916f0454bc0a5da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff48c686ef0bd8b0065dc2c5f6ac8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9c1e0525f7e9b399dc591a423265221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c1428e5b4a07e48d638ec796ebdcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386510be6371e1e0ad304e5c58eb1d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107cfe0f97a54121c59f56575b2831224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13415a2c63f8f729465817c4d59c4c5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fa976e3a2cab948f94356dbf8c8ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b9e471f841171fb84b71bc2ff7c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d792f2aac35440e6ef13a06d8ac9f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec427983a32959cc7732b4a937fa8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd116453af15caf0d98d353ea0dd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ff18fefdcd26940c8d7851e8307e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569e9422ee36ae06ff7ee591fc1a19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b078b60e48c7877be2e444c597c0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9218f41f193806c54cbe4b3043ff9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210acf0b4b175dcefaac68776fe0aeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3718ee9948bcb8cd9ab551706342bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396ea4dbeccfccb0442e2b00731766237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6bc9539bb3d37b7eb40eba2fdc1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec996ab20741b2c0eedf9cad9e8413b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b37f7c32aef706857be5f3532a33f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949df832933014939f3bd73f0ed08e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27157ba513bb8b560e0121461f9138da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9690be6897774e9ddcf7331e50d37e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf01b2c69448885ff1371b06d28ad9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932daabefe0363850dfc2d56d000a86e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee9585f1aa401b365fe62d352cd86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e905f9b72fe736324021892b8f424247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd74cc08cfe2716bc39cbad26b9300248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca890eaf2157a8664146e5e83a1954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bdedde263af00d91d7700730b8bc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa40ba2232adccd371a99fb01732640251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd2e63c84035391dcbadca1e16daca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3797d1fc9fac28615617cff17bec18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84578fdc7fca22ef2a65976394991cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72540cc4e3a896f0e1ed6c2fdf3e438255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcfc4fdcfb920cfa8eab5d070c1209256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e2f6be930077080ea36eb53ef89d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532092f0a452b6ccf353ec075c358a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890397dd48be83a0e2679e3a36778bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062c4d3e8aac39e90025fc745c5ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842bac896b3f0d2ede6277950075869261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa806e33bfe3c2af47d2e6b4ef5d86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa43680f321479690a4fd8de3027711263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc61e984db1e35394c17d76795e5395264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e9e32c5122eaaf3c9d10810d8625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea302715e73d13c17c2501bc947c95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a078fd6685b727b3e570d0d29718d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1a2f1a05b6e0e19f2cf93816bd85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e41869cafd944f8129ca94cf55e720269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f6667ee76610c17f511708c12110270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b3f70d4746b85afbad8f2819840f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f093df7ec02c74a8c4756472d1ab351272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647411f801b4a1b78fabf1334c9ceb25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f922a603d4a4acd5f6daaa49e19d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa7c5719a89fd5fdfd4260cf3b023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a826e983331506fc0307ed14b564276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb098671882305c7e498c77543f0360d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95c1f7faac6054c745682f51f6495278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5e973365174969b4db80787b07b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9b9db68962fc0fd734c527037c99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f99fc067177f0c0b28a6a30b13f02b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2a18f5412649e3851811505b0f952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87fb63af585bb97b813d9c37c29b4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8225e9f08c4f7088c92f3ff1f9af8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854feb698b4e0b32687911e9e988a3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc77378dac71184e9a247a9c944a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b1641f107e7d65190a4c0daa0cf8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafee37486aab1a54a7b8af408cd6a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230bb1e2c1797e344681a2404bb741f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa3414af9c9441050c7e0bede40a4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531e41bcf983035a84b35e2cb568ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4529aed4161cc100fdf9599c1b5c12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752b1d6614a08af7c2755a34713609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8479d5cadc959385d8f37e474874294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf4d482bedfc948a04bd960caf8f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813d4465c3cbdb7b239e5cb54fe0884296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c97e809414b80fffbaef9ebdf10ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dfc7406e911e3894f76437ef9d702298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012aea97f2812d6a18d9fd2638fd44b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1448e752aaa23a29669a24251adda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6d06c13d61ae016984a38c2e4fd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c1bc800cda3aa3afd52d55f5e76a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465a29c10b1f58463a1ce71e1d89ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89fea04346c2b679318d5e7c82c7e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90730a3475615b2af11fd03d0586d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f7fd66172b0cccb64d1135da4684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977f5246aa486b70e85c1e275775022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473916802d8d677caa935a0e7c1e97b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30eadf67a9a90969000e65681c6fe4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5961a0f14be16bbfc7179f4931484e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9e742a4dedc44e6c58c45817dfb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39996169b9c17681cb9ed76005ff1cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f228c73b88bb541b7a52300ca27f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a2c1cb115240ce4baf1f6d112cc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546d150f33f3973c091ac6ca5bd46d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c39113a8fb7da35d0c4b6a249f6a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f00dcccf7ede150eeee51db93e608a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e56c620ea77a00ec6d0c8b4fffd88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b57347a15c419a67149e544301411319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc8fc943efbc4cdf6c4570b03bf0fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47813b560771f4bce9112f7f776bb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b66fa254d8eb70c73ff08d0ac6d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc57af61248cb164af88344ed69f66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be51933fd073889f1a3552724c39d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd8527fc48963b8d06360cf1584893325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140cf666bcbb5effe9582d007e5a2ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57618c41942a388cb4238b8bf0409d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20492799ed68546348b4e3b2fb5961328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68856c86cd3edfcdec6b58e746513d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc49b1bb8d76224709ee950535dc091330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874cd6f4f99b34876c150b2101d1f33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54489fdf4b87bab0de04dff0674a34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f0861855ad206d80dd5595d49a95a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1781270c789dafd0284cfb1c5634334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ffe5c6819e1d411cb8a675b830d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a868f4c2532ab5d33e33f48a2b247336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db73f44b9d8097221e2dc09997912337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f469a37e2183eacb0c5cc2a53a772b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e51a67828d99d216eecf791bd3a67d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579fb161d1daf402cb3e407d33d267340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8edfe8128cf4a325f59a089cfd46e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b1600e800100a2f46483c9e46be6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe167704f23a526b2f85bf0351a252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e210933be7a161e84035045ecf39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a30e2d8e4e8b5426652c6d91fc09ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859468ef902fc1e3b4cd913813bf48e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c84110f6a346a45dcbed4d2e5a12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8732a53332dba5411010bda53c50711348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f9c440588e0113517d340794978cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35822a83ef1c8edbeb7023cdb182b658350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c3c8f42e7d1729b95a913f2da5d48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677db2908c8ec008994e9247976e8ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb708b8dfc6e30138ffa95db442e5d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0914306f0ac2f2d88e8b13cbdadc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8952c439e54defa15ff38f3bf7ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252dad46202f075160a8db31677b05c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27494d6fd5306da94053bd3fb65b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f6f1bff23a3c3af508d6b8985d6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e1457859a1586f6835ac868c5baf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf640f5b6e283c4f6b82b291aab3831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c88e1d18812dfb9cc5204b5ea01b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a07964cc9137ee3401ba20142eb3da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ae100df7262ae3979fb9cf387c10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a20ca49a42f1b6355a8b423f3ba43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53938348971c0a59dc5eeee4acc7b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874cbf3020248385f74961726d67b37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f7f04fdb0cd70eeebfc2ea2724e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e42544798dd654108f62c999a8916e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0c8c6aab311d09b3701fb2e173a8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e21b0ade2183a3bce4be8acc5faae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60062177787b387a2d84b77a338b8c14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cec6a4bfbba80ce36c68093937fc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf474ad3ca5a40a6a7880f42bbc487373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e9a419142ca1d87a329c603f9de7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169456fcdaabba4d5d5fee8c355e2a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4402ffc75f7ac734c9682ba04c16480376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb3caca9120b7719c7dc89d3f2a58e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dafa1915fee0dd7ad70e858163f6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9065a8e9d01fa33b911b9b1002cab69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd0bf862029a6660405b6cb8224edc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06096acf7559ad3792bf4723fb770e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c653cdd299a488b5f94fa8b93bc3db8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655fc5365afe42c6b699c32493b4c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665519b61af7197299ee71a9d3e2273d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87955232679c1e5fa08e58ba70dc8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38627b2d0de3c9151d4bae4a165fe6a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18048b1cc6ec43ce7d414226dd475e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3ac0ba3897602b1c18064185b4fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d5a3e12c74e693dfdbb17c29ff38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3490a4d801d36db726d7436e228ee6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f082d89ef363fc5bf7f32e16d073391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7f7ac33aec4b9e26db2ef628611a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519648f0fd45f57ba8aa0398fa8d2be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec97d86d235dfe18e41f5b6e1927e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7538c120760a40897eba76ce3083df1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72975a337aa41d19507b5ff2e0a61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ec643ba7b06c835302b207cc081e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407e4dd82c1db028989bc109e834e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1f32af9421ca500357a81c2964e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33d3470fd5335ecf72ea4a1ee77aa7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3183b224c33e7a08d15720309c7a9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e94d25e80a80911c2cf400818f97ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736a5bdd1ebd9fe9be195a30b60bb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce82c4fbbd6c7495e53c9fc46005e0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5726609636826eca3c948068cdf8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be824fd70945098ff475421838b4a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb4b55e50bc64296aa4c028e22949407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cd1d1a4609c7eb4ad70e6891d899408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf570c4414f0a1525321bb59a3c449409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4e5e50ea3115ce2d2fb890035a4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce49fe023994fed95e49cea4045b1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893628f13a1c0efc6c11ee79c8e626412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a986f6bf8ec0cd5490136cf748cc50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644c73e69e809c4df2a73e35eba389414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b93988c3756d05b95400448170de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35aeef9b91d41bd5aa64bcbd9209d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4cf86f938195a10e22108c028b4ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9386fd585e4557c3ac8fce3cccc4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3324df11bfef40343a04870f434cb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ab4b12ff3f479b303c554191345ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b58919e03c646ec26d5a8bf93343421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60292d29788a53191d15f929334cae83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee840ebbc76951d0bba5d96af6bfe1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896bbc3d4130adb1e72021a8f843cc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa5ccfbc05b2a5c152f12b10078413425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a00e54bfb55b10eec0f9034ebde80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513408e6a802e449a29504467ad76ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5154edd3fd47f4b8832f40492f2ee0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4eebd37ff489d64e661200ae8340c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01199545795b8b0ac6e4a3d0728ff08c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9b441741bc3cbc7b1dacc48692f62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9be2f9317fba7fc9e7c9508247ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fa107fa9d7b0301c1ae7fe707b465433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a9cdfa95c578a5a7b5cda76e796b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f51693bd134663881664445cc754a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445c47812f1a37fbda706bbc29a44bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104405da342d73545c3da4f86ed94fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f2e9acefe7861b54654b35d37cbe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16045edf93012ff457c9f4a2f4426b92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1697c96131dc63b7c033abf08b0d3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5c9439e5f4b24c809729b33e91559441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c665454a198213210371098c64ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c943612580526fa2165c714d9e68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c57bcec91128ee4b6ebd64ceeabfa9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7a587882cbc536492f80615c6363445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506a6f10a9bffd980472f2f41d0660446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f37bfa34fdba7358f12169e25d693447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dae4188fc9213d838218f746d3795448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b8f13ac3aa40728b7456edb22b55c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed93ee18d2bf3a11c4080d0ac384f3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5273c12af9ffb899763054eff840451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350cba8cf6de0dbce410f314ea485ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a4087b499e05a5a3897520a88b190453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c50f300c379081be8d5be120844f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b169049f675582fedb9ae8e8f729455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b472efe207d59e037d9e3abf2f6bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b0312aac41621e9580a6a9a986a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbad8e6b3d22ba3e0afb613dec33c8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1419f784fd942e76bcc54ce27b8484459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889f0827a9afa2f4d5727c23d90bf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1c8f247463b64e8845fde000333a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f4422045d9ae6fde988067c48f988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c820ce0bcbd0c7bd46788687b32e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c82c65e6c94e029fb99adf6fdf68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a83d7fc0a68c6f5ccf3d981341b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00331381add9966cd23067370c5d85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe24aa62164478330bdfc2f9d6f52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f050c67361b95475a97e91945b9b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916a64b2e15a54a8e64dc3829cc2a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad16364ad20d05c34cadc5924bf10e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f26ceae81ae7be8441737f0d535f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d76b2975d0e6caa19240d908068b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981bc08c5b31c6176739a3091bb7456473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da88bd8dc6e0d7581a60d4f961c4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2584e6074320504ddae8a20683a70f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1dbca41981e2e0ae4b881ac892b0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c98e93c11ad53ab6001724b3cc306477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a53e8143d3aeea7d4f25392b227b26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb800f75cfb31f103650181c414e334479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59b41a9fd1d5cc60662aa2f7122cbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee13573c49bd8f3c199ecfb7bf60e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cba9aaebf002238cd67fd72995fb9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd117e30a1d0337fdf788f7de23ab1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2bb94ec3c01b1058bd3f46cd8da7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e063c0a2ce5fa6cb61e3ccce5b7f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e34d5bcf3bdb93b2ff74c32a0682486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6ec1e37350385d75f7a706c7e24cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615055e4e6ac182d5138b397ea993319488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263fe4b0aa51fa345c47e868785b103489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce0df70cd9b864aa60e2eed3dda96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2fb607691fb7d40a66a1187d016a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504091f6f859e31dbcf66bd3aa6d3d3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6f4b4fed7d877cff8b2a8d318df8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d30046261075aa52ac65159e214a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d585e3ef7e9267e3bcf10e91d9ea79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456ab49ed1eb686d5332479d02ad68e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8959a3f6729db288336e82b4586d86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f42f57048e98b681dd58e2a67e0ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee086aece39049127b03d8273fb62e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78336e5dd45a30a832cfe563c37d4b4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3992edf55db886120dbd1adb1ac8054501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae90b44c263896050caa2b509a599d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7bfeb2805b3f90c746b2ad6199da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908e5ec26701176a9b6532eae4273d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29ea68881d336c258c122d5e7b42f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37774dceccf4142ddf9a3e773a159506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d46c353ff9a382d6c714687010da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee6f16e1b3390418bfa4f750ca8c56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c1b6eadd427c61d6dea87544273c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25390b1575b8ae689c8c1e1f2a00416510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19939f5e762f98d83481734153c29800511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54962dbd5e6e19609edc4e1aae6aa26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba588573a6629964fd25f113f4128b96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0c7a1ea862e56188b9c136cc3a15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb11535344e60672589f376e2c625c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a13a3b28e3b67fde8a931fce84df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666abe76330b4b05e545e1e581cb76a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb3b9adf0ee016e10c65201e48a69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0405c8e63db3b6dc66af5d85d55d57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6559805cb7ed9ab9a242a6ecddeb1f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1fe308f16f43e55ef2541eac76767521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5769b7e1aba14121fc433a258eb9954522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567a674996d223000d877feb780e76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b4fa77affc3f6ca31dc3916d8a000524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d42fd2dbcf773b726038ca8c369c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9d1caf38ec4bb2ad3167fe1e2245526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc560a9586ea1f43619e5a7ef855b84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0a2ca1c232a8804d398aa8fe1ec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277cc8745c2b3ee9a2e74ba5dbf0bd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1fbde0e8733ec250bf50687c6777530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9972ee96ba7cb0a07c27dabd4a25b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3ba6438c3e1817593a171070938e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e39c9fed57825919e2c61f94f31c6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa5cbdc95e6ee23f501d5ce1054720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daae5736d19053bb33fc992220c0f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b33aabd309a7dda5987e3b10357a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc92717955e4307fbc40b91525d4df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907c6be7ad1e848a5ffec85986c6f8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ff13d2afddedfb7e52918513abf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d54bd4865984301da795d7561eb6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64637c2d6fd9fdce9a29c38580c7ead1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d3760c00d43abe7bbb0175f773481542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260a2ee9e598c69164bb3e63b9ba4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ebb65f042aa83a535299695d4cdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37747f40e4b2985c7976fb8b83f541545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5c3284742941f799bc27f6bbe7dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf07d6d6c538ff300359eae710d16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf9cd8ca40e7430cb0043e80e9e8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39affb7c7e9b81977bafca7a1fd5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f43c2e2470cbdfcc51fd25a5e9a5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9c56518e4d15dc62265ccbbad92a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d271382cce451be051d1c3db2ae466552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3721ec616c2605e2696733d7a314c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961368f5432b031630457f3c9b9d412554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e7fafd371ad7c128b800e666a0021555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28359541530975d0664d1da105e895556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8f18fb23c7ccc85fb6a101d1175c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264be34f779bf63cd83b825a0a5faf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ef388f40e07801503d7d90ea3090559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a8b6fc66f047ebf26fa6c239c8a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02b6efa2debf4dc406b61edd230b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aaea49d69e3f422584d5933ddace8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab52f2e9b972c574810ad557aaec7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419bb8fa85e92d037aae1d76df1f85b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777187985a306547c97455e880967d64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1baa9d2a8a0c88b0c8bfa94b4fbeaa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a906edc0aa6a2b16226c58435e38b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe27506e4fd0e250d586cb5936c76b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c05ba7818cbcfda668b41d93254f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc3dc0a32411e6f5b0b590ba0e9303570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45865ceed7c72d0a877239de5f779bb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd273a265297c47a03b1b16d177ebb3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b14d056e62be9f0fc17b8f08d01d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c29dabda05bdab0a5b33854f161f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ec6d044df70525f65868ce9ec42e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e3a543d6d9020c8473eff42e3ff9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dcaf30591d581bc2dadfd4d97a47a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d0bff9eb5d77b24384bb6c586341578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fa0fc01c440b412a6a6421192489579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c094a31c4cab302821608d034f3e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d275a508f8217f83b70d5605ca25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93ebebfd51bac5b0eec6e808469b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b971807e71800376080bfddfe5eda8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364011c6549068376652579f8ccb68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4fa996d9780db35d13c1eaa4edb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bed4557dbcc92163d1c619871115e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3ef3d4ec689a7006f485eb84594e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff22be556897df3e3179f827f4b00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701405a04335a5ac782a3e6645404a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00327119b22b8ce0946fabd30555b560590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ff5afb1feeecaa05ecbf0976adb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eec943abee73561304028f62195362592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce220a1c67d653095d61b16c6b1986593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d5581b5490d8059cc64bfc6a8b09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965a2c9a8f211216ec36fd658bcf024595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92b91bd386bec0775af7509129896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf0cccc95163c4515312ceb831d42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517f595f0d7b97b57ed02e8217d4b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631007b86ea2697cfe0ee3d838d4e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2374902d95ed0aef56fd8f50f40f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f5d7a91dcee63401f3b66cdad505601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9f1913ac4cb8c62289255e6e17ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b84baa2ce6185d4acde000bef2603603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906141e2eaad9bd2c83abbf87d4aae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a7318966e15f07509c467d2d1674605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613b1e7034734f3b64bf592a5f38c44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7720753fb0f767dbc32619554dc0b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dccdfee83a01b848890422e124a50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075ac599aa142e3b5aafc27543c0e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af86075f4acc61d90c02fb785cf4b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418929d06ac1f12bfb95994bd273393611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960b78ba6906afc66920bd0575dc44a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309fd197dd3c2bb2e86d115cf3b5ee5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbd514dbbba6e0e70c2df9b14d902614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3eb8b5a7d71370e9a596c28ad5c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf1be35c54a7e6f3490ccbbd8f8aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de36ee69db44a121d1b5adadaeff13e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be52597abf8b36984da0c93ed6aea8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661308a80c7697b6ee2269d593ddb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bb324f7cb5bc71133936c542d0ab7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbae3c6b33b9696958d2cf72d9b3c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123674926c1d66da3f5e16cb8ea659ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795985795a0e51fb6f02156ebc85107623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c5704823d53e68d05897dd6c388fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17576055392ecfa0df999e0731794399625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9ea075518021d623aab36fedfc91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857aa8af9303699c0ba002f2d913f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53e6aa9b8a1903afe755ac36979cef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c21d7cdfb31c9172e4610546b1e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e8e14b6f5ab121ca3d6cffc354000630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5987ee6e48ccc101dd172700cf2150631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4bfaba96668c0c272f8793516ae5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb2c1a8ecbab69196ea374d75932a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6bc60cd466518714f6d239d67a21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a018589493fa1d3ce654d630f414635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364be6e479eea23be89b630d2f484e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0514960e169ac6a7b5824850f984637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22c7ad7dbb7d5f145928d4834ce51e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54d82a505d84f5d09cb116791be4dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e782ecd47813dde9ee3f120bcb68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224bd5453c535916cf14ef08b499673641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8593e9ecc603e5ad47bade64b67d527642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f96894a67e380c64275bd9dd2d414643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30d16bc0e4c87bb8f6686ef3ac1a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75efdc1eba288e9bdc5c302b8c5fa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae13232fa599b96da168d83ffbc9c4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77a70a7c1c7ae696e359f03512fe9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770415e644586986ac81e332bfbebe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167f09e2dafbe63162676bb25fd134e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0517e20a78f016ad213a3bab01934650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7223c2da85882da07c52c1a8b724c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511535b715e12d1653f1637af04eb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc7a7c66ad1bced78c18c78722feb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d22c714b1d55337e68bee17199dc15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced5c8244c2ba6e70f79fe1b550c8b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7803916b0906bfa3224a25d609b526656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9e6e07b703e21aca206cc8fa728f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a05f00b870c817a584de984534234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49323a13c99a88c1c5bef6c476e44c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cea74b46d6aad34c496c4d859c00f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e2c9e91244fd25633c754f973e2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb5f1c725db2f7a65d71ca1cb3250662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683712d6d9ed5ef89e346bc9476977ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d1f0c4e641d1455d76741cb4bb45a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1854610929ffe19845c740a9882ad2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b925aa86cae9d73424903c83e5ef390666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f91af6dae3c3e9b2cbd5a85abd0e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972bf93b6822ced7a47962118bdef6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e996000b808253fdd26be48bceebc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247930984c42fec84a9f0d37df99f49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06aa3907b6442dc08d61322828aaa3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad6c1b060e2342060b3b8d36028b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5064bf06019f38643f808fde9e6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708ae1d7055fcce2c893e0d9fc13391674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d54828d3a2191e0472eb12990c43f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d61eeb918f3b9620cf0d60970c1b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39a3ccc0b2b2fed349c8176aa676b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0d9fa28b06f66e0eb04f18689f9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3bf0d675d2a2c007bead08f5f555c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b4064bac50c2da7c54524d273527680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10130418880a76025babd472d61523681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046937f2a6e0275349d37b0176dffbc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3538b3ea1c507dad9e4590cd0ced9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce63d19cdc1cb366f7f7da6ca6bb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f46942a7708cca8a6490401f4ed17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4e716b2e343ccdb0073845191e2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ffb70e75a76f67e0021f9c757c4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a3cf0d980435dc33613cf71f58f92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6579af8982369dd6aab3b023f8878b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fe8ba287bd15fefa23dea70d2714a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d645fa0b52021926372042144fb59a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602045672cc2f5c712e8ec7b52d49bcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998cde0e80cc1b2a979401643bc0779693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe377cdd969aeaf675df49b87365c2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5d0ade41e16d829982a997441b1de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a29ff54e8b9c3af83708334b8c405696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212000ba0a719f83e03bd4ca5ac6e5ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a8ce8ca488e7edeafe1026d5f9ba8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d2fdbcd9195ee65f7c39269c64a44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efea273abc20b6a4b9204be1dc44b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372250d0caa95cff2706842d3e54d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752da66a28131ab953d1cce91b38952702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfec3ad703af31f77b6d627f91eb06b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309c912b9de0525f41b6061f07bee1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f6ba49c50f7ca8417c42347ca9c91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1f43d084aba46874805e757013dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d28b40a18e796193fdcbbe9de07c7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c11eb04fa7d89358d36d1f36e1064708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4069d9000aec14a111acf7284a94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eec1a0328af2f818d5835ea27e1b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3184bd2483f879f5b95402f50ac61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c63111cd5f208955b288ebf458ca3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c71a4574365d08fe6eecf5475974e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab9c73c4ab6149581de36e325540a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2349e21713e498cf6471ac02d5c7ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d3b0bed1ed4d37c1ad9ec74710ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8b49f9dac9e377c6c0c225cd5def717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50bb4e0d9ded4faa07df10af7bc52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98211dd8e0286d75b6c78b939d9394f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1556bebd9ad85f386745b45fd8616f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51566851d48a4eaff9dfccc59e30da7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68885bac1cf04b9a1e386db1f509395722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74690cbc4971c70edf29e3a544fb9769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530640df29c791b580fff5f2541c1f52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de3574e34e6597ecd08a5488339147725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e5f9bbce8b9296d8ae1d71a8a362f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d75f8d5fbc90f55e7746739bfb9b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc26f4ba87e8a7d54a21a1a103f0c98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae584c1d856fb51788389e4d2d257c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a4d83d2ad21eec7d82b206d0704a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2836bd5b0cecab4c65e08d693401731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb3121b35e03f8adb66c786eddf34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51acf76578a031e58aacf4327fefb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfae821c77aa8681c761fe046b7c45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916727c0daf9776c62ff08477dd1cfbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b23f07c8a425e3cfe90a7b4d9f0b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4f67eee002a1574dd38d8f47ce4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a27c0d699d9e86bceb63bb5a32b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3009415681a32d8e33b72493a2d24b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62529a2f28ceed0f8cf65f56f1e9388740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376cee2f1b5decba4cae8827ead9d50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a46a3683a44a58da41b5960effe908742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50a4ca98ab4eff19aa8ac0f61ba5b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f1ff669ee9a093907a9476f828cd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8123defbdc7cac9deec722b4a8fefe2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3d90d0e738a3a925c53ef755581b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3450edb49552ef11282bc7337e8e1c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f1547b7b7517aa11e2c165c5f05d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e290b153eeb2bd1b23af6405f463ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045056e838dd7c065900c2467199bb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ae62129507f790a745ebb36a2b5ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c46727067c8a1c98fda1bb694b487752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e2bc29936c1120cbee02b72be8b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b9b657acc4f9c6335ff6e71969a69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30155b1edfd95ace2fd535a5589e92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078041d4ad2735f70d8c42b5e7c418756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d178cb8fff9555255a5983273d8940757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f49588fc1f372d89039dafa8252865758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465f0bdfc146700e49030241af5a61759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>