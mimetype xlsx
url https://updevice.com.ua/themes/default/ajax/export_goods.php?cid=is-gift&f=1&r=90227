--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c274e790e7969582d6eeeb9faa319ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63764929788bda45230407b2328e2a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceea64921b1307e14c1ec6847fb1333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e11e265508a1ef8f0d7db789fdc4f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bc5430b323f73dd18f3572ad436795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12167104fcf9f6701176fda06df1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041427c35fe0922f6aeba091b447d72f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad6b7a4714b12dd4b20bce8a5922f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb44b820731e9701127b793869dddc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f05f7b9019e51179802562dbc0f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4f95524434aecd0635499844d1a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d078651c8811fdbf256aa2c10e6a8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f7260ab068bdcc538f479e863b3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ae1fd3a20e8e5af99201c553c7d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14095fc51804ad9082c20ed04c47a8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa932ddeb7dc8f30655df13a33fa4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe97d80f9291b396326ff8e44c9cbac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e266aa9fce5ba07081dbe2842537c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716f123d969a08d5d75178893333cca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db709f423a66424575f91e58fcf47e8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2207a12df5c5fde7f5c3662157730721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb557a60c1a173dc17129afea169033622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928ed42116ebbbe1535e2a7cf2190023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50281c1da8093b50ca20f2a0510832624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a06b8896398574d7fdab6eaea5a1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c783b3d40ad55f06343c5bc5d35b7f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420b3c3368089ac561110694d3803c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36798923affe93d08ae5f116a0745a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee0b8efa75f5247dd4e347819bc8e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d092dd91a761f994c43baf658b89e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f0d9dc9aed85b0ca240e5113b3dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690e35b2f535672f2f07b06249b91c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d8b3f5fa3032939907e743ba3999933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b9d5246642f0c90d339f8354c6c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7e1c87a910aa90462622728dd179635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e536e9fac80e9b2f1042e5b2d8dbac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042e918e36d30f80abd8935ca8763a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c17d80c84c56c0d0bdf9611ef4e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b76a2b335ac0be00710d3019919e1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e1972952d08b8575ab6217defbf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f878bb552959a209eac21e00269b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7baaa90cbc7dd435ee70f3e35302e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fa1bfc424bd7b170c3fd6d0a1f45b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e4628370032c61a12638d24d5fc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01087e7954eacab0614b711919a6aed945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce19ed08db06bf0cdfce9b7a9e06746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d539902eb0ebc79b71af2927d6d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251389543e837ced5f54e5d3db213dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5b01e0f54edfdc56da7178c55f2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c02742e2df08fdaf5aecdfa37cfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b657536510d654b5fa2d03dfac4d5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14712e6430d784d579186adea02653b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db26a6f3a912d733746f0d559203a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0a89777f0f83dbe4b069c543e3e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689508fc0b6a8c88dbcba1b55969c1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa3b8c0a76fda985ea8e88cc4323e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd888c2de31101b27fe8593cabb1d4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d211cac8e9a7d00e03d114d56c7ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad8a81f58e70a85a649ddfe7d67f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4986d4218b1c0d604f6d0897f09960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4d5318c30627bcc92c001177a3c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ce5a5f3794768618b6cfe1d9b09862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb25cc064badec15ddbbb4c5caef063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1987de01f01468463ada6eb5e0870764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf61ba61f87bff63130ef4505b0301b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0762379a1f4423ba5b1650fc242742666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80055f9032bbbe42061767ff13f5eed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17001149a1770e0aa13f476493e28c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c83bcdc453cb1592e6bdb3689f08769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4be6adb585112b717dfe787eea11c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3def12fdbb7db2355d4d4b5026e90971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5921704deb78323cb56c4ab768bc1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3b1491c00d1eb759f4657309464673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4f3af5b4e07a384603129e72760a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008e1a3a91bd4bf3f4a7576caa15fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6370040bcde82086f8e94a860031c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd33603a32e923ec9ea7b731ccfc2ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a74bbfd071cbafacc7646d4feb598978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd12898fa9f919676207b6b6e1ed7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe8f0eca890e45ff27f7f0bde12c1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085187f4c715fe9ceaf75b5d47a5273981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461400b722cee3a9ce2ca228d2d8ace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c1e66db47cb7d644c8ca6d56454383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860df1c75d0d95093f1cbc129e717e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683011b08c2b4d1c78cb57c6a7361b3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a60616e548dd9c0bd07c276d479ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3a064f4b19bf136e86079bf72789887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d264c5c97c7c09aefe132d50bc84388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ecea5da5d1d32573c8037f045ed4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6791570ca69b04b229ba3f3be31790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc26e4911572c3af0f2503e5d3cc0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3588d06bbdf8add4ddb15a36c24adc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72936a8ec5a619fc7975f29995f9b57193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821552e8f3f336f3edb9e4e94be5556994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c120e4fc5f84f4d7bc7bf6f0cdd5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9f122ad4f982717bd47fd1692d1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75292815c024c39f2a3fd0326c3ed70697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b867df981eea2a0024061e84781f1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732332a5fb18f6f0679d5bc178a0928d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c973123c02b3690faafc9783a1a033100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b69cff7dff8a29aec52b96b19272101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e1067210690abb05fbbb097b04a1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9db11e3608103c66c0b26a3efabb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b102848eb1ef530856e52b0ff05a2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba01be5ad60297cb18644c03ede399105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550b6b6c290060247aed0efc3d79e78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175602247a96cf6a2d4731c04deb025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eedf26a7365e74c2bbbd1d3991514e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866455e693df7a75fb0c96709a8f34f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5864833882d0f8772ae2e3609c2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7a05a34d26b002f15c6b067d5811111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b1b9440c5b3e22ca91a8e2b2d843d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec666bb1517dca6feb3c790ab695cbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78d42f3317e3985073a0e085c3e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e35d30fe03c27ac057a2afa80de56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910b7c40704b4ee16cb78a490ea0d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febeb181505c438cb6e49b4549db5b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54f980fce98d705351e7e1983dabc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818d312a9ecd0a03cfe75d9fe64333c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20975f3dda634c568bde4504880516c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619d76b9ba63163d7e8e00531b137a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9476a30d4da4f6111301c514e893b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19151f9261cb077279cb0bff2dfab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81678758b349104d94a0b855dc44ec8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a54eb413ed481e496016183ad3b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87261acbbeb31f8304eaaf314375861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e30c37cfda5e2b859ab4912fe4a5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5963afaaa86a36514efcc99feaec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d9ff0af942290a897680737ef7b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8391e20cfe0f623ba2559595aa1541130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7cf4a66747a03aa2792f5a25a225a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add545ee5a2f9241fd6cbaf2b4f36134132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52d67688ab5e0482ed0b9515d6c3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b3924d54e8ebc03e5ccd4d9bd3e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ff9b521298a3bae5bc0c84315b4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb48d47125c2f68ca7fa58e664ad3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0658e04a4943955d293e509b0012a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b366589fbc8735d4ee44ecb04c147138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740061d4e0a4a25d05cd55df0f6f1afe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac31b32659adf60de0623656c88ee56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb40dee0ac11205610410786bb487141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818f67212a58bf306a42bb47e4cc7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeb8e7a05b44b154102d75c1bd23b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c08f558d346599cda1cc8a930ae6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8bd14c0b8f909ed5a382c5b69d3eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf8af18e62c31a15e6bec697127695146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb72fb2b4143dc01bdb17393a8e8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816578f84d4bfe37ca4fa839d36d94f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a7468547e0f82028f35225c3bbb57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffd1b919fb3c4588baa19120e1fffc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31b2d4e2bc9548247dd555c3235f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090c12c6474a3cd07613be19e4a476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4116af7be0b5b707e5d3f76ab6b8de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d161c5c1cad2a379b44112047f0f5ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae51a1c1fe8c117a1bddbc11bfa25f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c30bb3f6f26f714882534803a5766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c1df4519d9a0c660333e66f17cd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a427c3bd72ff23e642b90edaa16c8f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3676c8ac902d79e1382a5427272be46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba7b2104ccfa606bc62d698406d467160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80acb9eb4fbb8bf907c0cef494eb10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ce3a87c28285d9cd21958618933d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a51535200ab4f7b4e2ecbd128e28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b5f38771c242be53edd6deb65b7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a85016a0b1ee145ab3f60ce41ac2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c6b4b6bd7cb10077ae71d51bca11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4169f7097a99d574c551b3acbf1d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c189d255f4d64c91e1084de343b3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10513c30313be47496da069be156098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a787ce9bc374bf2e1005a7e18715d67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53104ac0780a033622a0d7ca77824d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe567d784f1937e1b726a464399ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0508fb93235e23881de535c653bdcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9786faec55c9e8b1b7e535b64bf535e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c66f22cd885d2219650cac056a00f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323401517592c23d8d2ba22931c5d66c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9128853bc7d0e90b491d5a4d178aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c674dc8ad7f30702bbe3289035ae8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d50f333c6acab319937b6a97c2dd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054cefa42ea0bfdb819b89ff601802b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faf29efc6e5ce4ea4ffd5737ee432d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41ca4d914c0b6f9b43f0401e1cf324182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83744bbb174c59c369b7c527af7200183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9252c4acd4acae47835ce98568438c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78428881ef65d762aaa41f02c17d35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49b0f5a4bbadb28fc32ba198304ec1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa8c9163b857a274a273db96fa113d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc4e30b191125a1e1d13ba66f30bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d9a88b055701b5b9d887e2719153c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021cd1eadb2768e358071db923d150190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff16ef068a974ddedceb0ec8720eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec4be58665d7c5b43abe080f75989192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9755af465e5d57d95a81fce9690606193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba63a6e0430f4e05a40469a90f955194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df0f2de8586f53ff19f95e4ccb75b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b4cbaa277bdcb1b720c557d30372c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad863570495c74243ad4b5071a378c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb207e87f48ea28cd81aac9e3e50af3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a03d6f2d81a0748bcf077017c29b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105bb656325d7536d9c3d16137f875b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a62a55ebd6a2093882ac942cb41b83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24377eb7fed05406221176a5d3a82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce87c37d1936591c733db32ca15970b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cef3901043be7fac112c6f0076ce6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d90e6878cd3f5ebfa04f9d8834588205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57b6f73ece714da44fa06492e87ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec52b504330d78d45ae756ba210094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372636795a4002486e50d3226be1fa5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c3ed64d852e456c5fbd5743d2425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b378ab3c2867ba097b7019e8627e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64918289781218e64ed955aac84ffa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbe73090b5cdc078c50ccb96af3788212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c35a107a0a8687e6bfa226589450f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c66a2a69228ac8f2ae2f0cea95ad9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728dd0838aae806f873f0362e17a5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657dc3818c5f6fd36ac071bca2ebf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0eb567744a932f3ff1535645af880217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46515268cfdc159e724614c01037db1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb4aab265688c1b84faee1a6e0ae7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2e8cbacd288ab8fa050d81c12d622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c181b412a23a80a9a65f4bdaf1e6c37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb052504cc970503c8ede92b2f2c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c22877d43625519f7cd7277e5953223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339472d6962a8d8e4da1e7edb1beb106224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec09c25d1eb1b321f78ccff6a7d86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7fb473ff752a83fc0ee859d69aec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f7b8ce2fef4203f1c7f1e0199322d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5163f1c0147f3c72fc0ed94492b35f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40302a9407e9cfe19f39b97e4c01ba6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f6775aaa4dae2a41985f8b75d5693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6192f0a3c32c1f3162397283b740e6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682f98ac2c03e9a7c4d64984227419232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d81876f97674657a84707f085ff4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade37dee5ac400aeb5e636cc7e5a2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8eda904b3810f5f46ebc93394e3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43883816b748693d8284970572cb81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6313aa6be0cf290990058af4181c688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27f6e8d7a5238a3df5190e898db78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5939662f7e09687e3b7f580124be6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99b2919ea8eb1cb8d86ef5206474d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf57f2b24d14b388c305a524db985241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b0c3e3b258a4572c7806f2959787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e61146ed732fd509e426ef52d84fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce81da5be871acafcfcee2294d139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3c43e2208bc0cc650e9eef5a0bb9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106a6e7e68ead78f08176f34cb439fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977f8eb5b429c9e20a9051e45c7395f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d727bd651caa89f5ec91f465447ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03cd0751fbcd9144afa5aa1024008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79ab9fb5a282d4da2c5cb7e21233c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b691fefcbe77dab5b6e6bf63dcc23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bad6b1b665cbf5eb15e61d8548509252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf6bf7af0fc0f138ffb9ead86d40b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72279a997b7a1ec23b240a3b42621d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f903d02e7330c5839287eacda1451255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ef4cbb13c4edec7eb2aa4d5dd6b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38633fc12483629aba226dfd9c5ff1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0070492eab911a763c451d893374258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197bcd1577a386987e0a1dc6aac278b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88ff49f88dbc1c49943e00e2c45f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43496e3699a55f679a5ebf402c0eef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8212a97059f066feeee3fbc017271c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527585157492bd411b75c5eac948d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271532863b864b10feb7f4e0f39255264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff6e77b4fc354e6721e31f402d6d69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a8a0e3973a904caa87a0d6eb3798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabb056f3719cf66e093470bbc66987267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ada000d57139935c86d1f35a453ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6812a40c889b9318be7ea018f4dc5b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564499048278acf3090b5e273f62e5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261664628376f14d2bf9310b835f0ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0541dec17dd31c4d6802efd51b80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae544135d948d771824ac85888545a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b904e7f034120e25da4ccb3a1ed6deb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd2e0440a07ab1aff25f1b8118c25e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d3c54e5992d5a2635ab06b03bfa7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657430e49c1e0becd58cc5372843952277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc81c011f6f50afac8a9d658e8fd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db78786ce298e544933dee8e500bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c0a87f7228ef00bf45294b093332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45e4dcedd06f7bd0d2b41f8f87b7a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295559413435bb145208540ad1a13267282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3664677df023c81f3425664340bdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233186366b39ed8350bb3bd56d02999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d0f47838e370b202a76166a27fa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dbf805d08b55ce7f7d97868fd723a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289ba1bba9d9c3575756a0a043ab39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb772a5b1a5af74a10a82c032910f7a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba271d5e5533a71c7ef62b71a4b7ce7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04821f9ea20f63532bb6cce1facb22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205e544ff583a350493a2f84ce23e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f2a08a1f7874b0fbb41abc372f39e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dee18d8c6909e1ce7cec2bd69c88a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac2fcce9767d8bedcc89e96649162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335ef3f8564fe3f85d4d43d4ffb8cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6a8428d3e81c71d83866167003d70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95e0c5671eb47cde5f7ba2c044b86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35dd663b24a60e00d931ff5002824298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c3cc79fd1b9f12ba5eacdcffb62b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef648abb38203f567774b092028d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e381bb06fbfd41214e63a2ead5333a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4fb7de1f3e2ba36af438202bdbac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f3a5c9d1275d42c8e84510d852a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ccff1d0c2d80e693c90f82788fcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040db5cd0219f81725eee25b3fecefc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553007c90a3a36c65024db1df6b81472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b468afc912fc990ccb3ba54d10cc10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c683c249f170a16c9a75fa2fd1e09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e2f46d0baa2e7db2a30bbe96efda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b7d3bc5fdc1976d75ccbfc5c1890d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc787834424b060d391175af33e0654311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bae2507fe7076440104a5cec29242312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e096c2d4126e5b367c12023a79143313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a783245131b9d66d4336b9a9e6094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ff4209059239fcfdbeb5431622a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc2206cc4d767d19976940681b0b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3492b9371acd66891465158f8bd12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78931b0637ba5c2fa59cd0a5a91e40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736fa76ca56cd4464b9c79b5f1d1659319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e42aaef017a9bf80814b58d8a4bf1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8133cec5c7f95d16a20c6b965a00271321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd637ce3cec4b8d3f865a6d9cc81280322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb79a59752b0c1457e9b0eb422843c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196760db120bf5404ee0f01a46a139cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0d2b8de8b377c1579ff9b1bc2ae7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5360c4efd459d9110b92c6dc8b4e93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930aa23f9a9dca246e751ec5c3f860327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818db7a40d12880b4be4656168b9683328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c63390dd3fda09e90293da14a1718329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d64fd1eb29b39c48ac5c5b5381e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f443f2533ef9ca5b6361944a8812f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd07f84071f21884a944bef025061c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812415b7109b599a0c15d3a7b4f393e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75bf655476aff01485c6c530231d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ccad3748df567ab213614bf6eddec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f4a60a849a6072018f3580c493ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0442cf5e7a207b6e89e6825364dca7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366d34afef0aafdc64fc4262f20d58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f041069d82edc40f5de85100398914339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed636d9ef9f17d23f2ff40d1635ff6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde239f58abe92d78558d6612edea378341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e88c17ef6f30143320cb4938c9336342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c5be30a1b2d95380d6df9c872574343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f99e07f6408f278984b1dd27a662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912198e4fd04932de9487c15d05ab987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57841eb21c5a246766d03bed059364346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dde6ba9259345ac065314a059ed7c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec9734656b9827afdaeb9ee3d81a51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0fdb29823f5fbcb3a719034e0d92f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df294d693394e1563db511c65321cf44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16d5028a14b26f7ff7dfa13778e3ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d90d50a2b174d9e2af7b0be20637352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6dcb7f258acb3a0e9285643a9cf91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ed5677e8f4a90d005062bcbd278c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947df4467c7b5374628c5f7c75e6eebb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416778a973872fb0f15780d931a8d3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde9df6cf9ae27ed1d8a890c84b95f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c090034bc21c346cb436f889250ef2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe369f291ca6ebab232566ae1624e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3970f0d3b9e4a0d081ba6b52d1be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c57ffac087044ee752258f11cde813361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d46c45fc14d4f5d10ff9bd98fcd6dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c037f5c69427b69ac222034801ed35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc47d81cd951b97957699d538faf46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782898f92bd346d81aaf69985299598365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934190e3ec21b863d3ec26f36c8a31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d803bc949f635e9beac3ac380c51c76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cdaaf6af9c62bee8cf52ed860617f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2244047bf11e291e8a5911e61ae77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a701375f7b99b6731019a6b566195370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19ed9c3ae41459dd3f07d7448db7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb442e1bb3ded46739c692910563c793372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65142f77395472e775203b7cf692f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eee642f0139f681d18b273e0fd5f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b00aa73defa9d846d1eeaf2cd0baa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807163936b1ae81142eb7ca3c66a1fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46731b8e35b4e45b9315dcdd65f50b9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1ade59819fa57651445430881a5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fcbdd257899e00357ec9b6d4e51a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e4a23b13ab46de03e09d1e82c894380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d596b20624578756198f29ede7d535381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea33ef58b532499969c00f83dee387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e9728adfb8f79b0593ee10691509b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320441d747aace7204e31668954e51cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33085b8cca55ea5956d54364dcd17cd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d9be2723f4ed267dd5580da91ec3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a86a733a0af840172f560fa1f18db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a033efe088f0bba3fe66014846ab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ab39cc0f562aaaa70edd9bce4be5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569514242164ba2ee28fdeb611cbae81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b3e8b4545f7c8c04a1f5ecc6990e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f01bc6c9c6136dd41bb7ffebb6e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96866c3bf3a2fb3b6e8cb89cf5d608393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579788b50e46cc57a56dd75924b837394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a8062c7c542b2b3c8f3b834c2703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d127c79cce59d20612bb8a819afe58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e080c96a8accc8c9fc2043254fa700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778684644ab59211bf8602c884c869b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554881ab530dba4e2388eab2bc6062cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc009a07607117508238d51c1203ae2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2439145ce24194f22d3adcb5c07e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d743e4adcffcf3596cd67332434b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b00c22d2d8f5acb92b92fc3e7eb95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f962f29fcd7835d3df58f6b73011008404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109d6a46ef6529485f767140f41f9b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881172811b1cafe3baa9b5168629f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18bc1d5f735ffab61d0ac47574ca7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02d4ebac920844a8322ca814e45927408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab01988253dea8be940b170abfb187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d947abf50d289bef95c26cf49a55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088269b65e3fcd776bca294951f1718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7779e6dd7cf63109de1915183c9ec36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60240ea86695bb87ec17609f59eb5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0296f66c48938376f02458d9fc4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d8c78fb7fa2af1eb847fecb49b6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fdbe609d8d8a806fc1ce7673bde9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe421e99db95493ffb0d120567c33c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e06ca86d5da3a8d9293a9f37ec57b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b4e27756845e189cb4127896722fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dadffd4ccb8a21992e7a453dadd246420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc13a8a3e3c768c354101338533598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9964008b53de4fcfa60be599ed8cb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8936550d1a26054441853d7e6c22bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda390898b1fc3e3ee6ffe0389aec3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605749c7e7ba0a0f1b8f23b1a035c965425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc00b8fa3b30b0920ec3da4852564f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ab3ddfb206b70ec2b65afb4519c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc3c32e8ac83e97803237b3718b378428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a6dd2707ad5a9926baffb2d2756fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdecfcfb693c65f3bbb415161c316ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be04e0ca5c6bf58e32d38c67c476bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87330a5cdd4c0733206a629183af815432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f9d20232215954e7f5129e496b8be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d049119ff505346d8a899e6a4cb91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd07ee3b984375e8a4da333566a8f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8340abb51886259037e535beb1c5f60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9a0719538b5532a0bea3a64c8f5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c42a1a2049090eb0dbf1935219d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db531f65956d64a20b3eae7acde25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2706ba0b8b19436a5e0d50b1916134e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e49dbf8a7836e683ae0d18d143429441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ced38b4007daff138671e900d4c85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f2dd27f154b5fec36dfb6796f4d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba74b9fe7617669760e5f7277f2ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed236dc79fbca7ef547bd7283e1e7bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec14f09c4b394dd6469b7a5a8c3535446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ef13053b5f3cae45cad353ddc04e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348994f11c44e607d12488ec8902f50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1940f42a3920527edb1452a7f00d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b35662fe3909edfd30983ec4b16f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1f8e1015484e58cc482d80ceaa956451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f18fcc1175348080ec31aaa48dbede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb66913a84025bdc4e08ab5850cff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f97647974377cf8428ab731bbf20c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead9109e5897bd3f64b3911f782459455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffed9e337e5ed42eb0bd4384311d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797b7641173027281685336ae77ac3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862cff232fc890c4bd59e9919f22e86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01ed063604d8e07c331dcb41702a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf55e75dbdcd36d5a6d24717d84722460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558796a97726878cbae00b9af6d528461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5f72d0a24b327a2c294a1c7400827462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523708ed11047608fb9e1f5cc7d62226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c4249275b28c67663d12ac00f1d44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48037426d8cecbb2ac2d287d04618dbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c186021722fe9c0eb07858e64dd24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef25e00146a7ed86a13921719483ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa0f0023967440bb3cfb9b8064e6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044b9ff0d599263bcde3e5fd17b3eef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f23c8666bd37a4ca267f70f56074c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94625cd2fba227df45b748827f02275471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ea3c63422122a43ee973b971a5e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ede40b9131258a3d9a46910be91fbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8490bb6b8414968d4ff6b9b242aa9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ceda72b64c2b125c4092863f422c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cf2048473608cead5130af4f21123476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfcce3fb67278c1e45ec99a1cd044477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb403fe8d8eea82297aea06294fa86c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e959cdd14418a14ad8119a4bc670eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1dac2089c14fd1e12a65a4e79b87d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f9d7e5cd2b491dc8f0fe095d33ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91683aa740fc0924d655fbb0ae3c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd9ecc5c7127060002ae4ac106e6a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bad990574887ab1980047977806627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601832eeff67a0cac8e75d0d6dcf681485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d87b9b8ed64f044d295a827afcbbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646fb21d8171d978bd5df1568ea965487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4081b78337a6c30576e5f3d1dcbc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6454263384b4dbc946961d0b2cbb1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b85972247835c81dace5494670b70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4ff6013f8997cd97b8bb3bc1dcb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3536d1a2f8d26488451abbc056b058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e656606a97fe2856df2096345fba1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee612f71041bbd41ee992ee3a1d4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d027626e73ecca8e94986933fb314e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866482ef6f6948ccd9f32b1d2b882644496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f164fd484d14baa8023dc6fb281b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bbc2ab4227876d3cc14baf10dc2af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631046b5a6f1871ad7e6f025f98b9949499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440dd1c002ce24356a3c05cde165351500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd2dc599e0c23c2f28911d0bb866e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3309c636b55c019d5bef1856fc380502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de440ba0b51b34509e56a80d7a824503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df072051f616c0f2ab46064818423ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe038d5144fb13bfecc5cb24b1253883505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75c8699879f736e7e80c5f7de402a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e20163a4bd6a9496e655f46c86ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2716f7625e335518983af7b3893b03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe76a61ce34e0bb6fc0456c22912b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08cb8fd35bbfea71a5b256549131cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800b88f0b3246a3052cd23299964543511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f12676a10fb9a52d2d9aa4d40013a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969dc738a273ad8eb56b9a4b33ec25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c4ce64fbd2e22ec8075581a41ee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964300e1d06f6e08c393b8b037022c62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef36719452d68b4dff9181e80fc7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31998f95d369411de04df795deec2314517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5565e83adf8031a29123753c711786518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b188ac4162944a9d494df2c437e3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc967be59057739c5eec3d961c6f8f40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553853f2d9354f0dbb0b7571718ea88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f34ff65a1246df169acb95aca0bd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673b226e638d3963076ebac7fafdbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710713d08c33b438fbf8e805c1864d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c9b6f052300c9c6e86f44f981e84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c5b4726f80d61ab32450dc0e5864526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cca4442db29fef8df645345f1b728527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c4cc8f517c8d381a0da4ad5938ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a83a168d2383a9828e25ecd3ece60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8be5bf3b2e0b01bc17eaebd2636cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220db1848331f0fd1b950998ce5a23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8253cefde0d58b02c4fa73677b99637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032974e3b68f9593073dbaa33a0202b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc0badb9c1230604bb8b00ca9990d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650332c88b0613a520deea8be0e70d07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc84fc450b1556f02934b8734f837fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e65e3276db8b5b868ea1e6b53cb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df27dc9043fd91a775d57b3ff87464538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5bd13348f7db21cdc5235b59793e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4cc6093b147b209cad2878c7c46f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565213330402cd3b4cc3992f28086569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0426a72af050fc2895faa45bb47de2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968c893e48be2a731e74f9746a70d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482c214a20c2253058718b6b237a807544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098355202d88f429cd35da1b9e2b6536545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a611c2b0714fdcd1f5a3a114d2c0bf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358a275616afd85b3d50100bb62a55b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc8bbcbb01b6cbb4b8e7def14831d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5de60a489356042de7b563b09b8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c42dd97da3126ffd507fa01d71518550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede282127a92f57851eddf97e24c296c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7071a53b10c1fa34f4895af820b969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8849dfddf16dfcfd06f0358e7d13dfb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ead60f29a3aa0e8aa6b549a08dfd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089a80d10e1bc49bdeaaf031c3fc420555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba2e41ff25fcaa52bb09163c313c59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b64911fcb1e7af1d12895fed0f55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1392078ae459ae910c09f00aee189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430d882b1a10121bb4567a42aa7b434559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d20ea03b0a46389ef3d45ff4a16ad9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f4bac8109128f65562cd92a37065561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeafab01f63f5d3c8677110e3879a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34ec42edda717efdf6b4132531fc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564c7554b6d31b7144e8b4bf02ff41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7e8a6518a1377d925f1fcb1af89d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc1def009e0c849f68a35144e2963566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c372d45b9b5b3b2120e0b93cac18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d160bbde700b1b421ab929ef4e26e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe537d52fc39c10ec437baa3bafcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc9310c781f7b1bd9cd037910141a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344b44b2190b1c7403e3b41ccbee84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70a672f6d01b80a44e6db82c195054572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdad433d5761639fd8345213a7e394573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4b754aaf95234fe33b036cad82a17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c596d495ce73e5ddc37f4058fe80e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7885db587a7aff5c945e1bdd30d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf423d1e07040dce5b49de585d09a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2d2bce9271bc21453cfeba16a8d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b46bda4082a0e12c27a32ea2035c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e9aa5c73312b17c2b9f671569814580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64257969d67c36b6d1ba552e2610931581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702dadbf1bb5983edf61c89d0825249582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685aedf78c578db5d241f42255f2076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734f2820f4bc4d0ab3e9863dddc8df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13807d87efa1b4b92e62194cd0c0a6be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3488edd9c17fac1801e116c22ba594586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a1855f47343f3f5116176ca3b4a97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc7a09fdccfa15c46c2338ca728b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7718b1c427a30582c4c46c2c9870589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9838231ee68c876ec966aa4db9a2cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558e63605e4bad7560a7a5fd8b3df1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc136e4907ad1375a43b0f11124d324592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76975483491ba89f1e75663d570a6f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c31f25290dd85f5c4c1fefd0c2c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e62b2c3e35d5cb0f4484b45e51eaf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381e0a59baba781a7f03cd516d3e25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c164a69f231d75ba808abb0b2b9cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c7d35653cce8214a5c4263567e6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8da3ed549b1d8151aa71a332ad113599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fca0647a1c6633102d4397c86b1e85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825b7da34c40916a04a9fe55ba2c5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ff2db64f202312ccbab709bfee77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42e50fe4acaef2041596b879f9d9c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451e2324ea2ae4c5c1e21c40fa31a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc82f1ac8146554048e78546f45c960605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f69ace3988625a1d8f72d555833954606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0456ed4eae3014a33682d95e71ac9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adcbc589dce605f2b64cf78157cbd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706110968c3012e0301560a48048399609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f7b8034387b3842f9a54c8c22edb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a6731c121afaaa35addc92824f85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fad745d80b972e3460339579ffd88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a62d448c3f0a40346e4a5855ccbd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2a71ee29e2bd5788087e85078dc31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac761ed380648d09547d5f0ff044255615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7794d338a6753ec08a4d4f2e9408616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f03e371c440ff516382860c58967617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3fbf092be445b51a9bd1c952124ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151c957b89b5236f591f69a05f8904619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145acecec857b1a6c887cfedbbfb27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ecfd2a1f971b4504c79e976fc766d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d76bf8995ae0d2d3f1e140c94041f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8e19ea41f9bb80e4716de0ec2cba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58dfd7d808666aaeb44011f491bb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f6aeffb7600ea51bad16a0f56215625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9b3ac1d7db8480e0db241d4ba38a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282ccfdf351d4eac6f9836ef041cb08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aaf68d4bc3d6e8c91d6400ec44a87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919174967e29f37c0c08711a027fff82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0654dfd447a60951694305fc1662d7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c7260832128f8a7103a8b26462af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df8497f0547b3726255e04532d6fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494509918d80fcc0f5b76809f28a19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39a9f475555d45f579c28dae9a79a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c6a6da718ea9446ab4f545ea33758635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084fabebe5082f46c35e956a2bdadc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd052d91039112119f7171d228efa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f81070623387823808a70324df8a15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cb1ace41bdb70df7b780b6136e073639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c601263d2362f8c71a2520f0d28da8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819603d5b102def708418b72940b5d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff96254856f507ff168c3a9ab61b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819bcaa341d70f4f2b3f25730e24c68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a495efa38b2f1d75274db22fc85b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0570de5ab673734da68f0d53b0befe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abc1de09de349969c1415aacdc1c88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367897aface2a21488b8fbe308c4404647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f2a9c2414a71b538bff3982a286e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599bbab946f6610420f6524f3152023649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d961048337526d6db553c2b4d0f16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a7d511a275c9189e6b49587328707651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa663d91b5143d61bc4957e3b05ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ef78f425fe2008976efb274db096653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280cc22b652200c64ac9174444ecb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116cb93bfee3e3120d4e3951fa84872655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c15df5b04382e3044933de9959a08b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58984cf99aa929af37281c7a6a2ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84356951374b1347ea6e2ec7fa2c9e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7b9981aff5442d4e2acc3e01aa2a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc9c8237ed2a0425d740d40f93776660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f0a380647902a207abcbf039a2bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37a00cf2dd36366aef8df46f86e953662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defffd8be2b95eacc92f46ddcc874d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7074101ce7874f76e1a50b6789a825664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f08ee7d9e62f8f6b0ec0e56df1bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16558cc4fcbb2b4f40f97c5194e83f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ea31eac222fcb97057d82f80ec67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d86d8b95fd21e4af596a73e962b48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e147196899889cb846625a84a206f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf64248b30e6733af093a4bc179bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ceff5148e86ac01326dfe5c81991671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059206592d27cc2e4490121342b10a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e282ddf3fac5c0cf121ec6699d95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292acb8f6520b31e80712e31d38da99c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165fcb726d3281e59d06d643e141fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb046469fd91125ec156c7c2953da43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e8658617b2e71d98471194bc0e22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609470c43d27bb21e0ff9b7a23ce4ebf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ec427f9937f6361ee7452b1f73e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b210adf1e2befb836707e2678978680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771b5cf73e60fb4bca9f29b87d6895b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a148e8675cecaa589f32f99e05d3ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31246dc27c2d0a7f59131b431fa20e65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d177e9725e009f9c04a54f165a60f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77f43c34af57d3daff48fe498388e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61058a07d03e8fb916d9eff142cecb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c70f1f709bb98f5781b6c4dcb7f8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc76c856fee9d2ebbc378efb393bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f450f3033191cc5c83b4d81ef8de0b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d499ac22c9ac58bbc3e8eafcd8b4ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335a5f4386b6f1349b60f3066d21007691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1227db3aa85d63fd99f10e87eb646b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbb0d98641680762bc1d20568908d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343030dbd3fa3dabf0167f0063e7031694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd1cde57d2da7bd05941f4ae27a67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f77bf4de75ded30b8164848d0e1b60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a17df1ca519a90118622b0be247f4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517d1e8c3c676f01319ce8927a67b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bed7eecbc97f967743fcaafc30b0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf66ba75127a375428a058c59b32e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd93cf06b6df95e58a29f26957faf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a09db9b0636fc77108a135172683702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095bb5e732bb79bbed177c42786116b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f750d85981ca5b63502846acaf74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28a5f307022165e78c7aee2a0d5be7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17023474d623999dd94135989a28ec23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24047486d08a6f818117def6ba6fd19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9adcc5a485900d8056959b5c20e3a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c3626cfbd7d2afe6a54c4f84e59b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360d4b38e34f2eecd1e4b4c66454da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d37924846270b7b49cfbf026bbe0b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b6d4979bbb6127c5c7189be30135c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e455b9f8008cfd6748f7c7103751e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0cdb0fb80e121f168516fc18ae82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b0ee0f5173554c978fafe2b22a44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48779f22ea92f245352cd9cbc1fadb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339e2c3c389ceb959874cdaa25f1097717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2529bdc0c3731926bbce5be62901851718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456150cb559e2ca6c0023d4f572137c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e6f9119bf3f1f9c237f15f53b641720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39bb8214b00ecaa444db470e25af32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e992168ec1bd40ad6220d5864916722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a175e1cd7b23c45542b8a3b38e8045723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d835d1b106966cf0185d3d234930e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da6354d65efe085d442a1d283344d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc62f45aef553ccfe2c03ea735188a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1213822124c24a15a73792a82176a40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82ad9205018b9595db60ad02e73a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c407bc1aeea591f383863b1e275f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93349e1f107b821952f956dfdb8b4cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b16a7e1c637820ad7385c019770a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607467f16feb1fcae2447ef8dadfddb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775113f330c628eeaa1b463467b7784733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd2d04f5e2f9c64fdbcb418217f37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933a2a466d7da65c20850b4256f2c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e46da424aca0ace3ff9f60bb57b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf323c0dae065e76d6a0c322af5c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed892c62314e7dd856680a87eba49d9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5ddd1d6bd1224b7b32cc99f9df5d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992908c2ba716ebb6ef2fa391839812740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aaca005244c599317e4123ed23c95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798bf4a9709dcefaebdba6f698c6c65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f19ad213cc2bfbce9ad16bc7df32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0f1fb3da4eda5491b9f3827a7df5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072744c87425e26c0fccb06b739745f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c7c15b1b0d73af38aa9aa09cebf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b248d66131cbe47496fdca9d5f0ccd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe565efc13772813bd2710e772c415748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd271aff6c289be49f9771ef9a3dc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86adc2ec19d971c172d49688eadbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4914621acf71466368e344c350e944c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12a83e5ca15fd4633e3936d2410c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde03726424fde50988da6f55366c2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a68390be45577a15c83f61ca2a8f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869dcc3c893c6b9481a3ade31f629d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809857ff7cbed17dafcfd40fd90f0e26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e20e427543009c0fd4f6607750ba8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef079905b9fa98f3db4d180d5d03cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a064361ae343b28a664fef2f397f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9151d49bdf0e755f2d519110c51d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cf6e3e58b573acc172e6177acb8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31794793ae0d8e61dd6304a07e04c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeabede3671cfb3b8773ce97ac1e08b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834a044e7f26ff653632673701859b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44cf57f1f6d427593e058347cf28d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d641383544fd9f6390be0e9813027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf7b01814ff226036bc08e69e2bd1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698aba8d559c121e5a87daf87319fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203922ca98fce44eeeeb75c928a239310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53582d6d0a5a4c9659b8ca34034381b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d715b9ca6bba3b4d2a410174ce2b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9e12dfb9a6217e07d5ded9f92c26013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d1b4bda5c61a6441a643f6057e67014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b792cab70a34a1e7fd565bcf7b2e4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e917afdd95782edea3b320cbdd37216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4e2008e8f1ff24ab4ca2d91ef6da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d002c85f4aa553a9027330c1118b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c82b671957adb5506bead4a108a24119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad7fa8fd2e7347d128311a8f6e1e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c545e4ca69582ba8387bc23724b9d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6c22532a166d2c677001c1fc2433c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681cc7ea00a2bb362b581422d8c4a6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f4c437d357c252f07184e93b100f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2187e68060834363c7489fa0a323425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b4071107a065b20b58bb9e14a2cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc252f4dd4a88c38cfed25f9c79b8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc66683742dc379b44c78e9380652b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9e807a741a6e3b40bca0686d707f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0029672496ec39286c67b929b7f4f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba460ad8b27e6025df907a95ce6c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a826005d80823578b54ab24c246c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358cc5ed4c5a3140cd07cd980e6218633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bf8c9f42d2e404f314328f3611b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509e64a66031d41ac052e6121440da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acc0500d5c2a7e9240c6215fe8cd2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb0780835d1aba44712d861632b1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da38afeb94809d3e8bc7ed99ea0b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebbed01b16a575d26739f55ff0d6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad784e0c6932b989b09d37e2692b96f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351c365bae8dd39b33bcc38dbb728e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8e547ed77af1d76c8603909dd58c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46fde60831f3487ae8156d0b62fb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d8fb0c3d23c8d6ce7b031981280844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77682c0c17dcfe41827b15ecaf10c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b0788b7c072287bcdb9f51a88fde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388ec12e0550a56e82fc7f96e7ef8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a3d9b7f5882d7acc21d88322ec6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b4abd4fef115daabae1e9ca6640549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f41be06d1cfdb717b1c533aa3634950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff93911f04b05dff8565c6f96d5b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562298ab48a7e3e9da7a760884e968652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061caffb141685a50c8bacbb635ac6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019690b35fd5c533009ab2d08947cc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14b88211cf667697fd7e974703ca2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7924da96024954cf6e2c6ae1ca33b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3fb4a7648757d7d257ebd8b2ae7e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207b95f7c8f2860e9bd4d3e8c7e42c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393fc19bb67620edaaa31567deb7be559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc188f9aeb01ac7a1519b7913eb8a7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f394bd203697d761a638da7a33a755a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868756631b9fda494e1d95a2b5af1bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615105168e6628cfae894b219d105e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e01cc44cbc463b72fae05d41a9c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be660854e54f4b544826455f2a509b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5029ce022d966ed000f4871cb1aa8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555139e70e06d4c8974f464f4e2771567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb49e1b43ee95f83c083ea0a5152d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725493bdae38de57d040fcb64de59d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf51d046c23905f265f91a2ee0c3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2481ed10283909c3429ed58eb128d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792cb3a24c7fa21ada095eabbc9e4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8d618bb088abc88aee183054722b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4f63d750fe2cda34c7bd618c8b99674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9b9a63b250bdcbf1770721b7d4e7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13351cd50e35fc4c96695e89a06c1cb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a202ab19082e31323f6ee266267d37d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8770b86809cda22a2b70b81b91f3f5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d52db28185645438eb415c67dc7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c299559f1db2c1548b155f7a8687c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c962e5286b436da553863185a40181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a50f35283d5e000bad6b7a81f945d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f35a71d872f3bbe5d0378ab1497bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357255b07a0175df88ce14676f7c925084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8264b88da9a32f810901cf4a8a64a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da4202c8765d7214a8e1904c191ff386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb29ec05ba0bfccbb728b3e411ec387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f168ce3eb4b47c1948f771831fb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8640f146a38768c62964e13d0551e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b82f0865c38dedce581692842b47b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc466eeabcef6e350e7a81ba931e1e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903e7759b3e31929bd3719d2370f5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a1a1ba036b24bfe55d1bcb81a81c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ba1e2e98669dda12bc6f305977d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394480d600ef887a3aef5e579934184895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db71bc37c3da5f3e02489cfc9aeaa8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789deeb8e55880072ab4d7f9a9fe1d8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15f2794df08549d945579069051f8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717af23c0b0f10be07c3edf9aba5c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb54d9200297fb252a35e2aad97a79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b5dfb40282997101afc6f037f264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279d10c6be28127650f57ce60107b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184a8bb1bceefd28e8da684be7744d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3407cb6b6a2720ea63f07ef8af2a119104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ab38c2272e5d7fc33ad5d21ec5a7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a567e3b5f9380aa57f63a3c6993e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d233af879717b95b1faa59c07c9187107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d605ee8de3001efe5007563e258b4f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e663dad837f819db8cffc7b8dd149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8cd9fdf42b9de61b4062a82d4162110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e78ca7e3d39fef4000f39f5cab3cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343a2cedc9d38038af6809c83906eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba1ce2924986ba0afaeea5088e24e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019208f337a91027cddaef0db40a6860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab01a204030bf980a6f5da772fb9c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9827e80ac843dffecc1cc1ec2ef7a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c84e7bc113cc51fe36d86376c8d57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265dabec5fd8a12d531e3dbf95069dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23219065e295c33d4f11f452e2e1977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a37e6bc1232cfd62618570e9a53f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e423fc1ec60b29d662e0cb931076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f4ebe9475818ac869974aceafe04e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516dbfaf0433208cdfd8445c66ca7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925062d0b71159502048c574ed4cf59c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6282ae84e747c8ec647276602d9f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884bf6716f43e053d72f1612524c9ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff22084153a5542c7a593b2ed9ef62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c85e163d39e7ae8837d152a521c186128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f30ae63df3273944ea8662655896b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0cce0e8548349653ad4ecf700f997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42311f8e5110e48f40582926e80a8ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a6be353c8352f5bd7e0a5d20f19d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72dbb66a9db17a56295e74a94a630133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba0053b187c6de246fa97d4d8991c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78afa979bea715621ac9c0d5c282de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503016aac90a028e3a5959de026ac236136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641e81e2340bb2ad27b58cccf8b9fce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b2ba7fd8d07aa1b10d1b138f63841138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5150fc8990fb7ab4b64cb7b1f1cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc411097000bf0d3576a0afb2a33e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4adb8be59ccf704bbee129d73edc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158dc04fd6c8ff87e6f29b478c01a9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b987124ab4c6601e3d1af1a7b127b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f169c231b02fd5d1cd4a0fdec5c3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3239a4a439bed3aa598b9594c2b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3d6081dcaf009d232d08871b4872c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aec0d1f667ce3a6dac758508b62433147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0efa40e7aa5a668a58e76e5f63d2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae2e3683d099691c89f136e7f9cbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2eb4b8c8869ad823545533a86cec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe306535a55c8d8cb67a81da8f70b2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc987346f514a62174a7e31559d651152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8fdbb6590719add58c07f95c863fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca21fb42d5e75af45e9b35677562e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02ed6ec32a76aac8515d421d01d6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5132418fb262abc131100f5d57ef4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6710c588020fce6fa6ccaff8606f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596820d2d63a94a2aa4faa33e0a9dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57f6e0eb62167abd0239d79cd29f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104c63e2205b4557f07dd96847e1dcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c181c51c113728921f0b2bb8e2934f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401b7745b8ff8c58396cfe70fdf1855162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53a7da055ea702cb374fa9f4c6d86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9143367f9f6dc47301d8bb51b59d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ec10d3d45a116c34bc615961fb36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03528691d7fb77964c76d1d285df86d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba528f52e2d20807e6945ed844f68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f3a3f34c3f11e5bf1d099796f7f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1275fb2d00a4e70683fec15baa4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae543c06cee0c72e4d20f71488c59e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a771a3cf1216a65bca65f3d187e8602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8157aca4c6bccbcc06e6033a1639172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df63dbb039562aab8550f0faebe1ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2fece9686dc969375cfbf46ec3a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b491b4f21fec89c5ddebfc0ec62fc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e65ff9dc8af865c19fe321d196401176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcb447731a47c3cf38ce74495b6183177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba76b42f211c98e9966400f1415fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dcf6dde89c0ec3f90a01122a766c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603c788916e800badf6f38f14eea57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d9f05b68a93026d30cb1c1c0ec3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8e08928c7b2cf783c6db953b2be0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef2191a77cde0e03073547a6b51351183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f937f3ef62d0fb735d557d235c187f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5904eb0b7a319b454ad5823afd5c10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4db63132fe2be10d2415c7a9fde27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c4d9d6c92b514e7596fcf7ad2ad5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017891d6af93debee7d534f49eedc887188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bf8b96f6c09638410a1cf4d4b9e3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd6e73927610554e3c8ee00c37826e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c3a9e65428c3ede839f23f661599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a9312dc34c3ae7fc1f503bf7883d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bb4eb550a9aab5d9e5a7c7bc9751193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828722add1f91b4665318c7b3065634194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864141032a13139eb67fcd70b24aa23b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fed3561287761e4865b5608b5de65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197fbd86565a4c64fbd84368ab8852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad4de84964df8c59694a4b23b67b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e422f18b21fcb3ad83323188af3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6a42ce3dcfc2e86e09240b953292200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d763f54b097ae0343a13a98618944201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6c92939b7037e93ff1d105fc32263202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387fef55bc5c7d4a1de092157939744203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0778118f4287fa3222dccd5f17ba31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fddbb6dc606f97a15cf461e00a78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38609078acbdf96ec73ee7597ed3a057206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6000ee1af0538cd95d7970d59952d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191eeba18fc02f8d81f7a3fb748d70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1081e8e04b2d3f16a3e3b522b1a948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9e59f9731c9278fd3e2d23027aee5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2355aa76990cfdceb7f68943a5ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668177a41a9d0d984bb9b903ea4d84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e0aa3c3a65f3215f741754385ce58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9b048c0bc756b8b50ef984afa77c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7305c165f81226e49573b6bba697ad0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2393c81b590995727efc3dd5d310216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b6598b4d6f0c120666292d3893be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a249d62e4628f175e7abce4551ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afddb220850f8fe77965c073e799a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1087230a1f5d07f2791041b38af04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11609ae53ab9f4b600aad793e0cdf5f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc180c5384ef4e0e5818920641f6ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796141c9044b21a34409d78719d4746223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86810cdec4fe218c69463721e532b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acadfea1b70c82ab6beab35edff7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0bcffa33476f4b3ac87043993dcb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7efa862740a82884d747a0083391cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dd0304a45f391fcc1bada1f0da769228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f1126c873eb06a0c7a6420535af18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee9e2ff9b077fec7d0117791ea4eed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a3840f85dd6419512410ac6211ad7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2610b74078eaa77c4462c26b2f0994232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee7c801e20f18af5a4b7b54a9f9057233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047fc984fae98aa5577855a276fff8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981a4feba10c8e2f1ffed9feeeb1a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e95c5401e0e4a947e7a643e958012236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f7cc0d84ea8f5f3ead71519002c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1658c019199a2835e71b440d91760fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ece0c1e8e07e65b546c7aacded09c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18a6ff09f8b5ecb7dd3e74c51086cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691fdea2698ca19f9fde3d33cbbe7eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5d54302fe06266141b45c334baba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ccfe3266cf02968c71049a5336d48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b44c599332461fb1a9748d2c5669c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7451fff4f737aa79ad1e7a072848f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425e0d9c5e8d78559a24cb5f4d2e49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d38b69898a3ae5a224395c5b63050247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443811eb244fb31ac9e3fb53278d9d0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24385c0248bdfe82146bf6c7a3e175f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78edbb866b22423351fccca0419475250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d7fe81777e0c27025ab4e9e5606b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c990c68858a96b56fc94cc6d87fefe7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c392180ce4425c18a79ccf8b37cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c706ec1ea9131485c2d96370e466254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074527d790ac9efba8e9faafe7c730a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aeffb121e283df2cc055c14c9f35e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ad5a89f9632ca9b9b2616bab0698257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b056e7930c000eaaa6347ec5ad796258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e8554dee4232e5c2d30ca3c02c88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53298984be708fc83e343978f13a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d844f7ed235b5ceb48eeee9e9faf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1f20f506cbe47a7b05aab2e5f645b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6bd3e4aea3136d373cb2f7a27ff6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372fd34985b76bf15601d82138309ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a75fcd219f90d7148cfa0d062247265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef836cddd4fb97b1c06b10d01fafc98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09fed5a36cd893f60087f359f32102267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648be7158809cb5592f6a6dc5a1de52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec1077222704920146f9516d2c1d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fafece5a726b0e2df693013bf62245270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e5d3c098fdd419b73d88d59186e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf977ddda098dcb938015adc4753b1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a77fc8bc6fbdc2ba3a2f190b3ed38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666de9de29157c70aea64d1694ccc98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6626fc1bbafa4d21239421f8b98ba2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f66a340648d95609f5dde5057c99a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4dc4801e73aa89a9d774072b70894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec89008552f268d07271c814a6cf739278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258f1d2701863d30f167f1fbf61808a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d7044ca2897f8881484cf6d63a37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd358d8a72443096a1db43a17a22b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf111b22b800926c60dc47372076f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa96f3ca39fde5ea87f67de3dc0c80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc5690b792e8e12054e7ac4c41d07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7aa957455e83564eb6495502fb4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb574ca7e793949c67c52f9df0e8d2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1516ef85ac82f7b74b549ca584391287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f0e0e6e89a0bb2f82d272e177ba24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8190d1f9ac72b3a3e336877781e3b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25529b7cb4101c1747191039dafd084e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb30346d0e688839f42269b3aa69b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7a6966d19dc7ef59f70a3b1e0b3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f28dd63159c6d9205fc993a7e0c90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24f0102a638a628ca57761add4b98b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325273166fa745320644273839e11c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c0250e65d35a17f92bd0e71175ee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11440003968b8145be1b232458d9f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3690d27902588c964dd595fe23471d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd37c789604e585afdd42b4943d8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd7b0f491ccbc64e7e9d450162a4b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29bf8765ac6a3c0452ba3922da4248301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676826466759380da52706f7df2a954e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e88f2f43db40a2125e2282e2fff2bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db514a73207a90b0d24762c335ff8e51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d008aa1ec1d81fd7d01407e72e4a4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880e25fabbadc0a8d6ead436ed785c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c23dc2b64ce68a3603a3294a8f0d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555cab4239da23d60e988e37b481fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73bcf42f95bd6b311738704c017ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2f0feb4aa0c374a91762eac843d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a752670e88571f02423d997131445c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ae23ab09f85775c0972602364056e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833a7c5d1eaf088f8e36087e812e609313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2bfd292b037f2a41d866f6af25249314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef175dce0295eb0d3b4e737f0b1d5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90862f55a492a31409d60b18bd7d08e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba0ba2773e56d99b139e34ef62fa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba33a0b4c6d9537a9d610ed06821eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594749c069910661daa424ff742c39a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060194ad575dc6e035a2cd6e310078d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc0cf14949e23f60c6c5b14d011d24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f316f5b5fed804398afdc29cc7592322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f54eeccaa4d9d64b90aeeb7327a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c68ea74201cd015774bce531f059324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b806aabdd0fc936dc3f4e01e306020325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66d35b8be4a028403bd77621cb40da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a939defd58e09f9c2cb8d632c6924327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994c23c2a6cd8087e0b1d69a3d0ca61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745b9c5e88a559aa8ae7693c5ded4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba4237896ee0ba6d0d56b9f210557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab8e5179c37bea532dd03b184864d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f020cc11a16656850e0ef4f1f6cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a4759d49a0883152f4014a42199f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6fe5daae0346eeb1b6e0bb33433bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155899b5ccff26bbb6b15f089a7c9e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc722152f6774b22254bd48cc34f36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c0a7fc9796f08df7ec9748b3d04c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10070ee344fdc82c88a943bad0d5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298ba84a5eadf14b826642f7e981d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256922561d68b994a6611c29b72fa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c407ad96252bf371fe1a91ad5a423341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21189fcd3433b9a970b0e18eea7c072342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac638a6fe917d4ca4a0188c2c4cca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d5be450fcad7560e92f952815ab8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6c78c69f831db46e7adf8f3e8f71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba848f84e026e2468b14292980a05d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd901c805c3cfe2c48d7814f9e7e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3193616697a8f25fe02ab8c57c46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a542cdb86a336f0f75c814510ebe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4d1997ae837fbdcb505061667a76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b27c572b099bca83c48249ba9b118351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca933a8a0fe0ea3147c0f6eb771f1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeca22f9b8f168623185296db1ed38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4e3d24e3cbb3a29242f20ab9eeb4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ecafa17531d38c084c426d8e40764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f333c889d18211761dc85b9df95594356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984e113ff22d3f21e762df7ccdf24d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285858d414190de99616fb1b4b315988358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829169fec679457f6e541f1ece1b204359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658433a9255989508b623343bcf3b09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fec73ff48c3ba102137bb37d4d7b68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5214357a87f8be146831e7a4596fbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269adf4a2be54b84a081c52bcb727db6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd92e519714d336be1632d620086419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be812485d3b60f36d98545f1f061022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd2251ed21d321a61ec7d65fa8fdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d221333b45a2420e0b4d0f7ef8102367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aebf8aefe3b4a14324e02dac1b7640368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e6491d7cbc1943420324a41b13289369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ddc1118d13afe1eead3487b174dfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125443014fc0424184bd2d451cc6c500371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70399f9c5f6dde0858275443c035e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4261ef70e2b659c38b5d761c8cbee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510fe55dbee1ec8672a435d7e7173b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ed2212d734994c2b2f8fe821130b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce9a928fa85f90d59a71b4d604951376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be89a15167be99147056d00a5069c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df28edd990300353ba4e17ea19d5dbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a229621e92382ac1ff637add3ca193379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1379faba842a3974e63571700927e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb2b5e147d3b924ba7749ccb1b0c87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29e5453e7e336a4688d6e6dabd5c30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c91199a9b82dccd04a31f3c0ef0d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b8daa917c7cb820bb51b14a177a38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d160d9bb79b7729f3a2fe482ea4c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334419e0de05cedcea2d5c923123b7b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e4ff4cfe5c3bd452719d0d9dcf72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722a99e12993fa5391251c0c773cba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ef6052cb01642fe2dbbec663a185389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be53cf434bb77b7da7326d0c2eb94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa97626187dc933391d3c341aacab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead45744b8f5b67766fbd7677699f0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0457cdd978c1f17ddc71091130e74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134617d4659afb016fb33dc8ad134f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7125d10d580eab36540c8558ee880d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158432e15aa66b45abe1883178d184f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a559ce80ccc33b8bc0963ec546510397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735514978898daa2cc7d0b696a94b37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d145c5fdeb3af93b8696a6649a6d01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bbfb6393c8d37aea327ed9638637d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2528b38072bc532d7cb8cc14c0571401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad777d5ecf7948c994408ede9757267e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f73d6e37a003b261d9ff84478b462403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3bd6256acf9b6c358d92981e6c81d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c8cd540a3454ec3af0b99b3ffccad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15c9d894797bfb03ee8f89d463681406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f9f5d84661e16dc0cb49df20443f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ee3e604f466102ddbb8eaf457188408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a65daf149358b0c9c68150a337b34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e7dbffa13c318f27f1a496a45361f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d38af27307c7c92a26d2484a1b645411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f8a0f1b7d6bf59895e2e429c6eb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743cc5a5acf9b7aac927fcacaab72b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36d94d13eaf006aa4094a03632c11a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab8fa6b998bcff80d8a3d1ec4a0f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782ac4427e34436db68229756baa725416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d8a0d29515205fbf6ea440a54320c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c099b50dcfb19d34a9649ad859768418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbac39a810d80f2647075e8bdc3b7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784b3c78dda2ff97b4b2ee2f88cae0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc975395a3f6a1d87783b8d298112b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089723c24fd8775ca797359b5b25380c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b417af74cdb94e67a8d2d0ddd2be0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ba2de788fa801e2b1ed85d99609a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca3b34126863f72b04826b66a9037425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cb1896f02fe71bfc5771c055e340426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043afbb4232114975d3b7ebb65dd9a06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeaa3a23c75b0f1d1ff547312362f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba14d171e9993312ca35c8855d72d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f156856a43f029e4b26e36fde0c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206d31f35bacdb89c4652dd2e400ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b3cc298ef8ffb0d8108b73887dc31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122b69b003153d8093f4f7deb5be4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275772da8388e23a4a861f09dc645dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534321cdbd89467cf177b057873973435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af98a70d7e324680f3947a4cd41a92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b541cf475d83d3a17cf7fc2ec8f8e6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa1c1405e24a419e6a40a2558eabd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6dbceb9bed94189302be07decc7c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdebc3e8355f2d2fa4b77d034b7321440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa46d03d7ee24bddc7181a4286b07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ada80c359180c3429a1643054fc59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcdc0c8a560afc8df2af25b07b0ef8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1417878312068087ac3de92eaa4df2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a7a3cca002183d7a568712230f066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173ce44e3d09a6844f3137720de3b35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a20cec686335cbbe1c0c996914da63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f929242d2cccd1140b6d91ab3597049448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d37ab91d6cee7395def70b885bc13e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a54fe4c0e378d2f3f256fbc1a47e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da56af5f410ff66fdfb9d69fb1cd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c033683a32248dfb16954ae0212c1ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afddeb9c28d7be1af7a5260b2b4b7c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872998fdfcd90d332f124df3673ac87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4248f2293c13d336575eb48e800e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8007049bf309ab5a4ba73ad891ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a247cd5a366803b8ee4956af021e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2632e0f14bf8d25987112717879ebea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a7c98eb8983f636b5f4d145abd9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74516f6ef05dda96e01d1406997b54db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02485e91f3e1a9455b4343cd81463e72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2296c6464574e889e1185584c8d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8f3af116690f488892ce21688fc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add467534058d2475c668044c4bf81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b961e544e918237faad268cb59b260465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eef83516d59fc82315d39936bab92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51fd2432f5524b737ede32224f3296467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e48d0d42113ab3c27603384c32b64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974dda3b61615654176f91c9fb4514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd3367b79b8d619f108808109ae9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ead1e0886237cece5140b199cf995471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c776a081e58bfcd8d148b0743f525472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92ec48c1a09117bbf5c1618d55b061473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e361a952e592c82f30aa63ab598234f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d07bc3de59cc919b28fc439c331639475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe33d1bdd35860de0d79de21705241476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58540d9ac6828a125e5d08959e97ddd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbecb9f8a7003fa09deac5872f7f23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2d9466755721bb013228672e81adf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1376c2313fb755f772af435be0e57e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279727e928fee5736efd2de718d79992481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff72ebb2e9dce3a4226f7c2461ec1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd47e907a25cbc36fb1004d36b11b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0df5ed3ad03d3010e1739f9f1d06c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8629bd164d682bf2d2a1f1de650463485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb3ec1c2adfff6d6040f265b910058486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9177a1433d86dde2878e61fa05b95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23973e12f10838b70fd4e4246f14d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc092ee02e1ba27fd60065835dadf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc26735834d3eb0ae2c8c2b97b3b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f189a74302e0cf93c62a79572abcfb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbe552a757832f4ac88c49d36c5a45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb685e7ccc9db2eb469548b1779d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9510628dfb1b1a42e69e19b80322494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e3b09b29d1ab6449e7c5a53b6027495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0797a8daad85cbe07208bf5148f20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b011e9153128c0cc96e7669797010b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a54ffe6b68105d4aaa748b8f5474e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c330b173d7e50d8e4db519e3832d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f455117b2150f01e3a5c7c9d47ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a7ddedf59fe92d3643ccb543f4d8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b301ccaf45937a69d975089ea97f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b04aaadbdc9ac310fe3aea773464503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec1c1be4f944430b275b68d8a697d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d89fa88fb942d7d61b8f328819fa97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4481a1702cfda380bc646ce00c500506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c44a6ab05113a4eca338d8a3323213507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e0c1c6fc39aded7e951e39da63eff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b7c180a989479274c242d2c6b8fb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fae6c97f16a1113ea008e7aff3653510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46962d403917df45b33bcaf4723a97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a674226595f47d96776d4d406e6f87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efaa035e429b2c9f0a9a66108ed46b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2616d58273ab5e8576d582fa52887514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0897d3f63fcf4d38b5f991f1cbbc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b74ab9cf701eb3eb10c060d05d0f64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166900bec1f6b01aa17b623e9ad7b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4be64edd7d5d11feade4159dc9857518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218f661d3bda3e5a4efc023e19129d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd168a70a72a5b88d1f4d7cedf8254520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905e06103aed4a7c362fab651eac64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d79667228649e19529b96f854ec37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f851c0aed65fcd219b5a49ec4914a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da417c07e3c7be285caf00dab2088b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c09e939ce963ae1e8b6833ad15954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad51af53f276d75ba466d4b928075526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6b4f6f92e62fba42f1da637b96476527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4555cb63dc47e3815d224993e3425528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9059545aa554a5e4c0509802ad58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b110b531421b7417bc57056f16e361530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aac255026f15500e0af6bd8b2e432531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1f90a11259f3a0639062a4937002532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d530d4873c0d8fbbac3b76b41e7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c9eb479bb53e6450980ebff12c25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6414f42d0519af33c1461decf9f7177535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b96ba0fd3bf2e5f8522514d7925f9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d2b7af273a5dc37111c51945c0ed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e261269331b2a83f9770a1805a28a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a406ab1fa71cd8396aff951c70c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4c332e89826fffe8552e3ad2765f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38752e1c03c09ba9167844529cf464541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c078e4bb768a2b6faf709baa2e84be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6677411d71802e7b55c997363a38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5decf47a690e409ed5e5233e0784a07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e0cdfa49d1d9f5cf83ff5ddaa245545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dc0e4b75ea6cc11a98e6df0ae6b44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f049f75c92f8537c09d56cbabaf69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e145365e460fbe03bf5f954cd02dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d24428c981c151ee1a54f712b8395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a237080bd10b7723a65cf4d7ff1de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c79319e1aacfab60209bd0957b035551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b66fe99508e60be5be8daa7bff8ec2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bb8f2353af486b20670a6dbacad1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433512920712b8e1eeafcdd6554532d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b721fb8171b9e0c02d282da1a04762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb45fbbc809b4ee272b192f5ad8dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35efc01e820a81f5b0a765720d4e0c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f4636239310b9d0f48c37ac66b8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d96a39e67fe9c55e7a6194da5fcb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59424462e6d9fe66a82931f2e7b79c52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98c6433959632586a53234d78262b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b1e67299901d9f2f819e1d23ef8bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fef88ff5e1bd57d5849b6db73c59e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818140daa8d0ec5c5986e221ed19ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce377ef7c3e6ab184887bbfee9a69ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd66eaf4d33d71ba45d202fcda4d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d00520ca128f111cd2e143d5d6dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af695d5b81c5091b7b799cb2b1682568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b1b67199bb6d9b16a1d82b7bb828569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f625e6468fc98346250c9dda1d98db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076141eda0f9242d594bea6facbd0ee4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee09d0b8acf3a6bcae43c505a6143572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a25d2ce7a762646a7fc2030e7a9b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb891be162085c69736a114c1a4d53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2fbb5fd2948785fd365440f7fb01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890f53ad06685a3f71b7d89a21b783576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269684e07d94c9fe875677c5f606826577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a11f4887126c6bad62c1b6bea382578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b43772821cdfa10827756f2b72ebf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c330e935cc64b9a788f87dc59e6b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128576ca5af1ddc4fd7583e65e86b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdaf01cb621af2bad11fd5fa50e896582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f7c326a5d94a044888d2d2729f76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d25cc9b0ca3a20b08b559b094a5911584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca73ee61888398eedfc3aef0d3015a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a11dceed1b2d58dd745e8fb80e9570586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25136f25894686b18f2ba0b1d4a399587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40434bdca66afe3f22a215505a9ccdb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32442b5522baf04e905d23473008280b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986aa174e52290480328ca462ba30b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6288ba4ad845dae67950d9e928beb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4abe1d33a7a84e03b80091a853355592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a940d6abe812fcbf68f5bce7354a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712545f424c598a6f085e6dcef18c94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99e419abb6a12c3cfd199ffc889c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d346b9e10b060f545d321df4efd7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da9217d035f926ea2b281ed1401dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211c0973d57800ea0fb8f12079daf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31395d9f97d24d9a98fe3e5c6a299599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274812d9ce90593a1f339f6afbcfb4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed002f5c4c91a8542bec0e246dd32f42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae19f69e819bc763947e08833df1d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd370f537a1e7973b455e8ca4ece7e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca659d937f96f47110acae45c6f8420604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9dff41230a6e243ed12ebee1f7fe9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8b7308d522f81a48360e1464b4c54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca5059588c1bdf7afc5d710b3a613607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6562b5294affdc597208deda4ab08c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e5b1ea8fd7c13831f5a05aa23f06a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883da0a480dd679c0c66bdd3686d0cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2fe6c6dbeef3e9fb4d1d209f98fe9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475eb06ea1f019b52552bc5715f516612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c921c5536dd21e3e46dc348bae07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051ee148164eb7c6059d0eb938afa4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bed61ec1ce138c211ef67c9f0292c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f036bd1dcec8093822c89ba14150d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8084edc75f4e83b7aba8bb72d27054617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7308b5917cdd3c9d3a7653a2a7e13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd742713672162d3f3a104ff197eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b6f39d350bd12a88a332af9d721c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c356506a1d8070b15acc7ee15151ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9ec561f9cf591ee21277397b3da4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28316a36c204841b51e8426e167f8d47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14d2fe98aca99b161746f56c31678624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b29243991bf6a0b22df0b42fb2a5cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec747ca511f5b76a7cc3240d0cf8e470626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caedf6bcb6f4f046380918d4b5221e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5459216f364ddb6deb96a75f8c7c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a64a5c790a0f8c027570653beb29d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e3ecf3891e3b74418925f5fd80a58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3dfd99c245e3fcbe5c6d32e98645631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5b014e45f36fb5e5e60f2dc950aa7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a60c98a3df2247d1afef37efa4371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8630af6f252bf82064e6d7d798b9c78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5ba85f28db4653f168e06e485d567635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b358564cd41a3eef1382dd7ff43206636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817771e1cdfadfcafa803efe6caeb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4181a33604f87b19134ebf1e48c800638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74855f72e4dc1aa12c0f56f3bbcd9e16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54696c445a715b5efc337f820ab889640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b7441c347c2522c021d7553a9bc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3567a5d996cec6d4231fae45eeb5da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15194ede7d6c9cc43535a61cf1900f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccfac87aac1ca183c5fa7f16ae135f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dc7a8612a2327ca2728bb4267dfb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2d602865f9204676ba7b91992f00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246c8fb817dec624038b79b9918e19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cea1b6d737cff0a625317a0c842de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dff7af590222a1f0ccbbae283667b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28592a36c59d4590fc14e11fda94227650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c32e02ee21c5edd9eb4bb075032de6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cebdb9bf6eca1a43e0b62a651c329652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa9c22d0e17c896fbf0105021f7ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990e66cd76224f4cc7f82925dcc9f48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea5709d321691b6ec8f69f0ee0995655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43544cfe0a811f3405d6bbcad84ac7c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83141acc2b8b8ed4d3ba374957d55cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffc7d4fc13381447c7460f68967513658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b9ee79340ff8bfd0f543c42c3d59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0b912621b0ba255975ee46b3a850a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ae3160d404e93078816daed1257a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68113f2aa6a28b1deadf4054842311662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc32c11764f8c93399289b4c16932663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec420b74f35064d0998b24ba90f1a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55d1068db1a87435d6d0ce68750db5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3cd0ab0903e1b9af9f34060743fc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0d16a95c3591778882c435dcaece667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518a189008bc0560e34ace9d564b6a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359bd7997741cc0717e164ac807d5ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8207fa183d04e87aac479237f2fa627670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54d54f881230dec0d94bf9c42d2d35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c9c9da268f3c980bde9539eae5029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb261341b416631172c9e4d29ddf9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc64adc6f25557dc7014cc5b330e520674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e583d1187abcad9104a29f07a107db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da648c931c6b4d748199624e7be5b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1fccbd5b9582e82f71f03b3615ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeea3ef212f25966bcfea6f8e4f315678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338f839ecf27b39867bc6f28025006679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15f9df3f5b4519f87318ae383f77b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a46d6493fa341693010b3b54c1dfbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00241bdea1bffbe8e9eb8419f21dbfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce91db197533b766f0eedee3d87d3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ce417013f989bb7d923bd223291d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b6e7f5fae74abe1398df18e79d5be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a1ef1e08ec69fdf95c2e36d02e23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761063cee92d0bd3801a545f078d85e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c305bd925824a8049c7e6f3e44ba7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dba696a9a38e04a12df7f5d33073e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c636adaf981eed2ca395df48ba9d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a40b436b96127a2fc00e161198d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661181258f64434d0fed76d90bd4e8fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9660f9bb863afdb7a2cfa09179d9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ba19da62c306903e90a98f08c4a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a3f4aca6fd960164ab56b73017d0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d20a9b47d81c9b55b5a2fb5568656b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab6cadb605be5cb4e6a6f9244c4c67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88aae12a2ba19ce52e05a4dad81218698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474448e444705f258931be85dbc0668699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a2454fbb6d0a1b576298e39d6552b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359cc6d6a2cfbe54dcd2552c2f3a4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fffaa775f120b867ba78d703d3517702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f664cef4ceacac544a8c89aad1e7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749daaf681858695420e93314f1333b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f0d5462b02d50f2acaba567c636e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e02535e7d9c6461c82c7a45f9213706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb492cc657519a6d3263f875d795e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06041c6fc677cd380ab727520e68e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafccee6cd7f17eadfdd94106fc08f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454d72c93af7f0beda0f37b1a7e36bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4c1e49faf47d383e3e4df3e0eaa1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a842a2dbc7aa7dfcf953307019cf76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9e871ad84d104ad1d48ccdc041c22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f080026e25abb58741c1efcba97d75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5c16311574464c528cb7b704a680715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cb845e0ba4366ae75809174a7a54f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e428fb34307b680913609b944e49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e6f184655da6ad42348c7317af8e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae167fc6af593dc90f3319bbc05d1821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06875148b50510945f88d5988932db6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e033437cf1532355af71d19413879721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422a63f89b2ec69d539987013a4b25e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdaed87d104835e068ee1205742872723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c4e231483afeebe854ba09a118ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30637c10fc195af6fc35064998d5ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d4ee9c4f134635141f2bcb10d6dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd0e27baa02cc76750af471a7252f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee426e1d419fc69326671e31f35310728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea8af492075b00d0dd7f730434dece729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4a37838f8ee140847a4807af055e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad8494ad4d2c6a902da6044aa83089731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198f850eda90f38f90f7ffe95ba999732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb2989a8a0c6de4b6a5e3933dabe2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4c846cbbe1a874753d3498c3838f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6da5c6c8a616fc4ff959f2728509d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a16a65dea07677494c32c76b75820736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2cc155aa80ee70391647cb822e758737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90c6d855ec92aef819a2094c41c57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af85691551759c71a26ea528c59482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979bfd7438eadda4d9773ad94fb5ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb9f76e9d716311d8af8a3384c5fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09608723fbb64f51c3a0ca22d900773a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0025d8970d5ac88cef4c9db93f006743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068a1834ba5a6104af760c5e5e15ff9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181d64d0de1c1c3fdbdde0cb33f32c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862848e075db7d86a4e4d585c79f420746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5a7d279a162506a1c0c81b6bd724747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8570c3dd64aff60ede200106c21341748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53761160951e4681efb021a10a11e4ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec30f49302cf46fb3738f09ffb20fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da0dac19979901fb5b8e73f07b4ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8086122e8516853c3e2f69d25c5b06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73d13367632886d2a4c03306cd530753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9314fb24bd199eded5c09f71715cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338145e37b894b27f9b588c00b492a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefbcbed17558ec88ad6db1e76a897756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59e8b89079fe3483758d5fea633874757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6e696c64384238fe536d45a42961758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0b76447b2ffd1aae1e1ac2cfda7c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>