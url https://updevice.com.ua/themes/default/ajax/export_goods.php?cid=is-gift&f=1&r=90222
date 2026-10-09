--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaea341b955dfe8e7aac115f8dfb0ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149f79f6e0bc57b35a9f7e50338b6dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60ac4343caa03dba2b1d8f185dcec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb156636d15c7deef1d41e24f00effd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3087f3f67f7ee3dab54ccf73b356705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec69920be7a8b5508d7649636de61416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65fcae8f504573aa6f290c2862346b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e44c1c72198822cda28dc08d37938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131bce83e9db85774d9db5195b151d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfc7417e98bb8d820a16fe789bb8c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66305441f064e776729ae1015cb771a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f12df96b725d0b4dc301cf311fed012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54a66cfae13e6289ba1059790fbcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2fff3a1890b926d8a9c8c4018491814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266000c90c5911a6f34d0ba84c32463715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8b999fa7355b5d0bed0eb265308816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ec43a1e0f49b293eeb75956fdadb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783703d44c2ed48ec7eef887341649a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ac4b837948bc46c921fdff12f0ab119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13df4632ae7fe5cd400e7275ca08320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d731067e0aa11101c8ab95d01da01a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd36868c012d8f81ea68c76e86f944222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801358deb7e8f41284ad0e58c93f1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83bb9968f7f058b8cdad875316627824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7972d66f006779a395640f826d1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d42ef5003fddb79553d0b3596e57e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809c7588f6bfe2df9b6dece43e095a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615aa4d27b4a320ef57edc3265fedc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698255c2baf091a914d70430ccc6e4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba623276f778a0c10b9ed731b7b559730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be469808b340dcab852406e5f8efde231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff59a81a859a087c269dceb2823f6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964426b343e29b8f2e9a24323a94bb3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e80610abec2797a23a33ecf549c3cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ea52541c4c119bbf3f5d7911cb7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a50ac7c66730fad7d53e4eba562e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712545989ce895fc9c34b21cccd5af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d76b67d686c0ebf2fbf9e314c8be0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296431d4bdd13b20dca00246129c1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9a9a400c774c22c09e291c225cd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f809321de80601a000f3a3dc0513f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79600be26613a910c78a55021ea74c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a6bb7c5531eca3299e9a3db92638143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec0db362f971fcaa03a70e035b11b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271b370a1be70a214c904350255a1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca140bdd213fe4d12ed6e8ee03a067546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4dfff64df4931dc00ea713414009b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e414534e3ae046e9dbd3f0bf03c67e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae0509c8192401442acca1117e2f9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e0b52138205381337a240fb1c6fc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a83abdc3cb6863f97afdbc7291a6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10545813f2db9a564fdf54078ced29dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5906be79435bcabe073f749d4e0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e422adbd18f00a736356f69fe46c8d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d7f2d2405152a35ef9cf53ccef59055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be6b876aadc7c0e571aed453ab1e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffca3f71d761e73c77eef440d773f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122725be9c47a800cf5fbbe3500528058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f312596f584a0ff5bf30cc6ba951ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f42c4e8f9f0add1c7d146998641a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1a16ebd198ac76a98a743368c491261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2444ef2e7cc65082b7bb8acb65a471662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d0baa64572b3ccf636078f5bdfbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a7fd24447398acef5e3b1b404fb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9166a70a38be78a644b677e0536ea5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e195be1bd580955f7f993a9a72a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a6ac2479d1cabdfd5902e9816c81667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3b8afc480bf08a35e7f4e01adc9b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5969bbdd94099b61b88fa7cf4b3c45c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fff7711e227927ff8db1a6aec36f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a223d4d21f6cab7a20a5a3938a8c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255dc89ef0d89be6043997025aa5c6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3847867df8c5a5375c2bf2a038674273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e25b391b0390759961ccc6198551f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44028c52953ac81b25fde81d71d6f6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34b22d4c27061f4ef9b7523ff9987076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51088efa599ab10b08a5bdf01a6eb49177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7d7bd46060bcb54c947d79142eeb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a751b929319bb3d70255d9da45f49879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9eed6ae9b2844b4af4d5021a7fea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e1ea990c3c28be5949e13d0f940d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ea4e3b9e98f6eda6f92fa44ef27d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed1a1537bf557ad47b9efc37ea7b4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b370d930795ada66675327a7dd1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e02d16b676d20d1a96b89c52739285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f3c2dabc228dcff4b8c05d1fc97e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86310c516554f05d72fc91d481ebb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352a8ccbcd691f8b745d0c86f056def88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed84a08b52ab3287773e5e2f5ba86389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c9563b60c7aa9f22934c76bb835ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb16052f197f4bd8fa3819e804d34b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a7877b48726c556272d4bdbff1e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397358f23e351a34e88c293780ef3ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad71e27259e059300e81eea317631e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931414ac218e7c6e756b3b4054187295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fe6a21808f00309c66673a7a3af2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f05cafc28fb29a3f44e6c595273d2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf122b6de13cbade645e8b044bc4e9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1b2c0e89c653c07d0e7d78b53f3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceb77df397e23b54d2f7aad09df7e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b4f495ae34b0b7ec144ee15faaff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d48ff087bc5a321b0e8dfefc98696102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28094399adf6b1fd63057a4e0b941103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e5deefb2c45ac39045a0dd46eef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15246e4308c1c50d2cc2ad52f5928b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99c8c489a00deaa755673c9de24ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a428eda35d1ee2ef9f90e4a12285d8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36af2f5599b5d82be2e4c80f62f394108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880376d89a26fed6300c1f1e9a8c6ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fada125742ea3a7437701f0a795e25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d474428fcf469dec25bd63d7ac60df0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad129c84fa003749b383568d9ebb6f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396756ccd13a5d92e8f63749e00de5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97893066651261b57947ae527f636cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f129cce634faeffd03ab98721722c47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79de77b710238ba5c8fb0cbcc48c2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a329c126cef902b8110dd9adb0b4ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd20270899b48baad2cc2a9608e53f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffc4a8a2ff6afc2565a297f035187119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31edd457fdfb54cdb69c198b4d2e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afcc2d8b7d52d028b6f8eb7f1f8cdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008bb31d6ad7d286ccc3da623e614b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ed52c7d409f038a346e516b88ba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0e2b70cb97331fe96e4b1cea0057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29ae0896f9438a10a614736a43829125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd2db8c22e7192494b5e3862e5e39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a492fb2918dd3959666bee96f7ac4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dba368b73a851e4f60ce901e2a2cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03750cbf1b6598ee78c937f740f69c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6969c685ff33822d1c5f3a36cfdbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202094bbd87419b3f03efaa77e4210e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a60373e4cc4f1dc6c160df0bc9d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21f312936aa1fc39a9193696d11349133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443ad20297cc5a34cbfcf0ac11ccad1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430df4926576d0a7908fc86c7c33654135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6fadf2e1d47eb9ef25988bf69c5d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82854e507955e652fabdbeaa4bace137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aadd8263297ae35034b2ac28ae9948138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6325f1ba0a90a95f5f81566680702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87346447ef4f7d494ac0a4bbf2d04102140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6412e7cf773720032939c7330015bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316668d19e198b3cbea91745d56a8b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebe8ec6bf5a95f3d9189b4596028ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd424a1c38578caa991e36282b36d216144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5d68531731cff8d3c350e2cf8efa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f44d6d1d218d2d7fd9301b9a211a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca6318b0f2b8ca11d3f51fe9494c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a2221a1e448081aa0578b6951817148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58864ab8a93510381bdadad70ba38a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f6fa124ee1e97f6a8ec16be400a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e1f192d6213de841d7aa2b5be245151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369b84e8e362ff485aca437baa3334152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6d99f33b81181b46155d143ac7a52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cd4c0d626072316e58d791d732ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9679ca017e3f6603d06db1ebe0441b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94471f89f011611e09cb3881bfd9b7bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a80d89b17e0943678e78ddedceeb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c5e02f628bac6f00e788c4f8a36fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa16f05699eecaa5e1a2f9770c980cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eafd66eb9e7bf95b9ea76a70e5357160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0eb062632991dfe0dcd9059873d36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf58b964b0d3ba3bd585a27615947162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dfebeee53dc5f6754ec03726ff80f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c5610f0cbb72af68e4aad17a7175b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab527ade4d61caf746ba608c66238165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd3567efb49cf0ab3f91e7f8cfabe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543bc445a0479006dd3a6290ca8f1f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c2929112e89f72c795b3e55706ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8709ef4b9f4d9404c97d6f4448cb9e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32acca28055370c6ab92c8bfde35fd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243dd1729983d89f0efd1716a0a18d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930728df3e2ed9721975c7433478058172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7183c70be5faeaa6ae030c26373ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab45bad42f50b73a3568e3005aff7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6223bc13634e0a92a4e9038739d2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff22824dd746109897558169c707fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9ab2a4a0d51aca1b2612178b0f013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eeb9857eb4c6896fe60c8f8866277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dbd69bc660174db7d501dff74eb2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac7eab788e199392023af9996e130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3770048b59203624ee0034e7fe839181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8fcfa51a1bfb4bc96ae3b5936830182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13646a6e35c499263611e6476c497f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a882ad1c133f955e48ffcab2011ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d58936c3e8e8e15d3642fbf2b91b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f3ccc35249b150d074ee442b3a63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aeed138f0171af9e8794d0fc161c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c038f26ae2bfe751253a0dc83d0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82be6fa47f2e43e886a62b2680a90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29226f61c4b14ac5d4f73d77479fa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debf7b4468654f4353ff8bbc784a9b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40758c3e32e2a490c86744adff4924192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeff494d4509bcf5ea3b54183944ec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7eaff1c93bbc51e3f0a124eb8ea97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ad69747da11826323c98d070518e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30159b93ab4668ef85eaa8d0d539469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c063765c01fb3357d6bb69b9b298d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304a701080c63a2ab677b3b179c0633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0921e381812781fcce521ea890d30f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2041fee52a02c144b4b2b969ee70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60bcb6d998bfb84ff84baef845b006201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9154e94646637d81a45aafb6670b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa9bda3250e2a31c1506642f6751e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b284328a9a3a857c6abb7ddacae431204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cffffdd46f002064b2ee58e53c5e80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772cafbcc1bd54dccd42c445dc35a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc76bf8ddbb0b13235ad5667fe7fed1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efbdae8978406ddc4dbeb7fd211943208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3736099720c6e5d72ecc035d492c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d19217877fbf7ad181fb308025a212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8069dc2d5bc9c79168529178fee5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2555b8e3473013f0019fb49899e12c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f3a09fcb76665039d9cc334d9e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7f7fbc013db065c7a14984570615214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ac1c7cc85e44fd8a1fdf4b53810c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c753c1a45fd9d0e501409bc425052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb3cb5d02c7e8016d1c2859973db5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a239b2f9f9d4b2e859e688befb5d95f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc02915ce0027fd44f7d8b4b204901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eccff84d4325e178a8efa9ee69f9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb8bf943354786b16f53ece0df72d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd11d47a836255b286b972a88837d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226dc7c2c4878a13029886690a0eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950ff4072c60bfeb349a925b1e163c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d81326e67d5294d369bc1902d406225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1acbf4901c3fd2d1415ebddf1f72d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e772aedb88e06c4af690858df6a953227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0bf5adc1b8253d8411af73f81b3ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4c553dbefed3da4d26f90937aecc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa55ac83a63bac9ef415bfb8643e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded53b2dc6eb899d3850f801a637cda1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a637a903dd47100b8f8b21b361206232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ff0e6be6b64b732b9699df687f5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c0122cac898959f5562df01d66ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc298c1151cec7344e14fedbe1be04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f748eb91268c8feb524ce2f117765236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab05c1aa037e6828c834713e902656237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc971fc6d241af6c4d5fb855f4b86fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493eb33d26c6e91491139264cfbd56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2d0ffc5289c11fff4cadce8cd2c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aed6d3ff5bb5fa7f52576adeeb5f1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c4c554e7c9a8cca2c3c8109a56a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f861552f849ae0ee1f63190bfd465243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f801ac8901c5c792ea070f5f96d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e16304cbabc410b9f5c62712491310245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4e5dfd8ee48cbf67905e7436fa38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637857952e72fbfbe754c32f1553232247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a408df40eb90e96da68b07e60011e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e53846f37756cb0c1d9b0e4bfa601249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa839b4bb3ae37617ad1015539972a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc16c32650c32bed6b484348432d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a282a9a4c62bbf007b192414b5062b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3acd535fe635a9d817811611124570253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db5e4f39221328117a8aeb21ab8910254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811099c68b67b204933ca304312ac2c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284682dc1bbfe44dcfc44f3dc530af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf557061e601c473c7c64b5254d19a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7892b0f046a90731bbb9800217df5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdef734364236354d4ab00206c0ebc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b9b0ab8ef2ea2440c9e0f5b5b543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbe7c87d788a39e5e192c097f2533b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599ad02969812e9eb0625e64251b6bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b2ff6066566a51c8823be4644294c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b789abcb7d6550a3d8ac533bc692a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b49658bc29b7631d8b66abbf27061265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f700732c1fb8af3e13b639a7f554266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f2e678f50cab0abc73a0eaa5bd45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bda1976dad50224f5ee07caf30093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0760297ce9ac20c8975bb2ed345b6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb9801ee2ea89bd8aa69a66e9d3889270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126af00b3a04439852381bc4903ccb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560567343175a0ca787e3215947e54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099adf883b34d58926abb3ec92489b95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d3c56aa5d71a8804c4a371dc6e7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a1e7b3e26750c6442335c68736abd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e836fff150bb200c22a54ba8aa458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b10894c4723f6adf010d45e5d0278277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9bb76fcb28ca6708f51a7245e3f2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef41aae7327653588144acef836023279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450557adc7b6dc41141f9f849916c50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6857455f13e1e9bb1817ac95d1b4558281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa045ff39c2c33b39ba0d6736057c00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b002e32b70bf32a3bb20c710b32ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d4d99f20fa0dbf2258b10eae4565284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889b1950ab08f43accc89a8f5b029eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8eeabfedec21d73cbfe1c49799916286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8a6f6686fdc409eb88f9af799dcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2d8b4688b7811266e7f92b265cfe5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e1c81cadb24f93b2cfa6984e4d14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaa79fded54d9d868d611e10f2e5f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375078f0fe57a092316c56deefec044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60952f931587c3fb1f1b1e871490380292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d68eb4d3d1af8cfe3a7b4037d0f6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab5d851caa5d7d1d5ed6b2e664007d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e85cab6650844b335c313b3c0bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61a5c3fd3514b605d220b217ea05e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2b8f64bdd9adf45577ce263245cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49920cf543f99c6bf343f1bde13e56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8a470f3faec0abf183170dc944ff5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ebb652b2f0bd41c962f46100134aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7935f4683f826e4a3156d44c7893301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24685a9c8a8cadde529a9359edb275ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da93e58d8455bbb06daf9c37ab42b0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc4a08bb64c9aa80c7266ea2a75f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59d323051165e32f76aeb50a3808a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e001069806707462bbc37f8fb11a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73b6eb2b2addf867f006e3ec42b31f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc19550cfc246248499dbf8b867c27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688214daf69aafb01d048f33f65f236309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd32b95bfa1e6026a5bae0fd4f1119310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570313f618e892e75d7a311cbbe7e73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae31d3fb8eb2c04067cff65c445eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c337f1a42ddf2d083e2908aa8492b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10be65834a5695697e25308a0f785e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e234449a8dc0e16b8ff1e1284981cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531556281434e2ff701241c359010df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6fd0a211ce8296a98c927bb8eb0ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5a88d60b14534ffe5658077418222318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa369f6711364578ffaf90c12466708a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5ca897fe63e6bf570d7fe44e1e411320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8793130214c944e1b211d82a045a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3fd11ee276e3aeebeaf034bbc28e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9fbed93b722659bf031d6182d5da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b6d9b8524482795d41e027e4ce2bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b3b413c2ef5b4c799fd61f5e0005d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7f4b19f1f94e77c0e511baa8c5ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2815797cf14421d35522c36b6249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d901c757728ecea02159a46b266be46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82421d4b977017dc0845226ab84aa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf1c725adbd9a274a501fa8e94845330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e09a0187db36d5cff0625a1b66152331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc41b533f653cc869ba5ffe370b91a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943060f206e2be83b2de2a583d3655c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e5587410b09d5f74f777dab7dae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704c9c26a3c1f1bcc84583eaed6a46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ec979cf6281af981b71833e1a3bc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901bfde052915bb4ca42a2d9ecead0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468029f7db30a83cc536140809baf4e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1385e5bf89aed07c7dcdc51db3be7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb975de348d42374bb3e1b47d7f36645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4664c95c6d96a8cf77ab7c37157f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4386746fb7630b6284e5f47cd4c062342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d908fd4fbe448f8e79f937a6766fcdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c189ee5a60d8244046c95efc3faf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3170269bc7f24773619cf8553392f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e330d4dbd0e0fadc80463f33dee9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7a74c1c5c99fc6b1db812141771a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0577bd41338647c5cd5cf52e4a272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b5a53946f6ad3d1e3c4f4756e52fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475b25049cfe5b49758b7e7eac27185350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679df09cc4ba9c223bc0e71ca4ade28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f43de735e97618dc2cb9ebfa5c096352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf3c467ce768c42974833e344e568353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb863389b3daccfa214229bee01f0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98192b688d75e4ffe60b37b9a05c9b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32454089847ff40f7bc9e5cb5491f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e7615c3255ebdb04645070cb8c6d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf33aa37d99db3072c449c37af8b50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24b0b1415068b259d9e6c66907e71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1969b27ad61070de0f1122cdd58966360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d34894b649f7d37ae52d16f1d732361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde621137c60845a6044bb33c1c2c8a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c505d52e5b8b81e730f547adc3de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dbc0a614a422ebf3cd4516ae3e5ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83253f8377da136fc68c9a9e39c70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385f7eb1a7ab3b3502c93100a0a489366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0944a50b5d9603f27ba07eebb0299c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa64f38f64d1ee6cf1ca520a53e203368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc182505bfaf031711a22a0b9152d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92824b918e3c8620622cae2903b8359a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fddeae948ffc4f90d2ecfd543f86e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7795130d068ecd70c292b9e5a8ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f94c4a8826c9b9bfb233b0e5ffac5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ba8507d9b341757c05fa038b56ac6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b365ea0c4d912f1b70c8e5b48ae91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f39f92ff4946ec5536e7f2d451ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef081145ff234b0a70af36cc58219f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3eb17cd8ed9bdfc62ba198559b8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f2f01958310f263b870780422b18d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67436d34539714a8e4927896e41266380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631dd808d013fcf6a2286b7b03140eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f44f98a8a681aefccedd9a3a77ca9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18161c407fc47b78540befdbb9ef552c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a739dc59e681a319e1955e7f05c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc17134bb7cb707a1103927630aa0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a5cb35fc1d716ea06ef5115ea7bec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac050a004583f4bb1074ab0c2bb075b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73425e244aba3792f0ebaf2cef88de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f1455304a04bdeeee9874e9fa9ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7286d7071de698fb76cb745733a98e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1047ca8caf765db6660318547d01a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e061fffb23a38148268e55b4c51f46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802fc768496407b600334b963ab841393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de4ab48f7e98c3477285cbecd3add394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ac0c1e84068cc576dd55625edd33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc319de5243b8faa5ac05765bae1f7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2946581a5c61cfc98f4555e720773397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e037c929222a9ea7b78299a250f35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4356504cbe83a753412988a11fafcbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb5ce93f51bf5c4df6e1e520472b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30f9549527fad603b6ecdc76bbeeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ccd0edeb86f03411f67517d7fcf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23fe2552fee0d3167b207629879dfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d79d84e47b83b0c627caad573eba5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03229968d0a3f64bbf490d612d4e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33c1ba42bdc0303a2022d758edf4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c1a86004b5caf99c7dc8b83aaef5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7cf9bd9206d2399f4d474c58a443e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2de482d8d3ec41ae613b1adf68071409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05668ad0551678bfec4c53e1c576e35a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949801736561ad7458e66519a5df522411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25420d69c392ac31756f62bc11a1a4ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d4b34dd80d376ca263a18be9bfa3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb75d726e6759a58a59408031d705f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebde00327eed01affed57a574831b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969bb25ce3a2dc079009de00b19ede2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e652818b33e6521d0c0c5499a829d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8830bbebc3605ef13e7ae76061b479418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d260653a667dca3b8ea05db81f8323419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e006894a593c9427a16dda1a27298e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d744bc33cce4334be075c936ae77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aabaac3c515f2771a9f6e479e75d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb8dc9fe83687d89c4f611da486f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d783035465da5ef9c72a473fef8d4bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942c0a967c81fc1342a2bc1d2c90abe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e820694afc431542cfd5ab2c9010d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac6047c0de599e643c1810e1047309427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b954d1e6846e47dba12957e1061f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db16ffdc495f8cee80bcb8eaea82d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b9dc06cfaa83c40e0fda1ab61fc79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865998c47fc1aecb37d0588a76050fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fc3899716e7cceac0b59f62541456432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090075515bccdbee442280b20c64e5f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ddf5ba4980d8250003388369b7f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518788744f4213fc35fe9a7e5ca2569435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44700c41186752fd6ec5b7fea99845436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0725716330902c0599069346b994437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01d85388ddd901d629ae0ac6f099c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b243b482b75d59003948248583913f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54349251fb0bafa1fc3b6562a263562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de2898b8e1e22e5ea99c07de2aa725441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24945daf9caef89c6863f7cdb72416442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1420eea82181d3b4d3eeb43d2c17cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b82cc8f982b672a1825988a3237a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bae7c5fb1a53a46127b7e3822a1ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad10060a34df9422190a59864717938446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d725f030e5667715a0c5ca2fc94c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a21b8e080b0376882c2b22edcbb9b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227027b9199b783036569330ae83f6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cec7682bf53a963f4c077c5a4a565450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6262de5162da5d9dbe04a8b81b60c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a632919007d7a72f93beee9af523eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95bd05b893f1b47d7e99d2ac8d676453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6e348a3a397454e5549e8a2088a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a86ee442e21fff19e0b89dd2ec78d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39dc04c2cd224dace9a306a0872529456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b446452c09337022b663c155e1b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf3253393d882c1324e19094bde1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee515cc58dad08a0945e7036ccbb2619459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fddbcc23f3222aef893e17c3eeb9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef86737e11f7a1fe84110cec7a3e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf3b14754e497781db6a907276ed3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4b0971d598be6ef36e6246b1e77fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e9e90dca02fcf66773e6571912b21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5e0468c7e7da2699c8d560c7a5f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1225d62585c5dc573ffdb751d9ddb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73e594f1de78779ca2cef3bbd5d06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5fd3196f049b35cca6b2d445efcea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccafae731cd2295b6e78bda4e38992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866c25cb23cefe49b66eb9c2f3473c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc412346c8fbbf52577d5a8e5109fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e733952b6bb97be7f3909baf5e18e4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08e85bf58bfd50601b595fc8b0958473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d295e8dc890962afb4b74638a20cb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c285fde3da35f8b836815f93a9b5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688786c0d9c7bda80240ca1f7dda02aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f18e64a5dcf1205269326475ad83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe494d1e90e74b212f93b77c09d80c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ab79e9a55a0f0ba8e5bc218597d08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532a2b109bc6106962c5b661533b8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ff6d8045e8f934f6206e8a198ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb99eee215312517519ec465b1e731482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3142e574ee557221425cc24f1bb382483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9386dc1efa0dc22e6f2b0765e43cca6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e902568027ea86a91c3951c4b14b82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a85cf6f163d38ca3122de71b993fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9737800a21b8fa4a0265464f0d847487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b76c605482c3558764648972c4103488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867befc55f5106cfd42f30439d772b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc98960d3aa79c2f7ffe9838fc7666490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e663b3362b75294005e33ea4d9ebd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08060e32eebfddde38aa942cf3f9ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882bdb31e6380851a8f262bc85da89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5bca88d49ccb1404c38dd837514e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce333dd4e9ab890effb050b46f2b0ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55b23e45b808b5854b3a4a479cd69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867952d84f129fb4a59fa69879d36482497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd890299fd4d247802bca16d1a71ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebf1df5aa2e0787607eef991ffa0fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d181544c098dab0161c0bfe5bfd9fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c3bb13db006d42dbde93275cd1ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8100bc1462780fb566a4113f3c6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6deedd998cd6d4cb4762bb311be37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db109cbc4cc10f09c010394b9cc89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb59993735fb7d7c4c1462756ca353505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ade9e005739b560ddf474df6d5002e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6dc142addd4ddfd94d5e70c55d228507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824bd94cea8bd11f98d03041b907a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fa01309c885487a1241c9d8f0f5ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c773445125dbe474dd7a020e5f87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0dfd52177c75bdb3590b3336f857511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39015ce6075be98032e66f094252162512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d0603bb71bbc22a64ae4ef6666894513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8288af28bfb8905a816ab7e31d20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de68be943efb122d9870b9b35e74e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856529a44b7cdb89782771b2d9acdd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bf31db6fccd5f1d0a98f8def5af4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b960963223d4efed301d8a130d35a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e0780a282cf0e21250ec95f53b39f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc5e30ec2a611d520e6cc247f95ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5df52a31a1ca898304b4acfc28104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd46d5b0ff0ea07955a7fb22615263f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa786290d38186a215a57fd90dbae8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460441694f2c718ad8d44bc92e0525524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6457a54d27cac38b098160df16288525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca4d9585c126010b9c2e1030b5193526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab9594eb0d6c4b8c7ae717088f680527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb56be20cbff0ed11c3bb20df43728528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323342ef06908f260f48cc11e47e9a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c04efa8dc365c497b8d1afe4618b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d35f575b3c4921b537f290eb108c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9e451909c3b34cb27964351b3c53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfe58ec76290cae80fd425059941f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d991aaab6390a8cfba14845895412534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d986f7c4785d0ed4fa5d8180c4e147535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f956687158a5c82ea91124ab300ed51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b381877a5fedbf329d8b35dae353a56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed28ee723eb93ab5b9be9590dd84b02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50306c9b22d2defb55d131a0aaf5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e3a90e0e59bda0ee8e171a22fa04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3a10d91d38f85b24528565e087380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a0ba44b2ab99aa7258b8c212d5f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751789ebba52fb6739041fd5266ba8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dcb05d8255844f97cdba7cb3024e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a6a8a2d71c5255490bc057347693545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b2be9dd73df2c817ec7b548209fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5509969e9f5219a755e15cd87e2c7b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac5dc474a18d33ab8f261b429ed262548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad523ad0002013c2382060a006c13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e451e86d5434f61cd5e11e4809ae8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59694d378deed2830c8b82f5e130b215551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260401132dcfc7335be251e3b258d26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f6a4da982bc37da4b5f7d06b982eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9c5b1230709e99092576b738d4d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e53d52d3b662afc392f4cac0ff36c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a327540e53d5d18e2e13aa58e03e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c591f3626b19b058292995b82736e37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661035d79a8b1d6afb08be858a41f74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b0b0631cbb0c901437c43dc1ce39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7d6aad1678cfd440590cb59ce3c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5164e288438f13cf0f616ff49f71c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb814c34f9b7a75ce108149ccd73b739562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7d544fe910b4408dc1e4102780b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b8352e6208c432ac12532c1994a7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771a34c8726ec17e15c8a2acaa405a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a340fc0a60cf14b4a1d6333eea1526566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3800112591f1cdd6455cee71796a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f685d9835ef80192a7e606b4b893e4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb6558cde6430e49d9482ef819e4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ed4d72f2707549d700d7b7ddece5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007147c516bf7d88004c49434b0f28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d325f45e0ea8a4f0107849b0b2268d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba05743a49182bfe1eb57d2bf0fdafd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d4fbb0e2dc494747b6f2f2d144fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ceb4c1fce52bf46dea76e805b8789575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2fb1dea30e3efc02ba3b907f45b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe39f0da2f7f368f8e952b82c1da5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72752b46c38a91b15bb745757ce7dcb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75670729037e5b67f89677a2de2d724579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7be626e5c380764e82d9abe31c0c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374bb8e445ec3eea1f8bf5113cded9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a67f9b0b40ec51c8ee4843852c3db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf55852344e4931e88840d401cb4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551739fd762eb7694e831ddcd74d1af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c13116c6307b7b3113337f799bbc6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a7f96e557d402da5c4058586bfbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea640f62de0e575e73e9878353aa53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706224e49622d1cbe4809ef5bcf5bf93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad257f82e3aa67eff637fcfef6df21a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37837181073cc21fdb105c54ca5b07d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d735aa142e7942f10320273e78ec1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ffcebe8d9b1bcf6577c5cb7fd1c65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291e240b1e9d5142dd6891e5bb1124593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f40ef8849194e96ae78070519b18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d259da609b2dc6d0000e2be082fcb74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b7f8197a6904e1c169724aca2a5a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f9ee95415b297871b107e3ae99ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e6d5c5eef163da61f4e62f2f4bf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1cfab3e6ba8edd39566ae68b0e2bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0dba7a4a055e68d26928b374a2cf7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773c663eff33741e3ab70378627e8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c382cb1da0db56d8650150e9b18e61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c91ff00fc807178af8fc1737bdacc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ab7b84b9940875019c1d26d4c492604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fe965bcf3a2fa1c1921e8181e585605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ace830f968e394871c0829dee5dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c8d202e2f7d0af30761cfe829be4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd763e2ef66b6fc0a736a5a9b9ae840608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd538cb6ed930bab16d963bd603727609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4006b46c86b601ec19e0ba1fe290610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc7de0f17a4558bc825f92b07661d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7653cfb6ba137f48b2d61a98a608a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd782bc193778ed7215b0936d8369d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b82377f39a520957cc21bfa35a95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd31ead8a1d662bf48f34b93dcf361615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff2310b4874aeb5e0680e6302f2461616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d75b9ea68c67453c89f76850eb2782617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a2a90a52cc432071e2df4532fb6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960aaa137d1d576a48eab9bed90eac9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f3d5562212e2ef796b4d05abbc7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f81e944eb5cf8e4229031ec20b6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceff7843f94ba8abf908e48dc90e6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe2480a4f845c35593cac3c153339623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e7b9cfdf7c59dc59176c9db8f310624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c24c95472790c94ec8d367a9c7d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504ce5b3d0b68cbc4cf5212568b0e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae2f8d39efb7643b044cf9a1d5cf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da019511a5923651198ff7ba0b6eaa0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905a95411335cc9e0a7273e05bc181d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532ae96c39bc00e3fe843a188556a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50786679d6d161e7d0c2b16984b175631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b20adc466c4f6445decc17753895632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe67e458de0af8ce8c7e9557b9fc93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c0219076ea964a9511fae6746dc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ff401920d802ce5b2d57deae55db3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44bf3fe7e65999085a267372becb73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23484f2c624c4cd3a471ffaf099a91ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081772b40ec7e8649de347ceba4299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c363c2fe9e1fc5f232ee86183beea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510137a5faba572712f05eb19e3ab8bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b47406f1319c953c7c357101ca598a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26c6cb46ac2f265d5cbe212e99244d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad296641469affad11d17c658c8502643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271713e299f1f72d3d626f438ed4b0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec01ed0b062791ed4620e72d97cee2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb985c22dd0895dcddc71d7829266dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac63cc6b41bda2045f06d77ed9171bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61cd12fab202296fe54862603b4b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec28a49362dd47c1e199edf4645125649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b17226f25ef668829d3dc7b22183f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5df0d7d5d57f696b5565d3c8e448651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb3ce1e87f47625e10bb3dc55dab5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86662073927de1ae4aa28043b6c54e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703508c9390fad3126da75d2a8951e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b112ac52fdd33eb0d3848bfdfd250655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2227ea2816ae463dbc8b4ef7faddf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17bbdf0f782b8c837415162ac383b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d357ceb65c21c3f1cf6efa45aef3d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe1878247f136481ed84a7e7f5f732659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb43f0db551b35e29c1514391f073bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe3d26954bcf605f1dc68b89507de9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74574c4c741f91638ec3ed9cb62516662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd222abf6fb7d12df11e3c3fa8fe63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179c971f9210cf996c18edb10e11b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bc1d6f957714307ebc1af33aea802665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587b0454bdfb80662305748bbd2505666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d34fd09a2ea46fb5d7d4c5a5384d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb288d930e2898c9c90ad75e5326d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bf7aa7da4dc93fa85aa641f96bcbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8bbbe63018414ec6583296c25927670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a044f8dc533a4087a7a7052a142896671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf7c380b1a0b5e8deea36dbf53cbe2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74b00492050a50b82d94c2b3e9347c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff58ec0bcaa86c5a1253b219af084d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f77984626fb55b84694d30bb52828675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b5024d0f468a564728ae81523c80c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4f5f7f11ef346274cf4bad791f7c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934425eded0d64f3e7447a8f4dde2e40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961c8debe33e2cdb0e7e0e03668e0b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f2ab9f046dcc433341c7cf5a3b55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c6e95bd422cabc554d39287c19aec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1bfe3de7206408bd76c8acc55b4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a7acb71a83f7d5e3f249d11d06d25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80146a66ed2ca9c12db6d3cbcc727f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695479b45fd060a67231a30ffa91188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31e63533365eecd4ed55e30f9bc13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dc3d1d36f29badec92df393cbe65c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27de8f0c6fcf8209f1649f6e33510e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130bacf89984bcbc8b39b5fdde121fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362a90640799f32d81170453e9d43a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f059a7da0b269352dade3910dcc86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4a67254753031017ff1fedd429ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b407d7ed3e06787fc3ee3a1ceae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6efc3f712ec06e9ae55b87223f749e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c6324d60e5f991890f341a1bbac1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c7f7d0918f0a6ca34abd73876bbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66df296781eb7224de5dcb6bc9e8df3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacc3ff71ac629721c7689ded91f17d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef9c6d5f7b0754925df4c816d37486699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b35f36082a3c1dd62b9e1851f9a3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713d862c6bd887df78caac32be8144f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf87feea1c11cf9a0b41fc0b70a63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d11860de1aa6b0e8764a19a5f1adc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948c36c5cc6e34ef6d72d4b365e2b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6484e2fce26a7c3e52380e63c155cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67156ebd4581636d2b1819d99eef25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b59cee487cb4913181b6214151f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dee79c1b9384ce3201bc9c52fc560708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27ea6a39bb8d8004eb4c87f9120ae4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052e0ee8d44644cde6f9307386134e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054acf93048284a2efc8b3abe1946f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f217c56178ab06156a1045abcf237a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f49ee73d1ec58bb1806ea8e2ad737713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313c61ca82b44ffbaac1b82ec8e47b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34e52dcdb72c79335b1895ea070ab5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066aed0a5b3bf5a4a1f6c8f4ea4477716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd898d56a833c7985b86ddb240fda42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289d250b8b0a625d8bc86df615e4e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7f652a882ed23c50a5e415b86e346719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8b417677a10851b83522a612409d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da150913fdb7685a1c3e5e76672b0a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216316232a7c2ecf85a5b9f0b98fc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6870626a2b257cc9be337408bf47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ceefffb95ef1b3fd287feb877e7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f96edbba654944341d911296520f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49d48d299d88646368c8e28e0d7ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10eb8e96d512014a67984bf39b4a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02db884089e40778f6d07a9f19fff5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1308c93afba8ca713dfd4cd3cd08ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07fe4581fdff13e6bb95fc4cf8a245730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f929e1cd93352fccb5868885f2440731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7959d34d18d6ad0fdcfbd331069af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f5e718e688c73172122c3839fd8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eab57ecfbc74e9ef7236ac63afbb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fde10bc1ae93fcab801402232fe65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aee3cbd1f46774073bf09cc95fc2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561861a647ffe9ed7870c867aef15595737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fbe7209b532fe4792cfbfd4eebc29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73517749c934521eb0a21339b6622b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4196d63dc2c2705270572563ffa60d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e494e4d6bc005b318cb73624d6ec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2130801f77603b6e6c4a5ddfd41699f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36cb5ab80bb2c41bb7eb2bf6fbd09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de20596740a31075308beb7b884d03e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917816359f703b9047763686076b7b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104752fb837f107a0b29b0f8c06355746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c297938d6c45e8b056f0b799ce3397747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301bf3d65910a4c2b4f57196feffae4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eaab05e7c37d6d53b4b4e0c8ddb09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fed5c3d4ead7fbce7bbc8e09e926c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed570bbdb620ba2841c10ad718caf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba1c38914dc0f3972ec4ba437300a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc791550d08dc7ae580a34a106c4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4fda7bba332f0bc06fc33c526a94d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e223a1a144b822a701813c198e6948755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e002ab272f35a5ac91eb6632ea1e338756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667826c1042085ef18a41361bdb6b1ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c41d16346cb27016799e6f53082d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59edc9154b8c21d9568a31af3214b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ae3c404b1c9bc776ad34b6028a2f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f5e75bdd648bdc8a7fe6189a5c5ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e9fc1dd08d94641a3b19dc675f3d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff81e31377b666de8c2d5afb30e7a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178afe26763285562316b893604c1655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f840ff4509d83a6f916db0cbfa556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad9119bb90b968c37fc3e4a8d35ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811eef7b89e648228c896b0c5c45a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dfd11546cd006768cd19e0d7a0ad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc70817e76dd04014651a2daf265b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640b7f1871939120cc3a3b7c38390e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ab91f26754443f6a686ed40b7d9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc883f08d699bed47e70e0c850aa1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af80d39977dae9861710068d05bdc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03648436f6af9592eb6dcb1e9eaf8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016b752b08b356f347d7ddaad38a4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f90625d2adec8a3d13096c80dd9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca021b2bab95fb6caf83308efc73ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a365e096275bf6ccc59fd45f18c5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117598a6f2fb494aaa0499b5e1f370b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e047f99544c78548cfc496fa80ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9d613d6e9fa80beccbd9b7a6fb5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd76d6774dacfd3c20c6cf8185c1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b311cbb0f3af9c7aed0371ae0d4ee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f5340615ff24e2c132fbc2a672c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce4392da803251573cbbcd4c65a2a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292878bfe5fc42cc01915f04c1f4127c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75acf650721ce9679dd97aafb2d78a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22da1980ef175f16cde11f379c156629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b4e99f66c58609a9fac6eb195975830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb21af840ba7cd5efea15e2fcff218431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8439d9d5b8adb276c9109b6aa94d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac1b025934ddae434fff167c7f0e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bc94ee09fddd54c80b5258c7d2a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f89b2ab8337b3eccd9a6fbb97c7b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a85d4321c025b95fd0a8f325bc55b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a248eb8852744dc30b854a1e1c255537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bcf89c56b816f03b098551a4b628438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b291c8ed457e4ce718a11cefee1be639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4787fcef53c1a4d63a4f9996e4b8d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557315333a5be929ccec5ed0b74f8d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb7a83b5f9ca31909888146f58242a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba33d939dcf25baffd85ad805d720843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1285cf87cf6cded4568ad7c8c1d4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82577496f021ff79d1f4c08c7c1ac2de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4067b449f61e17726f68f33d6a8a9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee445ba06ff8eca01141f808f72fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87169472b7b4b30e5b9fbcf6cd2e10d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad87871789de45a73643908fb289b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fe856c1282707274b36f1e082e59b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81374657220eed0611f143da97e7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73dc777b42a05579c05d36e94342452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494600c22a341166d5a815b6c9bddca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b511cd124f2a3e0df3b708ab3d3eba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1efdfe3195d128a37008c553853955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d694dddb7a3d7d0c1aa45a3a769ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a2454f2e50c530449c0a72ddc7e3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4d3c942313667dfa774e8a759b3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faf8d1d68b9330672ab787755ca71b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853781e78a3aaf84a7db0fce6e4d985560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100bde5bf187886bd22659bcf72a60561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aacb3426d316b8458bd71fd4b2ddd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c966e55589f23c0372e31d45035ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b8ba450e79b29c85b60a46969197b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e70381362ffec197f09d2cdad9b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b5271223ff905b87863b108bf359e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb66536a23df38640fe1e4a989d6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569210769feadef7246eddffd7170568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07d3e159c588d3ce8ca4a215059e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacec0af3e320613ca978fac7428feb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e7d4b8c13f35a1938d3ceb88c59c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa82da40d98eab2a8df00ad698c52e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3356fc003944a72765b76a83c616c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0bac3749467363c4c9d753b1ffbfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc0bf4daf05cfce22cdb378ac2ae6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b753afa63cab2cbd696c551b06354476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf76900242a7423c6574d051e992077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122b7e042edf06a93441a43da0c22f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83788b42feb4d8c7b19ab26b2ce348ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c1430aedfc89f65357173efafc92680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93722caa4ab43b4e52ebac9bed32c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3693a00b7a645ca90a0d63ade1a9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e1cca2278ff0a5fe2f2812e4097a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42f22de1d82214e08cdb36144fb25984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f561e12358c8acdf07abb3af34046785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0de0a281cefbe240557104cf31e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0390b86beb5e7e0180d9382bb0a7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe6165460eecb4c77026c566042ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195f79b63000cd8cecfc834ad48f4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15701f108ed6c200aef0d3804c2702a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e73546ea60aa59bb5fba2e8ecbed3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabc554c1853de49df7b08b3cf29f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d41206d171422b0f5003c46e6a37593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90af2d43d4bd0d117f85168ba6126794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f62d390b2124bfd916a32c2307d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92643511d0d04f35230ffe46f7e110696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095878832b9b558fbb44ec58235251a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bf4e3c55b2642cecb1f573b31493198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863a8c303cb3b8194d9c322c4a154b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4557628c769eca251c860dcbba4baf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801112d140af9e4dcb7a873d092474fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93579e639327c2eef17d9b19cc5f224e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f05b3bbede85735a709fe72797ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17e4e140d7aac47c7e391d79bf02a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fef8fcd87d0e8207397ab51673252105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43988ec271d0103d10d0cec018834cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dccbe051942ceec420799e4b2ec23f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744213326dc670e8b2b42be041620e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60e1915572123787c201a7f41eaa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd2cd44c5bb03a3f756a11142b33f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74e153c67eaa1e3aff0114c926e84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc9c0903dc5008c961f84a4197320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b74b38a8a88eb83b7043e5f671159113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30297532fa2639b6525f1d28c0ca045114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088edb8c82deaa69ade3d18039b66346115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b047b83a50d3e802c8d64a704f4ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d838fcb3bc09e95a2982f9d02f40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b97e6565c9c4b860ee8664edb8c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738239845c5d9645d0e7abda6a26f5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0c03b5f2d4d4f1c7541a8c4d0bc6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fb0098dc378dca835fd84c1ff59eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec020120f9716f34199d4ec8f6be066122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2680aaaf2360c3f099e94f8363281123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210949f12e0a61969013e1dfb875b95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef24a6f78b98a111c5f3a8430237ea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20e5fb28099fb26b28ed24beefbed0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a9ccfb2105fc9f667a4875dbe1c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4d4fd97a90bac137417a44363b22a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a7b85bde5a8137b585eea1256c55a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15cbeaa90b596b5a6116625cd70e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab05e67ca88e79a10f71f64ce13403d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd2ebddb85d5633cc25a21a783f77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12126803844f1504f784499ebfe638f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89ee7c5419efec50e3a1170234a40e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f2886638f8bcf6318c0f43bd04c9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1e9aeac59a83a707a6cf65e76e14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc8537418fe3784bb88f99bdf1c59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f29d7152e01ee8e326b0b8e91b458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b0f83b5c50d4c62e3982f01e4236139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc030e6431d576d38022be9a677ce0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec836bdbbb9d93d8809a881cf78d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3518f87d378eeb75b149c9335682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b48e89b56bea0f334fe9189019630143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab32382048084d64d7d16b9446464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fef66e4875e94e3e4e7a96a73eae8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac428967864f5db591a1a6ce0a2f32a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df7692426767715a0235cdf5777d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97653770e876f8aa5892d50c154c80b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8018e9675a974e273f3b499400051149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b17c3b7ac1c04d09e86260451a531150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d43815407dc9df38415cdd8a3a8108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859fc894fda82ce62bbafe8c38f9dc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc8327b536faadfcc64643bf562788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addeb63ccb7cc790fdbeaea7be074f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d80747d73a22e5a416f1a6bd27cd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4483b9f1d49e00b0d151fcf7214560b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46257da78a2b2506b63be5c7321ae8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c1bfece4c884b8c2874beb0b5ced9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9530d0cd70aa98e3197bb919ab129159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65b55e28c6fb58897b17882083b65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d4c1f6cff2cbac84a4cd54dae6d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62223c35a32d370e4b942b72a7bcd827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b7c76ae95acf66bb3d33622e2743e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74dcae7fd4f9bb0b40d8d16e66d14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cad60b21dce8fe498a786130c0d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586290d4610bf6b337af14f13ef5475f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e219ae9e48b0b50f32c3e1d18a774167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74d3b083036d5b735a19425921c65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5690c8608b61507113a3624db59fd5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5682345689d550f4c0c498ccf60e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0733225d0a29d7d0d142f85ebbdb97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145addd8aa31dd2f6b90991335841e81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c50252a22fe80b35464e7e108afa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb68bb8e515411ff8e655fc5b24c60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c553d5134540c0a1ddc0502c5a44e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ade4438faf47812ddd3c1c163f0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f835b92e81fef5f7db3c7ba8a85993177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc89aa27e45d33b9560769ab00621f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a02b12e6f9efd98b3453d5d1cbe29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ef8551210430da42db2fcae4dc5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6ef653aa6674106b5b0cde4c96c86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442c3745337cc6141beddd27132cb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f89be760333a0e54b95407624ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430831175e03b35ac88c2c270eca8269184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746db6c411e6bfa87be392b462386e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d63812be4d6051e7a679c204baca8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dec5600905f86dd9d4470431549af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36e83f644c54262848b7af146c529a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93bd7a1c9df699a72e4eaf145cc12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec312c59ed1c941dad55f928c50f50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8fb59bbab14fc8e61d841077f6de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268345756f8a6ce10511f985b2b8d68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa187b59dd17723f7cc68580a5a810193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270b327f7f98dd6d2e687edfde36c9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7869b837d35ae8e7af6bc1057268374195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4c26f979611a955dd1f092dbbce2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87af556dafca103198f5d7867fad0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb5676031d3f6925d6bcc578442b06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d763518b032aba75a2ee76f26600d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6234e1dc3598c140e7ef7959988d61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec805258ff55b76eedee1a8c8201a9fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f0d3be0988614d4116f8cd1614f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdbc9c1cd69121b0bfb53621482eac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab755ed2be42cabb83eb2b5f92686e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c37d9747d249e6e56d54c415afb66b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fc0573faa51894b7f8cf91b00009d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b995fd71ecd777d644b70e2906c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bfdf59b43e0b2b363a3f309b35bab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3588c424fd12321073e820d129370209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61caf3538a32a336637b66385f53e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a24e94aa56008ba7c1f6d4e3945a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8431669af61e13a40061ffd78ca8faa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f1b3cb8424eaddbd7e4c2e0da2185213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaebf1628b62c4f591927bb6f264260214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca4a890a4a523f0903c3b44e1d4ba3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c7a4a7b931ccff56ffe42a7d18f64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549089eb21ebca0e2ce6eb27d53033217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22f04b57a3722ad2a72647438ac5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e7133d16c2300670579868fc29d49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7d2ba00000bfa17729b04f779bed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661a44d13c215384058c0ba7e34a1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6fc25a4ac6bb79323db9f89ed5457222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ce7ff13a0585a11a8b389db8202b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c43e4d1bb89f4c96a441afae6b3cb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e9843a4b90f76cc9b0a9ad5848b4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240e91da7d880a5cc18b7f2e4550dbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997d362e57fe5566b641d0d94c2f2bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2f85b6923b2ec3787f4eabf3b865a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1548bf77d4a83cf5badc5f37d2020229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35454ad12c841b8afc9970a6542e8bd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c677f02eae487047b06db930bfcb68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda72a0efccf12cf55e958c0ed1cf1ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4ed81123d4496251d929274f3968233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1532a2cf854ae3df86f4a2ed4406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb169ee2fdf91748088fbcfe00ad2a0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848103db93b8232e3e4cad1642f89ca3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f15456186177218847be41a18e154237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312f9ca52c3300d85d29e1757727628238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9abdc0014de8bf5c1becf87d0372b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d66fd3fd9d47b156811e383e803c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8da41ed143005eae2516b65cb4a593241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5cf650010ca7b86dec9b06500dd0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90677a2b1752d6cf0e857fe8b483423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760f7791125343d0ec2308b811f9a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523e6ce758bbd326a8fe6c6b82e2ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093bc0355bed21fea388fcba7cbf198246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390423834b88b8cc4b299452cb5aa64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588bf2367f751cdff04d6167a5d68d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e260e20a06a1cf5e689a31ce07884249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621b8587bb7fa89f4064c2ff1cf34b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba245cf2e3ffbc2b10cd23f0169f32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b886a94a0f609ac9f5fed05c9dd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd609e8c7b367efcf019c1ca67508675253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b823b8590eef3ea469031ba835770254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c8873990bf72690c600bbfd1ca32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a1249326f0760618711a55e8de8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fdc2e80641149f5645ac3dcebda3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674736abd3af71cc21a46339a3e9fd66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96654cdc0aba32777334f57b139a0e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521af089b23caa0ad26ca5398cd5a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e93ee18b8acfdd864ba33dbee7d4d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abe82af7ffce61c21fd83035d5bcd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69930f866cb5255dbea8ea5da5916263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a9e935290223470ba91af79b5a79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377845b5cada38824cf84c080bbaf18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85382deaece25ba93bb63d38c13f81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2203d1798f42a46f7c918f84ea44a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5baed0eb9b90026c9322e485399b3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56fd8f4a6b58fefa9e6f907560d06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8cf7fc47c9808b5ba8548ff2b739270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c0a15f88005c2d5fdad9ceb0a754271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d976601e3cf726c97bad1a98ccee5f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad099385a177af281cb34a36b6020273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf06f1ecd70cf6ea851f6fe7708db2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b89eb119caf595caa9d88776485f6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d249e84bbe2e788ac0b968cc3a0bbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fcd17620e78cb4f957cd7d1bd06db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436964ab4a67c32711a3a34e71f11657278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c866b630b2ea12739f3dcb6c596375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e2bc6b0e7e6f2946aa15b7d83014280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63663d4a4045076a31c90c3797f0a49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb189d2c28c6b9dc88c2e16257b251282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7ae9e77b78ce6afda24c00d135fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfddf3cb43433b3e263b5a4c7f1f50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900e3c129d6945cf07583d4d38fb374285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad334f3e9484675a501e692c5273494286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf2a7f854dcba632a90f535686d93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56840b2a26abef7dbd58ceed92bddc06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52cc38af438c725ea8f5dc11955af4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198db45ee4582edbcc6e4d0baee850e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1640040dd19e234e5d2f908413c5643291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6172faeace33b47a10ae9cf190bde0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658af4689b59e94c6ba1acd00b6b0f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2341fb23210b0c1c0d2f0d9c497ec6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3218444d64846eeb35c3e35ec85e0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325cb0311c96f6f3f2cca3f6c05a13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fdfcfc7e0f90b6e794b306cf54866297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455a8b309b7f37722b7a1503f325d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c166b428720760d93f8d64a31194299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efb8de20b68a97a3302d892cc6a25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff0c2402b02037c557c817c5ca2043301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823967b78111cc2a6261c9d63f2b8d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dbe7a9c5099724304d73d91c6e16a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8bbedf505b2d0c0ccf91b0c08f1c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b53196acae93f5ba35229415446e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4934dea61e5fabba6c497c5fa8d7da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf69235f8351f888251f2544e36a1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2152f502177aef51f46bf9a55b5ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c937a8aefdaf02ca7474369162b1a87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b401c799d9a185a751d141427be88e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4a73b710d1d3eb0b831ef04ad6bc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d2a11ebbd524efd4a35187ae59cab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7acf07ff13a29bdc566dcd3090604313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8fc295d705e324b0afccec537f061314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec3858e2923fac4c96aceae413d49a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa974be59cdc69c98b334875606702a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a124be65f88ffd99b7a0b0326eaa241317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6dadf1c99c51a0ae12da15cabddd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbedf6fdb46e9443a048f25878fb1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901058bbb8392c4ca99e49dadbc828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5346732a693f2d829e0ae470eed9927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7149462b7fc5a173c6e8ae44c4ae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44355e1507c9cd5a1d88c847d24d34b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4663d4aac3264cb544f824bfbc6351324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d532f4712e30363de2ff938d540647325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf121c6cbde882b290e9a3f58a800326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc90d04e1febd42e262ff503e927e77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e59485f0d422f2cea2f94a16ddd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268bd56b2533188da17d198b83b321d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce5e61eab18c9304dfd8487237776c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d2ae01cc0d33d4057e44fd37b773331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef640a6ad0dab3f99e11597465c46d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf17214e638ade0da3ec3ceffdc9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb149d42bec7643b197a7a4dcfbd468334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495225f11c7d4b42b2caf5ae811d8a44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a0804800d840618427ded6942360336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac356a2181547a5a3eefaed1f6bf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422db28e6d28fa4143aa53692ccc6645338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b84c2e47b5746084e1bc403c581f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e60aafbc9372fdb400861428e17e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38675c27a72ea69ccaa0faa10894418341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99241f47481979454d8871acca52aa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f50cab2bc576dfea7049a140a6eca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d585bd9fcf06ce51532730a6a5dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44a2cb96d005b159746114a113526345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5f4b6552275196b79408cfb6a961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b3730f647c29e31786455b0c426a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67527897484e1f7453c9518ef1b5f419348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ff1f58043f44b02aa29a7126bcc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaca0121fba50759949f5b8dbc768d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae50ce334a286c71ca9d09a585b8731351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad205d8fa562ffc02daba680acd98141352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf39c949133edb491836fed067c28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c1bad2d69c87f5df79bc173d78e88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecfc12ce62aedb84dd3db0198eff6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f703b924030093d196f4c825da1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758465d50e4851bfa09d7463ce8bde4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d135c422ea691e26a754d56c3924c7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145316bdf7d2f820d956faa5513d05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20099ade89a84ed1f8c16b282dcb5de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df151203d06cac399df7bc66bd41d37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fde992a0c64851e1eb6547761ed53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f25bffe69f13c7fb822c2b567553363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c1ff57f00d2b2ba4d1f763f7969d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a468815ec5d45c365d93e16f1ce6579365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d956f0c9cb72b2a006d06f73e897366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a47c2e498eae77be6a585f1e62e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495f0099d55e639f01a4aaf5c2fd45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364b50b610c0524e6811a230ea4e3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e35080594574a5de7d9d91f5d7538370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801514d57ab02fe0780a28229be982371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec429b61a4db452c77a147e524dc147372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2aa301b3ea41f3a5f293f8e79a38a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba737c32fd61dfb8469eaa4b1ab2dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472b941b7255519ea05573988d67e33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d289880f650953cb4e9ed947555f6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac7c0580682abb529d6db3d1e2eb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380b307dad527de6aa18d435c64da1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622acc41158dda2e0c8a9930d7f36459379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2073d0de1f4d400165998fb6a437e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed9878256d527a43d176637f2ad2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296168b2e871bf4e5c6d0f8730e9e8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39805a02fb869407a6f40fb6194710383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9df8be4c30340323ca688146fd4ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ae2022b6bd05a8743d44ab018b8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471cb05c46e7da56d773899f06320fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f3c2b9f6282dfceb3f1cbdd186a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3609de63cebdadf39a3236cf55e2329388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f653590984fbc8f609f4d95ae716e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386fdfcf0f4e8fa5a1538ecffa6706390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bb3c0b3bfb48c45763ac544d68651391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e065ada9e55589f2e3fcf6a50530c5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ed5b28eea56a575bd4d04faa0f902393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c659234396727e8135a251d1e0a3c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2505f689a8cde04492968c0511afd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa6aed431dfa879659f9becafa0a22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176307720bbae3462c24fd93b2c1a2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844174bd71c77b2fd592aab46aa569e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611f9486a49d75cfe1a188f7e4c855399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116f55f0825e411938af76ab8220118400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd71d8003e561735c5e047a95bebacb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487391702d70ef40e95ba2d7d0d7742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382169dd5effb4f6bf26517863c85f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b5fc2afb7c72cc1b24c28283bf76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8318a4847b367a645fc371e7172298a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309c625613930e096c66ce2c7d2a44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4875fa3d2146db9581a24454786591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a8b059f3afbecf0edcc241af4107408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566931c7b3f599f2aa1a24e47b9261409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710faf8f27e89b00abc260c190661da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27380619efbcd8de94bb8b8dcf375411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdda6fd2f5e552e517383267c5c9f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46943399dba13cfcf72cccf7e7acfaf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6d5ea2cc7ecc1c52f256aec8c5412414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e1f967cf21ee8b1ef21cbcb17e50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696994ac750c800b7fbe435d67f11cb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c077e0bdf4f76de26f1d76a3349c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36f0b0ba39df31c156eab61ae50e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b2f88817a03dcd2a7cab1630a64e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2fa061b0e568e676a2fbd05edffdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658baccd7d884bb03ba76dad8204e510421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8654cae619e8e3aae5f4b541f5ce93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ff999943ee8676b365f1c6c4c444423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c022b69e6b4e1d2a0190473cb0fb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af510d59c3360dbc0547c591d5fccb6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43170da67ea30363746dc67ba637f96b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7eb17a6cf847aed66ef7b8ca01e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c9b34c6f615940898bdab758cffcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739025bda36f60feaa2cda2380b844c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc63b40da607be1a3f247e5b6e9e01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66764306001204b278af0d420cac11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bcb3d85f46d2d048740795f2127f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743d9c30b26995a43cd2ed17cf98d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb90f0323cae7badf13023420328a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129eb5a007eb5419f232aa9a690e8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c094139dcef2ece966119ad3068115436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7516ef5f3b60a2b51e1dd1e20e063437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b075cc1b506fe974dd4f4312bda474438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5f626eeea7a28ea657eb07b0a5df1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d485125649c5b9c294a39d417180109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8580a4eae865c6c396f9069dbec31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87936787654cdeb5b5bde0f0ac985442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146963ff8da200f5330abce3f18ca46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b85abd1b8bee61d15b65a70ba5e40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3539224196cc20ce5ab8df9642129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984e07d124bbec68ab5f863126c406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaacb9f3854557cd0df6d86a67a91fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d5e0eb1c7394a34629509284fb40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bec4262b2bad6c0e757d09d87d134449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ab3d0ba42ca8a5daaebdb015aecf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a75894aa2d67dda661c08b5f3b34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60f4a521492b490ac1b5e20a50f0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0cc2a2177a4f4c53c8dc6ba21303453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6c9120bc5dba093987e61c3b35ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941da36e926b00f9bd08f8fd1db3283455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fee5a542cfbf9003a52581e30d5a78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dde096388ddd252172311ff1b9256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22420806ecb59eb7d884b67bf642d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849356684a84ef230b2bf068a629fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde71f2f757ac7334e3bb7bea6ec52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c400852266db4c43ca9d13a607a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c1135b2ae4268b4e02b46fc0142eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cc9d3a61fc30d6f487efff0dc9360463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2cf41237d75a9ad0c30556754920464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469bea910a0ae522de63cff5eccebd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245540572230bdd1401cd2f56c62289466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415714c7a2952b30785f08d3411a3f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba983652379242b74baf5bb8aaa32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936192f4f05b99dd256b8e7128d5f59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56b6dfbd57da0a8fe6f3632676716470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130516bc7babcab0bb9cb20332fde88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585663aa0b3de1a443cd4e92b28aa94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a54c13f7a4412b0785525fefa58c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d83f73422864f2b30949ede7a7e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976584448fda25bfaef819eabb34a15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059b98319da94c6b48b096142582a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7b47b048020f0f20795200f88e69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3963e653f2a59ffe31bba6cf1e1fd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21238cb0e3caf1f004bd9fd060dd50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72eb0edaf9475f396d48ae0203efef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3aae3ac62a0f06dd48a5ad3271671481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fdda481e726ab22d93c3e5d321386482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d654b9ce57265fe56948f416f74e1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b20e47aa9685bb0397e2e2583ab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0799eab91beeaf501b118a1f406e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22493fc467642eac0d8350a5ce4caf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12301dda85eb446e304c51c2a44f1f3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708e17da3bfb0f2ed6887b7817b47a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc351b9323560f91726e05beefeab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588dca992bb52f07a037d7059d9e1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebf694258a531039b74879969eb58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438287fd81a51faee26e2ead719a99e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba854c7056dc3e9795a4f001c4239493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6d241c6916e175bd782526797339494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d02e0d1e06277b92212ae8f3725834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132815dc82a12cd12668e4bb735b9baa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b458197482bc14a7a1e8ebb5f418360497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525c197a74a6c83aa4579f2a737bdd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5923f9577e46eedaae25eba85f29c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424451f76a85c9f22eb97373223e8775500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4b5fa670a0a08e8adaf288e3efacc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cdd4d722ad2db3fc325b9c6c349b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bc939b4d102fbf7e22723a009f5e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b23796be70f1dcfb448365162d718504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a05f401df512959b22f8bcf958a01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21530cfcd624ada7c80ecd555cdbfc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567351b06f43bb1ef4688bca0e88d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a762b682b57d6a109dc158b2166b90e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab32e1247f0f9f4b5236133e68b1b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17487765bf9deacd274539143bea5750510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebfd84b5bb758114690750f91de817511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb138d135670ac56cbbdf9f4c8e314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58811b27304ef0c00e5fb24fa4544566513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953d4400cb749db1154eb2d8a10a2fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90359ff649d7f0d1c2c0c3ecdff942c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3db8e30dba907667742c874e878bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b40e983d355bde4c7090e2f3a56fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0567e0688dcefb54ac5e3fc54d00f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba82d137c434f864eadb3822c673a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a000375b42636189aa071eaf726175e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0163f35476a46cb2cc8726b8534ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29f8d0bca45d09ef4b5afd97ef1245522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b5a00157dcdd41952e9bf93cc2f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4d675e18426afce9a095938ab1e05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1aedc7e7bd1b19caf4e6606b4d24e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6da5b556e236054813d7febc632dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067f2cc23efde3914bfab35101c4d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2230eb7f7a43ebfcbcd99de8185c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c0ee074f69ec94b866386786cd39a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc909bcca0aa6fa4ec13f9f7f0e4e0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde03e2da8f725c3970658612263b7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb741fb277ba25f64496ac6923e902532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc6dc7eb73ca045cada5060ae85125533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367585118df3a763c3e172c52e85db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bebdc204177a568d4126884a51358535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321b06064ce239433930138905a532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2615c38ad522ec9ef996b30ed2ecf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2725ac2a83c1b99b3a1defdef3f141538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2066d79ea9a84cce1153018b10eeb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66e112b73d02bd439e5b038d617026540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1187a4d93dd7caddaa2231159623d7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd60ac1f8997a3cb91353e04cf0cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078d0eb3add8b95c9d5984acfc26311543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6418650a086e865f623d8c4e4c2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1275be1c195691b85e182c5c0037b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03fcbcb0dde5ce55a30a7648496076546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97e184abfaffa795ad3c7ef620779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6fda34913938e48305d940a4a1fd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc8689c6186fb54c54f105fbaa80c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e759c87f2bbcfa57252962f8a6ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07d21fd86b7175ba63ad94c2755e22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0fd8b5dfd7cee59af023276ef30e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f56e23c9c37f9558d876f696da128c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba0afb360e61baf493023a40c665b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a791676f574132dd84874dcf1af6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c5d5912d3f58039804690a15dec66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebec5ed967dcd67abcd440bad5c8a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6a1d51491e5459fed1f0309cad756558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09dafb75ff1f1de1b39a991a00180b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1bb1999b5ba858d33546c91119f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce892f5c8d16c2aedfd60758b9a025a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c6d59e670273f31b5a52239b5e9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ad343d9bb0993308c09e6e985822563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300463485542f4dcb9331c7da258b35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fd663b919e717f3e7314dfa4a632565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457081b032a6a4be74ee038eb5866e99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe75e9c2e818915d676d00ac3b152f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f35e588615b5061b1e9c38ba90a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157298342fa712baced23ec49b238a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378b9c4b160c2a28ad85b6de2f214d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2cd3a48c8cbe2b723db8a56fa9fa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6418c7d5e6805666c4f4c470472de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092788c29986e20e8dff7902b28e1dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1797d78a9f6f9edca9115929d954b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8206a54d9144b7c7c665385f4ba144575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d6946e184effc9cbcc369a62b6854576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5481e08be24aedadbfa789eb2167c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe95825fefa66ffcedafc97c78aef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8edabb5a6fab253dba09eb63b071f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770364ee069a5c34876036a5c415cfb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c2fed12e025a4fa189332d01c45b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1b8d07b63ac3e9f10136559d00c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d0340eee013fb6dad5428446a10e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c1ef1f01144a6424b5732d351112f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a949fe7b543ec818c5ed7c644febb58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8cf054a3e6b1cb3aa96971893fc4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33b547307596727859476ff4e05849587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b4902487efc4fc83a013085e03150588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045d59116018a450f32f836a3bb3ed9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea7e9774010bda5b6b070ac3b6845590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf00a61705f0c3b3c6fb8a035a19f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160339e6727be8094466c1ea452273592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415e05a740563fd6b9e775f3813665593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17290c94989ba9c62efe46cf116e71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c029e9616c2faee028121d2c66397595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a761436b8cfbfbb54b9443751ab85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57114d50745258e6d5fe93badbe7f257597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9830f326dd8497ceead5a35db88f39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96391210da17ae3ff6b50a7c1f0ccf8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53574557b7e5d97981e32cca85487fbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46614cdd04d46366700777c915250f88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d324bb95dd8f8d016a2c9a63cdb9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6633a812bf2acd596f12a3e12691603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53469e477033c3cd58d26a98cb8e76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed81a4af2a278ceec6bbc2aa14173605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce9537f9231725c8ff7418f7eb3ac8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dbf9f65e1d822de3fe077f9ca5fcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acece880955df412dfc267d6accd1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c303f7b64b5820d13e963960005b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa651efa0673655cf67457f08a1f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f456f0d0afa7b152c24703e9ea1ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c43e7d8de85cfcda591e8efc00e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f4c37f46ced0a0cb3cbc72eaa924d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a31664e3c1fe19be1691646f3e6a6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e8ee195195f569cabec0a4e14ca94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cbd20cabeaa6b325d0fe53f546168616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdcb7a4b3267397604ec8206c2d76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742db4878efe7fa5cfef238b4975dc00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c41d4425d81ac4a0931ba542c5434619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856a7e16745332a2c688262382f55e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267ee9d093bf1eec7d92254f8e69e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954bb239f32d2195e094b0f8a4790cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636cdc8554e596babbdb21a7af2df0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761523e9c773fe297650ef4e8b0b4795624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea242dc0eb527df5765efcd87c54d102625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ef9cd063e37cb2fb6f27c9073fc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df054ed4eb4d91084a65857b00db5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ece245a2c82fe6212ab50ba302ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc37b5a781e1570d755f58d2d86d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12dbce8c9dd61fe384989e4014a8b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e56158e1028428defdc874a4ad31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8db3d2f7343eb0dfa5c5166f6a0db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33936e165a786b8f28f3adddb84b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2385ddd98788e77c0bdd3b1021c3853634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956e6f9fb45b6c50dc30c93538f1e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945bb0e10a38a3a8e3f792bf91bfa5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9581eeb6bd3bbdb9b38b791ce18c7f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44487192631a36baa59b0d919b44b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983de7be29dd71d0cbc2f2a527ead8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7249c35ab051d345f0d0a7e1c2ffff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b779c1b6785542b7bf45a8513765a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c370af917193611444f87ad592d530642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665e2ca9c8568e3b5315b48766d4fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543a0f501fc0017bef3b6751328181644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc46aeea1575f96ae26ba4cc9bcb9b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b5d3719e5c073efd94893f38e6be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094967e7c3cecca138ecb7dc9fbfe49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961438bb3d2222d29c7d5a1bd0f8278648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e250407d9630480f4dbcc831043a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8a04a4e7a34f31b0f5bb2f6f342c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7b98d0f0d6d29b6303538078e5f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ab52d44350cebd0212ff8336ae2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde39ebdbda7dee462385ba31e41148653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25327b551e5fecab9d1dee87b68517654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1fbcc60df15c04dd906a3ccec095c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad0219228ddb1536605f85a766b18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3f4aaa75bda6e8bbcc08642f47f31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243627fdb1076f27f041e49b5a35e1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219646be480050d4c3b79a97923a63b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5ec692ed8cd0da99dc68b18a1877660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da797d392dd0f7edbfd86df28dd9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29950afc180e11d937d8df8131299c48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ec28f3d9a1c6968c21a923d49cc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a59bc3d7be724c2c395bce47cdb42a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3acd805cb0c96eb352da6eca09292665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9004c6491465caa125896532352678666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ea5407861b07bce333e181d17c57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40bd0f453d7494a04d87974c60881668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f135d79f28a801fd933897ac6ab1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945e83917d3b7e52950d804609fd3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b67727cb920412e8b16dfe4ec91f95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f756a8cdc3b9317a1fca7bddcdaab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b6110822e9cec22a7b3b12003470e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666101039d5a8a49e46668d9be1ef12e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5d090f17a518937b054a236a65456675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a92e9158e86367b9e2e234d871350676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b95f424088043ec9ab860ed8bf577677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896203620936e1366f6e774c7a94bb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204167bda431c4258ff4f21d1b5dd3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372598edcdb68a3a204df8752ea76c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ccd5aa9daf2348189a44a8ed556c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a79893b5a6a02cda07e9b1a556355d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8786161b6d06b5d0d66bea33bd41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238a716388b1bf2b0b6cad490fe961684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f696d0f3be6a577043fdcdb5d857311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45921fea2b5610a66a9ad78d6429e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea764ee454f312a2b1b86edaa117f1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5095f0203c282a7afb43a67f7d5e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451aa52ee2bda479059e932f43f84b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c9d979d1c290e1a6f33e498a503d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ecd56231c1d45d51b73fad132911691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd1cffb9f7eda2242a77a7ec54c76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4e0eee2cffeddd2dfc5603b74baa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac9ed9ab205f9e7a34682c9d1b970694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c5c235bec81924d30c67f8537283d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3598c1f3d35b6408b35ef58722bb20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d25f37542b53c928b3401544a18c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752180d55333e7f577ac28656a2047698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651308feb466279cee5d4d3c74a6213699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226156c0e793968befed2b0e5f8a30b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385f3c1515c92188fb1d3e0e7401d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95befd17afb8ed07df3e648fd7230fa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09c691d360fe9a178830d2e970274703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7a18b7ac7b84cb8fb5b312e2e29a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49c8c1b7005c5bd609504b59688b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bbd64cd9567b09ccfec78d7c77832706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3363ac3bfc432fefa3a900f62c0711707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3674748ae2361e71eb734307d71f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bfa27d700c7e48dbb078f57cda97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63588ac86ca2612003c16435e09902710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c35589e32d0f374b6e0d00398838711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8632fcfc2df2b7068e028598fe5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d258ad38683262c061f080c7f8112713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042bcfda0a708ac64163536f831a5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f7a4f3914f93653e0aa87cd536e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8ee5cedcf58bc1933854680260d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b224cce7a43aee635374b6eb7d2b09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bf3cfa1728e04dc5cab089c7aab44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1173df98569b75c43176dfa0acb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ab50afdf9941d669f55daa7e6462720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c142ea999b98b04bec3e6b3395d6d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8459ee31502193ecdd98a90ae0067722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4f71aa1b66eff3bd850df2f8619f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde032d89d3d512f264a5e138e7510724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5fe0fd7a1cca6daeb7fb7621d0f41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43590cf94af3251800c896bb7e520d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febadcfceb36d37cc0ba9f9db7112d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338b05ab837523a6e7a4503e6bf3df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb020342396455ccb9f3c2e1d018b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a91bf48dd5205243558d8ae9c09fcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beadee4354985f17d1fd0665da6501e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483eb2cf46baed9db849aa60fb2a65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa5103ff3c1ab59fae8ca1ddd24ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80605c7f9116cb92c0c9078b1e4b042734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5edce0d56234d3c05842bb017ddf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a876555458d8fc183c4795357057b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec2d1aaadaa1ec51addf195ccf76e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe026fda08aa55ff9bc556de80e3313738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ec3036a88fdc596bc832dd1d1bff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a093d89976a4f4c0873a3d5f0d0d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80eefa422dba949870371dee1adb46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a4722e6ab7a7aff8361b5889cb056742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bd350e25e22f04e573913b7d0b74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2099c9b3d393a40d51ab3329e2e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ffb5d0c7b66568f52d0fbd44e2c35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e668370e0cdab9f1711f9f2ee022746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34848212eff0d7a391a4416867cd40a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ede55b960392387396c974b93fbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0d9b551575fc59aa54b1744c3cf7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932026e256c6798cafd3fd0ad0d777750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49e40c8c8f81a2ba51f88b8657cc8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b7bec6b942b935e5c18e31146b7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88633283c107318564cac65950428b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be0a31776da19ed62c3a2683c845e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776ab12d0c822469a370a582bdc67f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a477bc37c69196bee6578d72f08ccb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17d3a8056818fba50acc7de016da09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965971dac000ee852f893740c47edf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430fb393d4e22b26b2798c611bdf095759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>