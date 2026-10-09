--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d598c953be2fbbc5cfed2c80573feb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ca423ae22f0bcff6543e1a4814912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55d67f3d9c621e825866fa198f57543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1769f5efec44d60e31b97a9e595a1d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf6f07bacd60adfe024ab99f5be5535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b487f95cff235762dec2deb7089a3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac583463805e94b0b58ad130bc24fa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad02e707f63b2e1c6ec633576dbe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c98c3f4de49eb3da2e1f01577aed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a5d245b1050ed7c7fa135b5a1150910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c507843f7c7ed33739867dbecd15e4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a5dbe09dcbe52882c489b4d9fde0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c90822a59bfbf95a455c22f83b659f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e893ea46d7d13eb62f414ba5cadd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20183b7e6dca6bfe63b98eccb39ad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3412cc51b986f301e8c51c818f2a4ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7e959dac4fa1415e7d299d410f0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5df47f63320aba27ad2444524ffbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba64581284974cd79198542eaafc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c41c2d515925ec4f06d6e51cc4d4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9188b378cac6af83066aacd48f936a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79134acccfa658ffd0992c0bd8172ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a25ab3a149ea08207993277ec120823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57819b0cd5913d9712ac002b9197957224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d9481260b3ed448eee4aabcb5d53925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26824ec51abaea93edfe3602eca21e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3e5032684e4c1aa4457c6689237527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46f1695441f3524dd4c7b8498632d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d04d55e677bfa68be3785612c05d9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73de272a5b4166873bd9771ed3755c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5753d88d6c5cf4e9192d04d19cbe8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363cf7bec1f5da7991bb9ab5077ef6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6d7dbcfb3ca7d130968b49ee86ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21269e608c074c5837e9d68dca98be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68aa999adeb6418c96c4e17eec80835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389043717caa18069de5c6b925f8327636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c97ee720fc3c6e469db532b7f2f2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae79e7ad66c9539a8b64f64ea4171638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1053412547c73b27667c99574b333539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb0f9eb1df55b4a8954a591cfad8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c91f8a29015191f9f6332719955cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a06367d09e132ac4b57a00e1660cfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3cca63089e4c8359f727b41f18d3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79cb2e1d5c18168410e06737d9494d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd762ad7903b97c0410ffd50387f1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24be83d8dcc3be3d346667890a015b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b65d0f996c6973f26440fe21b2509b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b90d240c60a7b6f04a96bc2555a6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c55279a908f60c69d7be9c3c5d7b7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6865a9110bc4f0bcbe7e2352951b1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800403ff32334490f0241a6e20903151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5569497601f2874df8d78f46774fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1436e291cd6ca70de44a592879bec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e5b88c7d6421d32c509d7f9674e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a1c60712fdd56ee9ffe18eb4f6bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c15f9d6ac19556a3903b18185d91556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5680da7eed5753e27ccbd3aaf97357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553eed19f10e592055df8dcd4c0c3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ecabec8bde2adf5238c6ee05d5f4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71110f61a24fcb1420a180bcdca35c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c2474426e6120fbb4a0f548c5363561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a128da04d235e24d2a98ca5895fbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699bd57e99cd8d748d11762c03bd8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54372af0fb53c042f98c07916e8b67364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440145226ad1158454a4841abd90eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066232cadd81d233649e4f5a8a099d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7ef809a1acedae261ea279c7746367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6097557a6e47de348c1973422e1c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db8ce71dd6f5ce0b4b4315e54154c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34711590ac5b0eb3f8cd4feaa4fc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d52455de276bde8380d43660ef0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d2b7139d8cc4db95c98ea639075272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b15757d5359ee2ea2c666fa61d0e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f207786c261e124e9c8c38d2e9460f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b2e898e0210ab878fd2c7608c61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6497e33e4b494bfaf572b87e6fa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132efb368a2de6de03fa9a099029d4b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f6abf250c8404ae82d5c16c62c2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e6336ab2de38d04e98ca05a6307ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9a925b99446c1b24ca4dad06e9f4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b8a436d23aca86f83471f233053081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aee0a37907f6de15c8135086a244982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8cfcff86ceac482ec5b18f14cb8f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea51905784c8e8f827ccb4c2e061cc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1fe6a234d9ababbd137eddb5a6ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f4ae7e8d4a882d57987159aa9a8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b002c4dee7902eccf2e4fa2b524f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc01bf0e16fe81c1227f98716890888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194709838cb512cd12d5c87f65ce649089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffc2140175bed7d93bca133a75d8a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72abdf6f43e233e8be57624ee4065cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5271b0c9755f6a9f444e91d60afe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e4b55989b6ffcea6a31c3eaaeb8f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41abeed25c4c186d4a9f445ddec770494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db798d8079173df951daf4ad17f4b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445380369d0f515306af6fa003566f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4652cbf053ca11398fef50108cc6c1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d12eb857264d0403d80b2f59e35de498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386ad48cd5cd4a165bedaf2bae571899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d9b401fc63ce510e12a47eb52bb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c1230054d0752d397d22d68b0faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012994d8763c0bd5dbd73e7c6ab8dca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772152ced48535f260dd0a35c2315a2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca80af5f5c1dea621556a988f27b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858cf8dd8c055160388e11afbeb76fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e2a1caad8ce2f7cbc34671969954106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf032793fae94ed6990e9580d376281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ac59c3f02ca28917346e93923510108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1560f2d3de34bad2578ca04185a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ff94bd6e2bee12f885566a30335f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8a9f8969e2e173415bae68dd6710111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab02f178e31d95b7694d1b5d6b1049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c0dc9df65e4e63bf7f77bdc45681f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94249e8caad995b10ea3111f5adb9f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f46883439c89df44184e2d16d640f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3a8fd2d8b02bcbc12165bf7af74e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6bbea58b3a005d2307ebd6686408117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ac26215b6d97a014a2cf5851b4b48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8819b655b3898a207606715384e6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ddbe925cfb1ef26f1d03f36b764de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a5ce840944516d5408bb78cf947dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409287c720dac717afe75b9ad7f891e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aaa0c6ec8647c872a2c87822d9005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f702cc245a91fe0194f521510d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a5153679513e4b35968040e12f5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a24d87ecda957d7f72b1a875d1b4f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789d0d5bfabfffd798d9cbaff66e36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e20736a1ff1e413526fc1570526f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ab23dfff763281822c9f511775b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c30e39395c44900c54f173726d4a8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6abdfd76bb142bad12e4668e67d65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977402c7db3aca846b76947ee970b9cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d02da971543df2ff3a00f3a092237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c20ab0ccf0ebca8c0427631e00c74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2dc60451cedfb27928ae06faf1ee0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cbd819aa6f37890acb3715823dca2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058e2ee6a1ae94f4b2a217c64ba0c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb02569f2c93a30bfc10ec3385cda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0234c5595077ef11c9db9e7cac98c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863bc94dfea09464099ca4e7cd01f2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde96ba75c89a86b94883a929604583141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800eabf2f40247191b7658fd146e1b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1171f408e18eb08c17d5afb86d7a0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa045a3a80893e826c0bd0fa9ccc7ab2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3614a94042e89c16f6885151671c61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd26f54d940713ce672f63e0c04380146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f4d3210624200730ce8c60e8a30c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca40bc2df2a13483659f4bac790eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212f35b0399d921e480f403033bf70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef028d32e4bb67b4c2aab7aa5f0cb200150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f91cf0178eb064d951ff8d5bacc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eff64375848016753ba3434113485152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e2fa114d00bd4b682ad3926154af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c2d97144f08b67c9d580ab6489acc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe14dd6d3c6e969bf2a7204011f0dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fcb1fe5031dc578c968a35900b563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5e57f46af10f74ef89fef3985c46c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eae05b81ea190711872f0d6d61615158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a89e7d4d43ddae7292ed56bba02f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769a7e74af75490eb427dddf13bbd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a776675d838d66635c790fa907fe5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21618817d29c8f5cb6edd629d5f222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1521a16d34d3ac3ada56265cb9380f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9894f19c7a688354fc48348a8817b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a392eec24f006c101b6129450dbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a7ddce8c72c93383fab8f9613cc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b7b2c3ecb825cb2eb7b97c6360ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ee4e1f68666903b62aeea094f083168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d1d84f73268a74bf8134ad3d31a47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f403262f6f79284681aee0cc450ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40238da551eca6f4ba1e8cb3bc47cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25845e1bf79dea9695bf5a49d39895e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963566fe42f2d721d70d7da5a8edf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a22cd4c2bddf87300911683d3348a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ce969a5046cec7bfee2e04245a3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7a4d4979852904935fa32b3967955176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89984dc5bdf95e636213f62b2d2a3bf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c11d7b23c00ed09a850f1922bd3dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f978436f261fa0c5c91a1e0ef6a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0f863ae5af27740ff5a066bd32ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fce3af86b0e119a92be6aa94614a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0233d9c343275287f583835f44bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad44021d9f39d38f2df4df679b6c66b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a16f9ed4f58da34e8e0ddc306a6c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb99e1a6a01fb250df911836446b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89351da9cafa007db194650bc6967186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575a66d2cadf2eedc2cddb117cf807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876255ebae0be108ca1459606a0035188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2ea503ea5e1f063e27507749cfe23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddcba86cd6b8b43454373b20e8c77d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a96ca21a053393d5b7c756e03e024191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c807181e66f96f71050d72081084d34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da9a768c112cf36fc308730041ad4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f57688554138edb116ccce5bcc3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d80809fe21b8209f19834953f572e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938e0816942e84254c43e6f6114ed92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550768751fba0cd4b1acbf3cb6692f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52157b0a519b0ff0f84aeb014a117d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca501f85722fc7b0bd0a0bf3ca4563199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3eebe2cdc724a676d6c873ded84b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92b0060bd0c6657512ece84148b82b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07bbb5be20fc13ede8895d9899be44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247427be2cdde25b3d13890a0c2ba1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1cc4326beea6c0e1bdf35e6afa4e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee2409b47400f0f6e466c1bf459fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e0574a3c92877043473eeaa944bf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e3744259090d605d838a43a309e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e74627ae26202e4781aa408d357b88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf4972ddfec0dcdc436825a3c12cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ffc7e6f1fdef412c4603aae919d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0d59767ae0f9a25f3460128cfac8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4fa5e737453e2a780dd4e98bef6dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b173ff5aa06d993776a62802ad4f5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca28c767cfa445e230b6f056e060a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5da940bd74bc69eae0f882f9538ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389105e470d1658c66250c3397cbc836216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f7b313ecb8af8e0432cf8826c008217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c6da44776cf7987cde0c6ef66361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d9c2e729baa49f6add16da1c8eb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7498534aa651039f53331270fdbb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ad946f5e755bbaf1e2c98841ce3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792f9c43b39bfb39a41e702788c2e90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ae490766d323b76d7d40b11a7bc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cfec3b1aa7957217704ee7546aab1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970768c7198277702c24fbbf8aa0de7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab52770bea92f2ec4f4a2c54330fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c97673338d652e7cdff31724928489227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c8b973afdce3750200338ec908cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5c88e9737c53b10041aca88e9395229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2a3df4c24a13a8fef20f583c01568230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da8fb5b8b05dae3c192c41adde6ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206ed74bc7ea53fc2c0dafb797ab19d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c88e1e88a23a03feaf983839b6a67e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85578db920cc6a9a1337e1ffe9042234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542282669eee763fe330664656427fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b38158668a744b205401ac43955a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601677f1870b08d176faa37b2b4475a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c030b3368a11ff59a69fd569da36b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642db4604462976626b69ac02f6de7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff307affc8c949e2e71304eae04128d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbf0bd515d879e2d6989963c5ab6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c7dda2ddc4da263a38a7e39c0ba0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29136ba43a90af3c44191e949b841fd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e23ae8083e02076fa09cb47103ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0b6b871bf8405cc490c1da6fb2b89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ad0b278e05e5ae1f10442d6a2103246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b338d3375f8827175f0d93efad073247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b99a4a5ff27a2994dcba49e6457881248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc913b3eb4e274f6c052bc9704f054fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d39cd17675035f71e93c31931e06bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3c896ecb3502eb613f2af43bf165251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb468c318f4b92aa75532f174b5196a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342cd02f5c0562546dba68687205519253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d764ff091cf201792ca2c1becf19261254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e99e7bf15f4e927e047b1a1f1d613255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cec049f8fe5532653cd4a8bc6fa22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07ba221ca654f888273bab259c4cef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854fa3b2fe6c6feaa560eb06831e80e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4110ccaeb2c2127f2f65d8e82458fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e84ea8c5efbd408e84bd869c5f7fc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfb1b9a4620c59abf075db7bbe5b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018feebca864504fe70d4243c111917262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41fb0a4305db1809bdd0c031f3343a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f5a60fbc567a167d6e1fb7f5c458264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f22ea4d7c216d1df94004622c5a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d86c71e50fe8e1785ca35876a507a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170855ffa3140578bc5a586f82ab17b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5a8e19c0452272cc6306d5462e7d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede1dd941e52362dae1c4d41eb8df9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3986dc1f0e3aa584ee89fa540aa19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409678a60df7af81deb358ea59dcde5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b46121525ddaf7f9430f0ea96c5d0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b09a3a952d32fb6f4218b150a854eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dd4acc3bc0dbd9bd9e3c512e12efb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd8fd8958938f304a68c341aab209275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e1e0a9730a9a130ee890bbdcfafc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b78dabdcd6ea202ce0283afb0dc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355bf159f248df52ad8e733a1f2ee9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022334dc454226dacf966c0082768b8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd50d1fe806a87ce8c10d8c41018f54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f14a4f1e4bb9c1330fc41e9b0555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a22e349fe9c271edabc6fd749efd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318726ce8ad103264236f1fd08fbab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a02e761049cc3a97bac044c58977b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c5bf6590d334dacb7e20d5f2663fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713115a3a7b9ba05e67c378e0b33d63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24f58abb54a2f3e571f493fc6b7035287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c25c76604b4f72a37703e9d02b29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0da4de580c730540e82c3facb05d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f5f839f6267abf19066c5d50553c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b2c0a4be8788b218a561b4ce457e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cd45ef233c8845ec49361004cdb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ea01f77fc83f2031b96d8c2d1758293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea96b97ef66095c8631af1ae86e4fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6abc1283ede1a73ae623427f3842eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8331d8a7bc84c9510a858dee8f1348296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2778f41593dec0e932f640f47b6bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb291e94af4926c6f71694ae23ff27d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab23e23ea308f4feff0c621674334299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d4a1d132ec89c64b626a797a5e42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd059a9ed6866688051395f67445391301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5179276d181be6124c429a72f14d6a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bb708bde8ac078854095eaebbcbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb24d34cdf7855149b69f858b76517f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608bba2367a59c786a99ed95c0ad56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdce07fcad248ec0e4c745a78e1cd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb270cf711b96237f99269df68ab9e94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd390c552ea20540f3b27ae612428c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d03969161c4e1451c0e3eb884f9f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac169ee2bf79139e2879d30170cfc6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c9f3c4ca4e15c1609c0cfb0f6f1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe499184c6d4a29c1627f4cec23850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bf96cade39822f1fe302610e438b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d85673f8f74ddeee452aa8361fb60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5f8bd3b6aa529bc6db38c10dee9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c4f58923053a92ad30fd7472a5c52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186230112d8cc748140ef44b51af1ad1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1354ec8a6a186725ce1b7f5547de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceaed884f435eef24b843097b5a891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba556f6cdb87d60bd9b1a440ebc2bd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27918818fe7021bca4f65d020df55e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682bf0494d41182f834c49e4ae0b67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac56396c71f2d3559ba139689c3b2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a03d92ad006ec4955398f5491bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee41d4d68fafef557aa5dfe1e4f628325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c875bce3cecb76559879c3ab2c07bdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c2242bc33275822bad5bdb33489e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9f5fb79f9b3b2bbd4cbbe34af62f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac72d2bcdbe365a192206e6428082f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c27b400f0b56adc3d8f8440d62b792330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ef22623e1e34cedbd317e4a0470c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bf7a158e99a2c2084ee9caaa4da39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98deedd38e4be9b99e2b596cfdb8b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066f4b5edd9e18b7f4b6eede9d73738334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e46afb67da1c2b7cd3e8cfc8c10e73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e39781256b48a2bc19f530663dc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099077b50582b210d1104498f442899337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dbe55f7e836caf5e755ccd339dc5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7416b469863d568cce607a9407381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c565ee1a853809ea1a1d62a2f434e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8609c26c98dccf5ff4a74abd92a72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254623a4c79536b780326e90c284e79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4494c88dc7ac0b0b4272aeace24c34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeebaa6aef44ec8e0b9b650d958875f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109595c9837599a9653bd33f64a03565345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980528efd3d3c9edc51df254684bd04f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17595b103a75ad441f9099cb291f7db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f513cf3a8addfabb813924a282a43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72053ef1b9ba59f2a544b67d100ffbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf282be7357a85c56aa44c57fcbf2d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47049ad32568b563418b383b48cdf55d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab270dfa658cb3c6663fd355288742352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160deec0791256f2a628b4efef9f656353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df74711ce97a223822bd3a83e10211354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb147be33b24f6884ffc31582df50f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe821a97fd95c3f5335b8353352dd02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5bd2aa7f13e120dfc4f328b9b080357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d23b3f46e70ab93a56404c3e9b29b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b756fb6885e7f3f1f5d2db9b95971b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73de3c5466eee739def326c08ffdbcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052b331a42e50c5a05c6651b99031d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83a7ae7aedbd9711b96a96898be07a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a45e46f8a3a62e180f9055a57eaaf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf04bbd2c3e1c8442c7e5bcd1757e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2effd4341792a3108e3a0c3ba0cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82049b8344a961c69c8b85621e23818d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf45cdc93ce3e06a9d6f54d0e7c47c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae127fa06b9007dde56d6c2bceb4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e818d965729534e7e3259e84858fb1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c2f3b0b77d7ceba2e852f91778ef7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b9e42b9cbe2acda572971b6a63a73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62527fdc8640d8ca017da4a6066303e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede79f02f42ff915ea2a1fe07b4bac32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d4f22be9031fed9e1a96e49492d2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f426513917e22fdd42e404fffb0482f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541462af4eff839790d3dfd008ea44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1c68e79343d0d7bbeb7c4b7b6226f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1352cff166840686a0669b7714af37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d11a1b3b9ca2ae565857cfbcf0ccb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a65ed519ea18617e2d55b32cead5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdae55df7c87b367ae1cead99585ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41896b4229140205c22dda5c5dfb4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3283164e5671be45575de89df17ac9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1111acddc5137ae1260c766c2aa667384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b66676deb7dfbca774102842cbeac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d021afa623f974f974b7e28470e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc93b68974c0a13d1d61e16139015387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc69ebd868be780b37785c55ce9b9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7abf2faa61c1cc35b7511e8d0f82b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea329878e28a7e3f53be52c5cc722390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba97ff0e753b89cc0123c0480394b04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec1c5f817f2a00014c3ea7efc98047392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b97b9c4458c1c1766c012ecc9240e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12affa99783c86aa6b15c7a7445a37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab881f2279a5701ebb4bd4ad47188ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80997ad1517218b16c6dbf063392a8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14878dcd60d8f7a46c871c903443756397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bafa4a54d5b9a68ceff726eb34c0d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f866a5cacf0a5872bfba8367c5323399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13866e7654e00ce90afc463a542177400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8fc5c133f1cceeb139195192fb55d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b07cbf37f8ca98937a57cd284f43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cc0bcfd081802d8d3142948e68a5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905ea03f574ed47e4d96671d8810cb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ca45a423c4ca0ea8461bf7f1e310405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eae5d55d820a351b36afe860b1b0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea255466308e5c9d0681faf986bf4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92349c7a0a287e46f4cbdf413a55fe79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0245d6f751a26a556f405029fd0de7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97d2b4fa78a97c8c67d1e46ce05e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502446843c574547c51b2b7d50586cd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45384f6882706e6b2be1a29de48c421412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b79046783bbc9c8b51602f0970f2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4689d3b4182d31c50a3e16b4a56a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a00cf40cc372b0227678e8fb012bb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc15c30a45bc9661e27ee36594813fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d775b97cdb22196df56823ed6d9dc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7928682a9306dfa8f535d205d1e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672888f918e629990ed3f7868e621c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35279f0dd0e96c84e9921390c2d5746420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bfad05c13d6e1a6107d49014629f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ccbf72602680c5041bb7aacf84add422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d7a27d3a863fd9b6d85258e948fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bcb89c6c0c6587e8e9e3216c70ae0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50c8bfe5720b21946f3e2feb323a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef0d92f7e9bb44f232f5d0a843919426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c1f11f2eae19ebb80e785537b6ba2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3ec8ef398fb8c36b481b759e8bea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76188427d54db019015a099aec5e92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07681ce257bbaeab3a90e9013968fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b22584b1846939d328bd6842b8411431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc30118f20544d35806b042f0b9cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26a37ea28dc4c0540b81bba0cd1094433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e5bd9f2a62e7b9df8b391cf31e5ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4066647ae688f0ef44af0f45dab011435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2d9e7e036f891a6e1242feade1930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8d4a820a7c92d9f2b1ae3e5a4545437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7f5f157b7503638cdacf42f63dc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c9a042168e418335039808fb7569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bacc3f9c788eefed914a59d45e47b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c35bdd6f5648414fc668dcdceff6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d603701f8735c42e0967a945a29ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c3bf7a2bb4607fe7e203da8143aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c6d392ce130577639f8181846c25e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040152e5fe2c2c1a3db40f0e208443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338badc2188b98f771bb4672851eac66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bccee7764ac7adbd7b6df9370d4c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf0958aaa5e88dc26b93774b39ae4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f9762d5b00001086f6aaf4981a0da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a4998b5c35f4b4ba57916a2af0b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa1b3bb5a2af6e134e838a52f9bf86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3bba0a3422c2cd3dd11738b3b11aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e9c3c46fb53d4e6226e4d1266e5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c663628a527e42e34188604275c31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a48151abbc4ec442c1e69648fe8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a286e38b0bcf5a66e0806586bcc24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82664d905618680823242520e855e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468a0729dd3b77cc73d60ed3b638d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e335181b75cc03f8222e6cedf16bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e48ea8b614dde0da0f82de3f2143f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42616d7efd02e14c9e594a01402dbe98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069f21bd0ae99594f3bed8202ce0d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9943e4fb740d96e2bb217d1db789c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee225185fbee12dfc81531941899d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f26ad5c4723c75f6e4375c61faaa2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d6749156abf640195e807b968067466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080522f3b18246674ac8b799ed9552d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e26d516ea68549ac99889c10a2578c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ff37a88f4507c666a7f864e5eb34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ee7fed9e4a42136229ac9110fa61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079bbe4a34a3ccaf2d9a8135cf6316e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194136af6f0b33392ed57b0ed6cbef86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f6d9ec23484e9fbae07f2329f6351473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730860dd539970eef9a2ebee18de8bca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423b5b6e440d3f9be63eddf992e632a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a71ef11c890e2df3d8474d5899083a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403a0945a5545bc727da976bcebd5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d4a45d856efa95eb31ddc195fa720478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789ac1fbc319efeb9ac78e72e778a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371e19c1c3297546f8f24c003338b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759127cfba95b028542a00586cb816481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ab121d4f9901cc91757d3b59e3fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d29a9fa538ddb09274a002cdb17585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5eb393fd60324417566f45a083c64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0e82785c98b04ff28b234885284d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268aa91a2f50e6bbc0a0c3f89b9432c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609de2c6710e0a6210546922c2560ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88b1702b381a8bf57f0db1f05037c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623146ce364b90fed6cc0b646e338a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9462c354b30d9b5700ecefce9ef2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8c7b76a28c200e64d83e7b55fe18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d7e0121f2ef3b30fc8d62f3a12576492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa18604718982bd43ace19e333e3b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a0a17af32bc6456871af9cc440224494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c10b68fd51c6fb45fd18ae61c69fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3da4dfd7f736d12f97ec33ebe8511496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3847b0140d89b11a7ca3a8d44b76a7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eff5b0141746c4789f1b4e2d8b44f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4954bc2199812cae9d984c3a873f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4e4407ffdce253cd1b8ed3b80f63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608220cb20739ccfe6c79dbf3a879fdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1ac00ad8d0f302eed92da5ad4def502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80440d398f7a0818284d4cb92026dc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5744e9bfe5d63bcbc41a7499f19d37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c290a60fa832fce82a6f833336f5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c6325ee7e9fd1d7f001e31ddb877506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb8721451c071208f24c3cade8aa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e4bfe3696e4fc587adbbf42999a0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e8d118bd0ef7b5216342eaa62443e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d409e7aa7887658f2b05f5691a9164510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ea3f8a40521e18a035875a1366ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908383116f2c070692845cfea9a4b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b3721d3af3a24456357b38b8ae94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a12d7a31c0f7756450b6a1acbccc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34addc05d7f3844ff4d3629f7faabf88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b4777d9314e2bb53091f57d62ae8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525321ef0abf33755c7c92a28bd5bb2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1501865ff65765b00b38f4a6b9a01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa35c4cf26de06ff60eba97ca704d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81387380be91d9bd56147d105027fc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece45c52914173d0662996c2a9f797521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c301d4d2c90655cd3e35bcf8f293e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669913d0da30df982d39b9ae8dfabe85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868007cd3e9479debcc667b0ea399ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875980c718b30cedf2aa78c19107f29c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32d63de77406f58f5df57c23d57a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd841d329c489ad3256d4f291fe62f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2acdeeaa72e6690690d82e6e63ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4234c877ba9f5f861ff84e005a0ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cae9ed28e43161365975468aa98e74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f7a0aaeb682496219a93e19ca472531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c83b13de1c2055812f75fdcafd562e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ba05f7ac4e8c67c1e9c9af532281533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191e9229dc915b5937a75ede2c01d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a277415dfb42aaa9f47095bad8cec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8983c00d05aa979041886a6b268086536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2eb2d35a1a467abeb36f719cf1816537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6a50a81b5e430badce3bd4e0fb25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f83720b12e351bb0ade3523ec0d07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a6e0b25b6906a55bcfdcf742265e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d50de6bed5c08d3ec2454b25f5fba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcffaba61f1d41434beb22b9b2400542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25136eb468d39fecb6b4f03087e1d17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed9596fff84bd3055bdba8c503c3b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa06e4c6be3b8afacdbbf7b18c8c74f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb880ab3f7e084614c9a6974ea9c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98de17ae7ff56380e6ea79ed92104a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b4aaccc6ab83d88bbb7e459341209548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f0acd626444c48c8da0b8c4a3e45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a33864e7ceaeea410e04ea4acd7d07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f9b71fa77f0a3c23a7881f19a48f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb06a6106787844a92cf9a2233cc53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a806f76301deda9809701961b8e0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0989f2e15d10fb92d830d47fa7f76f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dbc7b9d5f8001d3c7e66568f45ff9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8b0a6cae410f9dc5ddc25f95925a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad17db3a9709f1d1bea33a71a64d15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd577da46cc2beea8b904caddcb49dd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734e4a1ac9d28ac96e46270c8aff7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c44c4b33b143d03dd906f1781d14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adada80e0dc69674f1620524d2c054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48fd594405e3da044e8dc0ae9c7876562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682f4e152ca0103c0bfa14a8e6401e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256a0ba0150fc8cde719e1887695a5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840fe2b83654a02f875ae9639e09e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67bce5b37d46d018912244ef9b7ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b319bc1d34f9fe8c2595c3e1643b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2265ef5449532d2d66f45b976a13cc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698585f4e0f476a7e1df69d93687cb64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3921c613911e3e34d3052cfb0aadb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877e43c49a1910db346c7024efe6c95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6b78b3128c62519099b3723acf23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ff99493edc15498f87a9bfac6e1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b8ef786275ad582b2e1780dbed6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf31e3e503dbcc7c9da9da61e5720575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11deefc67ab1f72c3efd54c3ae53d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d0b7320747494b44a66afd9ef90f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75539941267d07059ef55e84321650578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510938d5682824a9428a6d69bae98ec3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b12fddcac9dcbab857485dcf01a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355defc57bcd52a799816a13437ada82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad02f819a808725f8041c3ff4825211582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5bd8aeb5f264708908866a9275f34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b79b3498d4ac401204c3457dd06a2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459b3d5c41408f27578b5ab98ad11e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9fca6b6d96c58fd1d44ef9695e47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7b5c2e82f0fc5ac50d51d5aa4d39f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d6c56717aa1318afb37324685572588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf56c8a97043aa44ee8e8d662cb7c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984e962553dc3d72309f1029a1a5c6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f284c0f62f6195bb66f498bf1f3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1284b8aac8d81232302636465da826592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b24548ecf26c1606f180de24660fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f407c2e8d9304f331e23195921fb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacaaaf351bc8533174f7eb8f4b9817595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd07a3b5fd098012b031e7f93bf569596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af46ff35da78c85faf44882039499e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4cee5a81f14ab09e8320f38607f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b1d9460fbdade8e98ad91e59db5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307771196da02601d04fbba4d4786cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e711f390a3e291c926df907e1c3932601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd46cd7f3b513672b89f4f8c999fa92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b876d5bc6b114e9cd0397fb5cbad7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddcba6f5856b833dbd23cf85772346604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb77273efa60871af7141dbb7cae0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804931bec9ae55d0ce1345b2ea5e36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a192de01de98ef82f68277eb287894607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dab577b77450d96d555aa0daa735a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91b0fc741de95885563b4d391bc65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9773bdc8a0f66e5f925a4e3b9713f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860990ed73016cd599caf8bb7f4c9818611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721651ebfd6daa298065f97f7bf4ed28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c424c45e63131d554da124875096613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffd53f12a71a3989f1af0bca80cd14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c135395e9d5c754387716cc67797f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3efb422489f908969ecf0262f5db7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434867f48f90b150beac407cf0b286f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041a856a6101eeeab55d4959bbb5d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a316d8a2925fa607ef09cff58ec73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c25ae9570c1e04003cccfc75b19ea1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b182805cfbdfce1c5469d332f4c66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021f433b3ab73c3bb60a93940762f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95668403cd5510bbdfce577d690b7c2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91adaeeb1769d3683c9d9097a7256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dfd7fcbfc69e39931e0a949800615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473b6b83eff2e5d8a7bfcca8bb84cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da49b4b1a591a82fa4e53a72beefe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e0a7ed6272ab8957af7121efc9ab9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cea6dd4944c3025d3f82e6cfaf219d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc84c2a6951e2491c612f6083fc8194630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee076a5dea01f679ee3b16cbd5a6972631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463b3fa58410c58b642d33c5e6661db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437073c7379b8a9ff24a06cb6861c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2e587213928f1872b2a50aebbbc0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfb42585f4a76e6a3581550b8f0e90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d53cfecf5f7df23a9eaad6e2dd95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44024e45af62b16b599d541ba3e7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad473c321fd5902d5c3410d8102e84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf6bb2a0275626969e654489bc29d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cdb8648138678177a4f56077607c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093315ab73ddc560ce80e48b14e2916641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de17b9fb57973d3777c869aaf8ebbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47f628f622231ca8c1aaf2717412b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3eb9c0fc8491cf5e2714b0432a9d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2b566419d2b56f281081f4d09fc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8bae9aca9114e38902952d7142a86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f76fd81d3a92b24bcfa3c364b2383647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a6c794c93e5103ab64025de5d5b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e08b08d33e6f465364fd666f9671649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e673fd5115ab272f59358f2b4d726650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2279152f2c8ccb4d1db0d27dd1116f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe81cdb7fc29a76ad41fc1e42904f55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c37de328cd475b4fac113756ed9a25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7cc607b63f724d9e5f4dd0efd5b42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9400392870b61efe24f12d074d02e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd7331e9f68f35ecef12942c62fd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022534946b9257fe130209f242942804657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a38bd053129a7940c094955bd0274658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a13b2d1422c93389600ecb824c8e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1149728db493e8d63f7a8b580847e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bd298278022af4944031a350f5653661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3f409d8ed04828194f20c3d92a0fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c9d86b4f69c5cbc59248381c53928663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2a8e719422eb82f0d0783edf817f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88b11eebe2f2f451a71d6e8082899665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf4e621cd732c99cad2cf73f1d20f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea21643d409c33adb6b67c95c434e7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557e5a6c456167c8dc6563e927ca01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de68e0a23359768921246b4514503b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c14d6ff9bfa4a5fe3d98a9964282f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a6f3033b3039654fcca5417cfd9b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c00f11727950f32687dd53a40114672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94afcee1192b0bdf7a52ae384d5832673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2a1c401ba48211b79809ad4f3e195674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c97876482b488f4087f8cc4b72d7ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce87424ebd2e1c4f77366fe41baf477676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82b8a0b9220ec241177f478c9b633677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce93b7d12bab0909361c4df5b36cb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf73a75b615bfa274357f2407d056c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04922d64facce8bc2de8532b1f6b1e17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff3264ad00bf1d99def4a55d63b84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11fea2f7d4a2b737c436cc94c8eb6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1469fff37782f8b5c296cabca0ec8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0de1c74dc9d9c3da32bd8c4760421684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0548a8cbe4444e94371def69707f62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c1f107d68b8915896fc4a374af2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581283e7e9c63968cd1a7057c429a84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919329ee3f72abd11d97eb061e739b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f353a9a139817935677c306a8682689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d87f121a368601fb5137ccda24894690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b2435d124680c1e081b45b4ac2e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6916045e0e1a605c50a4090909a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c89a670078d0748fc5326db93e9c69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558caadf54c96fa2e6855d48e115a19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd482d898c1df13ec666a0b87480a4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e93397393720e7d5b85a79863ed17b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44ab92b0597b187c20c1e646786c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a80166201e79fdada9ece9b866cfa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c144eca6e88404fe0b3b9af54bea4c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e76f789e597e1d0892fd6dff147f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5c029354a612a2d38dc4c47d5c88b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9441521b19403674322cf6620c35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1004c5821a8e9e47d2c615b029f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74e048ac6d583e37d297369d3836c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6bb5c89be78e1ac777e6aa8ffa8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64484219922fa47c14cd0a74559225e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c3c8bdb8b69b023a22951e176a3a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27e4461bbeab77232be71bf66f20a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeb2c9c20e53aeb548464c9af9287d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9cc8e4d07f327c166baa657247fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50e9eea74da40be06f92a415fc0547711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de754d254a3e5f6f1c2deefdc6817b76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebfde5f78c1841fc7ce4e40cc13a11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6008564d587226b65d3aefedcef25c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934c0a854be6a728d77358e7e3ad8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3fe73bf71f4161b5626cb4d9441a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf673d863e48187594b4f3fff6dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dda0de7c130bf8ad797373ae87a9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa654b49d2567c36ec876fe8ac41b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f110e9a3248576d5a5bdc23dc73389720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd874b0e706d0c2b86e5e64b0e1cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165bb84a2b632f00b2921387a640384722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f801f6fc0db5c48865f3e3145cfce40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d58feb45b9ad4878b87f5d777bbe72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0da730ba4f7192c0d213c38773dcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d47f2596b2f6bd4099d6fc0ecab7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb2f9db7829b927c8f19c30e41bd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d046cc02d8202d0a959c10f2272b997728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb46a57abd19b5edb158e1deb63859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34137ab779f576a99e5dea0db59719b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675c738736b2c605fac6ac78407568731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131116aebee6c25ab26ceac4bcbb87b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e358a89c876c48b0fa883fe82e85c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d28491bee7fc7ef006712ed158455734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb4d490b03e609035f70e091feef8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a00d463d520c2a80a28a6a710452c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec7f67a54cb07bda7f73d98b4081fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b322698668ec003c3b54163b951a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8af99ccc4c9cbfaeae5f272157f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4541a99873b916d199ceffcf425ed1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca36f33dc4e2ff6ccc2f200a1dac67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaa9488c468f54440deee98a6b747b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b352ca013a75ed057101629dbc23ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88f768d3762cf21b84025dfde5131c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459752a88e1eb2a0a68e954a8953b76b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c32b1352ca07156606a6003b6933b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285506d036ea1cf8585b5bdd4c9a7b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b4dd4e12f4d37d045bd733808099748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbccfc7b2384c4219638c2ebeff89c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9376d29c99b2e4475166ae633d38b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c448c61e0ec64f94a9eb124d0d34d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791175bac31bb17efa330f41f08868e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a34f25a0d80ff5be1865c8c2243b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef869dbef5a4492cb74175f4448bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0310448d8694b6e87d637b82f0b59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf423e3a0c58e57e072c107e26fb3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417e93d0fc051b8b9dd2da3738d6296757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7bf22b6a4da22dabb4f1d3a1f15b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6ae03611bc1f21423f249f6480d6e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3267d15855190dcbd6b901dd9ab61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5670391e569d5d5e46dec868a723362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b242a205debbf5b07baa731b335973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b392d4126f0a72038e7904c504955d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b344c8d4190de5bfd8abc7d252159e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a7343c1fd061407248b6ed43796786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d7cb8b128c86d689cbf30d3e9983e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8096d5d2f6a3cad6035eec2a3b639c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cafefcdef613c9418560406922607a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646924cf0386f7b6baff6557c64deb4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715699ada751ba985c0ae29affedd57711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157309181ddc93ae735e5d6f9ededeac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d64f0fad611bce25d2f63a8422fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a1bf7cf392bba4f5455832456316b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c6545e7af743a43fceefda633f8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64d409393437c9746e5dc30a2c66316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f51ce1c84fb81d79b9891f523bb1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6fbec7b5eda6edea547371c60508e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48ee00f634c2bd5b4188de07a8182219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6eb0a9a4cb35580148889ed754d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418e47dbea2f6218b0d2ab5e4c4e2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde3be433f67e1221b3872192b6c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0d809c8779998cddb0a4e56ebf2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59df7f94083943a0fc7337ccfb05f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89727c3156b4eeca185e8f02da2e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f591e00e8d170f2c7fe92e5612b1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8be72d9550443b898b6006f39652327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f797e5da75afa7622125c8394dcdb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56883fb340c8aadb678b2616a23be629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b423c42148505a46ea1464ecb1aab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e74fae340fe018be012ae7680a5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95790c739a9895f7468d6d7d6ef5c18832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ce516d511cd52325d5a9e81042c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d27a0ee005b051c0fefb9cf04030a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ea99f05fc5d971d227c7a678087835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4845bbadd355978bc69978b0dabe736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af61ab9236222d9735ccef0e247b17337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9191107900a88fda661c070cbbe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5085798119d3996e3f1d3146442cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da5863503616cb075eda109e5716640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1e0a6b6a7815ea084c782fd1fbe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0019f1cafc243557e527cc5744b554e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f20ceb3d4ea78af5147b77eeb70f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e165c5005de762fcefb85458a8a4cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25d2d2c6bc72de76b1729ffc4d6d0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7a93c959091c5ee542d070f97ece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f22809a849ff1e97a6449bdf7ae2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8f28ce2b2ee7b9561763a035fe9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570a72ba13f54917aa70f899004398949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd234467c0f07e066d4d86058982850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33891c0c250157878fe86e4df58acca551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9651bd9d9a50b90b66eee0dc4c6af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c7cf3de7ecbb48d954605d8285e0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d87cdb698e2fc08bb4a88903ada1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9d61486a14a2a2065c8063b55f2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff26ba01704f49ffebec9a660c8a0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37687a0826489a432a3e536fd750b5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d06f7511755a3f7e363594e96f08258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f59938f90b3e55464e7cb8412a2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb12b4460a14fb587179154b761e62160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92079f58bf9ad58f7a9cb6cd02678af761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776a50cc73d5144a068fcf99a98dfd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f821aae5cdbb2de74c0bf972a396dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c653501cdadb617b7c07790e6ceb6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f48543735b65cc4cacad46bcd2d9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e510174a64341604f9158d648eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c5a226629f0f3b78504b5df93d8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f57ecf9a6bfe2c447b9fc9231c85668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb872e7e2e2b94ed0d13fc7d4351da069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82d745cf2986fec6dcd796f76cfe670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967c2406a26160a9b24a5c1860e86371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2982fc9db3be213268b49e42d4e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f566bbaa7b5f114f49d5fb503322873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d35a0a7ecd0098b98e6da01626b23374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42f2a6f1394465e53242f14d161d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d5069a4989bc733433e339ff0f5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a25f77188d1f6a7b888d15702fb4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54340c5180c7ab13e8c24f2ea346136078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5ac31ac4d95dab3efa7365fa8765779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b0bcb2209c5dfb9d54957b0791f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4278dc03d883d11eab7043a294bce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9231b804cb522c0014adc5516ad3d1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e5c856683f4957b32d5b6f632939683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939c64dd86508f79c16703dd45f41a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980806989e3221b91cab78f7e8a3ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637724499841972e07fe27fedff20386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1214a4f13ae6015fb55a36cc7677387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc73d3412958700934a2a4a8985f33488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9135bc1f78ed44423d8f950d7d045a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56df0533b8d64a3a4d782d310c87e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50c7afa81ca00133382df27d2487c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78918529eaa92e4237f82bb557483de492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176706970c8f5b6f22feec922888375593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f22c3f419f91308b6b2af2ce7d6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaa8c0c9df11e8cfa264f07667a25295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d86d20b4ba99d24e048fdbb852c3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d099a709ba6bd19017b221cdc064597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbf9df822f2a5b64c1884eecb1ac198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411730ee9ba25f36a648c52dc55848a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0e3d2926aba1141a62897eda51eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5c152af189ddd90ea086550714b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22849e48866f4fa794f92a71c43c40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b511bab84e25e39c1699a2f99ccfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856179e25e2205298624c96fce388d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594307346d6f54df50f8931f7b795b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a05701753c747fff584bf389f7c16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6d8ad98045244a606250c22598ee4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651e1f4332aa9fa9f1d4ac8ad26593108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075bcc63346332ad3a6e51d565631cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b59ee76fa3aa3ac88da311b32704110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f3b9781b80a3461541b4125132d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d8da9ec620ce988e31fbfda4994c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd2be958bf995e488ca069498a4185113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376a9f2ace5d0570c0f3a3a05113044114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56f382573256cd835e45c31e7ccd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2df4d2bdc95d787994636235b941e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf645114a2016d8ee8d0fe599adf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e3d3d45bfcd8aca32f3606ff8c54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657e4ecb04ba9138c4c0833793618c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b1277ff3d736e0a7a962a90e5067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27f2f4194404f35812b650bcbec5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7997826fafff8caf71eccfcc0a3445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7e5332b824f519ffd09dcb32f830123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b2c8ab56838549f830272e27997f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acffa7e0657dbb7a2840d042cf42fde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6675d32dee59f62629a8265ebfd28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f704f51de0bd2b42d8b697d065fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ab0a821ccf9bca81b7be7cce4902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d403e35fc3aa7717ad33301dfc304a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a7c49d5fea1be6d8105c23ced3b64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a7d145a62bec5724e33bc5d7cc35a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fe6b4f8009130485e478292ed4053132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500b3385dab08b56ed3c3bf2cb867c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb9e484e306c82aa63babac80cd3b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834c2ad67034392ad880b8898c0d657135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818ea4b7022a68efecdcc117c32a90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba307230a991f99babf672602e08d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde9c1ea7427f6930675d99ff0d1e10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a867978de3410db916916aa35d11a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9408201062c2e751cf2bcfa9d3b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180a7bb83c29ce4010484be2610029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b563495ed5f8b90f72014ee18397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9415c32e6ea4a82fbf568af6034267143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9bed5c37757ef421627fced7a98cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252fad81db4ef7f9cd01a033aed1b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d889360421d34d0fe593047fb80c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd9050b8d9e803cbb43595aa2c83e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3feef03c838ca33f857cc3db553ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc823ffef1a4777822a544749b2354149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b68ec1dfbca04815e405474f66d78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710b6751228c9cd0252da8e70f4043151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5f8449a360787c9c760ed3ebe218152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbe6f4cda2e394cc3e741cc944f8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc389d2d5a500b7bb52393b31cf9e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fabeeafe466411262aa0af0829266155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff54f93ffb271b247628051995145156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39c813d1cc8622500b600a4be4287157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d77597c77c256d4b784e8bdf3c5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6680ed6658027790928a8da823d04a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644570a19762e367d5da1349beb1f75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc894243919ddc2d025cd8c000d9f05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d09e67e9ebb83d582275a54e8a1860162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d10cc97cf25b8fab6cc484e049f573163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f764118b0c096103e2a218d5e0ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c83507d9511f6ff4d196a10c04326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c428994c470a814f2ed0d5a269e741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b2a29b49aa1ec7b81b61070cc677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede07dfc32c0e2d9410dfcb85bb38b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2c6da75e23b9a625fa6af8dd561c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8719ebe3ad433ccb5007fc7dc761170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c823796babc0d4f9f9b7552c0c18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9fd2fe9028121c0013b09a46c0cea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d734cb0ba01890a5eb9dd6d27015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56d6bb5ac25e75756c5ee7c4ad066174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049de73828a8c524145749ecb787dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b119f27e02d116a6def30d4430b8ca0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6f4997fdfe689c76e109d4cae632177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d1e5f9a48fcdea63b886e01c354a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97960f5affb09b864b599fecf8b80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f96b3ca47e6f3991deb3aea81b31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a774b4d579ff6632b7d6b2cfe3e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb1fb3fcc2aaabe100e5c726a2e68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61467f35ca39137830a592a851ad42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5ff0e651a5c73b8f6efd8a835cecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe57680f4831a88f88ce68c9d41a0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c8a9ccd8cca47f783ec2462b1cac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfdf6df6a9efb547bc18921ccf661187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861600a5a255d08c1cdcc7f79b31a3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35045506ca7a491a3880dac908eba8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3107efe246f8a61134b6bbde4741a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747c22c21a278b7a880a7f905b2ca1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3d6ac1cb01ab9f45db15cf793c604192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d32187eeb4ef0244268ec25d72021f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baecf50fda66410bfdb9e3c6a0ba74e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377dd2462672fb1cb26b9c0587de0ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d76a38859c682c126ded0636f45cf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8866dd849575556e5884b925f042efc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724bb2e40aa454eeed7e34ef9d14ed7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed0b3a0a5ff7b02bc80566ec0772b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c3e2fe837631817ba9a1756a74cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea882c1b24bef705ec80745398c2fbcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cd3b8bca2f4972a38631020e98497202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d41607167b10fc171473fc2413945203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba881bde8670808a95696984b584ed4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b60e781f882a2d335a9a7cb8768a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1afcbe1c8ef476ffad0c28300d63b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc5c378b71d8387b084dca538002fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc163887a11fe56ae20d4188b0134b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127001e8a9ea5d69c7c7357b788babf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fecf4ffd57f20815a13d49d3d0fff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18194d1cd8227087be8ff34b9bdd1af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79010e2e4f6044861b6a2ecc7f9c83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e42e39bd917383918e9847df86e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1957e4bd91fb6286da25db2e8d2dd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eaddb1a4108236ba3c87692f26182215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ae2f412447578cad7efb51e2131e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dc5960997c25dda4b2e0ef0924cf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb856129936c2f0f2d39605b956eab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0206a2725ab5392b2d75c3c3bfb3eda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5f1f9e8d62f715e1d3479fed83b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6343804ea52e320c1204f9255e70e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff31ecc124c433211b91c257c48bb75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12343932702b05d8e8c060be72307c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775369f0cc3a983c505fdac1fe84d281224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa0a5593339063fb30e8d9533a98d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b8f9cdf7d5890c14f47bad7d0b2b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35974d0be99c1a491260bad7f65882d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6f674527a5a75d2bae9adb148d72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c90e0740f1f031eaa0aaab9ef5b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7159c6827d51747613542cfad177e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45bb8ead2df514970d2501e318c43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828f696e6b0340989574708cf9b4ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dbb836adb0e42114b056d9cc510ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5a55533112c60c14f5bb3b512058234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eef67e7c33d5d7a3d25a601edbbe5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1550870285332d4b50c90c745f55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bbdf4dcd0d98a6fca438f039e8858237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a8b99b9aa1e170acc6c10f792c0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed524424d9b3206c950003cd29d82234239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818611f0d9d17746586c0a5ac50e8893240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1485f91f71c6bcf0471d42ac3f9a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5191207c569f1102f10763c5ef83c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be498e30a01188134e0c9caf17a16c85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c253bd5798c83d72c1be96a10b558c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337253b4d11a96eba1932f1c70fc619245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1a571ffa804438e2928dd8b26ec0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f8a10b3e890405c6f43979ab46ec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616688b24df21e2f820ee1ef15923eb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f09d5f7b24ea9db9028430d60326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10524a526c34ceea630356ede386a29f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607937b0d46ee43f285963989fe1cb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd998131e5fd19d54fbf746510fc2144252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb7752d63e0d248ecdb54a21f1329253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02389fdfa28234802c7bc955faf604b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a9e15f77ac76ba0090dd7f55e380255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be0c3df5357b966f28ab4fff4fae4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b0d89cdf7e00f01dd7453bd0c497257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71434d58e609d3657af5959052a424df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720b80a480ed97aa9ecadef7e448fd1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c89dbab1edb7b1615c978ea242b60e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268268971cd1581d496c9066075262261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8d793cc3b4177af3ec0e61653118262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15adc97b7d7934ce52cf6d7d2331d62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f364cd7ac94789728c3cc082fe65350264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506ded053ccc7d1bc378ace72e60f21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344822dee2eab06f93598d715d0b91d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70593123933bf1e51860e25b272bd0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7295a67bcfff1d018a241a93df2bb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb962acdee0569542f7d992843b3a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f281228bbd950731c4d2f074bca02a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f228ce6f9bf7798d4725fe3a61d40b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0322c38ca6f6ba3528ba8c7213cc933272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d6f1149d5091c416051423fe0688273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02a2fb1cec8dc5bf80ae34a4e54ec3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8438fda2891e5ca13b71db7d624e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290c3317c82292ab6face11ede793c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d0a2e50e1b6cc72189ac438338074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5c4b36627e7026aace4ce148c4ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4706ee26ca54d1ddca993fb7bca32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f679d475a1e1233b136426b2452df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd456b8b83c5b1a13b04cd62b6a3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c8f1882bfdfe517f67bb95c0eb76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea214e3bc23527d7a091897b3efa8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14761195d002641a1ffa2fee971617284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff62529851b4aa951738aee539af3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315c098d6a7bec75ef636e7207c58b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8915b0a1a9d705e44d034a4763d142287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e0950bad47804ff38191f179bddc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ef40971b62f2c41063e058227882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4ba4aee6d8b7e4232e226f371b6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3033664fe1d9992e443079b8ea1ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bdb3acb866bd03c9e2a9cbfc841bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da1c0751c14759130df3ee1635805293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170938d39a6a28282626fb3391e42f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5d3c248bb3ac950ea487279c70f9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4503d3c6a145c6f50cc6d15aebc339296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b9ae4b2ce7fb062e902aacc1eec5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de651f9fe7153131477e3d1303dec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e41d49a9a5f364c3bd53de9b7bbcee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83531fb93e80716cef6a367a335449bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de724f9d0842e8e6dc39f91052fd66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f4912f31ee910fde25407c12f21f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fec7e070936972c1f05d1640c810c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124693a19547b1fbd0df83470566db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10afd0c53d314b3a9d43451c1aa5db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b089f11561269ebfb01de461937f99d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6c918f496837f8cd52df7b18f333307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d666209150c2ad7aab40eb32328466308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdbeaf2150742240f31a2f2bb4a8c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed13917eb9946d043ac634abf9ac1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf8769bdb78f7cb9427cd98566a29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d452edd32c4923b21687fbb1134b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a88e8aab618896f85a2ba9a7fe65e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a785d620e0372119dbd593df2d755c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e42518faaf76fd3c747ad5fd3778315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e1bd36c6cbe867769363432b09cab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db63560610fc4edd13ee3a1d5ffbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89066e69996c496fa67aa75b202256318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba814f710c3d2bfe36e6f6a644415e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb8decfe845718d19aa10a1f9b370e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f8bf7562ea5f36ccf1ba5528f7e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e370c6f64ffe6a911b44ce0339b51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43579bc8cc56f9ea116dfae18d967323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71daacbc9fccb6298d9b9c786b760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c03762af81b7babd4384d8e77513b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9ba111ee3b3ba29098a3053cdcd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c1161349963134612a52b46cadc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff1f5542d0b6c28cd74b80c171f7a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc066115f28e9aeed3d53a128a04db7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f75132a6f55818529c69c16aa87e38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfedddb17cae0361636e0637fa0a1a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014d77a638ddd787254d2eb60721fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076c7ac0a0cbfdbd06562f471ad7ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed8d5d453320743f564416e0cf223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb2e7bdd3f7d8f72217c4eec27eb59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13eae0bf2373db76663d6c53e351d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba3add4ee0d353ea5518e5c566ce74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab2eeafd28e6ebd88a02190f9662e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0ab5d33babd34467b37f8cd4e86ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d888d5c768eee7e184f219475285827340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a21bde63a538df7ed1fb19d32633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5939181834d59802071e5948fb6a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef63da810b23d137f111e05ba71b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63df8884e71be1e542505741ffddb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50169574ebc85f5860b5e4c8baf7ef7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c129d0e425efc0f27bf105b8af4a48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee498010434b4db8df9d146eed9df41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e5680277502875345deaea98cc4ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7c584b9435b314c819260227d4f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e5be7f1a18cf3cb634122bb35736350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c24f9a31f7a745e6aa0778871c035351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613a621127de5203b7d19681d0d0fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d193c689710766d40248a54614f71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f95c3c3c9e17b1c6c77de36213947354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b724460c03c73140bb012b184718355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82979eab43a811bd3aa88f28c328c69a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01903405a6da307057dda829ca45317357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a6d8a2f7cc3b1f4f41f8dc0db2be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46b1b4aa4948959610b3d54c1f593359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa2a411feadbca39e8da356966685360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7fcfeac7ea44316c5a2825c10cc4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34991cdffe510ab5f0358db47abff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f49a1c368e7df25b2353365957dc50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe85521be256113b8c82de3e21ed56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a172a675e94cdf10cf62ee087a29a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af6e89b406c42f06de698975ee285366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71a63ffa8aaa07781dd667385943f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe039252cf29d44513f473b072c05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089eed7c5a1a737df6320e75ad2b3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8293517419cb84f39297db6cb36a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a84ae4b6935d449e3115e1cbd5999371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250a0d0709ae5fc870fff78c90260c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d447d975925243cd5a9984c2e865f72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c655b93ffda6741a0f933b6add56c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7836413b80ad94c16eb3a173aa25b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853fb9759486b10a8c854a196a8204376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390967aa02671eda3406e85af9ca0ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163f7302c0dfb0b325280ba8dbb1cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51647389a2bdab936821bd21dde6e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c72f2c700e4772a14cd165ae16e5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0d9c208724d3dc3901b3192da9c58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f695b21caffe10d4fc9f1dbc65fcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48adc57ff96d04709f1afe44429b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53ad75ef6700a7f4bc6d649e9e1ffe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27022602edf7e8782e1c1fc7384cdb9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa640bf88bb254747d0c3bd77d9dfab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caad68ab04148e772f20b2a2112661387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741c18c021644d96f150ae41aa54a9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d4b03b6f2c33459022ad2ca189363389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50475209587131e01cf4f82d1ea2035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f165597d79d35b0a307861dc61a2c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8e09651a67d0481d7e3c6926a211d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0cbb332e0707cd16a0357e7d9b7e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631af98fcfc6616d63624cb38465a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd5c4975182a742ca8e0ff9385f56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5657911723526e38a24fccc4aca1dc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9150a6dfb99065a6c649d6204246d5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055bd8752b37cfd72356cc3146fad79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47244c79a601a71e08e69c582486020399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad6c75f465707644b1cf3db716fe7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0172dfd93ff1b6e1b4809ffc30a65f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412888d1463391188c1fdbc5f03bd2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c9a13b5c5fcfe8f3dd6e09660fcc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4bdbc7a15c82d2c6c66f12ca40a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc17ac60072c78be2d387d41b68247405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31618f62ab0be36e832715ce126775406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40bd2109b17fc52fa318cb593705a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3469ac0a01699d465f3e17562582d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5732e0afa445adeb7f5ddd4ccfe233409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a51a30c4687f4656b20b2ba922824410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34670e60fe525684fa57e3b7a07c1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a2f626e1c2c13e2bc807d71e93657412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a71ffcfbc77669acd046b6c787ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93fd602160fa3dca360436c69165e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a23d9ba9e8ac6a26b1bd38af2146415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033d8677b0b8494e0cc6770e388e6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d59721df1b9bb074f623db8af0c72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ae8bd79010dc109bd3b3444ecdb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738eb852be26b573b16a30a9fea95ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6cf253adf00089097072e6e1052a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3458ca2df8216c508d36464db32dbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce80655ec5de946ae2b00d83188ab08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc296593d08d34df8539a6c92d79216423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ab99de90e891103fe5e8a02de8e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0cb86819330ee9a97dd262f09c1a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b821b827b4f07a26c09d9e89f04968426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5ad998c856b744b26ef3cdb38c1ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3eddccbb5676111c6f4821709046428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fba8c717cdd9181ddd740ad5952b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f19a9b74914533ae80c3fc1ecb7012430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e6a9a9d210a7be14c4f4b8e1a7d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd071ee5831eca29817e409089d0029432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc82d2dbfe9c68577a892f98064191433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f84885893cbbf1da172dbefb47cb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbfa3c2155d6bf5ddd876e4f1f6f2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b17ca35e2c321d0f790c458c27029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0465155707ded3bd9707e5e37d8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f62b6f4876b924d0348e796c47aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae53fa053f552f871693c20482305439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2cce5b397385e68d7a95218c3a4ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd43462c2289c3f41d218f82c3dd41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922c52a5ab387a375e777ebb5c9dcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80e4d999c603720d0ea62bbcdd577a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e3578df3ec8ecbbb5517f4e0995e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed176a6f948c3c2adb28bf12f6f5e0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162964e9f0f439036f86aad897423a8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa4caef80cf1ea6721964598cc0773447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf58fd82e89c95cf10af59af0b9a4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab240c674d437d45f79937862e207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c176c7463ae8b5e00b3895602cd0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf38db0769d7b78d3eb573d351bdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c01c726bd1ee7f46b4b6c5628938452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4c02a96ce5f11baaea45eabe7fb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0ee47e2beffa97f57a7c605d0709454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e92a095411739caff7b319c48c45ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e9c7efa67221420c167d251b83abd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978abee8aec9c86945b215d5eea791c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ffedd11ff03ffa7717df6f82ccc5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73ddcd88c0f8fb362d4fd35f6540c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f2971e022ae92fb915ba2230a728460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb257e578d6cbbcea98509297e2bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc138d659906e0d3b49c66c4066c01b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51cc748355910509f0d4e38526dda5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614565ea0746fe0fd5d6acb70a2169464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4253db825f11425a702285aa0ab47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0bad11afcfbec486ef7f7a27a5e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00f66e02b5e34b146512487fde6fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56942d808dd920a23314b68a0ecff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578298f5081a0debd66f875311fae7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a809b3319dca76079834e8bb2b7bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d072e005bfa358a7d4ea2e6a060381471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7573a9caa4be641bd9981b97ab13e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f52d9d0f9529d364b997c56f7e77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbc0fadc1ed9b09fd7e0ff69bc9891474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ddd7dfd20ac1e17efe83967238c9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350696c9b685c328761f3607b280e352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10f8e286d36a4b45bc13a3e43aaec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66329a9136da7e6c98339a43ff073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be96fd3ead9039946a0a6836f11eb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc918fb3d3dcf4d7ecc743aae3abae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd540903a5d07a93b90447a5b63df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3daf1589a05a26ed3badc2d046d76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6887214b2bc9d70221cb1aaccb7937d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9a16fb32275cc30e4bad5aba3c5c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edafc6467e0534ea960f44087a0234485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8749994f5d8b013dc2b9a38d97214de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8abbcd69889cfc3fa0183e2b65adf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b690cf241c4ce7418e4f97927cec86e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23750170d76f595a35b6b1accc63e287489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde65d43c74096d874ea107f660dd71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063482d8448b46dfbb7ce6fa2b5cd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5727116d1a2d93500041368298b6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a3b9d380c1f9bf5e86af5dd3f6d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1709e45cff03e4b5a6a952a5fe90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce579956337c684aafc90ffe8bc3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2d04806611002cae6bdcf0786263496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e0b01622f247113b3d8aedceae46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca1328f0bb9d1d3453aeeaa4b2e044498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe9e4f82674943a5eb9b1aee8028e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b63d079cc830ad69eaf51d1ff1be9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e4db84974a506ea693de4d8c1fc25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82813d1cd2586dbdd57eb4df67646b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f39952e7ce666ce68ce2546dff497503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57d923c17d090843cf7b0faad30c83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b79e97f50fcbd954cb9338f9befe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f09969d755cb5e23387ea3e34d0dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13f74aab2b0960d5f2d504bc5dc18e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569536211f416324bfb937da376a55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4969b8aa4918107b6d8b1873216e3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c590cd5f029aa78beaeec0067b896d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115a497af4f650efdf700173fc5a1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440000a62a61948fb36522bbcca0410e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8496c9dce4dcf51f7a619828363f7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2879e163eb8fea31785c1361d263514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da63481102a634b57c31e3089d2e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a31a3aa6688a74df23063ddb43e63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4f6425c279b36bd0eac4b2885a088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578afdbe89f29a2caeda003e9c46e9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c71b1920c1bdde42360d19106423c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c8353bdbaebfa1707201ae8a610b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d5a37be8eb0c7c3ac91a2ba6ad4d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb046903d1dfd6fca3bb519f1370e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da645ed84e0b6a3aa6ffd56bf2a79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af6f6c1b5e4774ab8bbd583e2e74a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb8f805c41024a27b6436075c93a41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1112aab0f86d6b89169373d987dc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be3523cab23c16d9e2e950673b923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c8096916c709fc80dc96c6c01866528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6743dcca6f15c16e80b78651fa674b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484125515e72234d3168faa65ff55260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ef97ee929aff390b05aa98330bf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02877108e47ac1dbd7508f73fd595fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9b6ee9fab7dc83400b25a9a3c242533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d396cf6532c2fe90640c1122b68047534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee94acdc99e11476658feeeafb82e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adfeb78d06d3ecaa2a987153736688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022683412f8956b3d6a7622c251c155537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc399fe93d62def8409217e392bb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69783b49f98aafd2ac62a92b04057ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153288caccfd193d347f81abcc7686cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abfeadab218c1a042acd26a7318224541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a149fda92fae960c87449d094627a44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33954009c85713037a7fd09df8eb7368543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5054ff641cda162df449f3617db046d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabb455e555af0c06396db69c2f50f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed9d9d122d7b07932424841c17e2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d849f054a172d17b9aa4addb4b3f25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec02569ac6636778956bfb5153309f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf16c006f9e142de3e686195dbe287549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ab2ae1d764d281f9a851925e6628550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b82635ce6d1af725d31976f9b257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f896c9cf0602d89a1c3915696a85336552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d41442487db21fee066c0adf9ac19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6e4efbd18c0303da7e20374e94e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fedef5a72867306bd6ee0e771b4a65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8d24c4cdc6d6eb7be26b3210b2438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0872743501ee73af3c21905a3b71e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e489a14fbbcaa6fe45d31bf7ed0c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecefcf9b0fde82a13409397dd4df522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12983e27a4e3fb5218a5c291e17ca0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5fd2cf354f02859cebf033e349f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037913ebd4706fb0ebdfd870fb487908562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f7b36882060b69653523903417521563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698687794c0a8638a79e39287bf8f17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdaadcf23175b85ee42e95bec296a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a501028fce45f996f412018b6821c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91430a4bc1a44b294fe6dbce5f3252ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab9fc75fa12a0e37c24eb0890ab04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5dfa6a4377c111dbbfb1a0851e339569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a73e73d588168e93c379e9273e6ae2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f802965dcda948092fc49660531a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a845e40ea4be5e294e723266da41a6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafacc1ed31a0b54764eb79c08bfdbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573acad89c50a2fe1d5c3e6eccd55e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5479bc9f201f65640d055849261502575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0b845e7fa9660363a43297d939afc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab6e2e0f3346bedd40360bcce4265577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea98bbcf81ee825120d952b591df31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76a716b6b54e6117ec84186256d296579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464830ee9537a2a817a718c7429830ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e44dbef2cf7806542e2d464ff18f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1da11e7d1342175cba8eca9fff7d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f591d1c7499d3b12143d339193b18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223ee945830f65030658ad9976d4ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3798fb7f4ecbb37cbc2280df20a3a90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275c61e6d55b7a6b5a31aa1286fa38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e465cddf439da9813b6601e29e4a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f83dfb1ed03f1920ad93fae94b4909588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec8ac46a4d4bf6daf400aa0a291f55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7989315e2c52b9fd5bc11521620b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e776a71c8f42c2039ad683a5773c85e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50fa1c2f832923d8b43a55563a45a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60c721f6be172aca956863969c35d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc6ff60f9870851d11c5615fcf32a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960682ccbf3f0dd453b66aa013250a8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61bdf9058cb7865ae72aca63d89b8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d521ebeff0ad34760636edfc7a73b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669426780a63a290bb6c9972eb0ee315598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e9e1c803838a242c7837b4a6eabaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d6381ba53fcec92d39826d2668678600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b681557750a5f64c8cf06d3e6e3a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e90945d95e234eabda35af516c4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a966179b39617085c4ddc2bf2a476d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161915ed4d8f729481622119283a41e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830710f6e88622bbe02b6665de6e465605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05d9354aecdfd9d63a323cc036d81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad32cdb54d0bb0cce71a80581cd40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf819c3fbcea759889793efe47f77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9f4f6487fb4b181f0fb3db3700de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54bc1ff6aef032382ef45322b964e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3ff3fc1d7792641861f8cba8354da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652dc4eb3dd6fc3e4b32e748d1a628a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc1061a3add8a427e69b21a81ac91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f3aa10c84116629e914f3789c002a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2c4257e8250d1c21e3cb368336be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17fec40d55d4e6ae5fda91d8d1271616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f96024940729858fca84526cf438b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f9bef756a821668bfe6c9a6c0d18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4683e020badcc37d999d6de345ae95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e9a50b74007a841d5cd20cbaf29e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd60820f76b64724e865ee9acebd398621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992800440d776554c4f1ecde36636c17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665c99bb5edf650b7d7e959ee24fbe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b44a0afd64e124a5a0670440f204f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e78c1bba763df673fed91e52a2d25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce151ca0306822a70107248106624626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41e46a4fc7b9558b7a866423f92d55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27024b1a67b5a3f0c9df927f3bd4c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39a18d5fe8f2d4b1cc97f0f9595bb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e084365fec19e94bfdf5ab43297a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd5e700832a4bdd0996373d81e46d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7acd60c44da459340b627e709e566f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdfbc936066d788c93dc724ddec165633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6624a50d50c8c8a97c64c1709203634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8cb2032af8243abe9ca5e3f341d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b556438e78b13175b2371a96019fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc40f093c00f3235ccd19e31ead68fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c636c38cefb2e598fb8e6b0c8c92b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2de7c81c87ebfc232ba420706f85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a543a1187cc857aaeb9d0ebf07208ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad3423512527f7efac18f3f8ac0c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7dc2ddba54e6b43ec3f806ca0c669642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a50d14690f6717ceea22d28ed97f63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63081a63e2cfa0b7bda7af32d2c22f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4f6f1552f3c764f0942d0fc85933645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a61ec8132c6f2a32c94beb8cc30a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74ab981ba51f18eff9eea33a72789647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7a995d1822bc22e2b303ea2e9411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cfc1ae6836efb7b9ef560963191f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1962e9243f166410250aa4320cd39f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410e908d7dceb85ed34e341f9c7bc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc54ebf9ccd2d12653cdafd345b0dc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ec50a4465d1a873b6313d9d7dcc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c383b9688d364a341ad6a6baf9b871654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8acda5bf7d6bd5d8d4290e56c028e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27051149dcec8a363e0422b916ff3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e0d36f66e466495c319f52de2118657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c71a78c1b67447222d4c616add37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d7882fc0ba1cbe77f6249b5d9d34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d059f806062c43e8b2871a71177dfe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31519ddc80c6d86299a4a54ab05ce0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd3dc1d82262414229e9e5397b20b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b28fadbd7260dd31597f2ae30b7ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bea2e3e4c26bb3c6522443097f50d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4341681eca88d385f7c5a311d204e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a819ea67796b9d4880f9e3de3f0bd4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f20b6b74f2894e4af54c35607b4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb77a35979cb26720cf631f75a12bd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3d7dd3068c27d4d73f02672e2d54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca0f8decc86717fdcd757415fba01e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87701fbb562463c27238380610f56d2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5befc41542743593780711c5efcab7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268453d84e7c92ba56a6aa7ca7d1274673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a68c8996aea75dd418376dc0db817674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a37ddf3ce10e0f5266d6ff8d63ce6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ddfa6fa9768b900c9f8e8741c630d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb77bb7790bb67f2d8533ee0669e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca136aece812f5758e787894f3faa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f6845af462de59b621a93e52fdb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9fd1aa0b664abefe7ef000066ca5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b0543d9ce29fee5ca91adfb936574681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93983aa963cfd10bd8cea0a744e299d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2dde98532e16c7979479cf7bff355683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32ec6bcdd6e2c6c08ec1593ebc4aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c6d9161467be66329baa514077383685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c7c5890930385487eb234a687406686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec3dbb28220bcbc6574fbf0e3994a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4208b0bc90776cf284ed2aa2df869688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da96cd1db660cb3a19fc17dc7fbde2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27230d4dc21b8709aa0b7b4ad6993cce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e099f8d28c2ab72eaee108d401c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db72ad5e64c1b01912209c91b7e2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2ad1ba8dcc9d05ddae7037ed12845693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8edb3854e7968bf8a45a0cd2e15718694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f0250a7069563ec6232e75e610f9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f187cf9198bda1323d48995f69de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f3dd49672afe3137cced900db502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38965e92493ac9678093c1d751d7cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82059dff3c4f499f2d78e7854a406d01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7661b20c2b28fb922661a4d6977ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba21a04b80b14e75bb11155d68477f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de58661345944266b602941f1eab1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d326b2e79ad8c34571693274a1bb7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bca163a1b5c398465461b882317e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb46f0e66a9b6a284aeeea2ab47776705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7f96649ecd2e500cb427bf5b90806706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed154bc360a1e42dad3541333e5aaae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8c98a72f4b2183d81a12d103750ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f24a5e87d62fe80cc7c22fcbaf54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b30a348f30d3eda9868415e076bc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2370845faea1a369328104cf5d283711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7092a2613e1966497b572264ba6f785712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c76cf69de37b694d71d9ba4172dd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796bdd5d5f4c0dd0cade04da1706968714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661a54f4481c04a317d69f46796fdea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726d252d6a877f4ba5323c4613634e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99436eb17e89239e31f2c68a0be62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ba94a12b38df767d9b7b12ca951e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc01f39d4c60e76524eee0ba8148d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b83650f60933d041f66c3cbfa7e63f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1b3945d0e509a77506abdc10425b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0774c3488bc79ba554d96e7fdd5aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ffa4aeb9cad4614d52bafd705fb58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bee7c61308e2b3b838863b60e9603724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093e8361898dc84e29496b5a08efe8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4449d4c6b6068e0c63bbcf459ee68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b8b3e3fb9f81bf81d42b567d8ca9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94493180d76913496bb2e54e60149154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433c64cdb2b4f64abed7dba1f4aa1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d403e3332ac65f9de309307faa1400730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b400633f885cfc14ff26cd0e97825731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ed8ccd4bacb4c26aaef7e09bf452732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3d976fbab321de6b0d4c2541b9d82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d4eb46281ff50986032d2e877d1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c53e888d839f9c588d04369e9210a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5245217a26db50150cde5d6ab75136736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e5873437f5058a5ae63377e6d4a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1dd499ef3bf6c7d572306de00e36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c4695b34b79da5dbc8bfef6b10a93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed440685d58a7cee0740f14cfb95617f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ec272df3e8adcaf0e2b44641e72d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938d0b9997392d711d6aa27721dd92a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13f136075392ebd5491ee2bbf8d90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4ae6b78b37c5c7d03677d9e814da3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d87d03a7bcad2df97d02046f4b3c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad2de16fa3db8db99652829628641746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a3f6eeb8e2b96dd3a9bf3fcb94c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd321caca106688f9d52ed999334c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79ced9e1e155796717901328a3c991749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8008b4eb3a55e5ed863ef6907a38a39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b56f3b2e65c7dd4b5eccb6c8bcd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d694f7be440fb4282b507aec936a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339233bcef840747389338995d3463f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bf6877e972c0a90aa34cb3b187ce5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de02b1998174c8fff8ef89b297864a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2ec3d24e0e3aab00569130c14926756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f357747d93385476fcfa890aa49b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d08a7d3a1ab3f62a9de87c7225a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cf66082fd62b61975538a94062ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>