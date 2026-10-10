--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431271b6797979bd7c6abd6808ea62f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254c413ee3da2390be140e8ad135ea02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc85129b7bf1b116c4e5e7be9799fda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4f4e2c7ceefebb145e7bcdd72e744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da9da8faaacd38406767564fac50e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd873ade6d3086ea50db7b59e799f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466788754a611adf3e993419fa8910397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76fb9c8b8aff487598ed4ca6bace048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba08966e613365244a3f8278a914f6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85611fbe321b1884c01c5d581a3e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9896b456c2927bf314b3bf3c683068b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5a358e4d7adea2d3bed3dde567ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52240f6ca663cf78d361c2dc6ac7557d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44278bc4152b448877cda47120d843f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae18913b1ee5ba4df682c87f61e9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff0ee6d58163a198bb32199d7d11616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a0399f3db9528d43aa881b98c45217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e84b4a125198988bf278f79b3bc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc4bba8bedc06e050a4d3e58f857219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a142d2af992ede2e98282d1039aa1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27c66766216ed1f89ef5bce03c4d9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8163397c733285cee80510565f5aab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2808737de61e376d59b25e3a10e38d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273a6abf99f7804716dea6438c7cf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3653d9412c2500e67cbc3eaf54e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f0fdb576173ba9583c39c460b8e7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643efd57d07a6b43576594263fcf9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865359f7c80b236ddd943106cff8b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8233f99c5c051b9a177dc37bc141f2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba88eee89795c0bf12345ea42c4fa930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915fbd299280e5b5a4ddd891663435a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9110a390835db10b7405a1d6261174432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452f9ff270963b59b11a02fe6b6ae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac060c27e1766552edde88cbd713b6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113e48ca79742d4a63ce8e271268df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c680f3c433c6c5dab5d2ac56ed041d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4913275128b6b3f72100c26b5ae65d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f325b56a89c1b2e27578020aa0e9a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9d6102f1c64d79d60adc5c428b06b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96815bf2ae0d712538d3c46a552f2fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06daf8076ee875f03c21157f25414c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5930dfad0e27cc7db6ce17b2fdf49542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb95b9edcaae18a0a6948f3891099743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f27a99b898198175d1de1461362c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b36dfc889611f53a876fc9aaa2fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2933f62bb95521680bac153623b2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f6f4eae330d8608bd56eaef0b65847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91c7f2a59ac9908a1181a823afbd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44213764f840ad1366a086e40b5fc66249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1514215812e999256742baf8012cc8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3397593c9f3f5d6f217e6ba7b39a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda55418df57a6c1fca4bf3df819c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3d021e18327ca1732b6a867fd5bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421a7e7c54962cdef6fe25fe368ea3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e534f918563dcf062bdd1a48d18355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023d0f6ca8b4131e4afa3fd889493a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467e41e77e3d5b7eff40882e105110557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e039ab9175b3df20683cbb94222dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4b50f42e4bd7dd0c5ccb7488100a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450f491f2a3e3a4f75b6e4d01aafdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd525c9926d504f3be9917874cc3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f8a69a81cdeed73893c81a8b9f51662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960585e6dafcb93c78f2f5495830f71c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875df9a6cae2eff8f820a72684bbfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61de5894ecced9915a31efd450ac165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c004092557065b720e3c234036cf4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf2433503a8f0cc0f3166f6c1387967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc014834f8390c2bd28e2d99074b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54bbfad8c95f5b2ce060447cd7c4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b01dc177aac0f58a1837d4aab652c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c026e3ace7c477b8effe338f8a0a7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed097bd840648b70707be81ad4145472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7230f57569734c551816f39e77ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cfed17ef6d58757517c47a79c30074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9f1e58a91eb50456e7e98e3dcdc0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f612f58d385881be5fa8ed17e600d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a0533e5bd051627d01768be11b23677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184b0123efbda4da0be25e42273d4b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc1b2e4b80af8882b2bbecdb664f3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d9dfc523951d19655947b5641bd4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b7e2da19a79792007494eb5e2238281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa98dafdecf7b47beba49f312d997582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2be30e40c08b8ba4ce458e37fa4f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff69886fb85eaa21beacdc43e71e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c637a1eb9d29a4e6623de756cf794d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a249a1fdf2412a915738e616b9bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a971e27f2cc0aa5f68aa0dd8a4741e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f7cca160e64ae750a603d540613d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d4705dd9137032b6c1e091fe61f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08fb9ba8ef1b48e7983fb6afc4cd7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd91eb9b6211c3f0d8023587d0980891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b77a2c895033effbcadf4e09279692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5c41b6b76df4a5f6e854bbd4d07593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c18cfa870b49f804ff9d8ef16a2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756dd1e5449bf72a714dd4e40cba6ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b6ece1d363ccde50075a22401b2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a10074b3c6a456e9f9750db0edf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a2933e69f8391887acc15a402526598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fabc00fa4da1f0af32c56e6bc3aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5757854047a8c1fdf2eec0c70d3ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a0c8721da930519536d137169a2bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80908051efde2055415523aacc8a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf556af80550639618cd9daf16e3e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d686d80e472eb0ee83826596106d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8aaa57ed3baf8d81677ee2a23ab72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cb998ea3fc293ed1f250575d9f84f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85d33da5170f769ea76375d3b01ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b7160f378da477ec8a23d558e9f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb74cb96583e69149660b15621a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c253459e3644bd5c21b25b8c196d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680323a54b5c3d3f32d301c17cc7e5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e961e4d3785845b2b150cfbb1f5295112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e86dbc04b093e22b5c6dd00aad52a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ff65b5be038abae6ad0968b66477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59c61a914e046c38de36a2935a4ba4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28ac21e5573530fec72627148985f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560b845d8cdf3d31ab40382b5cb4700117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939aa398b71e6c3f1eea19ba45d79f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b6510c20251338ef41fea938e8c13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897098d6a156a445045fc391c8f5a9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090da248b1a54794418225aba02f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75e860a6c3032bed219e2e24bca4a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8377878a0018fdbed98e0282fd76b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a4fb19a10999e5dec1ed6a7a243e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eada04b4be4473a869bff2d4420b16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a5643794c8a127165ab83dde19be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621fc71d4b2ff614a7903e0570d2c41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca595a2ec6205a2eb3c72c12bbe4987128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51fdb7b75f8b308fc8a0c66162b89f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4900b41d556ab621bcd9262563fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19705e581715d68738c11934e4bd87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79737464433de2490eb5674c77b28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf5b8ff999a811afe7c629894080f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9aaeb92b628e65f01b3fc4d5a23f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f529b1b56a963f15f6114b176a7d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306db5f2ccb0559aa009af89ccc3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1552dc3e858f1fc156ae8c623dd38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd1c376d4aa127d4d88df1e85539aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef7fc30f684331d37a75acc65edad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2730f363d848b4fda9c0fc3657cf10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460da4060545c3429ba83ce9ed5125141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45195398a8baf35948e5c6520cc96c98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caff6b1e1e7ff034367194769b66ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023eb29fc0d265c5eb2b93993fc5855144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb21c009fa023a1d01117c2f5c36d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dabb82977dce3faddadf7af9d7b525146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b484e05c5dd59b5e6c7a52690bc1f72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d67d65a8e7bf41fe51a40593f15c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb3ee702fdba312117ec52d4e72a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710568927d37530f80f140c9d37a955150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c018325089d40601690671968293c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ace60dca394e8e14ac50838794a01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d82a3fecfe996530f6bf6654e842ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512eeb33946062a060ced00c877b77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22372f014c9b2afefc6fa22f5b63de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5cacf8fa50f1238b2d21c7d4311f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66384cb196945681c68ece5aeb11525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3abb313cabd098280527f6846e920c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37c64321e69c8714b9b9623d14da4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad41ded6e05669a7985c4926ebae8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389787696fed82a32a9b30e41395c16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca4b3e5c571f9299427098bbca6ff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702578b0503224ed9572faa3949b5363163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403f3b0877062096ced40103425efd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ffae465f30f286f6735b50b12c50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06cdc3d6990b62fdb249cadf3a83ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903658243a37c1e7f54df7292e3e86e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d0c074b682b60833229598454e46b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad6932a824b4083ff7c745b6bb979c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84602814e1b28a1742c8e7c689dfa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f7b4991ecb6eefa9b69f1f04cdff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f90a1744ce0445b835c5309e21c593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd59bf696d9d0bc8557fcdf8c000d83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a179b75cdd8e0458639e8deba9acb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7f6b87ab00dc798b41ce8ed34e22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b66f1515474bd547b7b238cd5f1d76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a36f85a8e141789aedc4c8912fdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e6d0ad34a2cd6a760be0c03d0463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c7e6e3d4650f0804a657b8ec391d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043995d13e56ae0724e5e4d4344498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f30e8767b805b466bd9b3b2a470a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb23cf4e655fe344a2c56005e0c89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564db0268f620724339f1b51ae724f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca016c1ff33d04fcfb3cb1903f6fbcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c98e205b61a1198b68d19277176f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ee99b218cba010e9af8c32dbaec8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180057e49e04a859e25c747c19edfc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a22dcd49d7197f5520850a7dae3d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e189395843b4b18c64ee6b74806c77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98a9a9df26370012710fe8d053eb0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29bcab34ea7e73d1de891abe0e445a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ed280461b83707c4a75e893f93f5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83b366cb06dce15df489cd8144a54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bead70ddd197c7ebd26834c51e9ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58918fc136eb52923795dcde3cdb9fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50873472242b45b76d39304f9391eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a52f4231a62c505f07be1874eca83a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbedc8f0fbd32d6b535c9fa9f723343198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349543eb850be30749f0c16f86c9c1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1c78c21d8593d05e66cd4da9fcdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ada484b691cd6a238f0096f275beb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1ccf15588889efefc6021c097d0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7edad7d9d019af0f3edfb52c1693b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc56cab402c43a5e6f74d0a65ab23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4761d26381114f3c93e8c48b8590205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35dd63b7a3fd9ff0cf06d61d4c955d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff94c2871f3b57cd6c1fd3f704bed1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363950aa4ba7db4b56f528647131823f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6f9110f6f3835181a0178229ab29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d2cfbc74b874787fd2453c29e5539210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97987c4fb34102af5ff901842b49d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295de8206b52027a3d8c2a3bcd47f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5aac48ce51095bb158d09726d893d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e4ed852c6739cc41f003f3f528e5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31229a61c88f5b86bf684147d657139e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7113a83df81213d5a434f22299c4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604afffa6a8d79d9db28def6f578012f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939654e5264f77f3d27cf8172cd438c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f87e602b8425b65f02085e7def38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72e7c65fa5589cddc123b0de151e0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdef2064a973961a9b3f9ce542deac7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d905bbf7e2a980a904b25a9bd38d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271848576b216039bc87c22fae16be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff03b1d0f119d2ff6ff4c6f406b304224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676870ce2d4d786b064971b7321bcc34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa36023a5b8fd5aee4e457a60fbccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64db281a51c0f0fdee5eeea91e0137227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edbda900677be13f9e76c59bb098b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5ace5a6660fec7487ced14a9eb18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932c6b793fd3d613c7bb92a4078d86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fbc7b40820e74189db2276aa01895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6f85d1f489f8c4f3f614851460c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c75617a9b4685946729ed1a0b704ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9f11d3677295b8f332e61d674b9a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae946aff2f5a36c98e024c66ca821235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5496f454c37e785dc4da383caaecf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ad4fb69f912c7b7082d1715f3836237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15437df8234656908f1d2eaa5e0cf0a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac906c70cc7af4c01eb664dbeb458239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b4ea11de8cb27085a5bd27b2bc156240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391105c936418e62930bb4d7236b4d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c592879bc002eae0ff958d1c09b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a721051db86546a5b479ad7d1c7a54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95542b6b59c9cb8721167cb334167244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d8a51eef1906504e2a07cbcc2a8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643205bc4ba7e0372067333930efd35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccdf76c5face882cad44106d96db72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffd3fb91853423b2241b71a6c34ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2e7ce9e1c8c41fdcd3254fb282fee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378375910670f06cbe8d21f7425a0b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544496ccc709f17dec2129297ff568251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c82e1eb8c055b58559ec339e34f0c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92568c248c8cd8fd4d223e4d4425dd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed93251f0fb1cfc41a39a760bbb601254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ec732f5ac64d070af103e72a1782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f01c312991141f8ba1b322c9fd63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dedfd013872e288ab60c10bb4a585a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f005a26250cc9b6c394a5570d7508258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9684a864374671a28c1d06d537bdad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372064dd3c3dbcd470a82295c5b726260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061bc206fe52021e158ae78f99c9cbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d630456ffa5e68d84d734de486528a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be11b6c374682900270f80e780e28f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a87462cf7f5d08df86bcf740c7379264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50efd0f86e8dec07f76e02c030a3870265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8fbe9da8d33a46be81371a9786d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847152b436894ebed81cd463a1e733ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977567e2297cf0a388cfd54669e91be8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4eeea59c63fa02a1cc3aabd9f1c41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9792b3f8aaa97d16777d023b4de23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350a18390b726b87707978e67631cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a93a1f004252da22b5c898caa0a0a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ebc27a9db83f52f78d0d3d29a9bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d27efba7e0ca78761a411b2023de8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3129ab4f4f48aaf8889f65508c9e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69419631509ccf2538bb90ff0ac0cf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236428b9f47ad9871c91602475c398a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651643bc2ff12dfe18ccc357fe5ca708278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78124bd0dfb5368b73897d048bb7d51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791e62fc5b29f9c8dac254530d121eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf3fc8bbd6c7eef53eb7b51bf61cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb769c9b9b590550d44543f6d0ebf48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbceae185d6355d701da0f87b15249283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633386bc5fadabacffcfaf8070ec372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff16f7e41b093496b0e49e3ce89f3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c77f469986e7c054cce3b2e84ef7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d792e432c3316b07e1fae3f8b40f03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde727706fb75e05d6612327820a4cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c59c7442739cc65cf02fa8afafddd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966da1fd1ef7af28c389c4376e9fb53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90f11cc9f3cbc9971dc9fc2d8d99f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363baa30e3d923b69382a0abed52495292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1b1e4a0c43220bad17925a5d2b85d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d00adc50ce13f53a307b3e4a6997294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf626e1608eb05449eac357a1d9c543295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd591f173941e2c8788454ae9acdfc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7b43bb1cfe1478aaee61e76bfa4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692e49cddc2825a2063aedc34e9921298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d69bf51bdfddd09deae761cfce41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933339ed70d0af2f9b6c1d53ffed093300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478942f7d6d858586047baf88166595f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0521d72eb0247a833bd5934bfae21ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d45db9a5c8bb698903b102bc0123b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c9814d4f5e0256278248db37dbe69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b232011c76030d58e1f1aee18bf5d79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ceb169717730e9509c9a2cb57174f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d96715b9d29a90df07b0602580b5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cbec09f41beda46644cf380d483a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f01e93f1fd17e9f32c736c222ab6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a10cefd420a3464ace74655e8c5dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a944958b7b8306831a13667c3acc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf5f1564397f3897a324462089637312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba414fc0dcee66b99c44aa4b8b5bab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8d011933e923301a12192f7b7422a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffd69de0cc16ecdf8560362bf4ed26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9e5b0a0359f80f83404cdd0c3cf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8ac0c19379a66658e4d1217f2657317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374da0b3ab8a397bfa71cfae19e7d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae066dc26a36186aa42e8da7c3bd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17093faee05594d2b46a1931ccf4ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc85ea8594497ac3330c1ff56a813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68273b02007dd05fcda3466aa9facc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eddcc91f64fc096810701698fb919e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0359d19a1289807cef844e3c0997f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012624cfaf3fc1177174972d97ea4cb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43dd2b1078c937ac5e2564393adda7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f099ef02774c10ce3622d7672b7af5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a9d4832befe871915f1e7baebaa0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126ebb2a423fe83cb3c9fb699eaa3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967766a58dd6e98bc932b0eda5ecbf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7c37785108db66eb80eedb942c66f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb48c59f818f5130b7974176e5d33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3c2aac4208985f3fa26178f696bc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1a905310d74bb55acae77af0a2283334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c8ccf187f3700f244457a35e8dd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc6d105f0ce339ecf2d2585de1459336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf622e31a9208b68a21fe0636cacfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b048e3d097c4f9581e94c2544cd4ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e27322808a1f9fbd5fb2e68bdad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e78aaac26514cbbf5ef4ee065580ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d217cf2348a96844e0dbe91324bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0ec1376aa23aceef52e3e2268cfb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ff294344fa94ebe58ada5f23466e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caae2577b44b5d8ec14df9e91067dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80527cb051f4c38907a35e8b06a16669345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d00c32fdf32fd00f812570b9c6a21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c5ae62764e0be7fb7b062ccfdde12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9761d6b56a5d6039b1bce3b99f268348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eacba3d9271cee9136cdcf9593c03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01c2b11977d52014c29914ee998ace350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78918a5d385734ff6a86bc1fef6c34a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19248bf36891b52dcf22ac4a64435a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b0100ddee4ec7cf71342ff9e632a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15697ab5ca8accc9c40e026af2c98f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be276aaf1a5fcbfd94a268973e645355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa526fb3ba3958c42aaadb211740a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c753ee5ed497f8ad850f17288540357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a90cd5e35ea6929459299cbcac104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a45a5bd39d00cb35e5c92c676f514e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887713521f03c019a9bc5d4870847ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a74a0b8e8530d5b3cf1db2d08fea6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910931acf9ac9649abd855d59d3f95b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef054b0975b47a5aa85598573f00549363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95611895f908d99edd4edce9704ea9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b61fa3814d8db190cad0716145a05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b5cb623fba56cc84a6aae85114e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe9d6a3ec3bc49bcfff5c0c760c2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c20db1496d4f078f4785bdf5dd3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268570560e385b5c5c021e42389cdcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf123305e7a12b0cfd685d667b7ad7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c3622f4f6c1d9b56dffb605ee6d9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fe05502d2526d96053649323ee89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d87539b75a14ecebd3efc334bbc99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c8501d419d8b7f8b1504900d7695374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e38f89b9da86f0532c430c17bb7996375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fcc5ad4d6635e44be0002f5e58a9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dabda7fae19e77655ae06e9ab067b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f970855349bedb9cd2ee5e20f129cc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370324b9c439fc9eb27cb0dfdb087b09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc5054c032d1420d8aa4d89f39b1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb6a10ac605fa4391e3cb28623d3d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21680ef233669714df9625e7361429382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a4f98dcb15a03b67719175c5afa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b4fea7c5a26fc2940f5340b886590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ddfc3e057e9978bef593158e086f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d682eebfae47dc25b892549ca594ad3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73029b3caedfd3cbd404bf3ea22a3c8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc132d935880886888d83b0801cdd718388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e0d4ead98f5f1c52dcd08212987d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed3ad4599f8136f2ee5d706872c158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1211789b6b2fff19ad1fc6fca516391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698080bde4e19dacce577360d6bcb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9053710aaf00a32bb76895e0820a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c4629a33ddd86f2e05c98322c602394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78cab78c711480c7f4b34b268e2e5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c655da654090587fab9f8c115433bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb5a8be47ca60d8372772ced9dee38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ee8efddf0d46287cb619df9d821f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3de3587f85969a89c2879a1cae996399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14997bb31a2e519cb1e726a6d3b3c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f253be9812e12e3db0e4e90bf9b4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0a1a2cd603ba4a2c022c1093e5f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c131cfdb6ce88d096971a56e4c439403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824d0eb71b48a90e9a973dd333c6f6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a0e86b915a6ff15b4f7ac84cace1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b24949270a93888533500b333a27a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5311826fd8f5d18a5a4d1c00a9a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc067d93316cb3e516bc199421812eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acde7516aa023439cb1447fddb86e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd018938cfde78ecc2771a983c9ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc6611ca49f7d05b2112d473994f49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf5148b501ca6cb53954c617ec067d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b84a6e039314ddf06109a61a912c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ec05055bc50b80ce50212149d0d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903952e2b9e8f0223c8e202eb9fd25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a48ac1dbf88ab211007c2aa55bef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db685d8b5f12afdca14ea7b36f998cbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb78850f539352db93e66cfb9f86c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8b280055941a149c778934765a89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911ea8f9cc8abee755ecff5df57cde7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938063dbfef96b36f71de02d6730bb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09c4f62e39d674b72b0f6158ee35c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d58cde58f52cfdaac403032028d4e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1be09bfec1a62dff63a70af8b6777424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363aa95ae189d168c56c8e97a7f31e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbae22fe1835a07abc2c0c03f8a961f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201bf67dd110d8f699864238725f97a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad693f0a3867066bb6184b6517c443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf537aced3e36b4b4afcc5165866c545429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512e03723c32503012d644791362e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4610ed0aaab50f8fabb0aa71ef501431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942734f42e0d36ee3979b76cdbdbcf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc539c703c3a9d46ccd2937280dbad65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a37d0be2b8e49ad8d9d2d211400f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd955bd4e335173530ed0f17750b342d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcbf57af5bf6e8ea388f5da888d143436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599d1a4c3b9276f0d7b50598c20ce0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddbafbf16825cfb85d8504b3d8f233438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d50764c02852eaeec19cded390f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915eb7b43f462bc16c2a67d95b9218440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab288fa5378192c56116c0500a3a9bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106e55b44d9b83e021e0b0f2750d1e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aec202d3b3365da75bb9ed2ce8eb7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e74572d1ae6ffa47f370d88514cfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965b3155ff5e03312cf752cd3d7da5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097da4336a4bbd924785412624a8d6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085da964fb85653a8f1220968de48e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969a7c273f95f0e78df50210386871a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f12e0bf9bb1f07d6623bbb982bb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225cc9798b31bcd0070c93f1fad397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310011ef62b4cf3adfa5b8e42c07bd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb406ce7906ca0767dceef8493af5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b653f1a1cef868f5f327dc59bf8b423453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb33f2508ea9f68889ad751397139454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299392ad84c31c1a0cbb8dfeec023a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f813b02a4d0c4f00cf0cda9f8cbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23e2147068b43ae2de91ebe44fcdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039c61ac453a70671686c66228657c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a5fd980deaf8e89ee51874867903b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b39ec72dbd67af6bd84c4fa5f862460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6df8b15cc88da7f75b295f8e45984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88baefbc1558f2fe2b6aec08846549f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d638280dce92068d0741fce1f815f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19bab88df46dfb5d314460ccbdc30c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9964e0cd932dcba79a3d4fbf71f30f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804546ace75958345a58455c1d4ba2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19e6fdec861fd74ca82f1a2c1f219467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d4da38da033603778414461673ef8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc49fe17c8d3dba120415336dcf1fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9501dea7ba943464bc90a45eaa4cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d9bbafde418d14506c2ccd8353943471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6923a8d248012d98058c54f340aefe2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb448eb58d762606fac0f1b612788a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af3084c4c6f20e2b95895251c90f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f54e4267999481867891bb32316d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35051456a153e5a57587ab39a96dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1d7fff9014dfaaa22c79c09db835477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d220566b49f9e4f02711e3a47fcab1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d46fa19d2fcdaa7895f023f1d12df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9d6c1c7c9898d100d7805ce8d5ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13948dee6548f5defcb607b8115d05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466bae6495ad39d0cc07f81f503862482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201b5296b17cadfde641569c848c2f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc2f5a3173db352ad279a1223fe396484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e902e47890f298de44b7a9654a6b6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09305119cfe3eec880109284efc99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d478a9ea80bbde38de8aa20a5b668487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e1c907db53b460d086a908d6599b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592f96e5dfe0727739189a0ec94bac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a679a8d1ff9c11b03d61057a2a0cc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c43a85fe92d90443c80cfc69ad73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96c13e6cb75dc66f127a778055a08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825f45da12acc51b941fb1f9828fda6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca72038a375a73f84d5e5f293a5124494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e5a37e2fa17431da0653d968499f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab51f2d67e72aa479271a2c07706e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e1ca0a3c6129c9434c5817c0102b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d59f667a7553bf8e626ff26e62860498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b55faa47fe2004756dc86dde704e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f535a830b1f7a9a2cb106a9a09a16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84023a0bf0ff6773e5f03571bbf549501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b7db874e2bbef316002edc76a6c15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93085f20b1bf14e699ffdaf9f9f09fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5df1b8fdf8ee904fd41b84fee5b60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556317425ce3886335b6e701e013c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33a33291b23e18303514fab330e24a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb4821a8971243f324e7238382907507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f26f1244902533a0746385e026d51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b828eccd4f575c0ec95335e1d33b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7fca944ae10907fd05789df42f107510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283eac9d9fd7e38bbb4272bd38a0d36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c0ec35fb1a4cf82fcb797f53bd4a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3b1c999b0c4bb799050e2175699b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa6ea9684537a916f273dbdf55f43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ea8a71d2a1cdfb10d009b422202e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8995a346dbfeb1c4fa0a185832a6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7cbe6707045fab22e6df3c3e9d10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfdd70a997a1c2f762815dabb3088a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6e46645420101c591ec7f001280a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ded6771343acd11343327cff78d04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92149fb6f43584c10dfb7f5468475521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2da82dc61566235a744307dc21be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b577c09bd12f8a3f382db0fb95f3803523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7432c019220489ecfbc701d3d93534524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2fdc2d52656e31831350c01cbdde3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821e4baa22c3abf743d50a976ee54e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1b0feb74925b0c9c0366cab273e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7556bb72a6e3e73db45bbb16135a37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4991c6001611235e449fa029844f337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e041b1ca3482a063d4ea527f59b4c96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1985a770cc2ed80cae42bb23eef86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059313e6d1e02005c1cf145175f31ed4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5cd3bedede87fd19d313ee53501ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff45308938a48dda6f9a543b23019534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060621dae5789a45a404b917adef8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3333445e16a927a52abaeb5c150191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704ab9c8e9d1df54de197a0c80de64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5370dabc9414213150fe57fadcea2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52cf1533bae64c94fdaae544e649a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5706bb9ea5c909604d767277f622a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74e561f26c1172fb5fcda96da8ff59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ecad6e0c86fae8cced4476f7a69d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78f56f2c4f14b96e198db329df1601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11050f0807f0cefe2d85595d028e3e02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056feaaced7ce7cf4ad2af36cb793a81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e46c823dc01d700d4d370fa2cd6ad2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09e0bc6e8cd443ba857f7684a0dc09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594166188b2807ba42c78ebbbbfb891548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50840f9c7fdad871ec50517f0818e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d269e5ced78a41cfc8cf108807bfa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b36ef0b5de89932e05c0610c29a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676597f9f96d99a2ab7a160e11549f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462b78016cd98a6aaa15fe47f9d9fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567d5923bbb48cca48c62103546dbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480af96755f08a6c2d516be59cc4d275555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b1c3f2d34b24e68e3be47ae387a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0111b6c7cd1a9fb3dbcb8cedece8b49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506dd99c71bc34d0231feebbd3562f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1217f915ceb1b4124ba0dc2ab8242559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6c9d8bf7ab05fda8939d52617c9d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f11138a3f400ba688611c411094b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7187399e6b9eaa45b1ca3099e9b3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7000e5ab28f87de6b797344201447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd65c523d7f3b215216bc6fc2b81f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ff8fd11985041c77e8d4197207ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4259556d4fb8d9ed196dfdfbb8795566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f0a4aa19cd49570b31a5fbc1ee62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5399ccc8822e5387b8dc18ca83a725568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e768071a65c3b534a894a0ffdbde5e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0edfe2926dc72314cdf2ac0cbea9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf5231080fe349b8ab7c346ae530f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201a32cd981f97a613ffa2ea4dd75f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac174890cc18477845be49f694d43df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b0bb194f88c42145d789e36b5e0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef71c3e83851985754a90675756f717575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab45a9450105f52bf8225fafd337acc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167c06ed2c0f3ec1daf5c3086c5e4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189f8160bcd3b96472082152d8fcad1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414814d65cdc3988795c77545bfb62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943dc565ea7588af45f2d9b7b623bb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebffc28a220a23e14b348edb982d1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540717a2fbf40f338e8314c16d412b1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f069d57ba8409d0eccbc8122e906cb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ca4e99ee938e2759755018a8e568584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2651bc628b14e7f6c14910c1f57fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3092b94a7bfe52baae81d37cf83bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d478eee012a9bc8bb44f87dec2ba19f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce4a93feafd6e863223dfc2a096e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d0edca827189417c9ffa181b1428c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee34a8c69101ed910a7e172f2f817f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf698ee994cf8b4afa1b5288c033e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ef71424d0797f22368aeed53c516592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa25b30e60d26ec00d70f835bdbaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8aae0ede34b8b561119b77a1d0b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaba61e3ed2020e4057fc91fd0712c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2991f2ed105f38019a768084334b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc7dc3d611521acf39b5c08f1dc5bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94d219d4be3ad4cc4c4717f39321ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5970a10adefc81fbf39affd0f7a765599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf30e347a208bda992888b991b4cb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d93d7457bf8e64dde92814f4b0da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5638fa9ee26f0932751206371bde20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4074083f63de037a3896d11dd130d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2215c5f6e8392ed4f8463e48bc2d3c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af782844b993022e97b6fe2d5964319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6dc1259fa52a24b0a6a6bc1014b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e317d3faff9ec9ba39b9a268cb73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102da3081ca5d1dc3c87eced96118ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491334d7d7e05a533e8796cabecaf7bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80422ea1a53c4d9e10a9f53f8e99f224610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9778805280a8d404af1539b2d5d5c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3bf138d68c98d7f7d346feac7fad0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b21617f6b08136e3e6f840c572488613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf33ee21001955d2b2c120383c6f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb3f2993b399880c65788509c8d5ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2cc7ee6c38e5e8422709112146abb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbef70ab12a7f1d89639d23748049c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d0ae389c625b884bfa6a73681f629618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1472eb6e76f059fc8fd5ebae0e5881619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28553a51af2ee7600c63a6f898483a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302636d1cd59fdf0c9f7769e04a7862621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45023da78c7adfc3a09c4142e76955f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292af5233bf91076303e65edbf0b0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb994011cd0a5bd679eb45537df2ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f3f58afbfa469a57b4051d2933c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc509078b81b87bfea333e50cf582626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabe900e7e3272d5317681e79caba45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f37c742b99a87d0157b389d56f179628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d1b35cdf862b420f235fc82ccd1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52507aeda1d5d26ab404db56573f35d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf01b910047f8f5a4c661abb3ea87a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185f23ee77fb032ad62b0d2c5b8993632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae23f1643d4cd924ab03babe633913633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac08873b42e863ead847017c16f469634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551635a0de11b112edc8844ab74f45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbb6e73b2712f618574aa5066ae042636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f44afdaff5975922eeea3cd1bcaa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5d3f166639a75c30de0179d9204be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086599646d2161e1531252167aa53c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c0e148af9276a6db6172296e9749f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d59618462ae8702b115fda22050fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dddab2d882c2f724660fa690f3b39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14907d6cee9254d9bf83b7033d8e7842643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bddd0b31dd80ecb553e44655b8211644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc351db0d48c20f0e61cb17d6c301645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eed3063cfc10b8def926e652629b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6bce020fc96e0d77ce4ac41f8836647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb67ac0cbcd3695e0118f48856b612648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c6fd469234f4e3c0e4cfb7bf9795649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594cfa14ea89b7745449243f9dfbb83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099908d6ff18da3ec85cc8ae25c0c64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05423145d83c7f03a16d9879c661179652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7023421121de76ae29d074b84fea4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a6e9d4f41188d8a3f9351c4aaafdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849ae3d9364e17f60e47f53c3b96fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c05538a41360db54a5362639531b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3b5f715f1ed87318c321b22d28bd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee11a3a4a419201f084d37e6ceed4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14708454803cd19f3c23010ec2beb022659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f106af8e201edf35f0dbc6f3736e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf60f595dd20f871a0507a2449ff7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377932de462c7364ac8fbcd6a95f26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b4f3210a4d28f22b7cb873cd885a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d140e6a4f39dd530c0ab5a96e290664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3cbf4a842380de42ececd6db88107665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673303994b751d32ff8aec17cfd156666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4e03011990cef0f7407e0fbe9f625667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83aa4bd0e0c3cb5a9c05e56b00f523668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3898152219e53dbc427be386f622669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff970251782a164cd3c724f231f2aae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868897b2202afa5dbe5b36944e5bbba3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012359128cd183b4bed6b0946124c52d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eff9a612509f1a558b7ae46985e790673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063beefeb2071ae4bdbccb1fe408ebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e23985daf2619bfd0fa2274b3468675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649967644387a0c16227daafb053d4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c66e2583141bcc764cc9d1a9918de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41941927e6c51fb8c7b8c374152d70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee4c5890edfbb2f62fdc8b834ad47b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62a5aec1274514619be968a757442680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7605b59e3d7f8c4410bb881d8f1a5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a262c070a73f72b3f53aeb62559f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77cadadc0e688cee1e4e847f090840683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ec832088716b3052b872642795f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc509b9d27cb437ac61d77d090b625c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992283115a6fcbb1a886775363cb7bb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720ad26b32930109b70ba31794e699687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707805e53c18a7a6078416df7200e42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a395a20a3c2ed430c705f25d8a17f4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a54bf3feedba7c8afc8c98ed2d84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3cc680d1a01b037f4118b09560033691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc2a9b0441765c10542d55d4c0c79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3131a3801865abc3727fafb581792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99882bb3d7036b13e92ae28751352694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fcb6be22e36bde7e28e2a23dbb8a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38809b286c5e4ccade8618c3ef35bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5b62ed0a02b780d5885d4ee96adb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b2739dd5946694cf9a2a1d9adb7cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0ea3cb8d3f54da5973cf0d5e6284699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f4aac0fe0f4376937ae0f551f103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4337bca5b7b4f604ae843da28dc39f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282741eba7efe7607039aee526945f32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ea4fd72c237b5c3aba6eefb77f5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069849e74bbacbc7df12090b84154ffc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28017e583d9f6eade90e5a10a8a1b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102622acc1bec9005a8e767d62bae7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef220475f777347fae9c908cb6023a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ba2f460a0e1eec9c8bb4c9e5bfd38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b032456a867cfcc060481d1a6e2bf14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d70bc4ad322a37e117ef0d1c6b60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb129600ae8b29c1b8e62d26127d4aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b45b48c31851749313dd6dce5a776712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586772a2962007c436e2be3db1275ca6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639c46d6bfa8811276c08e1662bc1c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6abc641ea8ed7243266320357655cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076deabdc7b85451b9ec112c9d6ea2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe7cf0482307c0cccbaeb851816cd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1943b56e41346f064866aa517e2f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2dfc2d0662e1a08aceb906be5be0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd9604efb0fb95f25d688c9d1e951720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202acddc1d03b3919d04612459a911ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128207d1c9b1fa2bac4cdbea6e8660e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb642af2e0f3e21fa70c1a1c28d745723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6eb1d8b2a6279e55a99d25360868724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92cbef791fea3a7d008251f038027725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59636763b585ae841cfe35b37aeaff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f85fbb2a2fb5ef2b6221d3c88e417727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4f049ac6a3d88f5917b67266a12f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067160575d548c6417204d44571f3a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722e19324bd6e6df9f09b90ba0190d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6986bda0a2d33d6462830920a783b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a194530974b1f3c02f7639d99a2c36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa519d91c82698b17daa539d811b9fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7e61b1d7b4c6427d556a69f35efe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc755af425932a6d82f5ffc43ceeb4e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc179c483d02c3382250869f0649e79d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb462739e93564b0fb8e1f169fa75e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6cd9a2e46d1aba4ccda6eb487deb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da71d852f806194e4495a39ed8342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3277ab448b8654330821d36deeea00a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e8584d36a1b23996f33796afe7368741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379ecc5b89797858272193b5a02baac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a0451fa7666619d4c524651d3ac5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915611c938a81d7917d13890279c8622744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5379057c4148a6dfd1f75981aa0b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11c99f00d81f1a15451e2288e8b7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5cf9fd58c3b031e6b38e4db49ca29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dac0981d13425d99b6b9af69c5401748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922a72801b08193e9f745a451dd501749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ade66dacbb3faf6a3a93eb5511c53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a92d1c0a78595b581006283f8cd48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dbea13994766318e35d1e4dedc236752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287db7ab4e584bfbe502c20130a4ffe7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f4ff2bfe6b24a0e867ee746121ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988404e702b6d033ba6be911519117c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d4c9ac82a034421952e96ad76f646756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa437082693936b9cfdf61d1d50c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b52f4f9b14776697c3f2fa5f708f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880b64435f604a010f74d8f398a188759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc8bf0d15085711d9881dc1c1b8b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b267eeb7b0adc8879acf3d47c6f917d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a0da38d5e7481ccd78eb77fb12f8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a8fde33dff171efced5aaf293f6364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ff8477d92da3a947b96f82aa9aa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6b3747f6baa702839d1d99f1a7206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a440438a91b93795af7d2d71e38017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5dd8dd017f6a49f15e7eb057f53d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e8b77a670a0d97c104c07d19aa4ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f0d60b0d24255743207e031fa01ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84cd91dde25784f53db2ada3b3e57d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86f2ea35f329cdb5bc7101422628c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b6b005004fad9aa9986d6d60368d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828c54688bf269684d8abaae5591e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc77924c8d0ad1f913d0ea0a1079c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e082f4e7add06ec3c97e9362380116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc847752ff72a79c1b8050c442116c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb11b632ddab21c104415ba865896118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a0aff9ea81b86e523c37076a4d00119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bcb5293b4cf93c6c548b9b06eeae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041fd82a6ad64bb604aae73686ed31821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6abcae4612cd51f293677c9d4b85522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae44c6feddc461acad5ba126bbe8be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5e296168a67dc9d88fef06c11b0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fda4e47e89ea620fef3e5dfdc71e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b2c087f9d6a51de69c4b4c190f6e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe8342092d5504675ccfd59adac8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b2da5aea38b7f9729a120462d91d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d5dcdae6c1fd58f483464e121b1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c062d40309328ed050e364fb0edc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804106be0e6ef651f818c55a6d79ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42fa3c6815c168f6ec092c15bbe21932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6db05ce483e7eb5ee0aaeb70cee4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56e13c194ac0d9bab933bbe1c830034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179f3c8f94a99b9fb89a3b7f69126635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f6ec76ecc9f3fe0da1d0f3171f44636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68723eaa3ffd67981109212f0bc61bd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc0cd2dd0ef9460b3fd44251d119038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6799d022475813f395da8a0bcab139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e006cf386e55f7dffda4f4b19e2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a689d91ccb43fbb96c552ae22d9b8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a075464df11277ba35ee1fb1b27446e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e759c5ec6d5832e54c663c335fa1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4840e56ae1eb5ef26a8bb7aebda6e3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afbbe0f44a20d1cf641405d9fffc5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeeec2948253a09a733e3e5ac5b9c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86ef05f6627527329336b24e2d39547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06965ab8ace8a2ece51ca7403e59466748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72826a1aea6ab5a77a7842271e30063849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbeb3d11f7204846adca7d4cb5ef9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073b0e52a3d36867d1ca63dc453ad5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b233334977c541ad3d83e50b0511e6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5b7c0b83a8fb1b48ea59b05bf820a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce8e8503c5ee827b5ee020ec9d416354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3879ecfe61aa8a8fbe376b72b4615f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e83cb7af26d446ae8a2d1b522f2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b88e54488db6dab3e2cafa5fdffc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2fdd5f0a70c9ab2a89f7df6ef693658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da59fcfb1c6a587ad7e77e325720759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b39f82afae9e4c6d3175dd40dd74360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b358fb7e100381d038e814570e54f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adb92d5fabf025bb9e6881262e168262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94360f5cba35a2b23554222b88f7b9f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c79d98276bd9883af34dd557941864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae101b6386358c389e907a13ca43f0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245335bd5775b9f40bee229398c878a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2dfd172584ced35792ff9f63b1ef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f5c0e4794bf5df22be416d5193dc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd5751e7ec1b2c5af124da7471e6ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afb547bd04f1fe7fe430deaab78ef370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0580a2dc84ba88288de5270f7cee6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e69aabfeb569c1a89d3d2bf91b9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aed654c982f18f092ca4edcd7953b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35b83b08af211bd7ed7d2950f2862474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa25d03d15a36f1563af234a2ce8ca075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960b2ae545a112db2583e4238a70e0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2decd5985a4c99abe2d02332d523be377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cddf9d8854eaed07548f8796f428a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e1bf2fb1bc87d598b06f9749571979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058dc78e2f7b7c8fb8486338428352880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a8366573dbb5a1fb170edbf7b44d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4363079e7c8d3643e353e1026831f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508d77684992c07bda511d95cff66d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b60444a00f5d7c15635ad19cf64ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947d0dee4517eda19f3b87c7678f2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381ea236a0831a4e100ca93329bd7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45524b4ffc4278bae6927b3963abe51f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198df35abe929ee9e5bb5e4becef5f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bf9fcb3469589ebd722676bca0caf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38babff7505046a82456d7b932b5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a3844d0f019e3b37d0e81fef8dddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae3dc962d3e2490e23dddf83e196592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7482fe51d236982672351c0c66eda393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714bb19bba638793b9a3e627516ad994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e231561b9a29de2d5881982bc7bf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c166ed563db7f320cd01e7840d2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8e42cf31757138e1ab9c551c64e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b43b2015bb2367a64dc12381b97498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532886c87f0dc1edea68415567c42a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485fbce90ab71254cab48650b0615bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf92ec76bb982bd599bf0617978a02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071f58d8421319cbe227ccbfcacdab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a0583a4d2219ad590a21c92726a97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370deddaf08777a494d4bbf1fcdc50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2b432a14d83657f75322ea66a9dbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f364da26ef34c41701ec47c8b2245106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ff58d66ab8b77438d48de0371b3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083710873b58b90ad41973d6580869d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f788f637e995c9200e1f7ae0fe85f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad826ee4991f02bf2e8a20c2a7c0ba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbecd67b99ae82635e638a54d0e31ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827b6633e919ddb79cfc53772516d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d7dd01f871e1304bb1e5bc68c6240113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a0b90f09408f23e95dc81c9a2bf99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e9628941d90bc504cda0c49d708b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336df3b000128b21d60606445b6194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669bd5ef994f730ea8753419d91fe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9d31bd3ac2ed0cda53c7cddc1c0c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcfd0a56d6a208274915d6bd4b9a24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024f299a1f6257e626fcd176107101120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f0704f1b2306dc7f23dd63a2145ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac55ab6353a8246493efa043bd243122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514f15a5dcc842c99f74997c39ec0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90055154adf3391583d053bdb9e3780b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47748fe906960099c5dc7e2bc6d87fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be9db0019b7aa5b4c7f24370ff44ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34caebeb57148c8fbb3dfa32263000127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921c1c0f5256a205a4520db79e0b18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad655e17e53813054e2931a7249aec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72606bcdd7f513555a4f65d4f0b6345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaf7dbd6116fb43514b8e12b7da7ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ec2811df6b5bd2c6ade40f7d3778132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bfc35661f708a45ab4c391e922145133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11819ac72722b95cab73266802c4614b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ab77c01f495935a9866c309a1e87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d591484d8df643cb39b70fc2f2616e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6fc521253d92fb23f7f74fc61310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0f85345af846c1d7a338f9398262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c3addf7b70eeedfb82bbb78f76662139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d9ca44971a0e158f7f994b038d753140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e76b50b82d62f81d12e9c21eecc30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd1bede7fdbd7bf50c529cfb36850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0474afc9c9bbfea843f1659c235f24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd57e67714bfcaca490a3f498a5c0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a36c693625bbb223aad669305a16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d553f86367b3e793fbfd8e1cca144d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8f0482c3ff7e3fb9d552cd6bb42c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f25a30588a6b4b020518dce051e15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695353321239a289ba71096edd8f270149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f57512fc601b5eb37ef42a7075f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44b2a4dfb6e5ca7a53f93db94e910151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c61595c83c9735bec3a553787a57c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e827aade579372efe164a282fc8cae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724960313fba3b34ccaef7be0569a36d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1a324cc5b825ed3ae9bd3b189a2e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16327130e33c34b8c7d541bbc8b9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52847921ffdb08ca7a114a4578bd1cae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d01b5fbb0a27fac5b8f830e4b3cc03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21367eefd7d3c224f5b41857939b0c8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed318e94986fe0de2c9b4fb44a6bd5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f65fbe9743de598be756b9614640161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda48b71c1d0b43d0a193abd7cadce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780c26d3d05d7f87ddfb87145675a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5755e4f4bb451ff8231a608a9dd6b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad481c03d72b205af63b82835eae814165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad63ef76cb49204aee9c70f6aef59b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9882d46cb08859b48aca85e16028167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0e92c1b8ac95b25476d89fd0b16b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9ad3bf920115a6ea4843bbc577d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efdbf1d9b169bc57fabeec4e99df8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182011cd7aa61c60d70b68bef9c0cdb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5210176c5c83412e3c327535ddb7dbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b12e18531c5514ed4b4909fc8dbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4bded96a18dc6e36a9895016c04f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a280216fbc66a5a44f909217540bc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f400c3519ab56f87df8ad48f0eb82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dfcf0daad2cb8098de0fe78ba0a37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe4e2e7bb8ef535b0c990f75042f0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b2b7167758abe0e6b45737daaa3f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f64663ef0cb2ff1c985e2760f0bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948777b9b3ee47a4542c0bef7a0e27f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485fd07f1b04e72218a48b41d6774c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efda64adfcda1b8ea58808d0331e95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd239b1310895e0c767efab1ffca762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bc54c2b25de5ce71a8c968e118489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b67087d9f8a405804b5fda1950e453186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156825ce2fa461fce7b72c7b92d604d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae62ad307ea936fec8c598aa45201188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd9db6f37a262ff101e36549c8b2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b804ee48d26dba7c517e2b9ed7fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a8d2d73e8ed9bb6fc5d761bef804191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37fbf240f30a8ccc085d7997507d5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2e19f7038aacce0112985ee55b5a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad41bb0ceb97b0cac962791e9c5f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585e34249a0db7b8174a124482266b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159f588070b0f0da96dfda824c29249196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1304d6b5503f556f56fa3c285d29b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac717a65db373f094fe6cd9f733ee3fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a88b83bf5be3baa2914a01721651199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063c4e5cf8805cbba46c2a87d0eecb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd61ce6b38723d1de9babffde5a7fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abba1f53eef165342bc06cdd14acd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847505f091520371f55fecf56ab67274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc90c731aad7d2cf4d3b4ed931438204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f56005605346356754c5fd7c067651205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891f48a607e8d60c72dc4109282db3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b9608481e711bce9bddef6b5cf75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7136b56659fd808a916fd9a3135b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787534e571aa9aa234fbbcd4d5f519209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ddf0e2b8f0243d94cb7d37ca0d98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e1e4ee78bc5bd5539e5c26135734e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8dc11f5cafa467694eeb577e1bc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88046e32a89ba643771f36d023451caa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5705a464995b4591aecd46f7ae0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b245f9367f21d1b1fcb14aa68a1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b4800f56c0e4bf604600ba30ed0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cc0435a27ef21ff50009f9c9400b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89a0174147605ebc208a693899fa8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbbc21152c203436a9dfba5b1bce79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7897076b6e0031b624e15bcffc56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25226b68523d9e5a147178018c4cd1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503495b6481d863936696ae17e45af3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5ce4d32cd71bcd6c7ce4626e5e00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af25bcf4b8536996ddf8ff1307f1dce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9306644dc7c9b4057577732a761c432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8796ee6eaa582ce27333344e996819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7deb792dd3996ae55664129feb9de1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151558889b418d171182e1b81f97dc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb7fc3a634466cb83a011e4c6f6af9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a50f0bdd4dce9689d7b7bb25e0c0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a5b7c0a9545149a647aba795a0d0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13b2cf2371d29086feaaae404cc72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616d0b1c2b2c7247ce8cdf708d4c26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b46a4a3e5fea55de982e30c20db775234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7d214eb34938c1b7c0ea4478f4c29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5266614be85c01e2388964131f733a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed74e27d03eb226cb75117d343a80f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56603367980f5981660c40662b46e04b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ee0544e17074ba29e42e69e3fc17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435183df803249d2e97cea5c6ba9b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d58ae51f65397fe5b6edae9caf4dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e5f829ae945c5aae8d6168ca6df4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678c33b6fc5d9219ff94d468f50fb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae265a5bd6160e1d67ec05820ef17c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b063be31a65f189638ccd822a346cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211c46c4ee038cfe5c43311a0064a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa735d7e95c8c92a6a475ad98afc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd24aa57e4d87643d28ce308a01e00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a1c5d3e1b3eebbaa4094b4747dc5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e46c8658ac80bc4d59e02f6bd80e4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7413c22856bae2888ffb34daf5055f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbba3e1d8a97280ab0e6b7b29367e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453c2c3b38cad0a8221c43dd225ef1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac5ff3b89dabce3ad449830dc841e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b990d514c2e4dc3081a9a902d18512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9dcf050d59bc33df69884d634d7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c3bb42e49e0540cbe480253d91fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543527c751848b36e78ee7e09b9b1b6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b29247264560f0a1b41abcf71d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49499f91ff8780eee1333b7e028aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c765b8bcbf7aa68fb43ae6d18555261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ad0e681149fdc840d22442f8f330262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc880162561e52c1dc4f105ca451de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b91e26aab90238474020b963288ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e30711ddfc6acf3d65cceb57c3913e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4140570f7c636030381d2a8d19c24dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076c17086ff83d6566402a783544260267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1a58046598f3fef3deb8886ab27e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88954e556e32d2dca551ff17b497143269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2bd25529ce526c57ee9d51e218c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e00763d515e42fd46dd1aad5aa8772271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49a9b34c027a056a2454065c66ec4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b4ef217e7a2a3fd73d7f57f5607f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149141cbe98f9cbf595cd427d2f471ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8906865ef830f21f0cbc6812f524e88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc11fe049016d35f37f7f45bebe0772276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80933d049aa12e69c24ee7f800fde7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9240f72fc4d169d14636bb075f82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc75eb46aebc67911d1d8297d49af2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc48bf252cb2b70f65d5799d2992563280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb719cbf39bb13a86839e0b9abce65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b162779e6a9b6c81df32f1bb1b27e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e24ee4aaf664cc92829329c8d2344283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f833783d3ac7882c9e38c0eaabd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf77ec258da5579b3a42fe24b3b4d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea461df81bf76796bfb7513255a702286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9faad53838a675f8f97febd71be7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b781033e2c7dcf2367aa30f478f9a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff46b17de335a3d3fc161b5fe1d12f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e6dde0bd4df313cd8b76671e8f568290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4667bc8675d2fc5c0a6755fb768e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9debd9466dd253aa4900449494239c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ddffa6c1f4a708eecd19fcce9d90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a99cf6ff5e67e676bb41a2159c86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ae179b011d532317d3ee9b172097f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e12db254ef544ea4af4f0c56fc4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d09491f72e473d78709187f1dfd5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d647f737dea77027563a7cbb0d7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f072f13558326af9469b8cf037033299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd061bf72f25b9a3db3b652128aee01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092683d3a1139df36113fef585fbfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb679c2673c38b10b7b0aa9a8714c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822a96fc002114dcf7e96e514f7400303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a799fa5e7f6b3fe8f7b9ccead1d6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e821d84f9a888eab0b7178757e93a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579a5cb19fd918247502e867877cc0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253a372830ad865a5fbb7d0cf294522307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d759a2804e191671dd4aa4b8f68f6be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da0e3152e329a35ca62e370ea260c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890b4d5bb1aab26b45de26ddf4f8638310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b6caefe2e263634f817526f92bc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b30e905432b5a12fcea961bc102df4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16e1421920d7f30e7786e21c8a756313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a062aa8183025be577790fb0371455314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f50f7029f0fb840336d6cc5dbf60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ad27fcb45dbbb6258d3b37eeee0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94620e419116317df974f1b7d5f68775317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b20941722e9ce27066cbb2b2c8703318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415907dc0e2881c9485ba1361e50f52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf1025a426fa704bd2292062c0834320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca332cc6f28d27eda73696a78b30e8d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6842d0ee57228897d1d095b2589586322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69210ace5af5450e7b4ac3b54762ff2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003e15a963025df6e0f6fd9cc726b9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5750ac5cb33e5ee3ea4113078873acc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8f152de76540e8c3324f0f2f9edf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e59a3acaacf0d71d6847d3e67c4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c3de23c02d160f689f3a503ad7726328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5b1e31e5c2783f6eb8a0ba4f5e19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4060a2bf95a7ad83d373373c6b53d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7d5bb25a98625b09892f8a4f0cf7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081bb0e9ce11324407e7e4022bf3160332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9af3f2e2c99f676a2fd07f953a9fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d4e1f8cb787ac20859997549f89f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c48a7003462043e0c08af1682fe4d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cefd3c3322c0cdeb8b7109ea3a08e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf065ecd68383090cf68eeb6efe53608337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf497e36f989f499d8f11ca394ff097338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720889b7e3f7a4609b3c81b897395ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab26fba0dba3244d2e25c1f0dd4415340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a0d9e52cde48588c7a27602ac196341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be96a277b6ae5127c2d3a9c174aaedb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c72434fc77b494806c96b0bf85806d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b76ff6d7c3672b014ede88b62882f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317a1f88f40905519fd40aba97b64a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d54f554c8af1ef6973b60d14fdd01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0d54139dd49facbafd15f945dea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec74ed28d64af5fa24685406add06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376cd08adbad4662418ae720a76787f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b559226cbbd3e1d19a0b181ad60af7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352895c92d96e009b2d741ce385790c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1d204ec3cc5e1f386bf286b2db77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23b19ff83109582025e6098358530353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371928ed3d987c2310111adb0f0e895c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab8d264f6c4fecb1702d2794573d67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc41bed6dc9472ec20d81d4e4dd4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956f3f325378a08e740bdeb014ddff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304e8467297d22330ee5bec6afce848358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fac9d01d4f9731a694c21367cd525359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d7af0d80ac368c185f1f5679ecfd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794efb6f041cf196af8c24069cf0d358361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde776695bdba582945f1e5d18e4cf70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81631f63f8f972b113c94005ce50714f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcb1ccbd359ecf265a89a4bd18b703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd23b6efbcfee428daf15187f4f5ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd333a6893544ce0a3f8e3c829a4d7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55c3685bf190c07861c8e659543fbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed77471a4d4fc57af3f3575323a47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63adebbd04c2c103da552d5cb9d287369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2198a9384ce9eeb957424bcf36f19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c14d81318eb2ce977e242b97acbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995e9c179e847f9f70d1f24a9c851f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00a02b69f1bbcea04ba71c7417318373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd06928a188c4baf99ae85d43bc786374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ede1b5b4740d20d8b5cb859f64946b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1341ba025873c83620702ead47dcd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f84298a60efc6fc576cf2da63b0fec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276bc4051f977e0d3aca65280869ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32c98ee951f1a074e659f291fa354379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd7f39ce4b964b8ed854cee8c2ba9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93947873ab09bf0cdd90ffe88da366381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50306750d5c370087315925084fe50a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931857fa86bd54faeac310f329e8b201383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ff3457a323029881c1b1d6bfc47f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682923dd41226f04387d666f672a455c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45669c790953767968c7585dce2f9008386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702527da203a006bc68c8ed0db23f92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02673ebebb52499822a83914cd7599d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4276cb2b4f4dd58181f6a9be6ced0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09372e85ff9fdd6015be658980f4b34a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed797795192826089925ce8655915e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d6203b96bcb9565dae2d43e8183fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da718d56b8a9b746c1d8e8022b3325393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510832bb4be955a4609f064fc7a2e14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d5c124aae05a2f33474372df4b30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4d56547f22be80b37259e5f8332a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08173723d8e2b688c5dade89aed976bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f11f3093f1c26d48dfafa561b7fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d88ee2f6bb25b2a26f6e50c5dee9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fef8f3e2c992ea39ca2182d950160400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000678c63d4a2ba88e4fd8836005f1ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dc7e722d16571bf7cd21bf43e7743402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed389c35a2b0b6393fa4b616b2a85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb87a75c84b525353ccd7c522f9be7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13089c2d0700ff9a0bcff34f2b7bb5a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b345e28b881cfdbc411be27295e8ef0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58b43191914c8bacc416ec37344bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0419ba2075898a6bf6626238e1cda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0cfe3a5fa0a9cfe51304f8032821409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b4cfcffb99bc6777fc232db56d57c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58cb15c998a0f4a07f3a64e23d260f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bedc35efd4a6824f266a45f698c24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b5f446ae56d1a9453a778e9fd8eb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc87224c5ec1c1f3fb7bd99e1e7a156414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c6be5f3a7fba0433d34e67619fe69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40e83b09607bf5b6cc6c35817e308416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a50981e07de0a962739f6a01fecfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29361dcb58f5cbc6b1a2973636e0c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc614bd512661233bab58840b339e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda121d5e6fc12c490e58d237226bc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d497d9d607e22bca1137dcb3a5798421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2da6350d24184df21a8ae3db556c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ea5fd78e2df6b5715eadd4d21cae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a4b33d6a5308d238716346f34edd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b8e4a50dff20026a359f0a023b1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d80141ef060cdd32ed26bef4b2ed7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822833f3413091bf34e00e530165cb68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f667d73726ba75bebf13231bbf5700428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997515d8a6f8613223cbbeb7732d8860429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3fc5e0c3e057b562b9dbac0fdb762430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c158b8220de0d6b15e6df2e524d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db55fa9459bd4b817242958e55a3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ba23a45dc0247d94728af9a2e1954433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d96a80b8df761525cfa205991a38e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c75a597c276b72902d15450e73b791435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ceed782bbe19676dba23103ebe7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378abb7303746c9f506dab44a62e9a59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b1628a6f6f63bfccbd334a41bed24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae93c22511dff24228526a1702ec37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864295cfd379d11fe890770fa909f54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d54ca2e5021ada84085ece4ebc56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75d047d7f4a5ecde56aaf8088e490442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a383cd473045530fb00e61b1150dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba0a453eb71caa6aad4bd1413da6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e39a99340fd315b720b0d8537029445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbfd72ee577f31f2f88dfa75e6246b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a70e341600f479df23ec6a4a125334447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eab8f0a7a86c1ddf4f69ec6870263448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfb359adc46b6d3bf560afb40e8063449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b418c8d92980fa24697e27cf8f6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6f2b8dfded16d877b4674c78ffb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a832c303559d05da89556e25a89aa4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8824161279c863b77136616a7dda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b48ec5fabe724772bb6d5524f3b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f923b4ea0b8b438ea06949c33fb0db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe26dff5da267648ed8963c58bf3cdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a413f16c99513689cde42356e31ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc22114b487b3e4e78e25c174abf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef6479cf4988bb8749ee286a685d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326d3e126e94b9d107af050c750c60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a93ba304cb829c882cf70f1bac45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c43b6ab73864e6e049b8b02cf3428462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb79491e3a86443068b78dbc7d6f432463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d35d4a1768f6ee7e43ef8735143b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01a42c29b6c8109407ea9c14a0bde2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3695d5ad42134551cd912af875af74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39570bced98fd561eac8bcfddfb0f90f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ba47ab71bfb53be8571fd6c53ac2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91fccb69c97f221c3aba98194bb4fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac429328d0c4781fb7953bc5f62cf52a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aefcd8fc0c4d78e7c25c4207621dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa006f2810e20a11dc39360dad22c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912d364d26ebdc665cdbfae9b0a317473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b0650e86a43d6e115be0564ba69de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935048d58b13cd6a8357c1c4c199f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32675751b6d06051cd8521e37970ff4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d032658cf6732cca12dd66d85db0d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ca5fb287ed371a2cc0eb0ab62386a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3482ee9547d3e810869a2d19c9842d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf5571bbd1e156bf35871c96f414ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bad52bb79cb21f6f15fbc3bf5247e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb42f21f3eab5da780e597253412ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc0dac150befae188364bec6c8c420483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b230eaca6928c47168b7aa2cca9923484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc43ce54dbd06399b5fef40127ade3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856386d8df65c516d317d96273282e64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d9dac336ebcdfe42c28d4349e0e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc97a9f40a50b5f23e2391d79d112488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b34eeb1e6a9d27a56564dd6d9456489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590694a22ba16a29bee7f6f26cf2c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137d21133d1918db061db5a6169c69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ebcbee1d447c03defe48908bc1f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb7119d2d92c0b4b4048c4d7374e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf17cba70e45881f90aad1cef712cc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b77b6edb16ee922745ae70e9ed9414495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b3a5362c70844e97c2cdcff89815496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1d92d93eaa04624ad761195bbcc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30eeb91a4dc1afdf24ac65b6b0457c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd69bcaf30365eb9cb56b38905e85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894af0d1b55033b1146d4a4d87d485500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265c4bb1ba60f565eebf7c105c1d51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444b6a5cc6311f204b6043cd46d1b16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e845e3b1fdf48a41e2364d5446b4e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbe8a25f5b4bcb3333cce7239220c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b5b3e55dc139961e87637ac3f3a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c18e42dfebe272ffd0c16869b7fe0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b1fd40f3048b176cf892900cd8d59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c87ed64ebbd500d1bb939c7ed3ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939ac947c9942a655d2dabd5610e263509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcb84b12601ad75a0b91f5c16ca977510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd52abc79f277cdd9c5fc3ffcf648511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c54b22d6a55722cd019e25489b69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77ddd902375d7bc7cad1d6e26053a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14aaa22b2b8d5cbbddf021c05aa7cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8e552e357bf68727e4a9594b98062515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a48911d2b98435dc969474b56fe14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046fa7ff8c9dc5ff04b8a7c3999b804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5f6abb1089198439882b4d44c179d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be69fecb47a9a2ddb555df8d41f2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c35f2a185f04c95c187a08b83216520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85375aefcb45be68af9bf642f9cfe155521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223c2f298f5a4e4b961663a0eb4979522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eabd2b7a5c780217848c705d7db5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ed15d49294b526d9b33de07dede9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c8dd3f838fc431de4b0fcbc88925525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be381f42a83edbe2b831756676657ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad8eab2fcd42694e07f9b24453642527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b32e20e4661e1add2e5307a1ee6e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b249c4725f72e9775ffcfd368fadac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c3775bab6ec9fc5fb4c4280d3016530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621607c58e8dd36c8796060bdf98042d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063cc99f98504a2da7685857b6b4d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a616d9090bf0f4ea92a8f606a97bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63cc9968ac642bcd786570fc4a336534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943600c2119f8d92e1e6030c8aacb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a80eb527d374bc2ce1a07a5c9f447536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f932eb995d99f67d6dcdf65d6b1e09e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd1bd18a898fa067165e973d3109e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da95a0bc83e65535f3b711d46bd562539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62fbdd08dac60be8f900b339abeb6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da42b318455cb1ccb3f409dbc7fd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d9c187461d72af03dedbf5e7f41d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0ef19f47dc6c638d1ab257de8a2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb00ab824a52c646b074d79a09c5c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba76ad72a433b6971712747d259859545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a766c9153484d770ff7d87bd86feb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853171cd864ca4f53ec815ee6812fc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fde23a3c51a2a27c5e6c275956304548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cea21a1bc25e88188306779cd6c26f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae29bb72ede3a052f5784047317cbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f45251fc0a079d3db8fa3643165a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce85910afddf4c2a8e4f2398e3529552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672933a76d410e34b18e4629748d9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a222e5c66ae47f8f1a87e66a7964e25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb16f88ec2419ad6717e02bcf0dfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac83ced2f08c588232db795f306144a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46ba3ddede4d769873568fcec2c24e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6220ae98f9e6dd74062c7ae121605558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bed0c4ec800c71f0378f947cb5b46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0377cd026c04cd02fdd3e32f39dd32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14902c347bcbd54aeea2ced83f21c676561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda8004ba94f58fc276d14634963939562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1eb18940fda6f2e24f270ed798d49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494c7c174b8d2a44edfbf5daa3997c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfad23e6883be2ad2a6d7b83b9ccd8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b6e769a9b77e3bfb4629c0c4d7f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767cf0c7b9431a9c3e502fed7ec79e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e78b60fee7ff1e7c00a77305429cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c91b326e1bf1d069dfd3144971c15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e23fa2ec18c9b4d8d8004099a4523570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c735be2b4a1f886b1831df1fb17b27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb9428f0427bbe422f9b2530511de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9149c7616c279af5e6f6a79c5a50f5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc04a0f344d78a781eade86285089b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb53c923b2e2ca99cf5efdd41b2e68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909908a6cca7382c7a50db9bb05c097576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d449cce067bc2b61f14d0b8c0fcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd48b6ad70683fb5538efb549c7fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a700540549444ebd1d0eb1fe3b00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9baf201e73d1123a0e11bc33bb4c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10515acfbf03a889aa055abfd5b96cec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a0dd2195bc0a609e7e522cc6eb78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811c1e8f692a15bdb2c9dc42a37737583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb57348d043e8032a12563362cd1b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2fcce1c7980ca971d0aca294220e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b27d807f9ee6c8ab990e5988c838586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520fcad633673c4c408cf890e8194b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fd7e63b401844ee91ca85354248ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02de64257cbdedae6b73850400a641589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5133cb65704751dabfa832b800f6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c8c83bfb1eff7993e090d4a903b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7775350a6fdebcb6ac3bfaf2470e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce21097ada192b343db165a8ef77bc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79d4a552ce3792bda62cd90d24a69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e9ea242537049ef33a73fa41cb5ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bfddafc4f363b59e686d4aacfebe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29d89768dde911c0f32fb9e87b195597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaff94da0a66984a076c57c063053e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2a1c5519590680e6a313b7ac1a03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd70a883679a28a95e10e27551f0bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0487e6fe553e4a5bc795e91ba8b6e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957962123a82119f650abdb168a30131602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aba4badd0a84d2e8efea6069cba06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350fdc4a76ebbb8d9b49204b6a793d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac251c984ed58b9e9638ae349ec526605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cec78a402f01d317b7da915cbba3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92d4a16e99f0e082e7965d458c1efa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca5edebd001b01daaff7623174e41a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b5735266df4ede1125197bc360bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344f2d5f3b1a6373ed613ca2fe9966610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7a4b9acafae6063bdafed0f245f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc73b07bbb732147bebfd46c1b43ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca808cb7d2211fadd9a47aa76d9d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60507361e38c9d21a6709ded61a501a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88c69bc210229896c72ee936e05c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604683960ed1df0c4adc27439981f52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664fdcdeb7782010c3b85e527623cd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1f9b6dafb3d37749e2225e8f8831618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e05f3c2ef3b2a533d76687599cb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d20b380c49c7419cc79869aa9e3ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac89a6a2b1d8564025f2a66fd2df97c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b618350f82a043e8870f3a5516993622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977886cdd67692722e53313ec490b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bbba6c7ac19c0ec58056a64249262624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de47a149489779244b87fe65d93f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff72704099115faff1b18c80e536a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fe0733134b7e93e7835ca29e1643b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb060071f8877c875b1ebfe60af5f61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82822d2ebc432363b2fe69b1d038f94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd8d453ee0e364518b2d08acc061d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b096ff1632bdc4e3e73900e7f96a34e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383465d62285e6912ffeae9c6a1b468632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6afd582d935d2dcc8878c03cc0114633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c62fb2025887abfe605ec2de9ebc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177732b0acbb90d9a09888072f54b3d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671931f610c6b69e35a2907dcb3417af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a47cac7c67760a65c00be0e1ae4761637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7555b6ff9f3f81352aa2d586c3af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622246317efd01ce2bceb79739bc5c18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9f4edc3ab8b123bfceaac2f2beb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223da681fae36cd43c4c00a20257fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac672f84c58bf93c621d8a87444d5caa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474196d45747692dbafcd7bb44772c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058ddbbeec7e185862fc686139cb511644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acb6488da1894cea158eb3c0514427645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6297c5f4d262a56bd42871ab1c4a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b723c4a8e3b97e86ba93845259f0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40f1d6d84112f5f26cd4c5b264e4ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e294d84cb7931ef05f2e92ab0b1747649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ca56acb770b06de73fc575793395650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653b6dab2d30c488716958124d7b77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a985115273689b4726db0f35171f29b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a27a9010df62c09e789aa514862b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc402d22c4f86cee493020ce6e3300b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5bad78eb8a47f30c99d9e414669f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cdb210415ea3f0f6a0c6606424678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c62207a6fcc5f3670588cf1466ba38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b42f2727b05297e6b98dfdc930c8da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e065a00155fcfa0eea91aa11d8c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a825b794a2ffd151d93851d2f1438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b406a15827191d0f2340d81c23a28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3ff109824c1cfdc0d3946ed9619ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930cca48719ea81f375395c9ab99e13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085323280dfe8cdb76e70a994d00bff1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3105151289b217798e4be6f0c30f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916455661f1847a24202ed67fb0e7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d691902af13ce2de6381bdd78c2b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769374af90f304489ebb9e57accb001b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec02325472ea233420d42ad86911f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123a5fd8c4035b5936d7559b5246472670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc72c8ee5c34c4e06f6395d5331ab30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3bca15c3f71414b6daffb829f51ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7f08275535a189e8fdd8eec969d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb1d9df67b404abcfcab435adae896674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be44e2348db004dcd97fff952e1298675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6bc01d4c45245f3d17de218eec8cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f517efd73e6f2513ea7768fcdd19e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992bd3f7aea6e8585b8c65829d640f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fdae4ed48f4657a888661d2e2f528679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095a1121225bb1c3d7885daea2550f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7f36d9c86ed1a23a0f064f7a97ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d078e4a72b3e9ce23df55ac3fecd7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120f8f15749cc5bf35da530b6e8a3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4556ec38336fd77b98c5ce952d26bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292cc692a6142a544f7537601263769685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f244056ca0efaf2a853a2b52dde60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642b62d6c01fc55ef9c882f15d6ecc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150340a63036eb5e9a21844f97b3eb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7101b85a720e2646aa63b4945e619689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fbc12f282ae09b316538b3c5be88d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c5f36e9831bbf758586ea09dd2f53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d286496e4659ba0bdc7594a1c4b0c7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12462e1a8c7538d92a34b2b065d86c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e1f0215f46af7efb9e63def5bf00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d848e7f82dd13d77d6625aeb3de34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff471c3450f255db8a5dda5d9317e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fab933ca7f41cdd48dba738b1d4386697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49ea60ba0ee3d9a145c4e53aadc12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b43fb1d7deae0727d324cb5bdd30b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae245f8814dce229d777b366ba3a3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b632b005c839b82e4bb10d99aa5f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16b69279b0456bcc3f5debf94fe09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2445e0006f474acb912f560b9bf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bc4b018d605ee007e0f7e550345d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff86e9b68fca9cf60a4542a4ccfe83c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618537d930b6a5c811385f87e40350b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8fce9ea1d1466675a1a87f3165c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4d5d3d357312d12cf4319d3bf8b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f974ed485c6986ae7acf8f098f973e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0563a5fe21f8e978b7d3b4601c30ba4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60059e5a7866b621350cb5bfce65e96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75978ceb56633d656a2d6680358a38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa4daba9bdcbbc0c4893fc4751763713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895415d6e03cd6f087eb4ca2edd0f3c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5e1c59d9ecd33c1f288f52c391276715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f272f210d8223090a3cfa408f9943716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc286a4d6616cd761234eef4bde9c9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa14ad437278c50b5109d8283c2468718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6973bf92f4272ce0a0a9e16814cd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab799fdf6c806ef040c39603a01a52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde49cb56d4465b5f150094e2a6f51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b38bc089739b64c464be1ee9267a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104b6580f00694860ba260933267a6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f725aafe987a97ff286c0ac3b7b23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa15729dc87b0513b1e669662ca17ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2a5bc05cc3ce6d38e08b032ee4897726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788d21915d487638b240ff02426bffd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877588ccc73355edb3edd3fba54cd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f08ce3e658853b3cb7322687b50c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5ad6302576e6a18fb86eb60788fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869c5f3c0389cc3a7072e7e253f096731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a817cb2fb7afafb956a45b054c6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6beebbf3e2f54a9c2facaf426b501c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ebbf94d9caeb48d20cb4b0da9616e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aabdb2d891b782473b8e997ab8370e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56815429e884bb2df75aeafc405e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f3140cc414e2d98513bb4066c101737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da43315fec48936cc60b0e90d7864738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e106ba301ebd73d4d10c7ac1e68f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a9d2334e7c93ef39bec20b306aa6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ed0c4a8f701fa72232aca0f819d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f3cd398705c826da414dfff68ce6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5c0ee1eace02ebb5bb946f6b4902743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac7f6153bf54f5028af188279fadcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b6751a7ac72bffdf165c2cba1fab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87881fb3763cb935e7a20cce21b2ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b30da9d8e45b5cef3a27c945ea6492747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727aaa6406d5ef68a9fcb40737398b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d96e1aecf9e305e6b4335ea487372c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762746ce2f67316792465ea0fb18eaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87247ef2f988162a217d27720d30835751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02476f5ed74ab59a448075b8f27948ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd68fc8e225c8c2f7d638884a382db753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>