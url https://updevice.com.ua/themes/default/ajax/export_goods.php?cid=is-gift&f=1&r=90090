--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08349c9d850d1518451483e6ae57921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee88545ace9cc9fe51bd1a65cba9462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a98350b54f21030b05b3f824d21393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7395178f34087a3b834b223f487d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ef20e78547ffce004200e9d7fe765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda9fea2fa2b275b1d06e81ee27344a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27643ed05370d3f44e768d0944c81117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a044b7daa167f9b39adc2a0089a3b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77699de9fd4ea1d71a5f629d972fb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7767d26ce1f3fc90b8d7523167c1fc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d352c5c1932a52c6225deaf483b03611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6eb8f9c26b88a383f1d2b43603bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263275afdbf4c28a38ca207798656d6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3ada5b1f1daeb7544d3353b75e83b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5632b75a9f4f3e72ab3b7e108a843015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ed5112c7ce5595d1f2877afa2cc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb16bf4e8f2ef52612e85ef1e9056017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c530781665f4cd34796e3b0d61eba018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc442af6e1d918fe2980936540e00fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0578e1b7dd908f45628f414c574f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798b886ba889bda8e1e2b3ee7d7bc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5fb047dbd8fc4cbfdb6d6e18ed9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462f2407fdd4a5420c5757bb19210923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc0dc1958a3282f87de517515284b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce31598f1dabaa4aa187936551fcc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d794e3a1a056861a3827c35461f1f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f57d096588b4f8c8b044691649a8ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7e9a93d4aae7ba8f2785cf0551d2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37829904e7e7277cbe831543fe1b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e865bc6ee49e2d6d22955292c86f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e2fe6684ddaed9a0a40db32b061131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c6e6bb33f883940bba58e9166e4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04d64ce0fcacc1f7bb7cfb2e59e6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73cfbbbf638206ec04755ee472b15434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d408b825e6512de82264b23d36fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaac04a9c1c0765bd613a1ebf9b69f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35262331c42a30d51505ac31b238fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f978c1da5912a89b66c885d37d56a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc1571e0e0c4df102dd145cde576d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa1cb021128fc74895f71a2a5bcc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf951ae689d01d3a7f5714452fb1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871511ff22928a7b96cd44b89859ce442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6a2fe52e86927cd3b6625f17be8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded4a789435aa50244772d93102f23c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8460939c8b2cef037546e1494781345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b8ecd75d17b77d495af59be7115d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd5fcfb7779fc9f7d8e59e672eb03047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655843c35073a439e50604d980e733d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1332e7b7a387a6b3c3ba1cd84659c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0fac6238d1f18a3be3e3a0416b7f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba7ad9d946adaf37ba73a5b40977c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc835d949c9a8d39c870cc8fb134252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf0be5556bdc6934d113f44fa7e4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55394de2c820a862c35ceb7fbe69204b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e91dd035b54e48f0249136dbb4d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ac6540ed1de196537eb586c92eea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a900832cd8d3279f12fdd5068e9e4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0b4c981660ddbc2159b8ed01b46258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9386a400abb2cf2d5074fdb13a5e5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b3a0058e23d187938725939d586b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fce23e6a892070e2e67cee9cc2c4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b3fc4774389a5467d71d8f21725462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a24b61c7f17b4a868b07aea69fce963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d793b185c20cc8c79d7c41e1415764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d3e89e6e8e6d2ea88224b71d73b8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae54dd85ea1ba97738e0f4a385a6f8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b884767dc8fd0bb1891ebb6116e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f008b791df6fa3b58799866ddf194f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee2d84e3d4318fb9e24228c4e9cc8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365996549f201d3b2d48a9beac438a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2e01a73060c042beff755db116f2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936c1d9cceec92c312d0400f4b783f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d288731e17a0dcf12f40a3345c03e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d464f7d4742812e6eacc9aed5429174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e2962d5e37bf3a9433f7ce3080b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa806cbc9a7fc88acbfde11c1fe11c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aad29137337ecaaf8359391c58986277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce5bd0a57ba7367649673cc1e36b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dfb3b44f3aa978cbbdad46fb4031c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6015d3132090e9c62bfc09c40f4a79680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae93d2998012bc808323b3c56e64f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab0e81a4cfe5037d53260891060e6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6931205a1528f8b48c0225819463183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523bc025efddc44e9d239092f0b2b8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1443fb903ac58f4e829c91727dc09a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32dc48a76f5960ed67149ee8ec98ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878725897cbec6b8e0bdd6d13d21b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34002f710941faf73b83432fb8c3627888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48ad6aa69618202c689be54e2635b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734124d39c5acefb02d7ba68069a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bace144a818918cc297d7fd47a7e2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8202c4c9493087097990b24af16817c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aecdc30877c3bb5a5eec3864c9ddad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e80db2a51727960f1d20d3e6788a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343280f6a50341d02c5583ffed07cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ffa610525ce96bc5b648414882b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20231a253a82d386bcba634abd99ccac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b4569cdda2f67f393eb9f3acd5d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4ca0ab97d3da5ae257851f7adcad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a22f6c13f2f2f729e0f3c52e3d7683100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96cb0860578ae182eb4159e97659fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3c5935d644271fe78858bc2b72e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6d495c65c1bc879606f63a380029b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f337612d5e0ad3a6ffdeca19c5ecce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d4748b00f17f9ac5f9ae4656514d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3497456f141c229f8ed07b2f5bf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb66774a20af3e2c4dce714aaf9a738107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276eae50f8e28863cf09df74d9f9c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49031e7e8b9b197e51a211328f60e9c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ef3f4564f7c15fa888b4a261a741110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09db717fc0c2cb6d252b1652e4afe4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f3400ba4c2984d7b652d1976797d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c108ee61926775212420aedfa868f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e20b76e1dec3b3cbf62834957bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8dd66813947d69bc39d3b8632ec0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a4f2684974a7d3517ca514be0a336116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65145c0c6c9b5c172d68fd65d8bfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8187c31a68b8609438acbfdcd9c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a1c34d7618d2e7790ebc9e65caeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f1a146cef6c6b1bd1ef1eaf17231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe5a91f0d16a04fa67dc798c7ffa5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c830f94aaaf6203c2989c84b5361c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb56648f895a629a0acb013c1411d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106843a03a93d0a25b8afad8a700b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df36cf31f89aa5931c79ede2e31059125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c5defecd860d88143303b42cf6928126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eba4cc0a815131ee84931e7dedd66c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d684da27916096e9ccc59ae6c7f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44c978280c167188671e6e06162ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5263898eb10805491db877b0197e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fedae11c7327d23cb62d5a64740da2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711af97acfeed7d353f67bcb51aae57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de3578b034a705535b521af85fbd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ebb8efaae96fb42e5b363cbd1c27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547514d20998eb7d03cc765c963fb7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a926b9305e2b6fca0c0b334958bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddc720fca707bf7986cee56811378137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699da9cbb0e5d37c6d9b682918a4071138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd32a7222d4737eecfde5ba627b71f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ff5bb234f4137a1258ab0925873c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b31eabc79135def118db7a83bc01f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62748e1f3b8b551d8532c87e3e9c25fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a64dafb12d9d9c7a5353858832a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6d7a04dbe5771cadb137f1f5a7ffa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8854b0ac3eb6cb4b25ef3113280ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73c31a5be3286a530a62c9081ee69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae4f8f6f2f50ae76667679ad91602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb0281bd2a9422064fc9c8a268bd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd1d627731c1f0a03633dd1696627149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2fd69176421ba7d5cc64f006e688d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f795c1f0bd2f3e2c4f8535cda714e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988954fede0ffd7318d333044c57913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5246ca13c49ac2b1ff560e45529b08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7678059d1b948611ef224c2a9ddbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca25588fa38ba60a8bbf84d3976627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f273d3d58bf76cfe4daa00f221d25a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe34616e05530522578c2928bd99df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0d0bc53a3b437868b61ca6529ecda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a2a1368a29d645f4a734b92f350f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2468ada7c92cb1a94062355a3e7b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115bda96ab721a967358536833608b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046de60c3b03cbbce58859f4e4f75b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c394045346ccf75d644b4eae8ff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865ec3c94c0a3ea90c53851d3bd0e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb4a25e6541cbc612a62d2b9e56ad2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a771140211c2fdf251fe2b23e302a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a13bcfebf2f899a0d1cd0f9e7c7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a9137a9633d54738f67f50b60af58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c418b01ad56dda19c6c99aadd8f7668169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc440f17a3d08f2eb35678d79a94312170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411a84fe2e409ddaf4faa63abefe749171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de5a9beee426cc363ea171b7656c61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91b21250031a51eed32e1510ab837f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3f6cd90ea8c70d2d8bb33e8e141c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff89cbc6d9671f3886ba568996bd107175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870f32c6b7fb706d6dcb2bf3d55b4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8ecd6b2fcf40963e751cc56ffb5cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff38da373a134e70f8fb844a61b8b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402430e6330c5e8ae6350515ea16b63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a6712c3f3151770125c1a3e233aa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684f60dd934aee4cbb8f03d142968e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95766dd8cb9f381a001658d5716b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc556ecff3e2868931379ea0c099a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758ef1eda0e5a3d761003c7ab9e1db2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e7bc90a9e71143c932ec1f2885f7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b852f866a74c1a555bc7ace190e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8528f59bfe0b88677a5c0de2e06a0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad8207ded2b7f7cd6edeb4c4b88c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49c57e7b1c1e513deba7cc21a2e737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419c105a62b5fa25b8fc58b8880f546190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a2aa23a9fbd31c20a1b617f0db16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465f4f39c6c27b95e334d58ee5a5de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e72054db06bfe09f2cc42d4a4ecfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee15b54e0e7a7580649c1ee9e69dcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b8b079e99173cfe1bd3538ff64756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669de4a2cf41c5658d4099fb3a33ac1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085833f073c95736e4d66f97044b63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921650fa01f866c0308ed683944bde0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443aa2edb501fd433768af08ad5b49e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ec3af86cabb905a37d39477a9800200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79455574cb80731b53e84d96cf429b81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466ac9a718adaf8b4878c7128ca642202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969a40235cc9b6fa0538a6e28b3df0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65feaa9b101a67021e0111613445ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60a667a5abec752447c04e730b0747205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dd0d7a83c4ab092e44c6d9c063d93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d69c8023a7c5d151bba49171d60cd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3557e5a8459b7b827023790fb9d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157477e76d39c0d77e5a2fc396e9fdd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da6b033d95cfc2fbb7ede8a0a53e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a35cb5084014288d2edf0ddd6010a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f728521106eeb3fe44a8038485140a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb961bf0c78c28801340e1babcbafe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4113d3db82847a2cdb6ac05b5641d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc22a0be2daa92aadd5a6eb7329e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6dfd431b649eacf6461c56d1cab3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57e37086318d73eb8c653bb82fe2fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c49b8353d62f0bb7ed88323e17dd6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d46e3b2165e8c1155917a4804c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096abbee750c1f8b924aae121d87ceb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eab0fe88b18e3767e446559cc86f11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a17a9cd7bf66d83c9d6af2a70925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837bcc81216210ddb9d84c5a7c5318223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568e9bec87f007ea111461324d12bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcddce89b24e86cace1a8b22cd1eaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848a9db1aec08f3c2fd8272291e3b21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e427f28767fe8a49bc2b2f4113d729227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038d768abcb5e11b9ad92a66dc2a48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d956f11c8bb21c52a5c24fe29992a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6563ef2f96727390c9ad2379bc26f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1343ef6a34716988476efeacc165f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e4f9a9303dfc669901496202d0bea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e0353b830e6d1a2473695a838aa4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f2e1fcac30826fb14cb30d7892e44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0628a0f9989cefb4370e0826f4bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec396f017158d0d73b00ba2fc39036236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa92cca47b4b4354552f42c671d0a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8989bcf42c7bc6e92058f761987366238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d1fca4a9538cb4b5062246ca88ba4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8aabc55217e4f61808a55c99d30f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32a042ea47afb47c4ea55b31c4792241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb59ff5d4d538679244f9356da4b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691417acfb3811e8caa23a45c80d1d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de6db43286e9cc8a04b44598906b75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47c2c1a8c5f1e9983dec30f2109f8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f6a91cd3e6aecd9b2a1c5a7f6202246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dda977ea7d081c411ca0e143c252c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968344ef6843a53401c37c7ef5b33b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156565e8ffaad38de50a45a012c33c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599689fb20773b28ec734c076d42c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6c0ea353607eec5182789295bb52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad4e052c78085e8cdc7f711c1134c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a3896ceca80ac77d728c89bd0cb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d9b9b5c80d879021ede837cfec036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ee5276285e88635e29df6c5316f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b169633d2678ff9fb0eab0e771f34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a6c218363777e07ef57a17669bb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c931028aaca58672f9801ed675a39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19077d103e546ae9dc0ca83e542f31e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b427545df85949030901613db77a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb439344e24c04c78410c3cc28731e10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded8dfd85e21069e05eba7c8b389d4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207888111c7983448a6f1bc049738cfe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e67b6f0f984d36d5e051b70924623264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54b2acab6e9a022a3d2249643efea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b6e6bcaff952f9098ab34a3bc5e99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f06f25ead8c6d6624bc8793f4e94fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898cea6ab6d325685dc1d072d96b61e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f71e255fd2632d0c6f23c866d50f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f29431685c631ad848c46a2c4ca66c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8cacc6ea3b70b7aa9851927f0be3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1aae34baf63ef49ccfc6a934c86af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775f67ed0dceb16fa146b31c78b87d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3342d812a067b1ff6b49167530c5fb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202250a3c3742185f2d8b89b1e4ba0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120edade3cd0585af700b889ec5e38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfcce6c56cd101983920ae0e8fc163277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d0f6ef99554bf738caa7ceec6648278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67dd80454d8c2b6e06d6132cb227f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ab3f30900ea684c9e7f2798c67eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a174cc7a95b53a8babe901bb506f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b089c036d0c9360fe7bfb9c50726fa6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8633793fc2ee2aa437355e658e2f55e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bffa0098ff8cacc4a53709154e011c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199229073f83c6ab3f16d415ba180e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d03450d24e9619c7e5a7c26f2506286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4356acb652ec4b69e79751513b5b68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af4fd0d4cbe24a4b6ab69fd4337d47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765b8ff058036a433250b68debee97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829a313c80b45bf3a6eda776fab746290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce073d5d68c9624e5f772c2fa62a715e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0feac45d70566ad1dce71ce8845e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c823215391157044e2c012d4fb959293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc77cca71cc4c2f51e55f03cb55c77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b93236f6b5e018bb0f8fd6cde1020295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3c9d0c66eb48add005cc5d38a176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696c3bf0ed0133ff2fd1bc4a4ae47a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb7076caeeac7af64d849630f543b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a88d856e8cde87008b99f3469cb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069dd8786684a82283bbfe5b7c04fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b1037e8c41b2e668daa84b5c45de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac842fdf27491a7649a965e731d22e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7858a61c74a7b66bc432ff5cb8a42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af3c538d9920fe43b265d4a034664304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a3bd192cb36a9bd7a154ffe0c545305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef382153ba4fca872f208e16cb35e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f47a8f608d69148a5d8ec2c8a62c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af41d5ac5bd297c0611d8d573dae4bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22e5b0745e17498b74835b6f2048a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27acb13b558cab42d110af538665b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fadbcfc56a0b1134fe72b0f3854029311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deef5ebb25dc601245b03a1b0caee8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d4f9e27a62eda213488a0aea9f7e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361934edc3f0789276be5b271f26bab8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989fa387a36a717e94131b3a3ab5bb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9f54105cc4b6ddd0c2917c9380bd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102e9d56d7a9dc5ed53f5792d4b4ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a58b9f961f28d65ef70af0bca512318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01612faf7b266bd9fadd68814a5a90d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bcb69a341ecf818822bd8b51a5dce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb163240a711e1f7a8e990a5afb9136a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583e16583516de7353590ea9305153322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843bd2e7da3a2d3c5e5e897153f121323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0271f297a670e11d550ec67651a43a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3df0c9be8a7c68e873e49c9fc58f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ad3a5cd39b1ccfc67bea343a05f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6ade7a7dd432aa0409d0ac6bb4b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a9ba265ccd819d35b4e78897a23cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b54ba10c59c373f68869e95fcae6d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0326dd91bce8860d7c81f028ed74dd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ba03006d38885680e788a5a55298331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15cc825fbf5817698cc55ba84e79f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678d1892947f75bb5199eef156adf37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8a7a4a8625cd72f96cbe313b4b62d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c8b03c3d806f8d295b2be610e931335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5e27099f82c6b09953b61c795bd09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1979f42c7fae67d17d2bf6245591af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0434be31b309590845370287f7013a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550fa0dd315801f8952841b13753935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0681bda9831754503147ee659ce8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930190c290813a4bd570a0c53022bf9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f847c77f1c529470363fa1a06611342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeed593855aa4432137b079138084fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336a3cded7fa8f9d7f9a56eeb3286f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63431036e3e394c3cec02339a34ced65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c8fee65ea099ef10218ea5504cbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde4123bd200d5020fce6b9cc877be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f33f8681a101833c0f4a9044278e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16a1fe873dd0ce9d40e872f53a391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079a401225145f3640feddd72086bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b9ee99976aed6409b9246337763b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08e3718fd51068f39d5d2d9392066d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5612733362e58aefd9944541c290e4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0103fab87c42b3648a59c29593e8761354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcef4a373199965029557376355b8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f760c28f7d1f7ad496198da71163f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf26544df23c167369937b5cba59cd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b83bdb5f21255567e357cfc34db49a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc041af6ab178b1c3c3f6dd56747bdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a5a381d409cc33242a903a5aa7bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce19cccd13b34adf2af3fab99176d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2311902d064ca9bb62d4a44ad92d3e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624f1d5d5cb084eeaac627b3345da1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44597b96a3bec3a54ac0f91b6e0b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7b71008baa24f950cbedf0a80225f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219b501b6f8a00dde24de9dba3ffcbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be438c255ab858846b40a4aa6772d5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a2c7489fde7803b1b624c1b4b0a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7133b54b209b97779367339d665d5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eacb48b5f8074c004897a5ebbed2ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a5f0525f46160b9c4d81eb2312833371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e02439c6dc7762e3593fdf01d65c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772250f3d23b14025aafe4eac02461373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53b439cc6ff22c79bc58aead6ddc4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edd6b26779672b9904be61a15a59dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a6075119b1a7a2f3b99cb96447c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da81c395a492fae92e837bc45bd77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5225fd57af1b45134a8c4f847d55d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a651b79858134dd5e072479c52f9d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab518a2f0ffce5f136cccffaee8c6df9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a44a4ca6af96d859fdebf1c58acbbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effaf7e715fc30e54dd28402007c504382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3888b569ed6fe8b71ee8e52afe174383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfeedaeaeb7abfdd50386418952a7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd50ac2fe7ed5704f7ab21bd4c21a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac05a2c42e44e1c6ed17e712403ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf228c53edf7a8c078c61dc308d77f76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd797bbf709db62cb1263d3252a061c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea801866ab309a0f63007542ad092b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e52a78fbd2d90d46accbf8b778c4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446313cef2e5860c1407e56dc571066391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bce4843357854d5aaaae54afd37c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec1651d9409ff7b16e54f2b5fb245f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9b27af76366101a898ba41c96ef60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0f0b6f0d5302afedeb744bc1d1b0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c1ed9d3071fd0943c732dc35cff38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f85c3eeb32ce9dca08753b47690a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa53fee5ea1b5cf0606cb0075f7d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd184b72879c9d3b3b7da11c09886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e962c9fd37147bb0eb4207cacc4e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cfd5b5a71a7af2b3c556163df1383401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a9e2a35134504ae6f03b6b673998402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcfce4fa54fa7fba04c84cde26daf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b55514da8124925a2e967d22c4dfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6387513d8803f814a24654b6d36168e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce248dce54684d8b33209c1af987a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724704e6c8919912523f1560d7731cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3938adea835a21172b12fd7ba7106408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3466e7ad9178f56377229ce5e661f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8023b3d3c95a8dd812c4e259592d00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4c4f59299b2ae1117128c0f8df49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ba1ed3321989c431974cede53d42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21a9129a39b91301fb7e7d8f51ba5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d29ba19876b89a185b614dec7a065c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3daaf01865d090ce336956d2919752415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d889dc450262592bb4d0d7d67beb5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d422cd689a611a983ad822254c75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb5c87fad926e4ae70304acdb7fc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdf23e36a1b193806eb711e0b69838419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0c01f8cdbe5a9439cb40d84caa079420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546bcce3f8ed7b817feb822f516be76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c8d568eeffae42cebaadc765dbf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227333be3087d3d1418d5dd2cde25455423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82943ce5275b2210ecb030edcf96596b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb7cc26f2f3030fd1043f9fd1160a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f869c31463818fcb5e3fd96ffcf388f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5cd6587876101d64a7612ffa8869e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e82ccaa2d2957c12c0614620b4eaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9628c4538da9d202530e47a251eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf2edb9126fc17b551e4c279437ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0d30b43f304752a08ff865017a358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2de6b9e803cc01deb61f8fd58adfe8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2df7be0997e77388ed27b1037a17b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a52acbbef16becd1dd6bf5a08d0d4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da72a61d7cf19a76082a5a261194f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae74916f8b9ecd34ae2780e70f5ffd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a654fefb3a7b98456a9af3403b6b738437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9ae1f741d1f42ee0e77d40cfbb3dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb4850d8568d1af61d4291222ec0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ceeb611802ddc672551572ca4b0a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0683217098d86f6c995f28f12691441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2061b5d032418b8c61ca5b31ab4653442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260630fe3dbf7cddf73bb9852eab95ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55818706774039df64846efe8640d01d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c43eb594178bd05a9a6eeca806c26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435014f29fa1ec5e6e22e278929adca2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240d5f4136fe4fc7aab3e7a7ec41da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3696a757283dd88a661ed590624a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacfb18b779374b228bbd3cb85b6343449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d528366982f8bb70e8f7cedd0ce81f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428425c0c5529222225fe17bd25b443451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8967df0bc1da0cdfb70959379215f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d3dbc38aa765dc6639620e9c7ccf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf2c95f0b62c0bdfefac053a88e2ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946aecacefb9dab4c26b70c7f255e3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ddca1f4ce82cf779bfdf984d7bd0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb64614c70811910ddeb48f08af083457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134df8fce1cd494a71cc6c066d1b0c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14989f16848d7a060af7777fe6727d39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be115ae32d3d496da2330ab1c6dd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66806e3f2f027e79da5fdd9396a0870a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45cbf2c96ac7047c653f36e0638c14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d2698c3f3ad4a2d92e2880b9cf8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455a5f3926f1bad9d3ce70d301aef43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89d26cb921564830b3eb5250fef042465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ca94441d76c6da18f74492015133a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349469de4a85b20e9621983be2e28d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f0c7efd3e49292243654e65384502468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc836606bf78d0e4c1919b9bc0c19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8baa734a9648b99e21bb67cdd425f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389d38f012362746ccad6b1e133485471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad03b7cb0f70a4a00bf4dad7abbfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782e4a74da4cac4f3521e937ebae6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b54e4748c79e8f5681960690c2e58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ccdda49a8b9a809313f856c936da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f2663c4de0f8ee20e6f38dfd1150f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c32d1c4d823816adbbf91a5a30fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b5b114b5caffbb98c73ab1495c010478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0ecdde8f05fe3e17c0cad8108bb26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27dafa402b871005f0c571dad8125480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144405717babef580a4bbacf644242a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146be78081d0b222609278ab30936b83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6cf723ab760b0212e34469bdcda67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9687d6d9e72f8fd7ce00d0e3923e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f54530fd2d13c5476239aea57da7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe8bf83b2f1ff9eb753ab49ebd560486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e884c6ead939d2c596f0bbcc409a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791fc1b95aabfb34870d8d19abb446b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0b01376bc5f66b03a15a3e88a4ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894fe9ef4af610950e743b50c22b8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1edcf764e1fd36ad3a2cbd56f1fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d502c54c192e7db9102a2fc67c5ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea2691d15a10d0e9df9dcf67fda113493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef376348fee7ace8989aa9209a07e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd24705fe22f839be540a4e05e3e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68c835640228c71fdf5fc9fe76792496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ff586a8783b2782466dbede46e90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0439f48bb88561b6d4741c75266c33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60167955479a058d284f19e08c3f5589499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87adfdcc7bd43c1de63ce9821c014a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf3807164636fb1dc3ef83b8846f4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed34c415d87f245c4965cfc352f79b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a92f08fa82134fb49c20455778ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c82e98188a99820c12e9ea02012e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6b6077da7bd8f403fdb5382667c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24855273b0b8ef46a9ccf660ec4bcc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb2be88ffbd63dac35e77955ea5a95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0febe91158243e9c29b82fcf9e79d1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913238452b0fdcece5909380165a0704509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a91f55aed7f7b4faff438e981fe0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d90a15574613f2d1244f48da498bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209037e8cf2c57fe2c545b7ce47f7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa26a63fa50034c8474dc4a94416bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce71ab9fe963e2216f47f9eec67add514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cd68bec0536c2e87ab33306d4df90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c538788cfc7ebc6af246dc8f274193516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377374c15699f816e194120b43f2e90c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb55c08289d98926d32f3d3974d2f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad39cf1801d06f0c96fadb52b0825519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f864c52c33187f9278eb7c229bf60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba818d17ed7853089d2619d457c9958521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83262ab885f0ddec78dce034bc9dfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48528dfd10ef08a097711a53f2eb67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1114e31a00684fbfcaee81079054f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83e79eaf3bfdb3f6b29c2229201e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10106bc003685a9fa458b2a9378402f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8bd21823baeb5f27c777237eb0d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794d8bb7d51369b737b67f56121e3e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d767755985d4c4938a292d39de700f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49636a0d9239b2b2d4c723ed54ca95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f3a10528b14667b4a52faf1788552531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef8bedb3227cb32910428ca86ad6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06760b714b3fc9727c2424f9eada31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978562fb355eac35575b7048bc96e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6d0a0e7ffcd00b8f038014ca11174535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d3f7436a4f0f5218cf2b811f4d2db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335b298dbd021c4d7f7dd6470411c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c0ebd18eed499e4ba13f8290ed45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73490c609d64acfa55a67a32b339a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff48e4ecea4c21b20717862815fb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991dcdd1e91fbd4e20629fc0da4730f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749a8b8a21e51fc37e0016a2bd866d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb114252f015e4c8c96368515f952bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89884bcb6a8f429106d6546f56722da0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e276f16e3f82351ded99f6e99818197545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661be726b0e2acd70119689469102fb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d36330306b1e1325b03919a677c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce7b7cff7d0a0fcef9ed93b6812d23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8849fb64d239ba64b0bcf2538523a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18a7b7668500a86dbfcebe8a0179d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a81430792add264d4c15f84dcce6a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6c76c7e4d32a93667a3aaaf7dc55a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7d4be87926f9fbc28978fa5e3b1ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c597462d2990c7b457ec065c839892554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009c873d9bf5399eab35d80440e848555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba29360a873fee4460321d06d7ee8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5b290be0b7cc68fe50758731cb3e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97644f1b5b484654166ac990a2ee7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d31cfec28a8b2b9296fcf4dc4dc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f8b0b022796b489fe882bafa00d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5dddd313122f57e5ec02b1aa95f74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620cf38da526bd22125025d31d889c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3b5fbe2208a5e19562c26f76e5d07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c63eb7fdc01c893d6e8ff5eaf5972564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f43b9dc157c6d4566a246cc30155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b2755978879080d941dae094445c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa387b2c5dd178016cb5776bcb2e51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6304ff2aade7603dbbd1f92fe1c6b11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabdc63c51d4266a8fc9191717fa7ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc093f845a526c19eff4be04f5e556f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b885b3f443c0d87c04694e8a42cce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317d6891975f484bc3eba754d884932572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612c4cfa9144880934d6cf7f25c66a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49e13a1d583c7addb053365aca5236574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a597731eada2715b89be53b57ed00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb13263d2609011982234d9bac58d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e6d332c4c33f65c9abcef11302a75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa96413a2743607e5fe43b757886ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b644954c67cfb41c6a4d1a3aea612579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428a22ef6d033c209dc2e924823da9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698a245438de3df44c90834d6351466581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c5b71fb17151fbc5f697b5e39156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4df680f257a27ca1debabde37972b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d61bbad79e30308bd64e1f53fd0b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265ee71dbbb88de529fc774db983287585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f047ead977a87de250e86d9e3ccb812586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34eac02caa1d821118552de928228587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e55e27b7fc7314e799f7ca73baf09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498457b09c6bbfe111decca3aaa8e44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84753ea427e120786eab55b51df20689590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118999258b791027e81b2a98ad8b00d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6240d8886ba4872acfd7b8889693f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29f09e5ccd9c10e904c940b2f651d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77380a70d9c67fd217a6708875bf59c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0d97a85a022abea479d4c1658bd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9e077d3646edbfcd79525df8280a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599dd4115a73fe0ac8e625cb227948c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8b5821b9b2059a32e3c3ca083035f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6de070a6bf09ab8969fb4919cedc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9ac701d4c0c1815a4ee6a2819b48e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aba10e3fd3edb25771459b1813dd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10736982767dde96dabe49f7cef99252602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7102436b1b663771b13f37f4e9ddf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959381d2035d6d5aa64676183b20e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8ff481abd4bb671f836e72bc3b8ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f6d93829c2d40b184c4ad64188f66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30cb77eb9aded0f00f0be6ebb057ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112163f5ff4757b8a8f87bfc2d02392608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631eb69b7e8fe87970bf6467719345f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91e9ae5d1d26758a8ad61fd82438e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe64baaec9626834f933d4d5b396dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0064dff4ce146c78740a4b3f4984954612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27207bc60225554b8185c9af998b400613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4245a6de4aef925cb975291d94f5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b2ac30cf7c89c7a9e6e29b65d129615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58566318c712d17d82b3ddf7e01289a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d5c6b85c20cca81df5e758097e94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157652ff90f0f05a55bd7b67bcab3b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b55b97f1fb186afe1c60219e724b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32adc07348155166fc8799e9dd3e9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0b4ec74ea936dbc71c5f9f7f93e5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621ba69aaba2b47c815d92cbf1ea59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc038eab1e397dd91dc7d98adb8b36a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae5de3c640c0c8710d5b9965c1535624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28303698dc0120a953b572a983ced5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69871482992df97ea00018bc5303429626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907afcd4f44a369288c6e5b4718b17bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db398f8bf50ebaaf19c8d8c1c9e1ed0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8cf7fa03dee72df968d5d21b0033629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ca6833b920986c49ba197daef5c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655346e7655cd5cb631ece9137f5d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c2f8b6a3331e67dac29300347c21a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a59ac43b6259108615bd44b8bec3b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efcf2fc03c8e95bf854dcf7729841634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb119947f0194e4c4af5a067e918881a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6cfaa15b2ed6517ee452b1ce44241636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0c2103f8954fc0b190fee6230035637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45f78efe029a6e0039a98a738bea42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e754be658a93a5e1445f8b78cafc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e06831505caeab1afe7bab3c5ac9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070067925f0a6cf1ea3e5bf8059ac6ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994245770c57824f67a1ed27fb62d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5569021f4fb8390770dc36363137643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24549de5110df12a0c33016179e8191a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130dbf2646f19fb999fe3d3868c397c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159fbe5a284e82822fe511fb661e8d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a565fcde60e6992084530ab406877647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b0c603c2838720b6a36ed915ba4ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f99d3ba4d51ceb3270a915f8704c2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588341dd7af2712ef22eabbc406ed09e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ea39ff4ee59da8974284aff90c57f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753492a79d2ad694aa22adc1a0bbdcde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a82887537a8c7fe282692271736ace653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3acbbcce48d24fdb67360a70d37b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8b40fb3c6477494a7dea8fe21bf66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adccdef0faeaaa787063aad437c8c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217990d114fa28248ac5b88c675b0fb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cef7979b0a1f1b4add575f8c9537c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831b3fcc9b56c842092ff5c5f46dae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486521b8ac0f478a3e78aaf59f1e94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994723dcd855aa549e464fec4f2b8746661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad2295a7e605b97deb97bfb969ff1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d09b7438ec231d6925e5916ca7b3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff685923281ea2452918be20c58026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64c16af1f28effad83d0b928bcd6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5f30f736c80342255b59c1b70c72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd6f5de504d7abd42ba9bf0945441b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f65fcb8c71acf737f452c53128597668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f51e2aaa551ff2556cbb4368bbab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1c6bad5dea90021d6f99183e0032670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928abb38f385d71965d1769de6ea3e66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d12ca4fe64b299ce514083a074da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b932ebe2d65888be3f573b02ebfff9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4e6109c0b1d878b2216ab40b9a850674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d12810368945dd4a3df64b3e7cfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115fce838ec2826f67928978935c68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1c1866d2757761aebdd48f7dc347b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a04b44cdfc5a8ea907e06665ff4488678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6daa5e3ca1ec29d85b7da7dc7de31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981a42b35a6eb53464a1aa3f4beec57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc53fe38a2ca461b4ccd9e4adb0277b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a79a498a9795e0214c6066ee69973a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260070460343d87cf788e7c6d90e74e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d472a2afbe369cc2a6973619a414d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abbb2ea4c0b46df5a8bc9c2061b03b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12a7a46012bf97041de864151ded5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e096c9bb9554785011ce19c1a16b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3b554bad0306a45b3fc1871f28ec1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d20b208000cb40941c24e6cacd26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e237a652ffc58cbd301bd0c85d3459690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a923037574f3cde69fb76309d305d1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da064e1c729f269a6d7f1ca9ce449f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee656c1f37f5fe55db02d2b6d9a1ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc07eedd10b1bf380e959a5b706f102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9cd55346d160764b054763b2eaafb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc901df509920187644b5aaf6b29e51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862813037e3c999b72cf70181eb5ed89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbd73536efd01ae563c1a40c885791698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180dc30e2f198c1e829bba199543db0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6adf777058b8cda6bb517b1dbd4d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a81ff1741d53671ef83c5e61af77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057b43b0820560ee0c45cd3ab86f71d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd47698afa727c82b235ddb91a5c66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b1da4c0acd35136980adb943c2ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a8ca390edc8abecffd0b8478ee296705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76b8641a2de3b06fab4238b0a9949706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba503aa510d5d210847764a1a7dd5bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c5aef0f80a53b151b3da7e4ad7c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a358fa6a159e28a457ae582dc9e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050234716dd3bb286f97ac9ed78dad3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af58241e3f0ca7be28872bedbbc58c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe52975a22dc17c37f27d82eeb72848712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa06607f3c919d540cd5ded9a057e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856089e65fc501652b43e7425bd863fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f0cc56c571d7c2f77e5408eada58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c5f03e02d9ed11e81f13032804fcc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b147a9fcd8fda36841e995dc8e0e6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004d0b3f6e7fb331883eefa574d7ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d0016f6c8618d9fc4eb553f217a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe41ebe8956547034135426a9ac562720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3910abe685b28228fadc922ba05c49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3b4dc0bc03299bc196028e7e771a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfb2b0a8a20fbb2115ceafffa8bd91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b26527e649dcae6a20e0f74fd99d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3151416bf3b7dcb7366a89956320725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07dad043a7cfb6b34c1aac28c934b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710e0c9f76dc49e626fc171dfe4ae9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56c679f065ca18f523bc594ce0142728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470da2f436d84f11ad92b9ea7498d046729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548918c63b881cc4d20bab00d6e51a68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27fb7d7a32df0a42ccdd055373e14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27827a551635cd6f19fb1edcba6b72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b79e46384d158d43648a9086a699d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89fe7fb2718c10240ec31744ed6117734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b814c7fae3f3c6bab1d954c3266e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b09c644d3a21626995c1ba5883fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897145ee0fe45541f6fe77aaf39fa07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a52dfab0096a60e3acfa6ea45427738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd25a7f756fe122a0a6cf10cea8df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a130c62381e6b27a8a8e2cd77385c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121ec79abb3951d044b27493a287f6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70a3ad5c4180bf41a953639f06c05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5022167cd1b108c09d91146fda0865743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493381ffce2999668062145073933a30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818b77d5d0b62fb6a455b89c54f29b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93f2e1e5024f378f88eb8ecd1560c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed27b4f4773f1a93c7bb05bb23b37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853822b88d9c60675a99cd4f7e226b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf096b9e709891863e627ed7ad5b52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de41202c8721a57df9c97e76d9b0cc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0296ab726c8d1b1cc339898592e56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f39b1f8f5dcba2ec5880e29cbcb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d421912d502310271477e5cacf0d09a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74803ee01a5182270b59aae6e708ff3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e067ada9e02d7d26183bbff55a9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f3f64134b343dcbeda5c20b7917f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2cae848faff59935817e7ecb960d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d59c0a86c7ecdb534e4e746e73ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae1b3544c450b4dc6d956b4c5b3598759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a513f77cec3e1145a2a629ad7a848b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f725d0724a5cbd8b5c3237f414202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd22e72fee41f0fafa7b4a68442f6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8b62ee19cd92c147ef2c2538457424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c042d29ab1345d0e698855e29e1385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc11b8265be6d7f86bd63718ab57f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb83da97acfcbecfc35787a1ee51ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16a7d72c72976dd5851ef15f5adda18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820b7d7a2bebc3e383ea0472d11adc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226475eae855705b7723988f9ed2c0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6030571c194c716232b0dcd00951111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e664725393bc2922ec9b74c25c54012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb7a6c42133f3bd3eff233fee5ea113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1ad61149a26e6fb5922f314e03b8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ab5476fc973d60f484045e54396615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862061577f00b7cc1a13d75b04b0b92916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f381bac97a8ae199c2370774680617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a7f5b59cfdef44f69b1ae349629c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483e05d2f79c8440514afbd24478a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b352ad844497ca8a9c742ca97ba891620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d735ceefa46823ea3f588f60b98ccd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af457765dfc28c9fd776c970188a76e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5bca079e61b26cda043c8229446b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb430a0a82b56361565d78dddb061eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6c6a51d11a0038bf5c6aacf9c4b8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793f28a34f16fff7c535bc0386e971d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4d692d0ef988e7a619128c862668527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a768119adf78c95fd292d29d45d1db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf59169549675da0455b86251a031db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c077de1c8ef733585e7a646522b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f120e03dfd52c727e74bc02908b6db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41cd45cd3c5d8122467bd77374fb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20a2a1573d8bab7cc77de95d2fd1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f62220cc577e9cbcd9ef017afdd1d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa89f40828ce5bf05b09cfb04f959735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990881662ced8a4059cac430521a7a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e26203c23150280561e4635906c9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf95ff4cae43356147a43c51c61ce038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5861bc06c967cdb0fab70e76db5caa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294417ab6407d1723aae2cf816972c0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9517cda0428f05eac87ea4ec38e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363d4e8f676cfdf3226824e4e683dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47c6b032e090a6ace185263d0c51343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d7e53019ad3bd1152906873911d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8db833516ae02689c43d8249a45545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491559a987ea14b20a2e99d578448a5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c914179959aae89d1dfc65872f1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec323b032751010484ca2b98c56f2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e43ac110af01228b6ec27e774475f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efff617db244049998b6cfb06e226e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ad402b4cbed03207995066aa1e99a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b588593afb0324e975e33b3535160152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d36f68ce089141ff478534a3486253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d4beb7edb1990d53a2d4cafef775054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b9a4f89c3ca5c8c4faa0c5c0014b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2f0e84f9023de2c501cbb6e7bc8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1c1681082239eda8808f61303276657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce9cd2e61906f845a727f88c49ff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cfb2dd2fbfb9b10f91094257ce0ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e07b5020692a63a3f05eff32ca6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f946741ac01a4ae516c0ac2ab78b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd06c80c79ae800bb3da6b68af8c4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcf6718a562e440ce4aa03113ca6d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d99854a3254faed047a9d2558c93b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79e3c399057c71af8c988ac83b48765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f893e6374a2bea831ea3dbdfc9f878266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74e70ed9c1d7ef672db5e4e50702f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a87c1af1b8afb20099f2f7d7821068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad97f79c984972a07203d837d8a06769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553b549db03ff460d8a6d9b27a5e8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae526be6c05b2e8bf2b91ef7c2ea1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d08691aca203789bcb4682967189b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50efe23d987764365ac0360cb6845d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2bf40bca193583334acf889464cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf0b4045222f71a6b40f8eae2f5b9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b309b2377993c8618efb7785aea4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7bd3cc901745ccec83cfc968206d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23605b131fb3e7b05e166c15727f61d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c268c6948e16a8dde8504eed774de3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ded8d05a8d8244a6aefba5e6b492080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574b3b3766412d001cb95648b92b9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb45205c2f34a9dc531b356152759c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee34877f10f0099657ace65edd149fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbc8409c1354695797fc533a6030484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a26d9bfb84af838c97a8cdaf6d7a3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5f68fbaa520144c8ecdec25bb390f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca234f345817fd7c80c25b3af0a546bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef14e8df1939743b267e01036c60dca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973058eece15428e9c4bcf68ae0abe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fae1aceb7461428218f788fdbd50490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b17882455f884ac2cd2a74ac93d5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b5070eacac4ffd2be9382337b60a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf8cb7c2dda01671caafdaa6b423a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b6dc2c46e4faee5f6d78c28bedc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b77e13a7fcc3f7c3a0b590ab620595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5b0f0510874da13e823ac8f6700696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85849c283d15043bbfa281989d3ca76b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a08546744f7c5cb740cfea3627675b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47255961aa174ea3f866bcaa705859f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff102036db13d575f0535ac1b1ee9a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df610873e5f50c3babfc7e9d6a670101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd561925d6491f3b454d0a6838db63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8cf41ed869e1c50065213b8d1d12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5ee3dc98b385a9ffc552333e086f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d4648480a7053c60d4ae47e49ef68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655910081b5f423cc8b1674c399dc3e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce15f45591b32e6e7530f476a6749107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc7baf711109018150e1fc2bf9016c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc3da3ace4d139fabd59a19a1c4dea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0572a002acf2e24f26e21cb6db89e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fcb20aa1d6b37b6c73c804632e336111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e8b509ec2e825e583fe31ba74af2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec935b14861b9ce64256f33f068b4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369ffc1662e158e65b18f020a59b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1b4c7a332cd3c2e2ef36c4710ee5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd9e146fb257f3d3e4b55f1051ec9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb924ed11ebce40c8a9941eebc8782117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a204869d3a52090b6e1acb2911b2865118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b589be54a3446336f676ddf14196e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5e4cf05b3b1c27ffebadf21586e81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c9a2d29938228ba9242c1759e23b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b06ec6365e143ccd038ce47c827d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f18add56d0759787610ec54d78da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552b1af48b042e125069f1102583a22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d6e1531a280c18382d7610ba7fcb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f0ec4394de136d936bf0bd78b895126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21f729fa4f379338b3350014bc37af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa52192b865729417bf6d9a7114d7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8978e5c701defcb3909ed74122435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa9ff36b4706fc82a7f2557753489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd5487fc3b2722cc8ab0658b58cf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0c2fb71b34d0de8c198dae585614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd65dd32bdbd0761df9ebe7cf91110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3fcc17efa281043c8d10d0787cebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb8e3fc687ba65ac752e85ceff404135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212f148f1e474f5b88d2093827e5089136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa37ae04001619f5cdc5067ef0aa64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffbd7d3a726e1da72c6c11054f89e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081517a0efbbb138302d5464615a7205139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801a7e5463cfcc20108f9754777f7ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9e8a7ca3b35d430121a7d076a696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d4a18cebc6db15c11306d7d791a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca9cbd62c8b9b035a1baa9d97da29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f885c351faa2588dc55d2399d1a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fd574a7cd0e6379ee8e56c32a0c52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0a01ad07f4bb11475a8acbb5ce09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57fd7b989290b08142d26f767fae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc17196c7aa39d77772f45d0c10c63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8714d6c6ed814de3a0c7e6244392941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc233bdeed82483923081ff611f93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b49cfbe960134d28bcc7304ee7d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c202a982467d334d5dd683fae0f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53297e72dd97029dd6478134d6935a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa0a8db0620eb09b8d46fa9dab98a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdec088589745b50daeec73dc86247155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7c08b1d23d6656d4967b93e88a219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5836e9cc20fc3947b3cf1edfc1ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d284015dbc51ebd60da02060151d9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1058cada46bf570af9527cda371e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cad8590747d1caa57598e50d21b9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fdaaf903497a1e3b0e594a591c630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8de1cdbb3796ac0fc64fd607d304a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909429a90bb91cc3f61382c52a66898163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c9958063aff737041073df233c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c4623ae60adcc3181067a20377515165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a1b301445d08c1e3b3da7decc7a58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61713be4400147b2ac866e62f6bd7e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1ccf136b75a25c906a1bb6be393a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd844e82196725cf961c66f963eba0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca60b85726cacc46c7b6af70bffeaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0201ef5ecde8ded31e981728d4755171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da949b62ad982a871e19ce7157032e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722189b6b44dae54b145a53943dfcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbd7569a6ecd9130f7fcdc8c2c9b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356b9e20b1be45ace1baac738c6b0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd330af9f3e577bb6b0fcc8557eec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb681eb614d1e6b193f992c1f4df27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c263df3a4f559b68e439a5d83a2048178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bf795e2f619f45dee50603187c8dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9badb4c69a7427b94731e82d9f24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173250e911d356e5dc3d320e0ffd4eb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee3bc04667440fc244415f07224eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4b8f497a7b7da87cd4cbb278966b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011e0fd59a8828671958f153eac834184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8713264c96ac2e1fe63443a36c010185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64d619f162e449d637bc25eaf0cc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da76f9cb2ccb3c8701d05304a4514e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7759c8a55a96dd6e1d46b05383283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6c8a9003c2960d7e9a169a935ab2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e52cb929cb12e16de66596cd6d170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501261a80be2ab70b1f9c539d52103bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17bed4435d86f6cfbe6152bb225be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f8ef9c478e8aacd0b2b7d18ffd2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083a26b460e20c9b4c72071f012951d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d242f702e724620a6ebe752a7c34b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910d9836212ee31964362de2591451a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f481fa08b018b5905f8c92a149d7e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23791cb9e3c4d88130ea4d9b8bb90159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e21d210c964606c54f461a7bae07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134bd039c8e2af4fd7fa70587a7381b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8138088fc13e5d966715c19f34cbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943103f3566ff850b5694a07b3fd3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff7a6f6b449f0c13b9d6591b1a4ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331b351b3b86526d83cab66fd1726b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100163aadbd9ffd16e40728f391645eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4c10a856ea505e7ea86df744a185206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3407f07b4daa50fe288da36b15533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec63e792b520ddbd32bee0c979f8e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177ac4456512382031ee7ea9e38d55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bc8ed2268531d887bcc89afa5a344210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e078d53e9b2f154b62cc8196b9ccbb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483184504faa8e56eed08aaa439fe8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692042adc459840afa5f6ec50b3de7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ba5c2ee4728824785eeafe8ba69f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003c39681699ce480daca832749d6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4b8ebaec0958393eb7c91aa7a4eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da886186be4a9b79d4ace9333be17a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ffdce1e85189f5013e2ab38a4cc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607c2f40f981a1f4e97d555516ff7d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7eeb74a22a9366c1ac574d8a1b045220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c9ce2db801869d097d6be44adb4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058bed594ce96ee26de2a2635b606c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c45cd60654babef63e70bb4753cc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e67f135ce2fdc2bc0d5f6d4c02e76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a1d96481368b4fc3db633fa7d9b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ba260b041468414195229ca7539f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768110736d9b707c8993488b107df32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c12cc6ace6813aa2323823adab14a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3e54023022d984c4ad5887c569923229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196cc2a9b92cd16f34f1c5a4bea07b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91e5e6d538cdb3773b7bc47878956231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf90f5bfa89ce219eccfc78c5475c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980cd6341938621473694ed374f28e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7abebee1e9bec02484c47a1868417234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d3b7b815c1800c7597f3fbbb2371c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502bebcfeb9104a0bf9475119b1200b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59991ab5bd9ae9291c23c8cb926d3ec8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc2079550f92d895e0d83c150c877c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa5569e4c0c083a149c46603a14fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45661150a7e1f993cc553e996c6c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6ef0c3f30d75b9a05ecfece5d70d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf796317aaf2a5ba7656698fee37b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afba729bfcf8cb91bd46bfd0a3bdf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d003462557c0160de9fe6584312bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a652b0362c9cc3a6169022560947d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62efe499554552d37a177decdcb9ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101a48fc702c7ddb2c6ce89e619021247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbd9fc8dd178c28354274494ba6a77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2fcf404c97bc1461b3d92bfc768e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78465cebde1b55883c3463288c5c44c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a703a0664815f05212af90f0fb136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc4e5ad07d42db2cee6771da59d649252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f3f61a4074ee04e73b51a10b12eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc75392cd859801ef613f6f9fcda6b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e256463c0b71a13b62952d237eab65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2628d4cf23ad7e770656e7ddd93e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec7b55a5997ae385202d594d78ef08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa5680a9f81d0e017ba13633c6b17f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af2f9d86bf3eeb1cb93c5d6905e270259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305f4726d985b535ef0da52daebbb79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f088486d0fabade4150a31d7e301b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e02c143af71f1da48a2f965f9a686c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a714067aa9c21abb56826a8ccf70c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe64f5312b50ee6b7d048e7dd9955264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d82f350d20444221d4faeb3818a17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7f39c354a003b94b9f5617d7c7c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3bdd4bfa8d2bf5f3a253714e87006267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3a2b1a9dfa7bab3e71f4f4ee1095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66975e5238389514a5faf6f0d3a627c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5a16f0b90b67df304b637d0fb6ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20aada9f6797acde9d6a44406fcfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92e19222f739319b6656d02415e65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d401200e4f53867b4783fab6d317273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d504124f9379f369d437694b551a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f414826894aa232b3e8638d827ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d60e95fc786fe415736e74b01d026a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21145603880ca5dc7b8bb5549b295e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d5c941a3a4686a8740745aaa5a27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb3e39bc5c79fbba4892cf3e41bea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616abce7ece3223224a078cea2eb42f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5759e850ec3462896689c2d6cfb7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf90ff40999d83976423d08c5160e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adddac4e094a7d98549a8298c7fd5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237abf7c9b81d8a1e45a8162811aadd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289c4b54a892cb6f2adad3976441a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec5b50e9c6a114e8b50f2342f534b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96237503f06a8758b31a9a9aa3036a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f858d2b6a2b0aaf21285d949cb3241288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3914a3402c7df9dc3e5c091c3e88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0ed93bcd8bc4a3198aba865f0143290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d2af8ffbce08e5bc7ea545a35c411291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3891f81f2e18166fb1e7b678cd8e09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f06fe2fe851a6c05c003f9aa29e96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad029256d8ce910a19dd92e39da0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ac50c20707ee845a84a3822000dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d21dcd40fce7aedfd426af1933327f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdbf74c12082ff422b4328e71b52ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc5ef85a82e0eb2b27375b171b0b8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb965cc2409b7817a913417891523ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd866ed07bc6683eedb5138ab364a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd84a0cba0761954f7ec4b1cfb206b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a52c32bb4f77b159fc997ba772b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ef7bcff2aab9c4c1b3f859da88672303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d9301c8429274f8a6866b731d43b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0853f6ecd7e3a2fb05e3608294be54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925021f219ebf4db3b7d2ead29debe6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f01ed72e7911d263e2902773e656307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada28d5dc90ca13e1434b5f348317c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222e64c674f92c6d8eaccbc46f01ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04092a4f3f13a6580f4bc762e20c895b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2f9dd73da3fd5f4435c6adec200b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2a4d3175e808ee4edd962b8a5d77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40288bfab7d34d4d23061f40ad05a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdedd36a503e1983ed8f5d469b659d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eacd9f63efc3431c62ceca573c9461315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb697650defcfadfb0a7f2e3b83b7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f89ac552dcdbaad5237e407f017f2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438da75205dea3885cd67f142e9e21e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f085920e0a8c5b1a48dec20828041319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86d883458e47c5895e66d3cf38a47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddb3d0e9161565ccf5d249a7de624f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548b6ead3da7f0341580852b7dbd5b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5f275dcbf104e3aec9d7bc5b832f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1aea477adf47411acf999e582cca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5299a64bef240f682836c5cc717513b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352661c53e57b5f2fe26bc8a22baee7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1d5a30c2c3435d9ff4f902f43c0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac7ffbfe81cea34d23185478362e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa754accb32e570c99f700ebbfe07bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416836d880b0b93000f625316b518fb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52db7b8bbb1113af71730fe8020776331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1969092d42daead148d4259bb0d660332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f583f0c456080cd38b61c6e27137333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6959b163834a6782252a9fcdabb91c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f0556251d6d38b328644fde785ab8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e95a0cfd46c02bca04e4939d53662336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d024e356f91bc0556078e0a135fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7127c24dbd147375adff61ff4aafece338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7b8271822f98e0b442d9e24170090339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15240c4654d49c3ed30b4afd3af7b0ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38cf5d185f90c0143b4654711b32bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9441f5342a1ca70849ff68fca2eff6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4dd2cfd108aee7cb8751f6004d26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e62e0b83383d898ac71d9546a5c59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ba3af844f4b3b7c674867e262cad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ab22e7ebdcafe9e8ebc99ebd17688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a51a4520506fbbf951c3560c46d111347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4825eed3e654f173cdc880ff273eff2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105953cb3b11e42d612c78e36c7e9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5b21345f0e7d47f45cb11de89498350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a14e3472a787c4f4483aee74f5201351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b34d049c8f5cc6bc9c518e041d117352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b106bc6203df92a5796474b69064b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea91d915b0d0190b15e138d004bb37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7de3faf5bd8b59d3bdd8d1ee680ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47d4f14542d22ef1d292c94bbb18c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b5e3749bff4a4816034bc4cd8af9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b8a7412ce6dc1c7d77bdf8e38242358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412c080cbf113c6b622f5ce3309172359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a801b43ce609bb43d0480f0b40935360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b905238242d243465bbb8a36232b8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52113f3bf3830238222686ae7bac0fa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb631f65c9dbf6aa44c3f232b0cf3bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b76b043cf3fcd16c2d6dbbf83694f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c114d79be9849e467a6d8de3eb9192365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21177a02247764824916828bf6755366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f9e6d80cc15bf7dc8e25110d0f608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecadeebc680896d747ad44988dd841368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d902d8378065ba6dd483bfe0ef125f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87bacd3de45068c2183ce62356a7ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678613f253d98f28f1a88f6631c751a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2584c87c46073da97b530b22fa2b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c2bd8de84c50e889286e155922c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6aeabedd09d544642dac456ccb913374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc8a639e0e42866df5dda2bc19e9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da94213e724657f6e37d7716bd641d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b9dd2719bb16664ebea27599d39f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994520949a5e49309b99616ff1e114cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce7108b3bebc68815d8ab776237bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ba67aeb6fbb12be76f080c26e69a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e16548f63695a91cf3bf4d1dc04c94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b01af1c2e36bb18c2c104b402b2d66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da6ae9041e37a02bc5791b35d66e72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746040d9c78db4aacb711ee4014392384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a853039f133dba78f0c6f158064b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e453ea7862718eb430e80667bf02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa672ca8137229fbf3b6f5cd0466011387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a6dfebe61dc4e3efdb6f68bb5859388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa84f3332acc9fc85383dc308c4e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a5bad933d8f60fc300011bbf8d94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b35972ea3b3b73a1b3ce63e937e1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80740be9f70be33265513923a1f2ea7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d664d430f3b4686e723692f44af9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b098001e7f53d21f2b4fd2f24c2ac3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeea0f978d6f2a4048a7f728440d27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff27c8defbc1927ba1fe8e75c2be931396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617d915633c6e8076570e7a8f29cb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2398e606ad2235870b3a08efb9a9c39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fbe5faea0915d6067496156e510a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420daf3de013ebd48194ce37596d09cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac5a152c5d6adc44612c69187e9b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419be52a7eb16d33f74258324537a176402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3389f317f2980b5324d2f82e1992b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ea595f2d69d0db0befd61a0bdb130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ee7be7414505f70954b4c93a0bf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb48b1b1a68659d33884f2dca87a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc34fe8c028963f53f61ee5b36abd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf4de37d20b9b2e4b7dfbd5778d6fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266daf4c9ece5905f6ec17bba11cfdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632ac0df8645c395997a4267509753410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff77351c0936098db1623a753bae97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590b0f2f48ab5f711e1d57eafb3f76f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561e8465c252a725687f5084125c539413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e461db0351869a2b46f0d861fdd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920168ce6ca7a4be12c33645aaf2f785415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376866e3dd21ce4322d550e35effb6bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052b6f651597cfb0cb065363888f7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35cd8df61f4d6a84d5f442230433d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f958d37fb4c0bf0c6c07a1c6a4351e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138dd96e555c9f40d9322abeb455fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ab404c7fce6b4251b805caae7e42f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a15f3dac0cdb58228ea2dda1612f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d212049204e79caf9fb5c3fe222c5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02642e64789433e35222a4dd072e99d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f772b2f9677012f26faaa4040f1aed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ab52656fc4a3db5a896f6fd8a5f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b731ca04790135a35a7237e540adfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8302e9621ace319ac94ec4bb010150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394519bde83f340b80e67eab7e72508d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9506fda2c65503e58ff08baf67ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e801b0fdafa2195f2abad5ff959ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4d936d204517e43c6f373061f7b82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a488459ae384eb6bd223d9c3499c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd58343396e3f2e466af6b7539af6f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29f93a8aa980e9427920b4397a3cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef734b512043b87e8532529e7a1bb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5e355ade11c479dcda79c86d4399c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f65ce8dbcc21b19869a745395c07f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d8c70a54101bd0433720cfc62df01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98330d798e0af4446af104246a76c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a97142d658901af45ce5676990a60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125937659d28603f962bcdc684d1a8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca28a73a7d5d7cab8003dd3891ef4a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a966b4f834e4aca3d4055c5b83f826444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0a9c51870f40aed8e4e0c80cab36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497379551f799890260707d292a0b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf5c7859f1110c62f293e9d99a4b7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f8bde6419fac74b0f5bf566a4fbb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f155572271c9477081e3257b0c3c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e892448cd6587c99510d6a4ac90e013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a47781380b14d3466ce86e9bce33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b6aebe83e02a1832b02ad500a3ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153280b5cfca28027823b605dd0a186453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fb95d4c011d29c4736cdb53a7bf2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd150b0675adfee2c2881faaf6ef0bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2e1548e74482703ba43ae89416d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb3f21f2fc9c78608ed6c6d87746e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a79b3c8507abb42947554884cf88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f3f433ec4e04960b2771b90a531f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc1cc2fd0ef76299f6171681ecf57f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c355a43c819da35b31b5da88fd07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a7b5b70b54740b3f9e1edec72e25d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97f753c0877d53976aa05a9cc9e33f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89040f7c1dfcef99ce1a906f6e106fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957edb478e6abff47c5f0b0d0573ba9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333068a9adcbedbe86ace3a86b4a2af3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112033bf01bf4b5ebea31a07c483329b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c1eca835c68ced5be9546f3d45d6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31f02de5587e4c9af1def5f35bfc99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161dfd836531be13eb48139331c22fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a4c87a6c233318827c0477370a85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df694c555edfe68f4c75031b79e1733472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e375f3302ee4e34f0e8bac118e13db0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388ba51a56263e53b2ca1478b025d89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c16f572b7c0ecab72fb041ec08483475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635aa2f6025cb918e2190cc9cb1a723476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd37b2a74b3d47738e84aedb5c0743477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105005290cb8b4c60d6c3e08bfc2b700478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392817890e40822cde126d72a8631d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672accf3fb586c5d698fa94f187a7c9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ce969a03a8ad132802719fe6e7f60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbafb831d55e9a326ae54a2eeb62ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcad6f96f625729ca4196f9d2eb7d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1d540fb2cb9f9c5c8bb2ca9fb2931484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5f4b54d7c35f66a538e4859e30e66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5515924c33cb73bb766d62259d5af6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8379fb38a780dfe751d68e61a0ccf73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de5d34ac01dfed4730926716123a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15644644b39b7dab6c4f9fb7a74fb144489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f093ddebb6f06c82c01e30f39926c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb8ff9421813e83407639368e5e3d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da29b799d48ab6722cdd4066045183492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2dc88f009445b6e3770c229106c83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719deca7022ab5132b1cb00adc35a6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037b844a2fbbcc7e9701729576bfd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a814071ad25d3ba2dd189f1eedacff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b57044644c03a0c6816e6304436c47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608067045499c4c45f2a4f8d7d63e8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1b5af5bdbee68ab6060320c57596499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89fcb630620b1a69f30fdb3efd8654500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24b6a7843a546270c76f1d5e79c37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c442ab3a780f81483cfcbbdd7ee48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2622af96680733e8f9ba9677a2f71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad89d722b7df1a2e6c805589a7776504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82414d07b85ef221aa4d20f722096143505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b189e94afe307d1c1312965e15bec8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a785ddf1fe059e6cd3f024ac8330b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640871d8c23ec3dbe157bb092dedf53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f1ee29b7e399da9201d3433d8c675509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa34294e7dd32647733a3cc8421e8dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dff85bfda11989493063d426ad775511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae36cb7ab9e38b9bf12bcfa6ed81e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837df13bdef013b691e2fb2ea7ae6735513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8af0bc81293edfac1efac5df98b0bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b1827bd8d489a92b3d2d90a459e5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9705cd72b53d88ac27e93e7ace93b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5bd8ffbcac9ddd3dd3b29a7ee194517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792fe4cffb835469a9746940e10ac51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388501886ff95234f11a31649d18962519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496af2aa24e68da19432d203825cb84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fac62a42749bdbca08ffbf65cc9c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f92d55cb45e0f199e9c448305c659522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d691f9386a381b815d270fe04055a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4dbf1cd35c4ee9e4714d569a5f0c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531aad3e6cf229422c77e291760a761525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1be84863e6eb3daaf7b7d9f3beb63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe47031b909e2b472be6628a7835886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4aba44388ceaff68b6bbb04a95c9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90752cd3d5f61984c613b87570d168f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77f516540a2972e34fa1378486c66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fbd75f0f87d3fe19d55b70cae1d3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a19cca55c460a9b0ca7564590ab5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1cdc4bc088afbf621d3b5b46d2dee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664c56aed33b985ba6340a9dcf8a2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e5818a1668e5ecb760b98c1e091f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb2384cc3151862945cc66f98a258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd945202648d98a1d7d549188ee2e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380dcd5f7ddbdc0ea64c895a892f283538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939fd20535000a238edca3d1bc267e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78524bc6d51dd7403078a5d3e3b36d4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec751367a25f690c892cac007d4c64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1902c9a371c66bed5632662eadf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fbdb71077cc5199b748de54c8a00e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b423e1661116013362b26d354592544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba93718705a54d0da6c817d1a348a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054f6c5139206f12659e649b76a1c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4cb421bf2c63b886c55f111b75122547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af0a37933ca60ba06e07965bfdc71e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbdc46f136fae36b323312e9e620ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a00d489db07905712cc29f84904e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92160a724e0b466e69ff310c6e2534a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9350a2ef4b9ff645160d965e8affd7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5725ae6bad95674b3f00245e0a740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf4d85c631fcd0f1bed9e13facfd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45782b63d29494c0d0bdc6eb064cda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352924809cf361cda3a1d4781acd4588556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68c5cd474c0a150bcc632ff759c8f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a1568af9ee2f8e7962018ddcd85d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b140b83d8ebfb1e64ba790f67af5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83ca55ca5c692b79ac57a5eae3690560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d2b604477f313f4872cc1eaaa84ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abce47db3e03dbec743a134a588ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959705e3e5edfc47619dbab970801a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922c5d7028a57f9a476ad32535f9169564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283dcb043d0ae97650033350be01c55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2744db028e719e50f5766b6aa7a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e4686be004970afe684a56b3b899567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0da35d6337374c2020acd6410c6b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712507cce1027a3221cd720f05769e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a728703d2057c6d47fda048785e28b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b438f8cf62ca84f63cb59eb7c71b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a076f2abfff997a77bd759e45ae8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229279dd6429b173d7912e046c53778573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f0bfc6e2b62f3ec6aa87e23db4d6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98b85a0a45bd872278e684f6bb793c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed651493dc32186d1de061a70508804e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a28897a3b8ec5737b7967de78932577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaef311b8fe7b4e7d9076253091ff9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec5c46cb679b26d09a173eff4a013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922bea31dbc0c8ada42f9448ac2f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a99c146401137ea1b098ad64f9e3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2939e60d4d2024ff7108771d5f163b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd422f4dc7015769b40c8c77a4da80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe0325cb354492e57906927ab0ac09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca5d4f3e7c22ede578e1739e7478a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b00acd9fa72d9b5f246d872a28d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc8d483c9a144bca8a26b3fe2db80c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff31b2b0e94e6f93b2bc2f031955caf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc29592437bb4a4689be055d0d4c903589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edeeea56e9c98ce5ec80389a32d6e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d573e9aee2d8af4b98757aa6f2c07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e0c0d4992cb6edf3d0b928a27fca8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4e6aa563e4838c219550b922b030593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95677b3900637480d05b29c6e731eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0811bf60af3f47c21a4b59be3eb3db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09909542d9603fe42f40d526cbd0a037596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fcb0eb494312b79b72c0e3521382e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655f84dc760eff6e36fbe980920af0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac38ee319bd1a3155b074fff17907de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105be62af637980d0a019e2c8a8acc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd56a9f8b5adb876c4b201615fcce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269fda7a20ba4fb7018b4e9f92e4ecc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4dfa66969d4b3045fb743f34aef6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895540942d20ca7819f36afe8335ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5996538f35763aae3a343b976d941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c41dc4e1490f9fea26643f9bdbac7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d3ac35bd4ecdf85279ebf0ac4428b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75b00e405aed9f3de477b8fd6a6d9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b04a8779fa65d37a5311556c8e2f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925c9908b2c50f6eba46cef6362908610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281aad5de1d5a13e6146abb2cfe2890611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3ed3e3cb4a8561bf773b2e667e8ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e086d0fbcfcc9bcf0b9499477b5a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1027fb8818b0ccc4d84b1ae4b1e7ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5ec066efbd73e9c4c2e46c506cf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e48fc3074f57ff4040da8a177d07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4601aa365c7e815ed1bf983e4b4efa5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202899cf9c0fca8cd2d2868f1196ffc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14feb51bde8651688497488174910a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7f65a9e1dfaf900919fc5644bce8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee166232579b79368ec37edf3b7ffd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd1973850abed9d63c5f5a1a54db58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5703f508fffbe9ce8ba655e8b40f767623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54766784440a154678d6c7388d5490c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8a992ae133ffcb7886f33f87a7e9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d0a768a545b4acb1bab4a8b503821626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b02ec7f249fa473102e805e8a9ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e92a929790f270740306102ea743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c3787a6ffe0041ad9eff59feee8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650a1cdf06a055366a1722a9807553630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159aab8137b8e4b8af3a2d07434bff0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82cca8f96ae934992bdd59d63cf901632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db5b576620e4290d24f90b0ce8d24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c3a60a175601da5601cac72c9337634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663511f2f8e033858e8e6ae4e0ba0da2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454eebe827a4bb8fad2562a1aa7bb41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f72ec49359de2177b3a11a0cd8c55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035940ccacd0ac6bac788411795dcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdcef3a435a75677e2f158ee3f19e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e22a421840920b0deb0a760e512c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e613893771a7e79f51d0ac32de24c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d250733552a126eb912db84b8956642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd1eff755603381022fabba7aeb159643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03257f6753c614bb13349df64c79c982644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fbaabd842d80c39d583473907bd05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa95dee57e0878716c537af41e02f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792fd31155c58f4cd02ff066d466b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76cc3f1e8dd9b3a62386887f55411d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f353c1f4006e1f4fcb7c248f4d23a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a136dd088d2686bfc2af4d32b7df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b684efd697c279a5367d8a01e5963651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917941b17aa664bed9a37e15c10db0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349573162e5a8e681c9fd99a83ff1475653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f187e5713961b2f6401ba0917d17693654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c61641f8be14a0b1b53228ca58864655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4116094c1c6a7d18faba2d533e37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea08fe84394bc37a6d6f4a7670f7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b4e41f1cd2c672e0acd7d478837b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ffbe43cff2e0b9c07dc9099bf766f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1664b847702899c79e0c3d3136d7a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc88830dae32b8c0c51459c352e08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c7871326982a84f311e16be3d819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4370baf47a48b0a853df9c6aefae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061bda23f1cac9284ae4b6aaa3a3f80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ce264dfee5116bf12eca32f68f6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08bb80c9959144c56158c470acaee3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39260699a5c6c6ca3da6819a4d6e63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2d9646b12d12976079b20e8e5cda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f72fe1e6185a2f68d5145143ae81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafecefe9afb991617f6e65a545c06f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bb58b2c579cae14691ffbbd6453e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3aba7a741eefd161fa3d08ae9fab7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a74ad616b253fd4e909044f3242d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fea5e47b4dc0c8199ed881acb765ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ecc6356023b0fc2779e8d1db270b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11210e778590118a51b98bebd592a2ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188fd0199f61d961c2b20071292a10c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a551d54df1d03e8a9b8dc438d83c8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258a69594c7e22af5c5f49e8f509a69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e8d397522de887baecba779361cd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7fdddf43a80fcb98fd6153a8a079d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4db19bb771ab1a44498cd13f26fbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f26c37f4f71475b8297fba7a66aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b94cb538b06fe6c158567f7c2086b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc73b4a347b0830c96fa1664d5d4ff2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75d39fe94dead4763da67b477068a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a454497a17d508b325289a377f2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc16457bfd8632c3a4dcd9433c904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103a6d7989f2ce89738f46e00e9b0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d656158f5865728810ed8c203fe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968774cfb8a89a6c3def37e3b44768e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32d58507c3b21f17cca46e4439181692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750a04ae2641553137f75eb01d2b78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c08de12c727f547aafc2a0ba5281c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef02fe61d64e3ad19da6a5809f8b9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599845f875d745b689d06c5b8d0badb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386642fd2aad8594be13f2c0e172a26b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3138e25cf1f1e78c252be207bff04a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6f4c583ae8449abe155f44fb7b3fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2219c626a46a2a75916ebeb3e6b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12594a6d41d959c8646d0c7f8179dadb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333003186ddc75b3af67ae0a703417d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911038c39911dab7c5cc06dc200e1a9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c241ac962c8e80d7f88dd2f2d5cae2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb6a2ce4e8b5a6317ca5cf8253da2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf20c25a186c9d8cb754c597630d5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d877e64cf2efc01fd149b0b7393b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f8c848999f830bf67ab4a5011e6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2dddf3f0dae36852d5ee15ac940d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30cc88cda0e8e090ed660e00332242710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbb6463cab3d48c51ec5e372e0d45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac97637fcc38f1f41c7f873988d0d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db09f65b6a13094f2ff893ebdecf1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ca0b8a147563f812999ca94555b6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888545c3a034cd6eae6d2fb5eacec6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f3198ce942a71a495c22d63ad50f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc73a05c9066aab0de528fe2716946717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a342a61b05cafb6584f85afd1151472718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20960304d35630f2ba0bae9bc08c340719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472e51e1b29d9eec8fe230f4a67f25e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3e35c842adc34d158d080dff82d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542626f38073a1ec5ab788a8dedc08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e2a9fcae89c0910f4af390c431b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f56470529801dfaa1752ee75bd85e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95996da95abbc57265322ea9dc4ae26c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f04559cd3048d5c530bfa01c5249726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f497d664809a9eacac86f1a8c5662727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dc2e32c447f392020bdc1ce66bd26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6eed79f0cf3c315582e09682153a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939d3c845f1bcdf8d6a12e16900e38b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1522590506850075d38e59f26453c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469dc7a43157f850068a686e04775e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908eeeb19e65467e3e3c9b3e0fec63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853bf57c429e733581baaae4380bb03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15ada146d10fbefe2d1fd562371ea8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1377dad08176199c435a8159464ea0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560aacd57f5e8aca83f1c717fccf552737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865915464f6dc49eb8df04904e99284738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc084430fd1235964f2d455f6e3d12d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974fde893b19cf61cef99b1c352db3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c801c42bd16d1aea632ddccf676ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60712a65ffd6740c2dbd189135d6bb41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91b81f7b5d83ecc65af9a41865077743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d11ec13d69a0890925c8c624ea7fbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ff30e772b745b5f018548a14733d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7ef4e196221f1ab2f39328706c4ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274fb5e564ab133c67514e25331250a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7e076d3b9946657370780ebde35f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d15e82fc2295b94c8cc0c6b0a4d298749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971188c57f39f6ee440a1182e2d9a43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca40ae5aa6bf3edba67901d1448af7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff56fac7eb5fb3e31e68b93967f1b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711329777498e90243e3915a140442753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab93ad8b0aa016c56b520d679e5a4e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587088eb70830c837f58d60ea14bbc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbb1b41ee644bbfd93ae320fa5abcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42c0726d5c3981e25abc68ca35ecd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f9915722b5318acdc04556a9cf1d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ae123055ff84b7dd3e7ba45c84808759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>