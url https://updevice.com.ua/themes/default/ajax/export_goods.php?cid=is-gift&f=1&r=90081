--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf2b43c5e28149a8003d6e7149ea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c52fd4a152a6528d4d4c67132b2102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43e0898703a808a3319df5762bf063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc65cf9f4ae1bfb98c6d5ed3ab5d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b980ea6feedc7c1513fb2dd49825a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2760ea4283eb35666a0cba014acb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3863b67a0674987bb593db6c44e167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738224ffc637c55f6a3743c896afb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01545fc253106a32c16dc42b303ac7609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2381a1bcd05874e35b997c46f4ba310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad385f2c2baf56402ae9af1e50442ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eca9b75c1ae58d4ee8f8e11cc3ad1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020a2d584cdc9f4b3b575535936049a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f24fb826fb2c624814b58a7c24cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23698f35e10593ddee1b5a0b016cee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede26615eb045e51eed9ab2f0abc81d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba7331356f526ed5ccab1d8d9d07b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532ceec3185a2498e7900a1e9588c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc463f3f3b5adf05927ad27ab866419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c8d3409076536972335d8aee9fe7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6fbcfd54433eb9dfa16a98ad19b7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80afa60ea10fd14db7cabecf1740522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e248d6df5cd23184de936ad4a525123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c8a94ad9586c6da4b0f0c70f834824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9641ebce97e8546df68d371324b3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed06e9b4e7529b28bb7801bf93e2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f825ec6852bb65a394b7cdd66a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b76763228e54508ece5e21e38d1f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ecf27b545686a66da15ec8a43484529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7256e11c9f5742f0d143b2071ca1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7145ee75fee99ddade16fd15cb7b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd30a583c44bcf35f230ff44bfb78232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50e1fd4db9e8c51414a4bedff9db2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4903b1066a0c116811d1d235757c8ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc22321063a0b0e2f8cffe3d72d0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c464fc48ef91c63463ea0c9f5ffb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fef414b34f5a5a9660596f04dcd4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf2f1503d72a9569a1260711aa3a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bacfe6a8bc06c174a88bd5c6c46dd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fab22aa7a79c133dee46726bf92c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e8f039da307dabba9d16b7e2a28f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae67aebf6b35eed228b6eb659a53dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bd1e2dd0af7b9b22fe01792585ad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee1bac4b4d6245391d7547569e6d7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400711c817a150f6b3a8e80c0c292c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df6798ebd1d1b1bd2a534ad4041a5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175eac54c5f3233b977f4ca774f696047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678e0f2eda97f9e249d86b771d4cb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc930258ca76e310a32e812e4b54c78e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d319e172e14227e08faf4cb4fdbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44986c0a51433b0a25a79cdfe1147a0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398edf0324907dc3e36b3fcf1797105152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675b4360a0209322ec74968e4903aff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2c3af143ef62a50ef77b5afdcea454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5f75c9321c4228bda00864bff0c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe691724949a6f3b780d394c0cc5d7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce61704a74d64c8e387cdae897d9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36746270d2ddea6e576cdca92b6fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff609d47a742a068fec91e919c2b31559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7eb70d8114d81587e0f77afc7a6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63471573def76d1dcea4de1df230d29061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb940fdaddac884c005e03868a2361362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef8073249f07fc26875c0da75476c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c4a62873923bd5bf863c40d1b27c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d5ec290b02a62ff143726a4eb2ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399351ff9fb14c771d008c2185cc0e0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb831e15d0a0f69b704d1c35c6c317567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c43c6fe3348ab7c9378256ee395bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250c6c0f7d2e2e8688c438a789bb90069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1623ecf77c6d9adaa6a28817984970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7d2b989f00e8b7d81219b5e4145a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2340ad8e5d1131adc9940b86ff760172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0cde99703e1722ec2ec895e828e5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4a9253795d23c29222ec8d53acc4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42befe89272c10417fd54d2e3d3085e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d92d26e0205b4e3aba179b6e0b1d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6255b07cc99f5d3aac845454c935b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f941d91c0da931238bbf703b2565f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235cacd21027e48f97c8beac9aee65779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5485b784c048516f174f72fa20774580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916429794aaceb727ff51aa93da4f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5d6b9587781cd9b4019c2f7a24b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4caac605243400ed8c273a6e4a3ed783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52084636b132d591f33af2af19235bfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1994e68e6c01a8fea86a919e3f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd295d39ed9f4c51ce7aee7b6e29486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2c6a277e4c7f727a6a64447bd1eb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653524b64b56ca5bd81f1ff15449bfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3673da409aace3acbadba35f9776fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925e6eb058434d53322ff9d58cab66f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c3e8fb72b406dfe5a1856458f77291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee600f77e701b3b11945ad8a664339792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30419edf07b6fd17ce41513328915b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06f4cb5c40ee24ef2f2003898ef1d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a604a8ed6cd82c3e405b8cb2f35e9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d79e97852b93a121d2fbde712e2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3a9fca1d41291008280da4c6212a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953bad06ce509f71b546cd67eb45c4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a49b747cc2cd9ac7d635e7a3f5c00499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724a04e45f8ab7c2e3d5d76d764889100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8252e7e732501bdae952f7f5676e943101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7adb6798ea4ba631605fbd1d135709102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9af9a2811e0ab69fb1a94aa5c647103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c584e01117451111cce0e9a3668d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904c837aa05f6d21927d241fe3f3ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42964706c36d3892340e619e7e7db6ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9620f7a63a169905b8ab399d3a727107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ab5d6faa59053dc70fd4608502803108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e256155405cf5b57799765d46157572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f10ae40e7892b8af984821be1028d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f655bc572c6255b9903b11a9e5b135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84723e74532c1bcef01cb1c14e72df5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d6d448aefc48d10c7886f72cb368113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8ec3d6d442236702586ae0e8d97e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c89d9bd633eacb241f2375897f78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fdf171f2d5641787d7166ec9be76b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a33d426ce00bd3f3a7289c0c0f70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a5aea796595e8c6713cf9382bae78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db7872612e27d81f4ff8188a570d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2b8ca3890459ab09f12e7abcc881120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c7ba91db66d34f484967e86dd03b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea098aa75f31000e1c0ef1d6f09b38e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5a2f151dd42db20b1316e7f292bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19719a701cee81e4d714c4e31f92551124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e2defb03d767e3494ceb19d276aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73dfeed5b25bd14b7435739b5449b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85331c02e0e673fd0456dd6bfa9531127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3373ac43c4238fb738b8c80df33496128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c68a37a3d3b158266b69779681771129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036e352e28b7f3e34423a4539ab5f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fc15e4133664fb6f4ca2e531ae0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91366ac860389f29c7fc817c6407d00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ceca4c40066389a1905479f118fc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59644d4ba27f9dc1362f82672b303420134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de33fb4a51d331458b99c9c560807135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bc223caa54091d1d3b9c8f33e0bc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b775464fdc31cc2d330f15debbb4d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb09a47dc77000dfdd93b55bd0a31c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef8009cac68a1dd101900af12cee5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699103fdb1b981fbdc7df4bfd11baf23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42589fc0f975d92fd66c5d8f07e461d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7919586df67776de381fa20d1f84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42a6268f56090661ebdb89e52e57c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe654caca23f7009ce881cbb0f911a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829332d14f8866fba98646240471041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3e242888e25d57aa072f27d7ad4b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a7cbcdec189d120b9605d1840c85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69cd5c6bfd4047ce73e58507ce26a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487fda9ee1e459ebca4a7793d5a26bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9616cdc49a9f5f68da78cf7bf2754150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e65c8b8e83d6db45ccb9235323208151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d601c06cf10804af55919c6fc73e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8444345fba973a9250cf32d284372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7f631706a89123f3a63eb534873f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1aff9f8da388e68e5b68690f4c74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174395b91011ce12a6d66fadaf3d154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c370db10db73cdf741e4b96e0b116157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8036c4905448f8862a1f256b1c36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e976dd48f7b0777250dbd7ab03e00d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5369706a877a8a9b92716729c31a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e32472b69078df44f056e941bf7a90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652769f311b05b53a8b3987e676bb41d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592c4b6e63525abdaf6e14c51d765ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47acb001d56bcef6cac50bf63f5835164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b44269b2b66997df35415b72b1506165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5691d2bf2cc70d5442b75be34cf3c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9d636601e39689e14411901658b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b3dae973f37b75ea66ed4c7b5d64a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5deff882b9409ed664a0162ffeb659169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4532fb3fa190f38f98d3d3a47d7f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e8c538875df87f0fb6ca642b1602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e640e4c703a12014f4b4595a5fee0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a1e3046c364261b258e943dd67d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb7c793061e2941615451dd0dceba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ddd3f501889f44dcfdd6e3bcdf9f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76ace74886677fef2f70e9bf54f7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe454efbb468d22ce9bff96d448b0ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf2f7e79ad5897dd11f9de01b28d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723add755e384b2cf4748fc9b58831179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498268f8740ebfd3152bf0a584ee788b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c2ea177745aeb91b7d4ca7172e31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c8a4945c9c7f35f416a65e45b338182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8457fc5d03880b0e17727bdaf7a4294183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b04ae5c170994929bd60905adf1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b868b400941d1fc640b3cc8ec47b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494cf3f666cb5cc11d00a726c81914186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927fbeb297269accf6881837217593187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12746576e85a24ce3ebc0e804f788faa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd8fe3b22d4e8bfceeb15f1b2ba2ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1cdadf71277fc0ee2d0b4416dcdc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8709be4342bfcf3ed9a200568e60d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a851458c5e239876fc43a6f0f150a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ace3d53167916118a51cd1c79aa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f8ab7ae360dcea818394ce7b771a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863863ba3813401aeaeefce927a0701195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9f7ca80646484ea4322ac4846a2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7f1ccff9f533326345da60b35de62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84305f0025f45afb187c1336d0027dff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58482c3baf06b67387c658ea835d6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc08ec16484f6779d9247ec8d3ca3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4eedddb411c94903d0e74e131725201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45838f751a94001c70bb29d819d1a8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53618f1ab08cb1f4ffc72c770ce40f5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f3626457f27917714053f48bf3871204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ab94adac42a8de3bcf50da4d7d39f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd47e8c43240bbba16d8634b71d1d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cdd5ebd164d76dbaf7c41955c71ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b048d5d2a791a6cf40262c55e7ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643b8213d9e122b770d6ee9724aa85a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47901912bda211ca062886e0e8ac63a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede6f219d545bb1b56b770eb4c4387211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9cc400a553993f9ca6b05c474217e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd792b4a22ee73dc2dc4110c7ec7f02e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329a2c776eb1c60bd71a226a739abd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254ac8fdec7b67c50a47a53c4b32e36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f26994ad145ed40386d7b6752f037216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c5ae7dec54918a7805097968d4c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf04dce99ec5eab91299d4d29f2cb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259d93af9ec79f4aab8a482459cd4df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003e8c4b323604b6e682d3cbf7cd23d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c37cac93b7e47d5ba888c99da737c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab862b561a9f9fad0e6b34eff27a69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5506c9728444b289fd67d8b4960ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5564bef585b6476f9357d5bce07802e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ca50a4b300e53286ad308bd3802f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2550e9ff4491894ca6cc3a1eae6b3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e52fc9ab129367483b82634e48549227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a26ce259d44e7cab79785c3b2619228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2f273f0fab8fa043184c254a1df5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b829a1c1c2d78c890ac35edcc5112230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc6500b27dd99b6f9b3e19c2b1d6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50bc832e9d7d24a6b999b9f8fae8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5572ff940c96bb4a6aa81968637c97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a77eb6b926423a61fb973ea83dc0d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f084d1caece627f5327b104f1444235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da8f0a877b9b44fa44d04cb7eeb30e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ef68b0425ca37eda05b55948947a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccdc0069dbb1706623a68e44a2f487238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57df3861478ae3802b1b7afa7f60e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281887e925545fd6b41d4f238ae6a2c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57576313b2e314e96770fb2f18b594f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7fbc4a67d9164f9cfef5b30a982d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05168405ac4849308c52933bf75653c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890871093ce18e199aa8b30bb7317fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b466b86ce487fe500762c972b6766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb619e6a52b22f201f8053af3a1b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbbcf82ca20c432e28f322d5c6e1d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2a193fb44ee268c1c88962e592ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a265e4c4d798e9aeaf6bd65c78db9ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287d5183b9b89b47e92cd97dc2c50d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac8e124fa4581799a217f1ef07cdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ac048d87f053f9b0102d0c5376f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891608e6ad19895eb5037586e9d5ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3220befa35b0a029d5f2b947e5d630c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a51ef7eef2027f463501dcb28aefe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17027e74905f40eb1d9898f7da06372e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c2b157477da81e2669b705a5e8d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf340e2e7e0eb3b89684d36aa89dace0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc47d2a972d15702f9fa3d72ec726259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa3d6eb0a1916741f49da1ff22334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282300b1c60be007c193a50ba3d2dc42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e700f05f5cfe02223b04f3595259eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035424d567660b89cdb0c375991718263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f36a9443959926d8d24456002185e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a667fb3826dcf76e473b6368d22976265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b076e402d03c05c42af0c71af51f08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dd2b632d83f008de2488cec70f44f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623ff3c32218bc69dd85b128d2f03fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b52acb48c4d6399d31c68bc73c7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976976483d813fc55d05da93735254d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f4d204899a6723ad4bb99c492b27e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0582c74b52949eeb2c75ee614e767f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6f68f3cd70c25fa2834b92b64137a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653354800684f158cb65d1f7bab7c6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07d02abd5ccd2708cb20512d4483c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aadf054dd343d3414f3f80d715d214276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac24b6fecfaa75c180a5edb653883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c023de4f92bd748116b954dd9a0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c4b26ec24085d836f0955e7d238e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e784f890ef1a250b82f83b5f8412db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ef9e86bf9b03edfad699e83feaa5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a944dc069eb63a468ea0983acbfeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f8792c5035848deef4daf7df81678283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d8106e05ef1dffb138ec68f406bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447d1b85e7838a87bef52e61fc4d78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3225286cf59f30395f5d512aa7bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85ae052e05ce058481838275dcce8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3306ec42ba10ab21909649c89d7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57877a68e622f3f321d8ca057eb20e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfea9b009d40004afffab31e72dd938290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2e773db64b88d49c6d93fb8978b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab0290acbfd1dedb06b59d564d84e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686412d275192164b14c5dc03d653d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d29b6419f772cc8a0386a0679fa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae0a37cccdf029b87798b5c5ff4b9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126473b2a8b44102178485bb81a41c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b1db417d8770a81e5bb8e922434b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f245d9ccd6d091ff51ec210309f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b714365f4bd1bc1d03bffec218d79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b53e9e6adc7f795da07efc8729f24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9887f3c369fccca85ff6ad59da24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161ee1654dd20cbf5fe3012c2c02f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee1ddce3a6f5cbe4fa4d7331ee135303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f59194d84b93787d13207e09ce6f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6b9ad8baba22c36c63a6f1cb10a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb547d69d7e2a6b026390a22372d460306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db0f2b1ab88b45a9a61076c7f6e7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808373afceec01105f4bb2a018713f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a2dcdb54ccb7a9cb8b9bc3e5ab1b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4915b90262b5c2643d1de62ed98b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8842ec73b33ad8a9c3e69c2511c40e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ee7f40b4c306b319a03a39a9d378312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079fb47e382de9c3488d66c3520650a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c80ef3e86c7dec9752636ff2eff091314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354f8aaaa3928f08a0e5f354ba1501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889509a5d96d6a9846542a86eb0f312316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ba03c31ba095e2b33e4dfae0221d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c8aca862d633b48997ab458261fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295cafb037b4228a13f904119593a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424f2f5cfb3fd3b97b44ecf55dd9c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b687d34089055731cc3e709c91c3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae9b2b484c811faaadc8c6d55765d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41c9d57f168380d44f38a7a5cecc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e8adab597061d0f4064adc48ebb8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124a1afdced1ca57ea3a2d5e146ccb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1286d90823a30602ebe827cc371ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e17027826741e2c64bef84b7941190327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb0065483d25da7d06a8dfd574d84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea6053a831b0d30d0e37444bd9f69e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d6e17f19317dd010d1e89608391d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aa15f743adbc6af475dc6d2ad080a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf59dcc3ea038180dcae9490ae22d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba901b9d6463f51920d2c7c6147903c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474f6a3d322b0312ee38b434644f27d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e906bad8d172a199728cce62bb7e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c36aa0c6f5d1f2cca189a0242384336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5953d5ded374e1e8054195b13916337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e256b413463a8aa1932cc10ab839464338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb547a79cc512e1ef818dbc63f4a3c24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d85538a40d2b4647540409c0281515340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0bea38d008533a418de7ee8d04087341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd955e095c5d6e69c3a475e7c6f2ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397938abee5460bfd90307deedfccb5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda75effee6a7d8a70d7a7bb9abc47a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d1bde2ca2e3797cc56f94a31e63f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6993230136d80eb92426bd626bd72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56c232d9696bcba612b9f3893ee53d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe4ac955bd2edf9fded91a021fed4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d48f17d96cb20e70338084aef1f96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0efaf28b0ff8190a1f8165e4fbe60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96559a597d59cc41568ccad9345f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cb418997acdf7c74be3724e705148352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6970e4026f19311333e67ddf8c82d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb88f05ce85f851ed618b4b85b3cf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58995946bb476b97c1bcfca9c97a89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf06cf87f9ab88df400536a43a4900356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03253fe7ac1ba82aa8611cc43b0f802357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36502f6be869c9643aa8135d2a280a6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb59ef040401c1ddf830aed5343f1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da490c69ad57a6783fcf6f0d58299c29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c97452b36680e5bbb0b454fb6dd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2139be87f5bcb6690d7ad37779548362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6e921f79e3cc3f66eeb67dc15c07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0052c5f0c9507614794884083f1f92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e241130754dd5329abb5c253e8561365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d5b1596f0b49edcbd372261da791366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2a9203911c5a33e075d4a976c4141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595faf59f27d6d4b873aee999e0e3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42d05b894d17f20158da377a376487369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a9efbe3d7604d397fdabfb60e629370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0601e588d3197d18c3ffd9edc098d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14843c96089b540cec56e2fd94d938a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4d026c14da38a6d0b9f3dd3c903c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0893a0f6ae467c289f330fda29e9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86743245ed39c3fb8bcd3921d0668e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b249f30c4d9f72e1260a17bba255a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458b02e8c74ab488af61095ef3edb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a2564437ddedae5237768eace10e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4bc17406ec9dffe6e7ddec081737c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0151da8595b218adce64eea5999d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003770ee8899430ecda5c433dd6805f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d28192b19ce4467de5c88c665cbc4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1fae07e5b4365863c7238e42cc5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2e0c74320517d88aa6ad4596b5673384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b619d9dbf3c5b7a3be3a6a398a626385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a5100070621d0da2b5bb73b30af22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c6dc417886c66ec8a2c6140961400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b00fe8076240f5440234e4ab38186b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22642c83c1b8b70a936e321798671d48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a56484aa1e09518a615789602f072390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bee98390d27066e59539ae29c0eb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b22c8142e6dfb00df6afb188e7347392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da983ed89bbf1f17cebd6858961aa828393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca087194092fced95b49f045c12c58b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33a3a916b6052fe96730f24ebb6f3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de3df866e385ae708b0256b8f85735396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027a14e800999a2b412a187afab697397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef473c2b38909a29530c7e595b483398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28c453b317da334d0d70888bcd561399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d8d4939710ff4d6fd806f8880813400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd03cc0e5afe3328d2ee1379458ffb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e7e91f9b5b851cba9eca65249f85f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956667e912d5d502e08501e25fb2ce6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbbd6fa2e9de23f693fbca08e6a7d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa8a981b59a294173106064e4ef0c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fbafb16c7c3c559fddf4fa515e24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec600c4f8cec2c251ced1cde484fbfc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4527c95da75167231f84e3a4128341408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b40240c280f990ffabf7320888dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4eb75046f1f2e5ff5253df8644ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90de7cf0e84e1a8388cfdffc85e03f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec8461a3f6a106a1e65da31c04f93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5558f44401929917b960797a4f37c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff479f7a96b9db121d6cfe38933ac0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b72be6309c2acc16f98dfd1c402ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b9944d0da144ee16e25eadb95ff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655528fc53f737c0ebcdd93c63da25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d9fbace5d54a3793b74a54bf1621418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802cc9336b4476ec1b30048544804e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f86810e5328c051214c1a3a1e0790420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a569d366fb7ad5fbbe335cfcec67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535dcd271d50489b28121ed88cc2f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf8de6d252a4a2135cb701000ddab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b113421c869158a71b3d60ede0eb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3fa7ff9066690eda827562f2f5dc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73648b6199b930c62f05c8f42a08f650426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa05c0b3c3818c7e775725d8c94d0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b95ca654eccb8070db53fedd3f671428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd29bcabb43292093a2ea192264e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e4e36698fac5e2189ea65c0a8a39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068dac9adb3e3a4f759f6c72701494431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f3444bff84c48fbedb065528d589432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb629890ccffcf9fdb5f08d7dc1348433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c9b5814d6f71df6199df16e61272434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36158d7fd72f1ee36a0d7ddbd18f3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810281f566c9c6f3f54697f89e3516436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52af2ffdbccde620579af5c6807aa61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88edcda81755ce05b81a7aafba2a64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2668d542895b743d9236b99521ec2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdd0d0790a97798722494f1f0fff17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa796a24c17e8302894eff9cf123e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8f7f22d55a2d778a3c33647be822442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03162088b04ca8db85954a6a719003443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1749df7db9167a824fdf879890fd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8caa144069a2e1cdb0219e4b10706445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee6f69e97fdd1619009857aab53944446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f233ec0a94f5754ed858e9d34556447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32054e1de491f6d907559152a70ee6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e97280c814e55acd54cba28590f096449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4bad2e57b5abbfac0167e7a28b389450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef07d02026303b407a12e87cea82f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2475ac0e441db12083166bba8dfba7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba66d886952aeb541dc56868e08be5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d41baaf17a1748327aeb556035426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88714fbb55582460141833ff12b80ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e5d042a40485c03e43402856f895456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdccbfdb64e55d238a043626fb62fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f59423f6da77b3b170c69be9ff637458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a83018ab16ba7f86f0c694a993c43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ab36555d96dedf1ff85db2796de5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c46e48326b6ba5563f8922d7731f6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ffd6edd7bef64245e2989ced4955462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88276a4539f418acfd1b1d14e43a33e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45222e5b6b51344abd08b677a08a70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848e5c65c891b2cb2bcb6b74ac2ff0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe648be168d0755393c363d45181886466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de219e834ce57968b54914f2efc901467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b62f2658d10be6b39480363752714c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d985958ad9b9b0dbe797785d973f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a06d1321324a986ef7ffba38435e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07168cc8211da48900b33f3816802471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2228e443235a3c29236ecb6d7beb1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f692c84ed71bc48bb4e739b886fb9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ab9fa0d2a7ec3b0adf52c033e76c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe314a62a27219eb921aad6f1f439be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f0c88dc68578c207dfbf6de862729476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e624708221295f00c31d6cb3bb97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576ab64099d9446e01b8c47b1fe8c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f7d905ee2c56a9109ad8c35c27db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f6e6db9ab6b8c07cee0d113c2f1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e802c6a7aae0be889ce19385a2939cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c178d9f68516057f37bd55e9edfdf4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a83805bf4251b71657d2817c44323483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be589dcd91410ce31a5e24f0d894b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02835becb9ca72bfa532bcd7e5556da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f81143ba4c3f2a443a68fb379c4555486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6694e8211e2f4cb2b013f48594e3c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa726226cad15396f99b4bc2396a0e03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fb3ef3e9d186065f7bb4c1926bd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f82399ebe79977e6cda288fd6b1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc43be61bc10ac9d0a949d68fb00e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e36c6bea18c8491c6cbe93bc9ddab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd95cb3527683dbe8d5241a314f922493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a27b5a27bb7bed74a17db70a3810d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d596b3c9bafd3790e8d584632185b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e68e2e78714cae567ecdac09a7246e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369d19ef288a512622013a0e58b528497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eab643691ea7025bc02261b6071b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e68933f5fe195922fabaa8dcde8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0ab2f9288a1901ca6f9a2b3fcc4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da04b7723ca7b9849a325577f5b07e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839b50870a405b914f1e08706f3edc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f51a6dc2c4921e3d1c9f70a8f1ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c277f251769728b292047e7d428a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287f96d3585d4573a0a0bb8c1bf830505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f954516b1d300af87e2b5aaf60e8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f529571c421544cc54bbcf597589d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c19209807a246ada91293aae3637508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac28f8611af19e4442289d55313a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d998448ab71d4cb2342badc90b4430510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95eec216cb4c051628501c51745bc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c11cb27db18773f327692d80e231512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f7a9c52b93c2798e16b23f26cf6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292455113e7a3110ecc25d069f83e4b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23493dc530b52f562174ca69797cf877515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8c108c1f00f2d04f9682b1bdfb0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a309b74d92deca945fb23bdcb63555517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28a1fff596841a3cc1c9758f49c54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c5f03f6d27fe7a8360e6b772b077e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024026472665a40aba54f1f10291fa77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba02f2c1ccf91abd69d412ffb625f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dff3f1c38b47ec8da6d2519e085a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29f87bb0bb2bc7aa1400bbd4ee3b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30dddb1ec392dba63315a12cdca618524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e73d9644268354a2a74e075d210efb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be7246eaeee2321634444525df0057526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a42ae23db5bb45f6ef95ad3f47b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb805b04b05e8f743a22ef925f2b7b48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e321f409f546819c07841b7cc8dbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce3177652665d02efc0d78a26ca96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a38b707d99d3cacbd436aba002953531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4ad5c06ec34d0839936c40fa393a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a32ed4ffd7bf5c2618b086581ae41c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974df099cb70198ce7d84392259f88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbcc32ce9b2dabb625d1db39a2a8e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a85765ca782188748420442eb3763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9806d0345659ac48c5f08ea70925537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d20110280293c8f557b1fecafcefe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95600d0f16b185e0bfe4897425f032539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f49cce167a235e32ca35b08bd91b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136758c6afabb0f023b7c5bc4368eac0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095384263711420291ec4e16322db8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a66917e153f93c1415549f9fa7fd91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f6be83bc39a896ffcc8f8fea174b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3fdfb2c623d30b06f05dbde07fc68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904951c8f938f61490ee21f2b4537bb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85676050b228deaebd5d2fe1e9d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b474f79ebc2635b42a7e5885e8b69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d4961a68950229b3ce57f77f390d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9c199f9d8fb2cd623671c96b2f17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d9a2d6e9c182c4965718d38694e9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd898684ee50fb3e664c967d795a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166b9078a15dc0754b022d5dd8271f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bab95c8693e05737fcc2e892a8cb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366517b436027169c3d807786e4f8a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50894e8db9705b5e9de5ab2f4f80ead5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3719213f1a75641a8455930231e86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281f1b89f02f2fdfb715670b8d6359558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5525acba5d85eeebae415c352317acb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a97ee0ccc76664fe41a7ad71307b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236114d6ac0aa9b13896393f276660a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1301ad5e4823d09b3740e0c06bc0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c8b5dcc04a648078321feef088afd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88169b7de5762e55b3deb42e6a09610564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb40e79d7a90fbd0a0654a4a5dec09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd26eb6497d233b51f08259d4f54c9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd132cd095b990416b68f9ec4608b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe9da6096c7dc6b591e6b48cbd1bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86f6aef2f14d52568ae7553091edfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b2f3ad2dc6d44ebf112702d89f2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a133fa06a9b6b84abae755b0c634c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c635bc129ee7b82b60320942b82d97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e501e54398d8c1ebc93bf1071a2255d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90984dc943d1e4524de2a6b382248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d526b08dbc2ca0d3ba98788780aa586575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfd4ff48a8dc399c4047777171f22b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7348616bcff73df26d9efc1c70f26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9f44f937a31b6730d770733c867c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddebc57afa60ab9b3a503d10937f4ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8a1d759c420eca8905995e905477580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ae29f5fc48097938a3508ca9b53e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b333db3030c5528b072b91e558d12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab7d6cdb2aed0e824d0a5e1fd50ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc984dcc44971cb2320a10e41cc93c0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf176c6867a990d092cbd5ed1e11c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000b62f6025c69934a48a446aa7fd3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e124db00a4a274affeff3a8138bb3ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9f818c4738134ab5c7eb05d56248a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c396f67d6f55b21969ee7c8096c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b403fabdaf4b3a5edd44d4393a55ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4149c6a7007f8c93a0873cfe5aec97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ced38e901d938a97868f9c85bd685592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1098005701d03a925331fc20f900ad9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe779816c556e16196e5c977a25c997594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4638151b898c844ccf07b553e5a8ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0762a86b5aa80f9dcbfd6843d1d13f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571bb19fb598aabb9d2168be0e97a38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f81ae9eff9b241e35a28cd8a1cf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc532817a520cb684bd768e864a6bcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a582a6f18ca7060789cce92a5edde2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f30d20c0e9d6224964ae7fef06f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915045071c6938c6a9dc16426c366abc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838965a86c2de1f90fd9ffa3a9d10cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4943df1e8de167a4236213dddca71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b0b8f650e157a6c51fbe4d7c0bf1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a34c18ea74e0ae47abe4e38639940606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4336a20065febd272d9ba73e3a84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991071b3993775f55baf50f6d495c173608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d15d085577693b14d541d993e4b96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b2f15d8a92b04d2e4d6c5c476769a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e93fafae9bc89bf538c08d3bf59f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc25491df38665cee56184d5208cfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d56a57ff88d377dcc2029e594acf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c123a130c1ad323681ead1a632883614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333e41f47962c69ea41a16e0387079d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df46397d27dda9c2d0c667648e5d68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8808e1795d7d49a7965ba0e3df2fd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfab9a49ad2b3cdd6122ca5a3236854618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f670bbd384079c306315afce553fe6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342b3db64da6b4ab1bc67acd31d08f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d5430abd48b8169bb47803f57ff2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d36bc2c52baa10cf1dd61b67c8644622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7f17b3fe5c689d1546274e272fde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96411de551e47b69ddc09fcaf7bdf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf6e516c13c5ff4af28d85a37fc1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62677f120dbe943caa1f1f34a1af7c39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898d4ec9da81c1daab71af7174ea2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c07ba20ddbdd13f383aee1b6124744628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603624f8348b548ec534422cb1952b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a8257a85566c3ad3fb5ad23a28f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79aa636b5b90214c3ce33e4670208631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcab965aa785465db7b80b6418a081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aaae43eb751850ac7447c90f59018633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61e96b69c37587bc2bf02c13fedcbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a094de676f8975379793582b8a30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57903761f714c825423a0cc7024b88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415d0412901ab8862d2ed5e6da931b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9586128d72c295a868e8753a3a8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd2f31eb87b9981f81bbb13a1f0e63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c81724f1a1a9287ffdd0833d8b2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c45d63ffdeacd0dd2c3c557f6dc31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b24701d68045ff36ce8656356c695642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448062365c6d9ee223cae387b15102643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02166b9e1556e2c4becd1b5873ad3a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa046d2dca132d856b9590ed6a8a51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cd86f50bf0e09bb5c086cb85b49e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234494415aadecc4b3a54909a76c9e9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901887ff7eedb329c6a347b747eb30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d5e7afa9369e94b67ee9148621a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e8dae41d158a07d8075a39b78d632650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a401812840b9d5eadf3feafa651fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fac7834ee14700724d295a6ee3fe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6866a2f7b2ffbe3a26b2a2489ea86c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe5b6506b04d72e71ad4471c92a878654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2d88a651ce1a5ef724d2fd8776a57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c25d2dc2c0f1e206910ad20c907b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e6d4ef1af11e4cf2e7c18081af7e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37b7cd3fc00b5c6ff35b5aec484e88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dccd84c571c463efb8c1bc3889986659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874cfbcdf6be89587e284848778ea72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40318852a03eee8a9250fbfe1c133a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ff1473dd96dfe80e57334e8953c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258071ef9252f3b40eb252244571eae2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092a7d35e9cea1a831d68d257ddf2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb2c66b8afa0a4734b402bfcf1e38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894e851cca21d8e974b2706fbcac3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2191de1b6dc464bb09162f16b621667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b574912ade61fb3d992e63cc991d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf5de6a377a8480e0ea3f669d15ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc899ec72c7b99fc524aa09d2a5bd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29863ef038005004530c203a6e1f09ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3a119fe06e2846bec41288846fe0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1493ad8b1a10d10d1176d0e16bd55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c054f81620abac35f33ff5d87ec99e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ed1540f101ce6fc7013433a9a1f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436eb93feef236bfa1b7576d820d43f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656fd440d08630a399de6290355907677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bd9e951316973b865dbe1deda42bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609c6c225b9348d810812dcf77a4cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb944933119c2a84d157bdfd406879d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa08c22bd193c6db7d3dc647cab0fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad6f1187a7f77d58dc7c5e3fa7c109682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4241cfdd60e70591538d39a49ad5ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587de4aaf24adb76f774d1a4d3e31cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc75403bed13b168ebb13666015c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06718b08b416c1abfaec9dd38bd345bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b801efe87a2d1ca15e3e84875d15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b06330d1ae7428c64fed5e7ab34ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb301c13f9b70e28ea7991f4468280689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2c04f93e3d3911c7a9a73e146919690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8615096f30bf028cd4ca3083bfec1bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d79b6f7052b34f807291b30de2f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0b03953f7faa97e20f3cd01f25e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335ec032dc88900fe895dd96297964694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defcf21cf7abb1e27c58fa9796ff145695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e80c35f40a29f1a75f5284cc008180696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b199d7b7e6556442334eceb68190697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1ff956c84c806932d289b46b500c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64693f25581b46b7d148b2f175d915e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada6bbe1527c2afef2ffb3b2d7c2c7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f659bded325c00ba7f87b4bc804c6d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62806fab10b96bb24db540974fbcf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb9c4d70ef675c52057c4c8bbb504b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bb568291b9a4a5d464b6f068eab48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8c727355e78d0c2c5fd9f1c249e09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a30c2d24d3179d965e35f90f5aecf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba6e5298f0c90936cf3869cba6dd2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0570d40a0661bffda45dc3081615a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6d1aa82118c8ba4555f35075dfac7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1125f499bb52119cd83f62293246710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549abd85b2f1bcdb43f6d60290fc6344711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511affe6416438c3ce72a5ac6f45130712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d94ef4e62cd60622b8b5bdf969a2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f646679a9451ded9ecf690603883a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2924f5adda1835c1afd470a496279b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b408b99c67480ce69d2e8d4d2ecf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba717e7161bf684d0e66c3017aedf33e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335159b5c398ceedb749b4c3e300dd8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b206164d3ebeb9b285dbdb903fed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a0fb534dcf23ab0c940ea435312b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbba093a0c6f34aa5ae5b74e54042e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d148fc8351fdc6e1c283c71e8a5f463722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a69d4a9ab46e16d4d8b41cca841506723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708477c4eb9f75341b04e2d312f070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd1c4a309b8da55fdc2ac6030eb04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c89b02a29948f216da528353d513726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4faeb55723d4c812afc7e447b2d95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695987872f6a5a5f7dbcb53a68e6295728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3bdc4c3c894db5aab118fc7fc65ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea4dcfd03e18d6b3808f8ae2b19cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd4b3b6da3f603d43b19b2b2a603a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1cb392951b91a8f69cd8f7052c24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af11f8fb48cb8f71eff1e49065b7f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010856c2309d29095903c80eb15d7bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ba09a56e3238003edbd4eed1dcef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6049d450d2cb032af3c72dab6358736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f47a4cc0453f5d0c0253975deaa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b007bb7083837ad8735a597587eba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769605c830be985844b2c1c4e6f836d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ed77e186adf6af8ba5f8bb5ea9c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe6ed1b8f36ab60131d56082517692741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c074962e3b5bdaf321a3dc72d513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c991706ce6fe75e84d2b821c4e1c86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c660e18034bca0a8c48c19f22407a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4b0c159c006bfd651d8423aa9419745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86592cba479edeb72e07f7b9cb42dd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e41eb8867afb9e250e7c961ffacd25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9de166f41081ab03cd5b2e155a9bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361d0d0817cd9f586bf9675a1e1449749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e8bf28ff8ec32b26a012041f5dfd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfffa074ce87f640710b712999ef3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9bb2e590ef166df46264d91d16bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a8c8b6138828f032b0d74d93530a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e7dcc40a267ebd5d4a73970a5866754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908adfa06a4be94bdc13fc1fcb47b61d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd1c7dca12de8d2badbbfcdcdf251f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a16716fc0e9dd97517871cee3c03b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5289802aa86cfb30771d22e98f6ccd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e0a9a9836a72888ccf38d728807fe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1aebc32e0788d2eb3cb2386434511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f641e6b29fc3cb35a3a8a65b3cc6342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23ad3701edffa93fb82c3f940422b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149c03f5882efbbf1f8759a7a48dabb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce145746d979187898bf5da56bb22f6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fce7395d6901e05cbbd0788b745e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7679e721bf4ece003d8c8349462ba47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3cc1e404cc80bd26000a952cb65128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee82057be0d82e3424bdd20b94cad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5ebf8e8172b938d0940847b4fa19710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c68f6e300b356dd8f990cfcf9917711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954994cf0d8eaec5fa407a1601103a7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e18c04fddb7718ddfb765ed67591113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0f5d73c2a804e22ced1226a7c150614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082998f3f923af30464fbfc35f2e62c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31c916b953ecb409d011566eceef1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18c02eb1ee5a7ca6c9174c8014e5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f9ae21cbf3726e0680ea93f5fc22218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b733e8146473e1456ef8929b125e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd438c3d4ae1de45b4720e4217900c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e84f643b388ad358e45c20ecd51e3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6e8a38e544dbe2751eff6783aa77c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1980ec44f8266715e0d8afefcaa0a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd20fed609411991e1590cdc638c3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c7819b7ef45b633f6108d8e35400d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142124e4397473cc29bf73ed24b67cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6acefc685632e6113a512e96f45c4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe702eacb3e8de9745df6cc54a2cb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676579351cc892500d4efc18fcf71929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53aa73bd87b33820b0d66b6ace662030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d59c71df2209c0436269b758934031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1e08317e3d35e4bd459d7d40e8cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140606ad4869eb1cc4b612746664b4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ffae78fa5180e17ef9c59b6acc48a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e2690c1cfc1625c82e2c0156632b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd2895cf04a238455156330779d0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293dd7a927db7919c6a86e8e09dc82037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f42457f201a23eee58691b8aa001a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34da553060e5189c590166ff0dc59839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980138fed4a5c0afc9500681f58e72640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c638ec6fa5d246ed980fc1985f259241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547792dd2b122e9076b252c666d3aad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c75c6aae903239ca554dc8bd705b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e94f5fd80da6aeccc61a20ec37206544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f13b0db59986cc72c172ec5834d88445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fcd569b70bf9174a57a69a6163b3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85526e3145b03261b68f52ddae9538e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353fede7c95bde71a612cadd2ae46248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dba6164a3afd0e6757535ce1c06e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d2f76548b734ce4046a24e6a52a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00876816209b324f8a07b4a4bc685fdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e36766f7618b34565ee7d0d44f8c8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad5b066a69526e0a2c3710faed1c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a20ba390066d7dd00e86719a40e5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd66baaa31bc401d5889ef4fc0ef9d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7edd3723b24a33d7511a3cf25c1ef356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9663b4983ece94e0d88af89f1ed357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388905551275e7b2ad40636441f268b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5914808a4bc6962f3faf85a2ae85f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff51145e9fc642d0008e342f85c2ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d72002baf74c317a9b8fb73ef06a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70206f07213bdfdf58ff143ceb82ad3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8ee1653bc579abec244b8d420c5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87382f1f52e1fb0981d38744438ed064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b4751d4bdeeef8137607ed14869b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc2889c155a839de4a651ef4cb7ec566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06565f5d0e26f5ae0439b46421f0ebc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f81ae35eaab55099f91c69b861e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b29d4e6564add726f385cf06fb4fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c0a881600a303b90b995d83545ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb790984fc7b94016b28154c61054c0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7438bf3880ecdba605f7316b6e5b7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf794add0b9efa498e03566e67666073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4437844f97817dfd1d53abc26365f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d06db94f89c7d9c55f0ce2e0a1e1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780910a3ba9cdd8ce340d80d121adcb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ba1c7f3407f4efd24262ef2dac6e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d617829f216c9730c250dc2c9a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa45ca2179d7bf3ae31ad2132858179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccedaa7d01a2342ca2b84c42b29b0c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5a8ea71cbb90002f9ea92275bf1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac96aad9346de70843e6d84edc0fc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2fb42d57101014ea0ee43bd3912d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95bac7b7e5598ec178357543e021784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9cadf45b23a5086d34df498537e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba33c784a38278b83f75e19e3bee7a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4b20c4964f13569cdf364681baca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b81d9a8f145039c0d68c6497d7ed788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb61a349c176062e5857d382be56589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f579581552fb0c016bde941831f5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b72f40f09929284ce8026e2db82b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d89fd97546560c7c625e74d92868f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7df5edc5c99fef56ccc652184e26693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d4df2f3c1443a34c0958b03505ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d28fbdfad1b665a60cf9350275f3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aedc543bdabeba8122a8c570c6027596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683c195bb213498da12f257f30599897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0ae529cfd8ca633e1ad505ca1e87798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485f4faf52dfff789a0bd974a61fa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e81998a0056c13c5d0a2ad28b422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad75077c21ebe845abf1a415ce440101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a7c256ff7bf650ba4db635d61dca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05651bd145dca793be9d277269681bf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d918cefc12f0055decbea842d3ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01455091c5bb9252861bee1c94aeb61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147df144090f545b500d18775a12cd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209bfeaff4bf4151ee4c5841e473fcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c828938642c94413cda1ccb8d39e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1281271e8c1fca01e851867e3bca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db1cfbbb8e97306b373552e46b1f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449fe85d7fa994f5c9c2ad332a90c2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990bdcb5e59e7ad1d12a99317920495112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24cb8a5d9e54f9b1abfab53e46e9cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab4cddcea30e66de4bb8469002efa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bbf6a2d41908a571c5616e3b6c397115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda8cf2c20001095a3e56d14404c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f31437516c2d4a38b4aab3624c1f11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7c07d8c6206c6c188272f62ff701118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb3f24e285bb1468989f790d33f974119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae710b0a918521f7211fbf063e6574e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21343ea11402ad6586be8f2483acd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd6209ed58073e863053dd734a1f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258fa55c63beafce45942a00dab2e94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080adb5fdb43a0c324ab028692f4b67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579eb74fe986cd6b0ca2511b1571743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4324f7af2dbf2106b127129ae11d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393dc310e8e186bc97b68a41b45e08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994d3102d8adffaf09b9ea211b81fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac7820d94415e176132b932907321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5bb2bfc65e86972846c2a6ac28f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a97fae7cbc8a2b10606b605376928131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793995ed728baac39abb42f9022be7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063b118590317c91d1c9b3c508ccdeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7387f96dc9523ce365a771cde4e1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df05758affd3613b221202b6e3a0e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139321a386ed38074ecc601009abbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14144320bf32b2523566a1b1e5fceb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee34f2b57d5038b1d5971d0403c3b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54b02de028618ffd03bfc4c702b7f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675331844c15045452b8d0911d953f1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4906f40c1a0820746e06b9e1cac3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64fccd02adf448174b384c7c4426a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27341930556b90d71554c168ebcc9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518c7f2599bb7ca8e0b8cee4125377f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfe7ea161ae91b104e89bdb2409b3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca39c1ce221030d4c23f6d936fd311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbbec8a7e11b0a4e72548e2bfb348a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021795664d9cf28ded5bd91536c182148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f7b9f5253b5d5794f594de46af8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280a08ed0fe495cad0eb37b698e9d44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9e1854b2aca0ce5f033df55bc5b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef0a2717d6585d0cd9219781cb665152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e6e038f7b7ba8fad7b1d4560c1eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efe294bee07241cb309bf168b146b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84cab77f99e608836172bd3f283667155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a6e40f8adfb4878c6a64bf40315b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cef352a253ba3a7e9260557d346fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b6db04c327ac9bce5bffb67f262f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbae698759245cafbc0ac74f9a974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d6be255beefed9861c7f103df1663160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e632b8abf589110afea273ed03aa19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0250294bc7601b1d755ec10a759d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a156ee35b96b8d363d7be35805828f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531750d9d1e4f5ff83dab24739460d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b3cd6467add77c8de7a52527da49a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07078a0f4993565f2b511c0df3091e00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382486dfea7a4d1c9401c93cc475b40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b2433d733cf7d284e216311e578aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afa21f715bc0098f7147f5a5151d02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1364a58af9ce22fbb423a9fdd1e801170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df84536609a2d9ea193111f4a8bec1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca4874c6f4dfad5657a163b781c2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566484d5f3026ed3672a34efa9d759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458c19f837e38ddcc0676e0215b06a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ca4f0b68876a16b53f0d0e9bea25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c9743b7f50e639b32cfd9f0af3006176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8ec9c3d76917ac25d460ee56473e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa49033bbf158c59ebc939b288bd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fea9048e51b2003762acde57099d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41473c097731f1c1947bbb133b72525180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271cc29e820951966c55f1edd90dff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f215211d7f528ac4391a71a281db627182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad37932b5a533c224494e44d14566183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee802c4824dc56584ded0f11152b6c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13cdf66e8cd0d61b4b1059355c123185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315552e552a38967840912aa7605a940186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f906b541004a8100bc17b60f8285187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072622f62a995381cce535f95654f50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0a21f0fa8e467886da1c7ade2b36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14993b717313419f3be8495dc95fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6f5556dc1c101bd37554a49a7942c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b3e46e0a3df354d85a8e6eaa6f2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdae6deabeaf6cb7a9ab371e5c72df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead97982d8ba7f89a7dada10cdfa7284194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac0c699c5ea52b6bb9be89fa0a095195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da4cd8dcff31a59c2c51c9fb0ba712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a730427f40f27617b86bd31233d99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d553ed5fa594639e5a8ce5e8915c645198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0a2a97a891822940746da30e0f23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a65df0bcc5d7e9113a57ca0962586b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d79ece76b150470e9ecf2fc4c5d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b5b22e5f0f59b48bec7e6b6ca48e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da8ac13585a6ff022516752472b68e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610415b639fe7d1a12d4e387d3a35789204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f4bf2257ea5f43146f0a8a46369c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc19b244bc4629425f148709a23758206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536127c423aff83c7d32685d24e195c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894dfc23d71a3349e18b11d2fb9cd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090859369c2f18b561b5936c35adf38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eaaa442d0fdcce35d07dd84ff0e5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89481c5bdc119a4fa8d45e64260da98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0113f21df12e40b2c45b08b750274a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b838f3f11e142d5948f4185dc75f07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104ab61953f19471f44d49efd4c59d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757892d4d1e038ea9240ad6144ea34a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fcbd9cb9b68abc333523093cb25ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a911b1e2f66bd78497c23a5762e1d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e6db350517d2547786fea8fe7637218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7801df2d2495c256d7ddf93ab183b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c6c95da5dce9dbf26ab73a993f7d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a5a799050dd71a25568b0c344cb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a32eecf03527454e738af99e1cb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a13a68001f062a0ff910d0253483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e292939ed0fe35c51837ff1112c9a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724645f5e9b5cf92d9e43ab1776cb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078ae6f7c6e6b9d974507017c389b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80345ac0058d520fe9a914cd7f6df618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548927fd7abb9010e59653a0cf97ec9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588016d4a2d2d447649ddce45e02a377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22f23ccf7130316b9cce24eb13d121230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608d01a3a6d1d617f9a6531f634602231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ff1389ddeaf7312c97dcf536ba7b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d87c518b64ff8f6fb245f21471192c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949cae97f7a8a2b64ec5188a2ba0ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b3da5226b790ec6b4496121dfce2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a39ab376e7ae3fca86336b6bb6572236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d122a4b0d8cbce25e62c086764fadf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24040f9b93f33d400c7a11dd8ecded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc6d5212be71a1fc0e1c098721dc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800cc86159432366a67521c6b2aba4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5269fe128508edfeb8ebb9da1cd8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b770bcc7a985df9f21468c6d96153242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90128b491656c486c7c73c6a6d2155243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876749fc3660868410abd011adc4196a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58a88f432083b6bf05a63d3ae3d32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce9b1ce9a8b4873ad215a7f26bb6db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade9dc07f066a5bf536d58ae4609778247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b964ecc638ff32a17be2ad123ad49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f5716e51ada89d67428bd5ce22291249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d2a93ecd481f3fa7ddd4380007832250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9af0a9ceb484f4165e52c169c11c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb25113d728af9995bdc23c2327064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a34efb4e52de3f4a128a0abde54f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7848bd4f36a2e0c89c1fbc193d3b7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6d7326eb9f48fbcb14823d8f32fd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba60f235a4e9c7c5a2b3b1e35b9de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4bc0e757db0a5890be4fbd7feab65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57ed124e1acb130bc4007ee3a0f918258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ba920a0dccc2b0ea0c4a8042d81e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e0fd4b600d21e8350dfd44d904308260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848925854a4c91982cc42c650e4c47a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b09c028d6ab9f9b6eb88e4cafd87a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a09023593987407c7f65411a29f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb607b9c4e3b9917dd151c7bdced2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0dba47bb51a43c2d85e1e481d07ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd40cf925255f0488c92e7d943557e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5320657fcfb9cf5a3023743f0cad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a4b6e7385e6a2ba8228bbdb4b4bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f444e73590a5591295c9773b4ce916e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d7cff6889bab5fc8a5c756e0136f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c81937138b78a1125a909d0b271bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ca69d240f863f4e2fc0d73a58527272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad94ad051de2850a5d92e13e093b034273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6051c4f9d35b5dfd9f8527058b448e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ebd3b3dc5de2c7912e5c18e0dfba0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209bfb7630165502760cbca77b85f57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ff5033a5a51e5273b4fc971fda40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c0d16edeb42d72ef15087651fbeb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1681406195aa60f54ba593d90c15c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066dd99161c62b3f6627ba2a74d60d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d04598e480e31a7c69f68098316a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e377d3b9c8ab88d5f2a4298a3558ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79f339d15f354b4f4594531dc010b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a6b63994227eeecb9bbbb0b8af1d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7e275e69fa763a664c2906af3d4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453a1d8260149748a6f08a6c5a2d0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f92bde1c52ad24997a5ae60c96b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd195dd312e1090eebb529e8f73e2186288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ca932c85dcfbd3ac23d8e0f427326289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76782f43fdfe109c7b6756390f7f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac902e2e67b1d0e4abda16441489dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3c50cc5941abd9331b4c1fd86f55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8837901c22c33eee8ff1600030866af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f16651f41d7fd5af3d109628ce64c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61791b400e6d792e14aa12badf384a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3d8bdc5ea7a9932e27012acf4f376296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b477ce44c7bda069f991722034e2a36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2140e7ff91724425d4bb00e4d847d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439e4923da80b8eeef8bd5379ed913299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f33875a522093ee7a274e4f519bbb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770df3fb35582bf81d35527bdb88238301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2d06431af73e9d9b4313784c6662d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e3ab5c23624255ed13bc6dc76dfb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4921564fa3ddd671c4955250e10b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9198f7fe7086400e55ce7c2218b768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519defb022536bb0298de2c974a268306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cfa46286f7eff88c9c027609957d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95539a17f0f32fc9ce5052751c0acfc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a212c03c7642b65afaaf9a58bff32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042deea6f3b34e53b08398093d5599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3dbd50f0f68aa82cde1e8c6e540fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02621c69228622ac904d1273bf870a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9f9706f847c64ecf98c6925b8f2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c934ad18790fdc2a27199068e3b75e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff441e8ef71d45e397fc5f05ac7d9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb9084d33e9681f62fd8690e6fc38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51966cee9a264c92ff06338a4c63f4ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a997a52d3d1fc9aeefc77edc651386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00c541c10255b6248bda6cc1d271d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817b896e540296d4da0c12239267ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51cfda78ee81a7ba99a0e7aba8352321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d2a0339e5228bd0d89f5f78b481b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdafab27ae115d97f6ac48d90b7229323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465231c45b34d99a4174c3dbf0caa5c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011a6962368550a3c4c889b7baec9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b8f020202653d475cd113d379f031326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e574835652e89c1cc4e5b95ddf7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682b17f8a7844637d9e9f28e6273b6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea3b39295b4f3864455e55958e1f4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d075970302ed4a93a73939849e65b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48870e9b24a1b67413dfda02d8474b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905cf1945832da1bcb858ceb5d1e024332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd120460046e72e60f9da550845fbf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b0fd2f56350610f59ab77138df21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888edba66476f67163f675863f802b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d097eb06cb1b2ea3bbd7f6a3eae4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6258ba1d574a52c67133b3bb1e71d6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553aee84d359a4bf3b6d27f7d5a9158338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f531e6acd80c8857f0495256927cd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c0c2c3bc1ac1d803228309544d34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc51fa0e9c2dae95789ee4d06688037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4ed18e22e49b37425adcb7dfba37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9118e44b7eb14db8cc110fff389dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a74113ce5f4416bfbb1bf475b999a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd7f4b0600d4b166988337b59c9cad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c68e07557bc4903d7e7fdcdd05cbf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d787f20ab4d33dd1b486d0f22fe4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d738acc956a552f4b3734cee3804348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241475479e8be04f91595e05c86eafd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756a84b3d018f52cbcc3354ad7adc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379596d5eeb00797d85ae9a38d2b422351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e811798beb6f45c46f5d286eb31a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766fb8fb259dc546dbe0ac13767a5bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61559e33b9afe418912e99d3aad0d377354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be16cf14ddf512051678f1f9839ed3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dc4b73090553bf92066516b1985c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f96ae162751608323d291d601cf75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d09bc861010fd22a88413680f747f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee610f6f68b84ab46d63b2fc8b334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be19cca7ca1db144e297da07410819360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73867a6a67bbb640865ebccf470cd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886593f7971ebe4b3ef8a12e15011496362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9721ab42e8a5a6167b8dcf842769c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9affcf7c6f691c73c149e3e6e0f32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087c1cc946a6c73a40cf123867f249365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825598b1d365ea232f1d462591a1508366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f540ea63cde22e0b36bc80b1de97be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994aca97dcaaffe891e0e71a6a35145368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6379830763b0739ca2d254b757fdd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2b718e02a5ebd288647725270cb8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae375a9f8e0ff09a663205440b0525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea528ab74ead870a7a09c1282af66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893311a5a7981ac3ac7c4442e7b2d9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaac8893fe55c48f8ffb9ab5b481b24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57b414823456601fa65e1a6576657375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d871f08a04ff8670b13d4ad9c335ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8815168cc03d4b8af5ab0634bb610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f469f76ac5dcc2c2ed8d9a86bc51e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561beb5b8682f80f55c32628f7763017379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0ca7bc51921ea1e85256b3e7547e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a69ca51d81be6d6174c7624b2080381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b71b3f8fc409a19af9897ff6712d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45d94c33518c08628745f1a15cf2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f146a599cdedeef932f0ad748f79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5865d06a3f78695b998c8227435b6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862500d0ee158f0efb92c9f4af10e0bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c80cdfa4ea66611967b88cef0641387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9f8eca47668ea0bb0c425b923fc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436d857e6919df1a813941bd2398c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89473813bd7bc5751175944cf747501f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18d91abef82eaae2ec004750b5b3eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1fb5b32a86232a4d794f6bea6417392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a4bcf1e20700ab8c36449052f558393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f8e84a52b693aada0aee649c28d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cee6ea88a2a57f6f28895e1ad25653395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fdae35e96b0bc5668850863d1f70d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031dac952296c3d355d6ec058fd0e4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c236925ee1ac975ef6ebc4df851485d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a4d645f8d3504d443bd7eea0015a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f9b99861a202bf8b0b34e41ecc68d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee831257766e87074f3a62dcf6273401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ae8589e0c8921f5eb368a926382fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c9876083946fe29c93b576661e3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c44799a5be332b37554431bb990df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c73ebed2d4397034ce21c07ca7bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d84eadcde191fc2c9146b09e9899406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ca74996a9c35ae220695ff0d6ba6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d58901b602195e7dfbd14f0e04ac8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a2c42d32cd6893c6a85d0363f133409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb0c997892b6a32b1dbfa5859cf253410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83235688057db733afd0f6fc0391e004411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93780f7f100defe0ff3cc3e34c09f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ecd3538f5e2fc52d4747509a37324413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92d51acd1135487d7c3755c40a84c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b7bc97d2368f326638e99a018558415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f37c1d5f539c2d159c62e17c173880416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d723a8f614ab2aa06e0ac3c54df4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e97879f50b812de840512d8b701b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc420808f0dc0732670a8c86ba6242419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099c06a863acc5f5736b802ab5852b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1414a5e4551a70a1b123a1a089862c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac031b267d8b0909aacbbbbf5967dca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99f65d79b384f6d092b83776616d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06662ce50b8f16c1f6ac9894f0f90ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643be39320bd97c72adc531fb0e48cd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de097ebea08ae29d36322fc863822c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a0edf7e3e187fec1b4b14ead4502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e918fd8736ba5d52919d7af99e490428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd8f37ef377cc476ac4446066c2a6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89287d60bce68185e6a1f9e99391eb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda9cc67601d3001bae34b4122bec1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7f431cde994c5ba56475e3da3e1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aed2fc8bd908a27108a902951f0bd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb217d7dd7d1832451e3fb55735d59c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb1a6b87ecd855b5806be901b18ded435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516486112c89f3a5c6c768ce2d595d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65280b00c4eafd5ceb13545ac10b22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b71f151dadf06c624cdf31fd3f6fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddf03b567f11992ce6bf447958bffe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25302d2ad22c8526898780364649a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e71fd3c8c2ec95ba8ed5b98ec0fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815bf3d50fbd3f1ac69b866b945f366442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d621569f6e23ca3084eb2929f91eb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ae1b489f8cb9b4a29f8e24f66f2a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dc50dd64b013a1292f0734817fac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6580c2e136d632aa48d002e01cdc14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36894a87e9842c011a81b15983eb8ec7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff2f43c91eb62c77d9d590937dac0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a230a6d2c2a9224f2a5cc0336964ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f95149fd31ae7f8d53ee5aec5039d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e5615fbf02f80e8c74441cdd9e331451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94f360f8d273c22ddd6602102f7696452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045d601b131e0eecfe534ec2eb679d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbc5d3da1c949b45daceb5c435d8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4203e01ec2229fe0587c0e77b8dad3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4b6c7162a43a4713b474aa27dadf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9dbbd3f1dd4f73cdd3ad5749f51d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39840d75d145a47a575d204ceeed18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4c9a9bca45851969e649597227fbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71695f8a5bcc373e30789bec2a1a47d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad06d906bd19d94cc395a1112adb8c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d3386dbbedaf2fc20a9d1033ea5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e27625737285bb7a4533d014bdc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d159ee423362c869a5785275cf435464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209e8bc47f1a2709adf728fd7e1440465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acaf29250ad1c8e59f94dc291896a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a44d9ca4267dcbb9740f4718044a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b1e0607d849c3b1866b3bde79091468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529dec399e51f4c888208d6fc98f3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0eec1b98af71f2e21ee31f76c433470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b5e4175846470ee8c5b66ee0a8242471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d36d287119f22570c229acadeeec4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7790a691762ca3e58eb62ffea496473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1163814f81ab2b2a38e4622eee933474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289d8c7fc3c56d04dc41e9ac46670d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d32fac9f4a5d10b2577281e453674476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4ba38208669f3a18e5b60cd483fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7c9ea60ff67ccc2c1e79acca17c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201e34d535b5a5432713ab28cfa446479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4bf89d2bf882847405c8e23d5c30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87613fb51f06af9a5d3eb5c1d7e852d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944058778dc3937047da1e49c683941482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e170ba9cc60198de45eea7a288954483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da0c383fe020fbc2b1b7a7bd79aea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee8f40fb870fa5b03d1f189644d231485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076634f92db7d2ef9496107c35bc02f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a49e00f7b39543775f9ed24a92d11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e805fe34c5a52c37cc380c46533c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24e0a81acef7415f853d96cfbefff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8277de4f86888c9a2a3ca0c1937cd71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc274ad73255906a164f518c23b1624491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bfc5652c1bb6209b33b4e165ff87a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107efed9f7683c779a618e0481a0600493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3f071236618f3906a7385a78c57fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ae196ffdbc98b75c5170df4e321a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d0d54b969f5e09c73236dcf9d2cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3fe6fad3cb931a48c6ecf6ab688f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af01c691822ee8c64224c2dbf20fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1efd9203e603bc95be34ca3a62fc93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf006128cb8780be005f1c9370039df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e630a48cb6e9a2031ea2c2e88604f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0dc544eae8146cc82787e070e487c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad340e7fa6d1734f121489a02d0fc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d91c91db5bb2c827f6097c5fa9cfd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c12f5dd07737671d159d172c98e8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713de6ff5f10c38e9cad9b30b2e50f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2221eaa5aa84cad827e2479a48c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f297ef87ede15a72b1eafb18cec9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36910f05af80c1404846fb3a0f4755fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b75b7493e6a29430e15def9c1da5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eb290be30ab5e21a8682a2f50a408511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78027d0f7d3e3c8fe4f421561da371512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e374ff8be2632f6c263fe6e28b7e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34cfc793ac4410b33e310768297171514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc818dfd728754ddcc2aec2007afd9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0cda7b34c916deab4bfa2db6c46f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48df1a94eb0ce0f63be280d0f48f13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec2d6d40b933a6627579bde3d5ddc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ae2a28be26333fc631f18d6cdc07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a20593740b787f68079674b21998c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d29b5973c1621a4415c8f4538217521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b54436118436940aae9665d25526522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2eb2b6c0a3070bcd6593c020a4c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9692555f425091aa2fd9663199ff01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479fc45f96dc9e8f5e2447ebbdbc28c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2032caef791e8a0730f6bb7a0ea2f2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f7c2471fd4be7171bddcddebba9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44cf724e054862cd1def244b6a150528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d74d2de547f2cc756098a9cb562b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec87d390aba4b5211eecd227aff68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f60e190f6dea4b4da52013c3d245e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a3dc107f15a5d0a636e21a1291d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f04e03a15233dc29325af144be83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a0525ace3c965b2bcec920b12ddf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ba42a57ddb2cf33887bb92533cc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414460f9f6b93281ba9f7041a5c193c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56bca1b3e1786c3fece25d2a52c28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ccbb4d4e7bbc65df183ea047d6890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f073fe81cc93b79da36957c6ea7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966751a28627f46b434db74b333f2d90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab80585cd5715dae0217a9e382461541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823be1087a33f35cd2f19e3088d3c2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da80e116d24dd9bb7a1eaca52c543543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e838db770d92ca656cb2fef5c7275e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a64375210a7eaf0033ce3b9bf5328545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ad872a4e5d98b5eaee75fad60241546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c78dcabdd14ab53343ab6066b16cbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544c5480125436ae9c1bf44cfc33e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ae2ddf5f3861d72c0c936e257ef33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7279ee7e5aad93d47e9091c203fda5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65d9d157f80da43a3770122fe16be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c82ed3e034869f7c62b584612efc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a56371020c89127a517b60e315fc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1ff5faa02963dba20d9a817ab1203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9934273a17ed72a0d9f37a861426c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010e3dde9f67f4e9fe6055a18699bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b986a962618b3a3b92d22ffa493f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075a79453feb071294a9b60e0d24d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397f9f9f72f7b1759b259b1aaa2549559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52435a07787c771a2f5bb5c635b1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a18df334ee3df754146d4f5fa86eb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8320ba12c802bc8d9cc7792ff0ad7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fa5463f1ab2ae0f5c9590fb8c4e1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e4a6e8cc896a5f5b4d54bd85603c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ab32d208c9e7834010e5ab1ee989565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e91acd8479d485e93d9ecc8a929a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72c209bb13bdcae07c5930b0daae1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a361bbddb6b013eb62e134ff3b7b64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305707552c3e6ca6d4a9653a402337a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a87d693a6b00ebfbb774a1b1d5b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8246919cc170fb79e5dea60afa888571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce57ae1ea6243058efabb629c1ce584572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239d133a9fe91492dbdbd1a2895f746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4879a41de22971d5223ecb2b6355574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb7180c8beeaf07ea01060e5e7685575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2d92c6084a75fe209aabb77f7a57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b5c86bad2921901444873ea39d06a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657747a0f5afacd9afb768bbd748079578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b98fad4e8beb716d266d62f8974d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca567c789491feba5f9f1005643166580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f616751ad6c3a327d53051a979436b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4837e439158df93e9e5494aef8fff1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec5bd5166ab0485865c4c7cdc7e4f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5750f2969d6204e801919d78551d307584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e957c6ffb425d54dc743049683871585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b02bc1115d214e8141ed52dc5f587586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069e6e822edb10cf27677de0d2acdad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc81bd31e2558e810687426658a3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be7c99af5be7e11e11414b050f691589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c82f987f2ecc06cc9c5eef5da6433590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff53f06b1196dded9ac1e2077bdcaaf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab585e266ead518439afc2729e08e4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f705b2b912f67534e3d7ecdd7faa122593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea424456762db64e309b1ad20c3d6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290aa05f3b2786ad41b0680fede7a69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715274818a2fb08f3842c6d73de08bfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab9ad471c273aa3c0e7370ce5f0b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6702594a3fa4a9da9fd6c437ac92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45a4ebebd561b8297144892907200599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3ad8db368e2279581d97d955b4f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd7f85f83e9cb68f036bb149a41da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e3bfc9124884600cea38d41e18b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055ad5016558d6520a33b635cf92612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687c3fbf2ea20f70317d82597c6639604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005119199a53ae59ebee95b688bc398605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c732cc978d9e6bd8b3a387b2bd7f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0174af7623f85ef84376ef836e150b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d074fb9b9e89ef8ba26b70bbfb6d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51c97a0710ad53f189fc225548078609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113c6f0175c707a1a99925c6ad425f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46047311e439d0c4d6a22044c071521611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a978c9e22c0e00e96898d917194c71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd0c76723a24218f15a11358b8669613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2691ac7137474a32fbda9341c31dce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a0ae4b55e65f7a0fcaa3b68cec4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f785d996169fa2aaa74726b5ce5ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeaac3743a392dba3647d62df37d20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa50f607133be47615bf5cd7e56d35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f17f60efa9122b92bd2da070e0dc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c57215097d53b1da6a8cc313083d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e5dad133e9bae1caeaab20af63a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a965443772dfe2e6112610876e49f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c83e92bdc7cadc48feb5c87d928cd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837635413a3a079dda35afffca2ad6cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fbb93c014a3e7ee096a1438c7375c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ade018993976a7163f6643ab1d0415626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892403f337e9a4146575ad22e4f3d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d716b99d68825dd2e6aeaaef12baaad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5db469a9e9c784bde967c0a7a0d7ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf7a17262ed72976a64bcc90dcdf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901176a3df852e471338d32a41fb8926631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686549ddb9d7b06c7dbe420720aaaab3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315b12f832752b05c4310efad6c245633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bed44fd934bb7c1d0384f641b4cc35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff519d47c141da22d714b8fc843a75d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b90c61d3b2fb798f79b53f6a3908fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e17ffb4575192059dd5b86af81729637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6774618bba8647bb14a78955f063d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7ecb5ad5a9eb0fd1348e88e19bb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c090bea0fc6a48f129a3dfe0157f9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c285ee3013a114d4ef64737d3f75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdeb6db9780cc48412478e850ff791642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996a4632081c2350d76ad966b3c5d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c932a91a3f2183784898a9ebca359644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac401d12e290f049efa3d88bb65085c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826909c81afb16532d5b52ad2aa8940646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c12fd7c4f37b93ced45232a98e39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afc1ca6ec5187bf1eee279c582ae43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b30d2fcdf63a89f2694812242056649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af8944cb083276d3b1266c25d9e4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755220973dd4ef24a83764f75f926dfa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598069d9e9ea0de8f3c085ef3eec74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f524f15b65dd5e43f0864679f424f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f0a62bd4907d6f70879a09e06385654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd556ff92477fd37b838788c2a309655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd8b55d9607dca4772670e3e75cf94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8f2241b546cae4e7512dd9cfaadc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5e41d63bf8bb341013c3f10435e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ba4e80c820a58e79282a5cbca7d7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2218f04ea25d8d260c7d1dbfc5c0ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17ea101d4ea330bbc6ea48cc29976661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631185e672f474fa40693bf5bbe409662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae6c84ff8e150df8b983a7355cbb91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709803f1c3127434a607fd2ea902fc38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538f7c783d936659cc4b77d228f7c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b321c0d194a200eb3549410c1a49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167026a22ac04f966ce6febbe022936667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626d89154480a4d750f7a27561f53b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666fdcdbdcf9e5201b7f9898ee88c2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565979585f45ac1c5ec54828f55656a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520399b77bad2340f597939f5765764a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c27247000248a0339a2b889f8e948672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e5955388988ef6d966e030006b770673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ff0d6e3a56a57732d48099806b696674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561fcb7f83252bd8e9436b2dc171614675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e663b8471a66633a4d83ab6543847e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed174b4aa029e57d8bc32fa99ff10f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021433853ff6b4f15603f03e7328c19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437af43e65201263948ff5ea4f595b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82d4cdbf2b1ffa84e5dcbe742b54e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78486336c556d629bf1442fb0a498b7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d02b91c9ff332e871991a5f771e394682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131336ddf98a200bb7069b48cf3d361683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c4199b6d8ace8ce218523ff3b914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b919e0274eb5290455d25e85b6ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479c001714d551d3f7a9d0aa553984686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf51771e797553fc76733c1e9ebeb0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0c13e77f9af296b7aa3ce778f1ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cda26485f0396fd8f5a2214c0f5e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d44bcdb36dd74a7298bf86bde60cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f79441bba4ce3a23cf79fa8e250f87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9167ebae67e218a6e08bcd9facd9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d97f6d139d5cf581dd74eae7e7cdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e528664b0cb553e3e22939364bce0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f95f3ed294afcd2c7dbb9643c1b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d357735de191622f812ee22c7478e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a0e4b194bde49f2c0831efeb890a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4d44dba3c108e067a8f710160af39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01470247ee41658da3e33cc733368699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc552dbc095a0c95fb7bd82452cf5b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cda7451afc541b2c71a23a368ed95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64663a3b4747292124968be3088e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b1d93c2d92f9380d967d68ea4b7c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a607c49b8fa6ebc4efba49b408936704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e8bdcb55e9882e0ba18dd04735e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766b7443be2bb97efafe80ffa2d72e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38eb50ab8fb78e59d2cc65b33803c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5351c1798f16a000bca0a344bad24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57ee03e6f55a0d7b441c8ec986270a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382e73629a44c6ca10d3b3e57bd842f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab976c38e310e2a8d838936c92566cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7320bb3e8a531552178749abaa8952712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0821a8c3206058472eb8a7ac5a263713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d0d4bd6f6f1e82b44d1e974492235714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16dee6282d65bf746088aa778de1aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f673439ac252e6912c8bfc6ac9879716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6a79c770debdedf8c4147fc2c08bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f187bc68cd112750c249d42af01c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7dbeec4ad446a843bf5ca406b12c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c82bafe94145157006f2b88ebd12c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91458995646278d67bb7febdf914d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdfe05e03d30f9820ac06738dd49ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c45e5b10b70967861ec625bcccfe1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e24867375344c26e733af1fbd7a08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e582835b1c0ed9e9b58435c1f8a620725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411557166d4feae6e53f4a57689789726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182585cea85f7e85f1c43fd6a15defbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dcec27731422d169160129ae7c18c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3e7ee8229c9588f160d04a357a32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243860b2602ba818cbc3cd13b1f6333730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541c9ca4aeb514dbd1a54e8b980fd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9504cc355307aa05b1ed79f8c0927732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e7154a2a22ca44f1151ca15f1067733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f4f10f999cdbd83e6108f797d1ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2bfce03a639ad4d20df8687484de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18706b79b6debdf9a6b382d5e7f4657736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855c7385395e267e37db4da2320480737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ee10aa6648007e8e326998cdd7e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c28cee3f525fb51300146a54f97f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9fb2db71a342d5d67ee4146b07fdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5e94122ae360b0af433f19221f115741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd63c8cfcab2fcd348fc725ab9459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baed8df3e0f3a7d096418a1ba95425743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980306bcaba87ce8f20de86807b009fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb2b7ca246247edf4b38563a44e91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb49ea0dc1aa5a5852ea65b507c1996746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35bc8fa98dd52dd75e102098fe4c3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692a21c40d197a2e4081ec24dfae8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00834ad3b4fa8d69b27aa435e1231730749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5edc7d26a8c80bfd79ae7858c923750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289b41d1a41d419dcf147856acd219751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee669e3e19da9f12b8ab958147cca46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaeccff7842bd8c93a60530b333983753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eea0b31839619237960ec62a6237d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58832fd8d4569013dbf5dba8a389b15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6f2927ebfe6253069399271395f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87b2d06d7cbc69a2be90f59b5d5d33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b080882337e8e1a50be0e0c9f6c9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce989248b4315a0317cb4cd5fcf6b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>