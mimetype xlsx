--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90276cea714f11290f077be911a89ddf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9e13c679ea3c963ac80e4f7f6e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec548ff3f13c13091e6ac63cc3dff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c389d93348892b16d46d5855fe1144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef06946006fbb7c99e9d6995aad8b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2ecb48878ac11157e16886b0d6fcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5313d33f7d98c5cf8fe3c5739a3267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb906578ca185b9fc4ce3ac79540a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a56f6db388814cf04c5b6bc2dbf5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292395f21f0343e901415982bb93ec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbf19d92f6fcd8ffff048ee08d55911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c75074ac16ed85e13278d4b6ffb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f869bfa1776251c2294d11ddc404413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d29bfcadb783a5aa48449a42ef7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db8ac23ede084bcb10202cce393cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec24addb2c21aff28994576ed9afe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723287d7e2babbf9db0e80b98ab9a2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d1fbdc854a2d821ff0f0a0fc985d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b90e4894fd68c4fba80716a72c81719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f77e0d88b0084c2f5d553f6a8a82620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c6e19c7885ca104d50573647cd0f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e90a99d370c0b5ebd2c77de5ef1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431eaebccc19222991689d20feff3bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9f05002c1a43a18fb2f4797b326a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0d64452b289c1ca416943136a2f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59c0ede0c9433c259694dc537c68826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a19405967ff0050a3cb9e12359d0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a222afdf98f72fb75553868f7de9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268c6b5659c76380bd16025e8d99fcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725aa0cbdce086e0b2ea2b45eb3777c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd55a0bb007e1f82e33343c2662f3da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e250a4db1142bb05b7cc75efe901632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4744bdd04925acc5caf8c83681241033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d07cabc71f6a071c9ed77af3ecd2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed749d92617445d778a415bd6db533535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be048ee948f8be0bc16b128d938164136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733a2d2fcd3cf87fba92e86b7973f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175003d216fb8a3fc7909861711b2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8e4b460f03753c40aaf005631e8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b38df41efbb9bc2ffb46c59c3c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f5a22ba201e88a00921a4ec44cf0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e04f277f7408e78fef855e855101642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c42bca4c8ead7be6e34b1f63a97a0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d0bf0a034b1cac3f1e1bac96cf78044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7240d14b7b8c9230d1a25bca9aba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c816ecd6ed7db88894f8690883e0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35589b207a145a97c8b74064826b9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b37991f8f200023d57e98dc5e6af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750a6b8899461ef2bcaf5cb62ffde4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a0fc7dd0d02141ae9be3700a1513450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e5e1b2a3aeb227191ec60a00fd7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ed69144ca5ced49a82bea79f414652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a732a0a824f474ec2e918d1660b6a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a317e1a4eaf844d972181cbf128954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc293b73d0c156f9178a36b1506e64855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6cc053071d189ca2a930ef1bd6fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5efa9d098fd48e8958c366f59f979e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3e3f55450f89c40304dc2ae188e8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb0d73dd4214a78d9f12b5d05548fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c22d194160a62e19ad2fb4c5651f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5fbaf1b7d93249535e124f56216561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b52d4e44c3a3220c8f74757051a4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ae400fc32343fa81d4e9b8ba79c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d9e8b2feadab2da3497747319d4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e9c4d79f31fbea3ae29da959f25865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd053160be45b094263d295d34638e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c9b5f27c3b8eea8b6dd997c935cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81a06abb137ed72d74ad405f42285368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440bf91d0cca8be517f9c32b57197c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e666840d4f902d7b5635ef686fd94870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f57f53e1197915bc8847c6117664f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97642e25b2bdfad43a1f8cf61501c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be490c79ed9fe154a4b1714c7364ca6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ed0d1a346053754762835cd7455e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb4676754fb3fd3fbaeec4697c2a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1410d4e9855bab32250e7f7d24c6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200066124b7f3992eac01caab6eb8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a5859bf38388a183371555d16d3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbf1fe69d8d75bbdac6fdafa68d9d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7926e505c981f32b16cbde99522080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86da39ea8f7a5cf86b30f75f4a93681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d81fba1b7afdb01e71da302d584582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7607f963c06552730811c91c8232583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538520903813dd413cd54896cde6b81384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30725ce65184024a937e3af3aab60985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e74ee818b7ca30e57ef03a4a593d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48ace93466ddbe7a4b7001c0a8c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24197eb8788a20440ae254a97ea0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fc605ca3662c0efe5b20b2d79db0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a0ad23b8fa3e0f9cbf31516b52ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf9eb4f02b8718fb60241f02d0a5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93042409f55467c912b36f9904cb2fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2c429cc991f0d54f4bd09d2b57b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa50d6632f2625e264d456f7dba72d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfba0e98c8e824a154a4f50759d2fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc6c75c5931d303fdbd614576bf5b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd2050c53f432fe3e967ddbb80f0d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104086ba1cd7c9fdca8fab66c61b9ece98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca03ac8dbf8d1f898819f2e3d107499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983f00163173f2acb7a189fa90eb6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849b5cb847b46895df7801c15d43f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd4e3e992ab0009deded6e2a2b66a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f39bab07fae2db288aa5ffd75e3725103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e054971cf1b88d86b99593d35074566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1853d00b175afe777414882294409105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa796fb40bffb0685358cdfecdaa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723bb8bf606a2d7b999ba63a3c8f03b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbd8c18878a5f2675c895c628e1ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ac3a139dbb619d6131a33005497a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e9846a8a7ef29e501d1ae3209338110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849091f4633b2478fd2ef57b8c624a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b872e58f4414771c7a51e2f33544112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144c1c3d4e0c7b6fbe3ed630e9c6a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4237b0902570926014b3335e5e6aea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702e9b8bd1a31ad22cd24e7b58fba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc92503b8fd6579ff0a7ca4121331a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb51cf7f754780a1d97c91ef41da2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd7fb4b349dc3ba03c4a6876ddaafe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e172b9f865dc2efc3877e9437074ba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8ada8e1dd0146f4cfc7093ab0a0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9109bff9330f8ca5c6df9dd397400121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786efab242e3ee1c1e5fddd7ae847b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e42f46d519e47d0a8823a6a91ac8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730ce5f0c509d8d86acd3692095703124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999766a551461546d566d06edd36771125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f94f7e7054b69c6f10f2fcfefa1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbb638431ccbaf991b7628b56a989127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa9b5d158e9199f0e16f043a45ff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0c0047f7574440992370368c4ad2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c1dd466df1ec88e298ff53fe36bc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da08860740bf9d373e4b8b02c3311131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91de1aa04d7f3e5cb8477e585f8a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8829775ff52e19f46663da350f2ea91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150085c4d6af6acc6b3745e5da90d8af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b7f7bb3d3916d5b3df4aea5d2789d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43dcab66bcd21bc563c827e2f12a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143558c0ee773040005737d55788e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c9ce39490bdb5a449e19de1ca5e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6caced7ed57f09cdd7eeb51d0a7648139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc37342941d4cb4c36b1ac3d60a8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a4a71eb2059c1dbe6f7c08d80d3e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d99530bac6e80e15021600f5d5d77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685ca31bb4e07f8ecea71e57457a10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8025f26e5d504d303139266ee94d51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508ba9197330594ba5b86c06119d1d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd20bbcbd63d3c715bf41af4e3c7077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915c4a4537279cafc674d639079528147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784766b1fedc56d2a46ea4b5da4e35a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49023e6748f707f4ee02c1ffb97718149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a4f91696c2906476a23e95aadb1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ca438d568881078a76c041822b2a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985642c37a618835ce48e5a69bf7638a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863260340d6406867074f3b522370937153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ae2aa67cf82a4fb862092190ce76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040a1d3779d29102cd0459dafe4da5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb7b1bd5a2c55eadc914b48c7fc84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd10149816fda447781f23cb8e958d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e560892c3aba0ca289fcbf463a79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff342fb32c74808545102557e0efa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a7ac9c2ec0e90c6d5e48948913dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ebc5e4aa93055e9e2d323f53247d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587725743c51da8aad5a87c8b6dfe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e497a590b143db04fafca404159c3fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528cd538af9809da89520a19dd00fc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9e19dc724df2261e56448fadb5de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba9479a24b2b7ec7bce1edfc900cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9148fa4b366a5a2b50bde7e4ca7f7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9082ff14d7284d49f712ec87c57e0e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388a9ba94aae27b912796c8aa6f029169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62e74769dcca9c3127fdd00a2a8743170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02604d8bc89be9e27562b216ce34f2e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d77526659d2c706517d49c5d180646172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4be8c6ed46a975425c0a589401edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413442d4f6e58c4052bbe6e4fafe15bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5effc79ea0f2de86c09e8e236d3692175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977dc8167250950622e81811990e16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84df2bf0b39a4f6931b917713413d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87393f16ef8ec0e2e48593ff4388787e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d2fbdee03f8ed2ad57a798f21484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9992edef2e74fc2a2642cd16066dd1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf5d5323bfda3b0e7dc0ec8076c39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe87b8ceddd70fe113aa564650d301182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc174ad4977ab4c75fd5859fc6ef71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104a88a93603509a5cb0584165a154184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5961a9127be7bd188e13e39ed3af7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b328f8619ccaed9578f3519d24aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e8fbcbd5d7d13acc1485ee94aaea9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f199ecbdd262e636995b0ca0569b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad689df4d502322d65d366026cbd584189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a4ac3c106a4d8404698223faeec9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a34aed8319891cb1ecf644cbe029d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0ac8221515ceef6483ad0acf7274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8933441401dab5f452e7de9abdec6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a975fb38c9c6990a2d941df992f66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314e72961c5f76b7bae5ba8d732e018195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da7d3d52edb557ccf5ff48f126c8e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2de4da017883f76b0b188aec9e21d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb3e53646732e9e31308bac351c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2148d870afed0eb3859bf27716810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d980e8a31453a93e8c4d55f83fc0de9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4f5b014ddcc4afd33642db9377bd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0c524f53b7ce56d73c2975cd0f34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e806a501b3e0ca075288b10ada2e54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace87975ded597aa9201fc92ac8f2d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8f25dd4f9a6762641cf83a556b1c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b525479263d58c8c8dc18bdfad04c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337213e534535c56e7266002bf3951207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58002fd68e621b6cc67c6dc2e865af45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812de3e362ca705084f6dc13587a3e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0942b7372f236435e1ddd9e86bfa8f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae976af69ae7fdcca77ac7462c55685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b49b3fe8fa0fcbc3c4a36bd9144de7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60418726b0ab4a6fb4d5405db6f20a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bae3ca5fa95135272d1ec81c04c17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0957601158f791e37d7d2710548f283215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2b9f527101212fbf3113eadcd33d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f808a4e0d5439ff8d3d27db1ab292217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be87eee1399d104123dca278bab352218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c136d48a061917417a8f57c49c05b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831596cd2fc49943a15e5ab831897e0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccedf3b77a1188b4da6400dff20c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b864ea9bc93cea340bbfdf9f377b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa36235f9a695a9a6999a50b7c5a5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a567810d5453f7264caaa3a91bc49c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa129b7b1029de86d6c8196cd4a31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086e25e5ea5c3e6241bbfd45121ad32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579cf97c44a72190397841be51124c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2273a67ceccfbfd2af7d8d0c7c81a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779651151fac0d636828aba21854e8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bcc4df653852511d4936e7994d236230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec94c38764ad416f6a0093a4bbfa87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942d273a62a5a03dbdb132f1972704c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957799f8433ccb877a4bcfd3501890233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ae73def977b24621137df1c736fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e6950a504031893251c4230eb3f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97e60f7392a4dc193a22dc58aad93c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdee2a3af116611b9d1c2d7bd5b9a41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9aedf06475311bcd3a45945245340238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7705c3c5947b5acaca9478b0e8fc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3504cbefb84e95158e644221fb6c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d5ecdafcf2decd61c5778614fa47e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de7a31bd3332e1d630e0e3eb7dba8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473156e6465d52cbe39fe9bc507c1a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a210b73bdd6e87ba7a40e5dd10fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f46cc2872447607f11a0a257c29dbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c9038c6dca474178395fbcf4a1db0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbcfe50cc781a072203d17a6b41e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b827d314f180c1f85e0629dd680ba5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4398a1b236b6a023e12095da3a217c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed528924b40f465a5b8b0405f8477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c4aae6e05eb40e6167ac93ec2027251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf38ffa5708ba83e573b8556806b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6cdb5163d4168e25ff719d4c8c8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328e9ec5652d02acf9cfa4d468b3b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e02fb1b0a46629961bb4f7cbc42de1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b90f82e9f0e1516a108776bfc2717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dabdcdfb7dd051821e2a777721c538257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79460c1cdc0124e3de7eef8d15daf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518fdbe81cbd22a73f464f94c181d9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0e8b0d3369b093a06f05b5c70ae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a1fb724518b62802527b4801a1fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242641418c5a7b5e915daa780b907f29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33aed514d621a515eda604c9e21192263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42456b230cb8a288cb1706b8d454e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f07d04cdcae000bec2b992391a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d51ddeec0ae50d2d12941020fa574266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73a733f0a3bcbfc8b8347170fbb92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d94c8fcceb828dfe93a8a65526d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83667fa429b80994f5d530bd3f5020d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698599e96f8fb6cb4a0d81eea09ca2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac72526b1d2669d2955421eb316552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637e5528b97a4db788adf27ba3c4a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eccf0c0d04fed219ab332ac88fbf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd242863b7fad9aa7dfd7f99ac82f74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d1734c5455741040ffe7e8bae93e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd78d00a982f8f0020fcf436e0c44c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754364eacf569b0931864defd49611277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c08f9d6a1e57822fd1a5872b6ca57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f867ccf7112290f08d97773d8e8ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484643ab53e656e5311e1d2265d1ea7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f434df2325acd71117f5f27d70436a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff29284dd85bdce0e242e5165a5917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34276a4e3a5b40fa4273d7c6276796d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a7c7e5f6d9c9e227c359c53c2eaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a59780686ddc853b436724b037690285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01bfab9d0a7ccffe1002abd8307276286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd8a9a71c26125d2dd20052f2508ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a1b68b066d09695b7f908f7f8e29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4e43788af7fb671c5cf9aa0035fe8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a067b42e5a17b51dad9ca37fad880290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831ee6da25f09dff776b8efd831460a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b70ba076b06742b67e886cc0a45ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe9eee738ee08b0024337a306ffd43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6431498da3e1d5c78212f5dca097b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14aa9def346c91567821ab0921be0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e88252a65bba98c61b89679c41315c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e83384b119edae9fce191a455eab23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d908e463c78a87c788771492304e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe658e8d74a940c9f265fd42dc8d252299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9fcb58258ed107caf22bec44c9fed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781591a988a00b6af3f19d1098c20107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c0502d09fccf9868e1e0a285e21d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0892950d42f11691be8d73e7eb4a71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0e7deaf04fe87ec3d5db3d761b8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3fbeca089f23c5cb55b64e559d7ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc61742ccd00c197562b50b76882c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe08fe3497f9eda67488253d26799a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132843f821096b449d9ff8b18601d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077dfd9b6bb33e25118b9003f73b1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3cfa012dbbd5db7fde5ac1f2b6884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe3c48a699eea74525654ddca3606311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891dbc49ff2fa4c23c50629ce708bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3a5ef78c9f1cd5f3d64fc0bb0d4e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9042c4e5a3fddf97475575b835395314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c76d887d4d4574d87b634ebe0cf58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556554a5db4a3245d110c4539fa738316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4438703cf7d5c1c8dd078fc61cba9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60b123d618f02fa1d3fc16fa473ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44bed005f29fb90ad07e211f2afd9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19b262e1be5998fde1ceec3487bc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60d0a1a48ceab128f01bc8f77c427321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bacfc5938ddff3668aa235dcc2e7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb1dbd75ee460a5751120c6dbd6945323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6970624e217d0a4db0e2067eb43ee6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ff4259af9375653e85fb598e3e32f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2791450a6ec5f8abc948d72e459297326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352fffa2ea61881865d3c217983f08e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ca7629bd3aa14be7e3dec5f60bd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e383f7c255bde46f93569b6992764329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c7ba0d2ba38a87821e2ab183636a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f06125581f9246a7209001c033255331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91520708fc37dbc61615efc73cd54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e834799f29889160e10e3a4252b9e1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d392dc3f07be0da391b2ab767ac6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080279925b639fdfc49d830f4d68974a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b6b48b803cde72d990dfdd988f38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f325e4a33a9e77932ec49e623f4339337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39b23779de7c09272d7da55397103338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa9057ebf7501756ad153a48aab7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14672ddafb96f9d330cf874c2854e855340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b4eb3db84aedfadfbb959dd4c23c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0a9b2ec0f8c8acc8b48ad300edb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb59671b62158885f0a926132d314343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff519cda23264ef3fb721411738fe8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fbe02f89f4e6fc3a71bb0b990c0e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86a39b9e22e68b1377042c5c8b29f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222226adbfd2bbca0deff15627b448a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc042524561cc5001be22a5831503a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f8b782402dcf8eaacc211794771e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6479a3aa0dc38703b793545b8f4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de8e4e00d18172aa037827311b6f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799eb170aa5e8648579feed9e3779db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89d29462f2a7ea7a5e8d6728ce132353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70cf682ed647684468298390e90568354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37e2ca1ee0c5fe9d9624149a11f2db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07280346c6b55042d640e2471e311a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa083b42a501af7de259de52403ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6864d161f597de524dcbf9a94671358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc60d7c19f18c009b5c367a49e7ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17924807e36fedb1d91866dad6326c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d6ddafbedd2a949393d2b3befe577361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12985f138e6599963d4343efb6994ca6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3bf02341771148f9ab98580e1bb0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6f393a719948769e22796476b6a80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f6236c300e6fb89054e36e65868f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c214e859babd159949a4996b83a33e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b8c7b466abf2b888d8ec95ced7e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2d3ca5069eb7e53984f598d1a5cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba65d3c943b3858eff671a2f627815369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d8d2eed4e9043006277e6144a9c24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e8c65160346d6bdf21d736de113f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64138411faca0297eb5cdbb454e591372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa337ba876feadaa127b4f0e02dc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0ed7cff3e43e350c27ab1afc3411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e739897c6a3ec8cc22d0870c96bcc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492c52a051ede3644e22325bef922f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183630ae6858ac9c62f7d849c72104377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ebb6bccaf126141807dd3cb2055e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff32c0306f563969970565fbf846dfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da50ed54ba1ba3ea2aa1bb447d9f45c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865e05405afcebd2926bd0ae3ccb5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62d66382191c8627cd061326f9459382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca1478b061a87580857d603437a3e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc882ded7754615b5f430a8ced86fa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa764ac6c3a7baf30f4d29ff47ab182385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8484d9b03bf34bf9ad18e2905391a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a917131fc26a1f3586c237bda373387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1d8c969d544eacb4848af5f25eb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d3a465dfde35f6b47ebd3f7f2315d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1666922c931ad5470d8448977c55bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61305f09c00cac0410777703dd6205f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec599ff4983b61ad2cd39fc1955edc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cd839e2f26edc76503147e33dad99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803dfcb9d180b194009115df5c46a09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f29c9ad178443a0808f3f3abb9ae6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195070a1a0dc3f786f979ae3fa96f34b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a33b56b360db958f1315b1499c1c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3fe4851486ff03186f5d71855d699398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e975863f01464408141a89621d4336399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd70daf0cd57d5eb9f58cc36f181637400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1763f7b7f573bf7cfdce6ba0578fef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce382f115c308a0140052ae8d3be73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7577404eb6859d7f2457950325ea9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089512b7bf8379410e331b9952854a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e393cf95b18bbfea04382fc009e3fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88606fbc6b4c8922baf999b17a274893406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c81681ad8a2fd734db9b62e4d59d37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe28a0494cd4c5343011f639561296408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e56e0bd7645426f23d3ec7b992e167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ea8deda6f0168552734206df1eac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3cf3ae2c58f16d23c27543818de35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9ae541d3dc7c66194470ddd0b4c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444434c31097a7edd98ffb76e92113413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479e54ac3a35848466903917717f0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5efff9e6d87254e4e519f0dbc6eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58d3e90cc98d37b3cd2c3e93cb240416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402531f478bd88fb7f44de0c387ea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7ffe124631f4451837a9323e9d7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83dbf17aca78800da531e3e1dc187a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f8c9c71a1792a9ae188dbfc10693420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379d4d6a52b42727b36a9bf52a5b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7387e277db0f98d0339660519b2eb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dc05a8e2bf2731b1160b17c52c376423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456466665f166453e838a3256d8b310c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7d2dae51d042267ed7b5753e96cf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91cec1279ad3a76d5985c70bab17ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7284e54d3a22abbe03795fd6494a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8bb4982e10b0e0ad776581186f2a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd42f301dbc93e40b2aa1c0b01a71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ae76a0de9d0585d44b71ec453ccc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ea3c3c7d606cd7ce3419c8f0f0662431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5215cb5af84b3bd47bd3b1d772bf45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216db8b9757c816c57b7d9d91eb133433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f563f1c22dd935b2fb11ec9eb06c96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73b0bb3625d725db71a16807bac7c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3158229a804c0b4ca59e55d937c20d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6d004c126a7cdb16094b83e1b8a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a85fba7d492f83a5d8a33ea6f296438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243316f985fddea1b9324b83abf93f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded7fd4733afa08a218031bb842edce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e28512ee49071968fb840ac684b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d33f32d55dececa086781dcefd82e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205ba3b8e37b2b6d50379f913dd98dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8a3404e467260e4d4603aa33f9af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e34259101bca567f8fe6b1d2de55d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469edc84b8af0caf55d0144e54e76a35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf587143a95934ab9c74dc8026a32b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042804f5592b1244153eeb0c05ac25b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78afa0210b53ab21bd0fc35b1fba7ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d6af147bc7ee91aacafbc8d2f4a19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79cd746156af44222821ed3606907e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc937727e608c5ce0e593fe8858057452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4c2e4d96bea1b3bc4cef43392f54f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d692960240a260890f033046f4b45e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2197fc05898e642b344eb762530a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb4d5c40ba70098eded39e23b8710b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae71fd546ccc9675c6464ed541f62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb601af79577ec4364d5c1000ca2786458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc95087a43acfdc393afc5cc2bb573459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac7e7138eb28cff8245f2726606d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef1cfd23829b0ba7cf20ea2aa8fde0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe020b2de0c08560340f9c7836af6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034f7bc3a7cc080452eb2fa86a83ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6912563a919590c7dd011ac6dd89ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf4eada36c4c683cca69ea1f0d89b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432784ebb16bd103a69975f724c7fba4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d7282c7736479e958bc5676aac73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d4c76a42659f30640141a653b4c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edbf9d62a88024cc801358cee50705469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8107a9ca76bfb6370eb5f45ecaccc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f7e86ffec74105c3747f3693f2586471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381bcb7c7e28cc42590db071adc28b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1463ee7f8fd9b0eff5bf30f54faaf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e3ba26274bc99a62815d66cafad2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35445561d3340fa7f12250552b68639475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be09368d194aa5272779bd02f1a8d87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e99ff9e86e4361ec96d90fef3b525477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be55a22dc98e1d87201465b4b806e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18da829a931c26a6853da86e20a0bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dce35f09b1007f708b3e93cddb2c88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb883929397caf2598f3b71ec6cc33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111028b1499c581392a25cf0fd7b9f79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e44d57b42b26175158104e969e0ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b39a93fcae94f242727e99871f382484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172180f53cbce74f9f3283f023c9c7ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a056947fd03540b012d38a3e0992c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb28fa55116bd37f19ed66b8702776487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f04380bb71c7c09ef4d9c3d685701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657ab95d9e4bbf027466769f9aa828489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11591501c913219316afe266f9e2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085dd3fe6c3c7ca8f96bf9a9c4028d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42a87ee72a9690a1cea5c621b27f81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b858acddc1a39f1cf30f2a2741796493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758ecfdddcbd78303c6292dc0254d3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a01f79e9dc61aded26f15af90a246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4301fd5bdd17ad2ffe0dc682073d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bedbe38b6ba96531c69b88f2c4bb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a6688093a8e568862b8d4e106ec35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a279546bb588b37185025816a9031499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa057f710a665c5433ac01623fd1ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9717f948d1071bae5f8ef43b9afe6f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6e4cd39856dd7d41b306081bca6e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7381843d22d33df99382112f22d8bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f132cda333420b9a9cbb1f02e359504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540117394b319ff3bdfb27103ed723505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf405c7473171f708148300b09a82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf512c1885fc03b7c65afe837921586507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb8abef6ab327dfca11cd57ccf2b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185288ec1cef051098b7a906d25a3c72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19230a40f6e3363e637f5774a2ba7833510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6b870b0bb53b13713809c32c9995b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec21d3890d64cf429ded37bb81b65ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bc9747bdb9cd0a299dd2e6aa980e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfac71cb496fdf42b17475f35d25e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ac3c45c597fb3f248852cbdbcb27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d206cca67f1572fbe3855ff088b9e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9fdb9149250aa7245f876142e0b5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd1f3881d7372295a9ef412b793b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da953f470ac1f921fb41652a21d5b024519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03555ab4a2a067194470c3f1101a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da558ab512c972125ab4e9d967288521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7bbda040b95c1be813b2c4a246efe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16772e1ca8fefb933734dca085faf7ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290906414f714d1455765abb1bbdeeb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e8fc964dc9e1723c480ae6a79aea2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8d44ad3854653ee76a28b57c4d522526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7291536b7836e31cec0b7b84b11c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe9a36f504b29ad647a651677630b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007a9fdba912d3580294d7bbb98d7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307da2a8d04080ba53131390610730b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714be63d37faf5b7d7ea93af450877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d687190bb14a938fc0fbfd72cd38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f81fd4bc531c84b84e5870720d3374533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be6c75f3144257f6cbd6536d6f941534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e151545cba744b341a8d3e1e645f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ad1e1baa3f1f9dc3a3d7cd9caaff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01299117781eb61996806fa303c29f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1929dd5bcbd2348b32f61961e9e71c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c4d85960b748bcd8da957a4432fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6653249766708a6f462d4d96697216540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dbe75d890014ad7e7540fa888ed9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3295dab0eee3f783e7757e3573eb89e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f709e0709b4a83a62ce715d21319cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb5a915d999b914f28b8566e420c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87120a7d83aacfbd1a846bb1a5d652b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3694528ae67bfb6c93812ed271ff56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b999dd8dab6e1035354048a525a943547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa450588e67d4e4c4144e982816c74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d985cd9c31307c4cb7c7f9be651b10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c7e7b74981b146dfb4c8b79b7fb1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b8e908352ea74f5c92b77837fe2be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91131013396203cd9a85fcf4e378b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b683b625a652451840ad23a0404a675553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630176dcaecebcba667df2b90071949554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5ccdaee5dfe03f45a11443284beaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c000f45d9caa3aabab06bcb42345c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b92df4058d997c7f19facfec8754557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7caff53263f01bb00c547b2dc9664e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879f0b9f990cf0e7cab4900523fdc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b8530bb91e494b7dc35ac3d73ec6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3a4436386a13d49fa05e8f2104df6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b343ac171122f0313ad1930f30c08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb344c3d70955d9dcdfb8322bfbe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ff1e091d1c5b465407a8c84261f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca689ad46d96e233dadd7e8f4ae946d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf581ad44bdc9847343a211c19e79973566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e733265d12e693ef46dc3a35eb142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa4dc3f7b048fe50d07a9b6c361a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c2e62f9be8486105325b6c45cf99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17bad68c20f6309c94ea4f1d0f8675570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a9362a20c069121624974a627974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecdf0b94a37f4780cf4596f419de6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf26240aa356779bff432794c669d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291027bf514bbd9730aaafbc8d117e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3c1927d4eef155e38ca5631e8de4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb0f797eabbab4f7d90ee453e7bef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe87718f5fb4db93b3d990992a4ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791bf42c5a58c71077cce1197790f81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752bc7bb2017577dcb7ca719bc7fd85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1049d5f1dd651b54f2ed0db62d62e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788714f09b701f32fbcb07de399577581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1cd1908fcfcd6ddabe0a47e14056582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786919309f557d31fa26111381b469d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d70fcb34c1e3c80cdb0db63691f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498975b8eb4862c9681bcdae5aff67ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d6614b08990773809e6c1ade53da9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129316665b5adb08e487ff1b5ad7538587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6716e1032df811dd84f574613604c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894208412bb5f0fb677b40c2a789dff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c848e3d2682e960e687f830bb0e179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d403a8704346cb96ef9c2686c8920f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eab98b2fb292f6959d9bc4d21d201592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518c4fd71944bf13829c3362c8f51a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528faeca0f213fd67dcbd87489a416e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4dd3d4ac115861f1966a59a1f39d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da571b27dbcd16237b1b4e62d3fbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068485fb3a5304084d6687b3cfe5239b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8d7df42483a1acd35aee29ae42c5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e86409b7c3f882abcd94ca72b8c05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82545ad022446c091b62a8f21734038e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f84e362d6bc8e4ae0a527c77cae1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092afb4a80cea4fb044ec1627fd4ae74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02720f6f47bf35c901efd3586fc6c7dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff36ac441309b3ce21b2c21de10884604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166f231a7af8855012a1e54e553110605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d26f6cd26161bb921bd0d96ff28f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dbd95eb495b9d5f046e7607d89006607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fe1cba24c1be46ef0b1bb5151fe3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de897f2757adc1e718980a1b787604609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b5f0c42e7b3f2dd1b5364ea021b50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2593d92d21a45a8e5a1a2156b75d84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a0e49d8297f8e2b415b8f5140f84b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca1d970a9585c777e30cfdb207b8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6528b7a3618d1b26270b7d08f619f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214c06983352ff5e1ec6f3860f586e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc393d3bbc63f3bf0c30c95d37eef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b83b686a1768d84305a7ef9ab6a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249553c23b3429a71ed5d8912d039b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f6c393b9807ac990804fd6a62206619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cbcb77bdedbe85d3be7662113b94d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf794a29d8161bebb716268898197e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab25ee06f2ccea02bb042c77c5df49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f1cc1db5385a91c75a4b53c42abb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691604f0415073495cdc217161f5cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7365e531d0e934d688a6f907bc5c87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ceecdeca1c3b4ecfdde123603a84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00a971c8ba412f66ed1c16c12ae908627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d14a48bad2914d5d0eb3e475d33ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0fa4116c7acd15fad86f879ad9f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3432180c907a20ec55920bdf7ace9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525a4072431fc617a918d0860cce7a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6bcf770ac18dfdbcb559211f6f63b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596b57facd3a86a20c4a6cf18e6d51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c708f834357880ff7a06a1ddb859c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967e9dc5a09feb9ac984f03d098e1a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aec59601dadcc6b5eebcf873464b01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f2cfe66fc0e271ede23ae8bfffce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162ab91a193753a9110f5a8f8d42e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8889e0a6278db3476acfaa51065eace639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b74263eb001c169acb0ef2eff9a16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd402795d991f8e9c269eed090538641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c27ede74430e20c9e578a0aec6e64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9780b5ec659327e1a6bd38b7e873e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3bb5aa1f3e4c0f211ed30e5f8b70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a3e05c2e448fa3b7f375a644590e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c03244ea44dffff6b9ec9b86433bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe396c602c9186d6531b23b8da569647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a175fbefb868d77a9fe97cb7dad4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc8f8d60b6881caa6fedb2ac70a2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66895202c69f0d20724a840ddbd4effc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a604e1eabccd3257d934206e7fe5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27194e8542dbbd53fb0f7358dc2836ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2ef064a33c53537e2c8131fb4bbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc46d857522ea5c8a4f1ecefd66c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe777457a177fbdd26dade0a54d9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f4a6c9749dcff02e1fd57f60bc03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353babded34b18157edfaba61da1c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ead241f0e9330ad3faa83a03a1d3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54615bb5b728840d4c57eeb972b1ba8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d594c9b1d80f85af96a31cb75c7d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f7aa77b49fcec1a6e62447b601af9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d531c9df3b14cf2e50f8b8b8a1a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d87cc8cf4b2086cd73f6e579970b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157f8676a1bd12f01b7ff8429f4527664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd991a16e09389673f8f19f09b4c7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31b305deb71595ec32148eabfc54f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00817a6011d8d7bfc427e32b361af217667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf7cf1b3dbffa803777589e24a8b0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af5c47a45baf28e728d4abe449df70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663db87fb4ea77eaf601a294a5fa4a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8bbb36286d5bb10bd1f597ae9d6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b8cc9412620cc3b254462ec01a8fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd876fb2f8f5078b85671d944461fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272059cb0654e6011093756bc15b17b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a76134526f93e6bff787318f2f77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f6f08e8144d350e6ba9cc9541e2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb523da5f086404d2e96201fe4214677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3938ce8aaf9b7533e6ddb13704cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f537ce0fea4398331ee956b2e3d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca943505e0d61dd73736c480c7800bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d0f62c1ff5c54c87d5553bd6d59f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0513dd022c4b71b13795852493054682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211a822c2a811bd0f01760035206ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07285bf3050c21cce1b0d3d2cf8bd90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35de7a7a448438e086f332f0af09073685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037faa397770d75dd174b104187f3a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496590b7cf6b1d80d17a4000ef293bd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f05d25894621b5cf09b609c1bdba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703909adaf3737aaec83e993c22d690d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ed1372a3d38ddd2280be7fb39599690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702fbf2a1b805bc5e0c8de705aec9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3908e47a10e69be5a691a8f66c28b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ebcb1e805c96c4d8bafc07224aa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e3cd1142c000e49dbaf18f6b17c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef1708e04237db3de2ea76f772ed87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07738a509d73f8dc66af1af009a6b60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d7c74091e16d0b5c98e04f6b58788697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106449c6208515861343ac53294824ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb77b913621e127e930a2b1c8c2aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe884a456d94aeece4f30248c50d03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bbd38e77a6d93b307af88502fc315701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23765008868ea5f8d68fa1187a7c6e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475f89962f9029eba3d37a5c8c46086703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf6f708ecbf52a7266ed93d7d2113704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0e15e7716ba5078a88e01045181f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d07c4bcd5270d085632e3b26e383706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6339560b90e4738ad24ae1392ffa59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4440a4dda25ffdecde1ebbea8faea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0279649fd22f85a02523f86a6012f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0e5774fba96757f3819d1842cbd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe07e4cde1e466c9634bceaa75a757711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eddef9c25e8d2029a67cbab5b9a21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d4905f7ec6ff77a17b7acd3b25ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae6cc8a33f82c5db59eda5fa2dc1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc10b78da1ca4cbfd97b4ec963dc22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cfc6432f9bf33340c76b71d6ac819716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035001adcb273e66342439b34dd404d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b924932b492a4cebff636304c81dacd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163dee7a1ca0d140831803132e4b320719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1d98fec83b4fa899e766649ceae0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7a99b8ad911d7cc409084e0a7def8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df31ca074cdc7752103590188d4b83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e0ad3752a14448e6355ffdcbf3577723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f6ed03bb8be9f0600f289b0efb42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152094005fabe8edda1ee75c63d40767725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b76ebb612dabb3670f8faea2f3b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e985b9153ca80345adee8622e58e24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed796fd6779de1b5834d760e235830b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6626ffe22a59460d080018447bf736729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9aac79f1829ce3b0dd79abc2e2bdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ad5d47f8e55c1b48967f7ff73605731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d26473576d1a7c6c7d0c1afd6aaa8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa961199b4886555f3c2c0ef02fe1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560938d5d11dc316909586783eb480734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca405db434c8ee4251b72b9c4cc8e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd545c47a22fc1ec47992f1215521c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b63f14f33b5d67637cef80b6a2899737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c329e4bb4144e2e9194895c79b28ee3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3e127bf7c77a305c467d8277b797739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f429999a9e2dbb36f51b42f08a4232a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a209414ce9bfc8a97c2cb774f6ccae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c40e30378f2f4f1918aa0238e7b975742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad363c07e80268d51a2083556a83f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095b7675d9c67b0333a0c95726351f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6e38e8db9bf260668f5ced054f5cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe11ed619ead9edaf3fd0dd5522b0f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749603ba7545657a2ce9e1118e858a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c0cb9ad2341542052b8954675f54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e50112ab3616f33b0d008e7f68139749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b71f76857b70eebce8cbcb57ce87f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989748b132ad70bce4300361e7d14f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a981e734641ba1685fca367bb4fa25f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd3e9acc5b7f60538882a0ef58ec1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d8f9078bef8a73bbb271260628f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f675c626a0b22d21e2b25691c45f23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95328ac699dc0cf7b7fe3eac02ab3244756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab8d06497efc103b6606f8916457ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde4d36de3f801e4e9feb198d4ec162758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c68875e946277e929ce71efe02e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5fe970924735bd9c0143fc53900c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b5f7b22a97bed0d5ba0b58b5f695d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01751ca7a2a1c621a344de6440525e2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058aa6fe81c45dd3320c88d47f0b0454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918131473ad78a0f5d0b824c1408f8c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455075a0422fc61b33f204af5b317e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8418fe43baeed4b54cd24f42f66d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072506d4caf9b15d9a314cbaad1312e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2ffab1f2e1f813a28f62b144d31d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a520e1070bc583d6b1030a4f717b77c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a536342b1254d84aa29f59cbbdc5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f4ecf475cb5fef8963f2b478ad0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c386c552950af816e1c6708da345713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d83ed47b52a2106671f664e5a4ed4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931be35986e1ddd72cbe3ae4293e3e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cf2526a2a2865e289a6d41654289a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70651c1a46c52e79466c94b4f021b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92d2990b5b33848c22d0c678f36c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb075e9e1b4771e3a42d4344b3c55e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e3dd6fcad81f269960cbbf42f0ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60402e085213c5ac1e719df2706c62f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cceb2caa5be2b7868afa3d8cbb35a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378963079f2d029f2837fe72a721459723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab76881a99550ed6feb6182b8079a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3185fe1c8df0a298de58a3255ac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00435d0bddef74c52ee4a4a63992b4ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd76ecfb73325f80966b3f814910727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fdb0ff581f5fe1e7e94e7948b319928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617678642a56576ba162d94263a714f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886f2add529c53d078f0f48cebc8ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05fefa4e099201c05cf0c8e2a10f6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b34490a4c73fc8c9d78cbd3306ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894af42df607372dd33d982ac3b62b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c35fd456c53d03da549e150cd2e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67a3114ce988d6860a143a3db358d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a01b6fafb0de67906ae9340c30f4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee66213a16e7f366e9c4628c5372d3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e94f50a0ee18c14937f39b7de176738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc1250c0cee456d3f16b78b0e5a5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d1b3250369be9bf90ca77d68522e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ba2554c8c598e84efccc6c2f508d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134e09c52888ccfeb90c416e34c90742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c676dea3374baf0dd7066a657ba1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56856ad5ca4033213e655eb11f97c3c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef4c9e39ca509242d75b00734dce945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68cc16bcb7b21c3fa7296d4bf3f1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8fbcadf551870e427ea94641aa5aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab267b2d188054f3b5bd3b7d74c09a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51287785b51dc17c995838ea3fb2adce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4f3d63c30b2262cc5ab593db79f0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb18d116838347a76fccde4d7605dc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198dab2ec4ea92cdbb3fcdb98da7e8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a7379dc969aa0e566e42114313f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667d35931be91b89ae8ac8f03993d1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1fa45ffbb72a15d5ea466a8da5b8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affe929e623fee8825faf74b23d43956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df550f107f7dd31869c75585ebba2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63f90e179b32ea1214afea5930818c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71078063aa332fcbe5cfad651f31e68d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f1717b104f0cf6201611b96371a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142c14516ecaf927c9718d4facdfb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc198e74c023f410a52a8c163f80962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4e38957974c964d5bb17fa564b9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b7121bc747830b6d7de1634744e4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7498cac1d48f0bda11bc97a749989c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7eae021e3231b358735fda49e99aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32494d5cc8b486cf35e1118726ef0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc15ed9712b31a21fe4e91d52b930b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe716f903c166c2ce3b6b9e161451c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0265d26742fcc013a28fdef6a44a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068c29deed4a3eb0f862c96217bdb4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3614f7ca0190c464583e5bff8a8ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bee9ed2ab8e0f884a7a1ad4b24bf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d147d979b95358a2602e70b2c1e654e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c050fd1c30061e0cb9e46773936eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c920431583af2513cbc0e40a1dd75276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f088dfd9da9c124ea2923b9ebdf6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e4026c19d653a7f11e46f03ab683378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d8f9af8c9a25f118569fb8f25938879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d06aee43a14ab8e315aa30f6188a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02753caf2e410f58288e72d1d7204d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaed22050f61d5f02e43fb32a3df0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134df6e2d25590636954178dfc4a2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e43bd6f3d23c44c47cdb007e71c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf0a22b0f24fcada36aa63d1a0661f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea84d168d91ae199604f8a030b1ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d3eec8ccaa9d16f259cbd81ce8a9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ae1ca5f47d1e7ad34c655b80cc4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6016da103849d8fe3cc1dda596b5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ef0432a9aa5b19ebd1de5cbfd4ac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3be4f459bd639694bf0a8bd1f8cba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5f4a8096c6ec48ebd13a3933433fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c97a5e64b14a84f1eed020d0e104b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbef8257f555d599422d820039842d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e703904c910ef9065e64383f62b15195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb43fa9cc53ad272f046d672e929e5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f050376c1e37dc8d85eb21bfc69ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a42f5d5be8e460784c4d8ce3964998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5169cec4b9812f891297427d7f13a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663ef72092390b3b67db42bc7a30ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f543fb9efe30d51e32711c23dfcb5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f70b9a15725ad6146b76a17bb798102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572730557f5ebd3ff7096da749e9873d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134d7466a211ec5af77d48885190e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb62cca357ab79fdc1278b7914919a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a88eea66f6fbde9fe2591c7898386106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7a063e4925a0118bf98a37d7deef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea6c47c1df1ace6728a3020c7e50e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990916ee4ead5976e093465ce9f7c81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24e6dd927c15de25603e7d7d0c7ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b5506f8aa2204145933b4c589df7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5f5102ddd43429da36b304939067112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0803bc96925c8f8e927fe50895cf979113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d49a9673aba20e1f1be8f1012df70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44b4338263b4fecb73a2b34eb9a3fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0aca183b511a5b7d5103c6f1c7d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c86726854fa1678608e9b4f77fe8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf548bc6ddd00c6ddcac88ed992bb03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c033b683b9e26227d1eae6abc2ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb430731f1224c89216f131b216d9f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e0c6e6b09267d83a1159f6e88232121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ab11a56f04732ae085fd3aa7f161122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8dae6c2f4c3575c93e4e4965b36ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14a40aea7da05ee0a732a5d88f3b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c7f25b89cd03989af882d2cc499f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ae150575c5cba4ad0542582f8197126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc2bf792e420959b7cc6bd8b8794dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684839079bb7ee1fbf2f012ab88f4fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be708f02555b4d1a397d8d924031a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56bf63b8135c250db408477fc1559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b47a5789433d46769c24f8554c55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3538ee1743e625c7af4e328c904760132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a6298ba13f8f95bac6c0ee29ab51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e5e3335e2b1e704e3d94ec3a3853a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f4148b7dde8f49cb1c56b4098dff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcce8a5acfa8dd7e0336b62cb633ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166fdf976f708a5c5c1c17a7a1f05b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265465c3395a47204ab7e9e2b5723ddb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39afd0badbd629bc7c5f1c27aeb95c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df272729bbdd2782146d4cb6475c5193140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181722fbfb7edad32e0f5005407ee9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc083280cc598aae847c2bf2f46866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f91c79c8610a5dedd755455ab7904143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e9af37261869bb43a790e3a3c9e4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969849483ee691b7f28bdc8f536edaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c50d39556569becf442b3ca66c43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d5c0b48ad957311ffaa642d08ef61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fefa840861465a09a9508003041a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1153964592ff06736436c3f14a733149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dc9258ae4e1d8af8d9fc37d6af99f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff77953ab5216be99675bc44fba8b8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db61bb15e601da74fd63046d8c2d8a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd64a418b5bcddf6ced6dbc8cb7dd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c37ac54f3524002b66588b1db718ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35931ccfb8bef4ac53e15f5194f010155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695841885cdf94500486dea03b5382c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f814a38d957ac88676794ebb8741157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc32b2161bad2ae7964b5665419a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440dec4640d1551200ad43cfd815cb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d52988ad9f65e4dd6dd47770cf0d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c5038f73130137a7f58a6aaa73006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee91fb63104b429c7df766c93235c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b333429a1087fc1e22fc9d497cc7fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac83f737dbc2ce5b9e6523cb14334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b84cfa484e8fd682f3973e0054e8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71cc96387109f513ceaabc7bdf2744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e84eaa3b2cd0d2087ff66048cd8b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edddd7e823a16b66167237ecc6c204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55915a27d901b9ba925aa56c5fc1e2fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec93cfd21aac959ef2d57dd82b93913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430122e9083ef2dafedfc83a6bf6258b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7cfdd78c595b1bc327eb092f8803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ee42e20627e14f06a118eeebbc03d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6aaad0fb4a31deb1a134fc5575868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617e6c75c8ff576023cc0e08dd07fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3d31e7965c4a1cbdb65e830f06b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b9ab88bf51fd9dca2e70f74bb0387177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfcd4f757e65235ac5adaa2d9f083178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b04da2b6e3db150a10f0186994e2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031de22778998a17849e2a41126c9ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805020041239c3612152156e49d4541f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0aa48061a151df40ee942bc28c1bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc850c8e376b3a62ef7c8a81bf1f21c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c1e2db95099bff3338e678d9ca1bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95202776173d861997846e1a9ca95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4fb21cc36f04cac9af3a41bee1cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497a3941b74236975ef7fd4a2a6890b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce6faa63a7d746ca3c022e84eb045188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382774c8d2db8cdf3ec7d802a818e5f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc857119357bc29e5b832f25ed565734190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cec4b0d4ee906843b01941aaf6b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a1eefbd17a58c71edb95b936786ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd231798a4854c0cc1998aa9e937893193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab586d1fc2de88ebe39f78a6e777f4d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc57ff0d452ec0610e8d805fa1ce83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d90724f07e1b0b9fc4985b86307066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48339891f09e354bd1a3000ecd155f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f4bc6d9b49e8f836d9b5fc3e355c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52bcdfa62e8a7af9af685c73f31fc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3922b9a4991778c7c5d507ecbbf05e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4d91264145b3d97062e9d2c8ca170201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31cf9805c6bb05efa525aad1e37f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d483ecc62ec8bc85e49da75186617203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907fb6a2bd8d767438a55dbeec83ea7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed34a49306b9b7e259f6da10a6de9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2786a2a15dfbcb0933d8cb976d8c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d71984cfffc73b3b27a7ce6d6f96b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d8dc753869288868ae5945b286d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478142b73b3b89c3b74e8a1522bd3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1389d1cb73595696cd6e280fd2d42c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccdae5cb52784ff3a3c7760f3e0d23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0363000534d26cd85ac1529c9457212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1cac3ae79188b52a3b299d58496c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88504251a9f40aca5fbc8512ebf686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ea2e4a692d2ceb1bbc5872013592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b978c31920d6f41c47783674ac1a33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e6881e5b7749286d730610e7dd7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b817b5f5d4d9494508e4d27850623218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7763d958e5491cca5e423fa8ee0bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff8955f5bbb68c548785e945f1a977220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d29c11cf74f676294b2e005c77414221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50882d645256673464a210c2adced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef027147dbb47678933fd49577ce8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1302e3e292d6c6a3acd659722893224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f41fbf67e6a21ca639327134f4ec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602025e5a4e6e0499149c95d094b17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82714f94af6e2b81a335494158d618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc7e65b47d96cbf3826bd63082d71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de409910bda466c1d8e121a8ba5b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad44a1e0ebee5acd8d245bf51cc74c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765c5ee88ada60b2e299fe19fb4939b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8294c7a4194ef21b0621508f4afa1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d1c9deddf0091d88103a3dd94d2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c54c5bb82944592219a0e90800f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c22f77c27e555b84d83d68bea99d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ef04dd1aca0c32fbda6611e3bc144236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6795a786a6d090da2f2def62d63112237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e6aea02b1fa0fd73d197c4d76ded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5b9d279f00bb9c971a2358e323c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546387a8927e96e055777b0807f46783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92082be4602890e40cba6f6dbeb8f929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53569220250cfa8c6c63cd2555a63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dbfc8b2a1b65327e5969222bdae54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47640d27f5e74342770f0107aa61ff6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8478348b1deb9d969e68efc5450801a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39242455f4f491d7e0983efcfd0eba36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9dd38739d49462f1a6a822a1415c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2971455adf5e51ca9e80fc2008504e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3e3b6a5b358d1414ba256b8e0cd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac451922acd4ca654a8eff4bbff13ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806066018fe81dd85ce7d9095f5ab8c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50628ff127bb4aefd2e8023ab2c4ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838137096ac5f2efd2298f354113d8be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b0d2d9d7aa386fcea2aa4104ae522254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207afbd60ebed171b9e7f279d354814255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf9e11c36870fc29b80e511271c47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb80cde7dcbb51eeeacda69a802c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915846b54b33176b7f0cf98e5ad515b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02fca5c26600f8f5754aae51772bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4a491bfdcd2c18d1490ac52388c89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f4fe72b02adcd14ebc4b6918e51d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a175933664c3a2073f5957d520a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08f67a1589970c399f869d41251c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec0bc48d0345ddceec034fabbb0e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b598c7c3c53e979b3547bc96a0ebb2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c15e090ef8e6de87cefc77f98804266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852804eb1873c8a903b458edf1aafe4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692776c24ddb32b66d217e82616329d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c6270531215cf9d7364b059733995269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc574ac6f1c85d0c3c942d871338799f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cef14660c97f6ccdfe1cb0a130b13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff96a7be7b943edad11e88a5440f1d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3672d5da9c53a3b6e812dbda6cd8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26157db0fd9b7550d97251cbed82521a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71694e55d14d1326fe9544f43b8d488275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d5bf9e22ef2973152dcdd71a3aec2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c3186dca7bc980098398330def34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8f64bbc20bc5fdd6823024902cd0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d323ff358aabb862e5cfbb47a56b9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f63f70fd2d4aef8332f940c4009c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f8a9a5187043a441539907ad63a4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab305194efe4e1d53ec090ec236f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75155092fde06b0a3e3b8e30751d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3b57eaa500ba8e56d84eb2fb4f6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08865ccb4aa0ee4e800010cee126873285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd375d84291773b82094927622eca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d570475f68cef14cfda1fd0ef012287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b42994f83fc4f34fe49e9ed78ed245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6513771f7e24e0223f31c126841a51a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a512a26e71ac7915c24706707ed1ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cff47678e839edde001045f0fdc34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd650104699cb05fc42c1fb41cf15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2193e009ac2b2918c3ff2f27eec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6558c569cd2f9262e3a3846c77f4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984dd3bb830342cbc598bf5487db2b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ebd96830c937c452c9a5c783f968296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2017add94dc08479a4b015ed9c0bd53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e84c9848d7599484059d1962ac47d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896a73d4f4677ec5397f14e05ca1ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ae6dfc3a3fde139ed9d163db8c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d062ca3126d095d2301f45e6c587f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec299a419abb0cd1ea69fad3fd3e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14926774cd2cd2ee6c6504255f14f54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25710e8c6fb4c57d029399b696a7099e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73688d0e229b2afb6a53dd7cf786f3b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dcebead500d390c8183298a5bfeb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c345a7f9af118e69bc10b520dca25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490953dcb6f610ee0703aa7de6036e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea396cb65fdb453afd076850f7c7578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c975fa3dfe9088dbf97a34a1eb4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c6c5b1b166f483e1a137a8945035c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c2b78c0bfb79fd91a313f70715cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691524532a49cfd0602cc5e48c565cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5bbc46b19e0b21bdc364bed81af49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0876728787e68bf919ea6959ace007315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189a3e3697ed80fd12e5a3c49177da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11834157bb02eed6146e694f47941a50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb2972acc8a94cb563b24253de5f01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70f70bea761e9783e470f7180db91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b67fd7753df241e4c029cdde456d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d708b369a80326e71a32fdf50cf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a4f6851a537f6e83b2fc477b5dfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc8524d5da3d04f3816edeebeea92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2cb306a931dd5a2494a5e33cf32d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2089ad87dbf00078f9e067b15a03e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b709eca0d80e1d08726286f35083c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20c31f3ab511ed5cf153c49c4a56cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b507f4934238682ebf3b25b20bd1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c688d8eb5d108c2a38e5757487e6574329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef5e37f32b3d4cde6cad5f16886374330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c32a01b9f62941d1784cce60ff201331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268341c19b4441496dcf4ea7edd251d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ee46a79926282f804aff9cb2248d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764c530d0c49bb66919517e2697b9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7938fad3785755a85ea9a18f565896335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb7c1fc6ee2232dd90079ee6a050f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ee4b084942665401bed75604d471337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513fe494ecd36f9bafd812be1530253338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfcb2949392234632753473c86545f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9507bc0d625e4c1c3d721f886572a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f4420dab3eb866ae9f38639fa75f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12db34d78bb71bcf66b10c7bce35c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bfd45a199b5413cb9f1310540b614343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f49800fc745c59652ca6594348c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c551d282f179c15e315a885b63b4ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64e24cc104273122d4c02429a8266a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e7e27be1ee430936636dc57423d88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d7f44ecde02218aaeb7f5742d5f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e083147228b6122308e18b96463c1dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7fff04981ca2ceb4ae46ac9b7e54c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5d6a90053bf8c0b100566be88582a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce018e7200fb1e1617195530aecd0ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999de7be87eeb6cbfc6731bee6382d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dddd7a1de118b625df9a299660405354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567dca360c801a50706e6d9a4d3ee2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2276598d9518cdc8d7400d957a4acd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcc676258b5d10309656ac134e87f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2d277aac3a753b956630cf247b96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3871639d28d29e348adc5913a2cb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d114b4ca5c7ad5168fab0c24eb9663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f9fdb47290c490e32946c1edc1a1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc7eedd017ac7b58b28b4b591ba8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541d655cd50790020560f340f59737b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414be27d9a7bc31971d9294b530f94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b1bbe729f69c3a07d0e3528d3380365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2ccdc7ba3f291c46d9525b631aa9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b44f94bd1b3c0f40abdd676565839a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15759d81ccf825dcea0320369569a02b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da0252cc541d4e886afe261d45a24b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935e26be857cf7c52d69bc81e65e86a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f460e2ef10cc4723428dbe0a6419371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6976a8dd06235d81fafe521849abb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d92f32cacbf172850ee80995140399373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bfbdf9511b7ea12b4688f2793848a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf5a841cac182b2ed63fc6726ec87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e476352be6425f9a7453abbcaf210a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb0c42f70fc02fe434be5ad6352fdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4e71349f4a33dc884cfa865f172a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a837de78d117c92de318d10f0c74c27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be7fccb848cf2afb9cff8a43bab63c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39222dd8876b8e5e5820d61687a2cc14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80f9ea1a70b8fcb0320fc1b818df57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcb7279481dc9453079b158e20dd57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d88dd944fb9475e3082984ece4e7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ec06f101aec775983c3c42ae616dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28906abe0a32991a2fa93353fd17b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee559906f2976d26240d47286517799387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b07a8d07ca662dc9d2332fdea4c02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b208d7b5801e0ce8caa83939394edc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00edab11ca386916a48556f48b96978390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce566ed47f0e8bcc885c616c6ac3261391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b015d2232a2c767987f89fdc6b067392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e69d4d1d809eded58bd3255234fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d37a24d0402055c2955683299bdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8656ae1dc4d3d34a0636b586777f764395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41a2fe132e0adc2dbb381f5e36759d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d363e0f82e02b8630cd0763be39c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5864461ef9be66a62acd13f914dda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e967bfb1004ae56cf37f4c38d68c1b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f177e7de8bbc3e04aa41abf18295a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867048f43a069a5a06b29157d0ac76e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf3dd96c35328cfeedda6f2988de5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34559e023e30c37b27e6e913b3785403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155553bba38ec167afd3af1dea8edd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b5e4a91857f4a32a583a29515e23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e070e0f893308aec9ca1acf07c946406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee60e1d6892cc66bf8ecb27a3d6f89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb84baa7b0ae6791d3683d7b6ff56f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96585b349ba284176e0ab6a06dab2b8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826ee8e216a89634b6a02141902f3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cebca8250978bd50e0f8dd3bee0a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369214797c97c78436fa79ffaffb1839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84216f00f62f387f3415cf368570c42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f81e5483e329f335cc1facf8f4244414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b68cd8843799546ccef9b3bedda5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf3733cba363a9c81cfb07194527e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf92cd7d9064fe9a74d2b34ace8e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a11868632924da7e9ac863b366131418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f1bc5ccfb807648ab9fbc4401d7c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef01baa7147f3a0e6fac85de4ef9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba287c2fa9a3c8d29f4678ad3ef924421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d12ca7ad21030b6bcf617c3096ea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31883a849e572f52ccc31a96501708d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95855c0f4538022da4c88ca2e31457424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3973fdb27186271344d828d0147f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cd91ac24543556158f4773bcdce25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c90aab1379a10b8b10c6a4eac0646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c6eb90c1573416ce6beaf05a5995f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fec67d4b58136b6203d914b6f4000429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf3cd9d7c2e6c45079335bf3e0978a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a6f36336d0f56061de4794bc7d05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1090f2dea37212d6549b60ff10e26b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd2ea2badbd3689e88c91900b9521433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15ac16292499fd2adb53536387114d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5535536bbbdfc23f6567b2a7226d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c975de1bf99ebbb948c8e63b4fde436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add03a1381f573c78cbd28f39e12fae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a866eee232466fff5a3ad63d56a3e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96434f4d7e53a8858b021793b762d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2509bab5be817c226e8e8c5b635f76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675982a4aeeeb094a796ad76d351d194441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7007b5ce18356952938f471b6eaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196705fc8051a2c9ddd6ba30a5d02dd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ec308f128801062077a20df2026b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09c46f36c03a902b5f93e2da327da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562ffd232ee95103aa0945b44ad6aa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f29cb502d4ea33dcd9219acd16a81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651892e89be9d816ed1df6a936b92b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe541e67080fffba2b8be8bfb7a92a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a0ffd82bd7cc274b4661863df789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9ab81358cfe8912d8b99ca7a39b36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8b0c53c2af2b4b8040c8e6abd0d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b1da9441fa452e9f063e89890695453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592bb9ca6588bd4ef9ab9f11596dda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269163c79304b68dacd8d6acb2b6c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d00d8baf271e21d4dfea503492946456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb219cebb52845e08b6876b76fcf1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15ff8adb5b347d1dcded96786357a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ae4f09f864c05b3ddc84ce2d6daa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cba7fbf42a4e44e1f0aa96e6b500c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec6d32f2ce83171273d0227e63046461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198346074298fc8e61b2e29a6182165462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ed67fa891834a65b5e0d5bc0b17e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f242260ca50827a5cc2c994a30b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2934a74d60ada09224a092b8835275465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a6791e63c59667e77553f8de0863b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809cd40a48273d13531426f2aada68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959ec303cd4954f30e4f4a66d9fd4d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cc81077f320ab364169ce23c8d14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6162281e8b59f7c91cbceae1ef69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f084ead5d582091a36e0fa1bb1994471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3befbe4d445b3a699ff07093f27d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce35638c46ebc5045ee900f613f881473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980abad396668b54a092b3b7e1cd628474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce185237f6e4adb1773b76976a5b59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557d088d37ec9f2f2e955d5ea6fbaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb0d127b4c14feb95670b9bfc262f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb2491efadf49f28a29064af31960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af581fb4e3fdd3b80d4780b2c319c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc12dce5bef05688dccfa972147441480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cd89a58407e6a8e87b72a0d3781e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bbcc064722bdb9a51db8261a74db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4e944b3b5aaa53728ad706d3c6334483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e034a1bbe96f02343a8663a3a626e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a4172446b8eb98a33db652562707485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6a1615cf1b2389a33a9b69f93b18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4be75c5b38bc6d133ad3d1ccfd724487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dbe6f7f45b1b0a55f73e5b92ad571488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe766c5dde494a608892fbd1db2fc73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50179dc92c35cc7c53681b5d3d72af79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42b2af9a583f11f54d56d904f5885e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f13a67f0d46520e4190d16179bf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c76542a05faefff89ab685ddf29884493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e141863039ecf1a42699c106d0be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a9faece4dc26c3086a9862c40cab2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba22a9ebad5ce461e46edcace00328d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eccdca3803e89095fb69415140df2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477a89398e74749785f48a639bddfd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4083f5e8db64fc8192e1c65161eda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da99ad2d0cd1e47e1d81a8c62fef9ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a3ebf13094bfbff63d27ca6deae14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471163600de2f286cab0ac78bb24b360502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87043b69bb28bc8e6736203436ee2e4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c626389cc80623be7527a5e805c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb0683c2cd8bff28b18696f49567f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f6b52e0a028a69a7b2f9170908bc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841dc061f9a7b4161a45e6edf3aecca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc1695e76a54b76bebfdcc4a3f6a26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e5e56212d627686e5080f004cb121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fed393c588e624c852a4a3fc44aa0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861eaa3bb5b822eefdf5df90a08b9f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d4d9acba208fa06c28b5bdf9a54e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da5805992325f0d99b4d9cb708cfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c26eccd8f8d8e92c5913d82473ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8630a8d82394b06567a8ae4ec2756515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dae310d533274782fc72f74350dcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bf2315ea9578bd74b95da474630b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ccb02353e9850d6646565ee34de63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4367e0f3102495873b29f3250181519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932e23b2aa5066cd5c5af596aa7d68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ebd9df9d2b4a428dd7754367e3493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b19b60969d02b487f56f8c1735c43b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d4d6268a56577104be15107d1d342523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fae6628ecdf6b8e4d7a7759476fe4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fefe24b3694e7129e5992b17fceb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac316509fc86c233c78d185e4188cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff73d03b33fb46cfff0390b3d7862527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5caa6ce2dfb5e7252492493a79cb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13830cf0f8d8963bfd668042e0be24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b86ec126b4074535da2581b7011c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d0e46b6fe37c96e08879929c1cb71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b041071f4c21ea308a9be277451ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca2b3530e1e5a700764fb9534d4c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25649280b6f09abc5f03c4b03fe469534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d241eb24e8fbe41803d8485bd40206535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa511afb4d0580f544d65b0ba61149d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5956f23b71be207a0f1655e8e20e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d40249cc7db3591d188b32642067538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4531378b148f2a8f6e9cedb63c7429c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dcc4683cce250f594cae12c6075e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64806c22e224da69db899ab03f2538d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f13b06ed2af3f975805a8cde21990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf538deff69c3d0d6cf6d62a1dc96f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d369979d145a178581f4d29e618350a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de280416adfee040a05b9106953a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feeddc016447a7778e8c082f63b8ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756935e47ea6ac4a64bff856690db79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d946491e67969ac8262eebf2214546548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e1fa811212bd2c2d3cf9fef196d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd92c9a5ba0d29fdc16eec0de7a49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca6ae315faa23f0b57e84d6e78023f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa853d46224e5edffa1e09fe4d0cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc7f41dfb774fbb01850868d8f501553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c020f5b9f15ef0c2da0511614a4dceb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7263c9b08af06176cb7b71c493e1477555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88837c2a628eda8e95ea93d43605717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c9c622c69d7766edd46743b8326e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff1056224daae1508af870b075a9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e340f5618426b4dd431c7533b469a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd430833d1c133fe1a568fea2cfb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac2dcea123df5cadf2f207f1e7e20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b94ec833e5fbccdc89962d668d62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70133119559da57bc614deef2b541d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883dee92e6212a2f47c4c64d0982e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243275237a8e21cc2d61a7878351f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a795783750fe3f6ffecfb3bd9541566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d19bd5177088bb5a7fb86921d9a89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41591e4f4c2535c76b7fc97705d8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d32fe4de21b7224a61e97349a97ccd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c656093e7baaddbf9e290b7f920fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6ac46156b1a68b49316aff73e7811571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e6ba07d0e05bd72db2bb088f33a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecad7350984fa355d1b3c210485c0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572c94776d31f7b34d4c95cd81c721574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c073db09079cc6e274d020dd5403df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810cd4b1b77c0620ec166ffa66db1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdb46c124ce18c672e8e4dea2a35d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836916368de16cc0364350b7c4cbb721578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413c19b8b0c7be655b408654da7f295579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ba08ff354f1bb1ab49429f8929cdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1193f272aff7bf19447c4e2a0ebd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d32d44a67c629d3e792cf9d8984e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9781b45d0b0237765f7bad46d316583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8036b1b2ba79c7437d0eaa55978b46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c4c60e19d4d073744d8ee55b003d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863d1563b7a62a9af1ca1e4a7d3c55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f70555370cd36cd8d15d8136cf22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a35396e2e28eaaf4befa5828372c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c43cd5c53b6adf684fb6017134c90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d7a8879243c87977eda6466b7207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fd5fa255c447afaf1289060ac7a91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0076f6d190d2203dd0eba703d77f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84370459134e8c5dde4d3232044ae77c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea96707e931f75bc4d2fd076efecb97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8e4c6a31a930ed8ee46c61f2cd06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a830981d81308941a51aceebd1e47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db529a51edb24237d4353e7552617597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0059c43199332b4dad671a58c48562598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3aadd25d8d106bc2cf4d22bf020a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d457a9c78d0a1e19b0f5ae1abab704600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b0b732296b3e25d65eff64b5186bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1746627eb414c63e94cd5f0ba72b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cd53c8e09c2042392f6c3f0f6195603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e9a3384ae4bcdf321d995ab5b1f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaa6f5620342737a71b1e0c7b6fec9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d2c1d5a78c9fa2ffefd33797408c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a789a4c8f0ab8bbaa17a46d62c7038607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e88f1572c945ea71edfb036fcf09a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717ec71da7c631a4c675e8650ff555609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002732a449e0a9394f88833f6cccd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e95c0e7bcb8cd54c311b2251255b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e4a81a5e4edb4209f4510b869373612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa1a58497fe51818942a33e3c1049a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e349bae88a69ccfca43addc5fab24a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaddb773de326d268430566ba5b627615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18c48654ef455d99f23b5a550ee1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073c4dceafd97bcd13898d8c0cea41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b7267afc2d51ce33220c0f8b4c5a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a5a9712ce23a25e144fc351d4dd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6e02cbad5ad402dbec7fdecbb7b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b106132f7a5efd44ea95f59d34324621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e968d649103e4a82e30433ed4b80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d72a5bc0cf60fc37e70ab61baa3ecf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7823721f637894b044e6cb32c14301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b870f443a089fe72bca1eb807e0c15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98454210afd1fcb2edee9f9d5f674b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3878d035dbec975503993df96bc398627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847c5308b4587cb9ba1e48b04fd7bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f21d88b9eabbf825b723bc2bf16e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12488e09dd4f310c8f69edc37273bc24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c48b17404ea235f0102945d176b97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19550e067059ce09aa4c188c857a6752632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbafc209b0df699e59ab5668e9e323633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d6a3bb70751297e237bd9bcef197f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45363ac50ab2980c4181a5fc3b9343ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e27a8d2a87c04acba60b4371941214636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635a9af7ef158ae0183273bcdc774f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d46d60989bd487280d1df92d21548638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d5cfd98b817c379cd152d273bcdca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ba610ee86850e4b38906facd98db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0f5b8bd3a3736fd389312189f82e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b20b88150bde5c8f6d1e1b206548c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c1f89e371c10cc1374099147140b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1ed6136e9b21c77ae4c4239118b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d0974b7a95110c7721de610aa72ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4973e216a2a10f8a492062c8d80b951646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255b6cd9e3821b72664c792016ac6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb42799748bc57a0c6b50e299dcbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443258c38e32edf2a37e6d888f239e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7505c3fbb071051ebed7a7087e9950650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dabd0aefa099f698f96e89a4a6beb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061167acb418c36427f0ac675df5a4e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe3e9fd86fe5a9bb8c0876617f3a6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1ba8cfb541eb4aa5dd9f54fe234b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962bb11ba4c1a0004279646613891d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbb65e3afe810e99e101bae0bff60d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d3ce584c172b6892e626c2b50800a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580c73147b262f79d061b7a2190043658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecfec13ad17b033ed06af7c1be7373659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155e0f53d4a53d6a9327233488fb5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68640aa6a216f3d5a932ec648735247b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea35b51f45d1b4f83f701ae51b04151662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a9f5dc07130efa29abc4e00537f2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181601cb1b8bd6fb7264e6b0bada80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79ccc7b5ffea786246ec9d5b54d38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78597ec4769b35988306045cb0fd7942666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8de30512d8dd447e810ee1257e6d2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc2b60d02d6d6451b16dd0d7f86045668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703be337a0a03a732653bd2af705dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad397b1aa9ef76d7d578470bc502b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b0ae2a6ac783f40c3883001fa8fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2ea7d7f0b10cbc36b1b827be90c15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a473ab878a867c252710f41e40174673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463870f38f870abc7ecffe3497aff3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25adf987030fe2ff9b61e00b15be436675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d6fd40506f04a994b928c28161a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e629d27104a3101ba98d4fcaa9ad47b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f4ed39eb9c69c63c89d914b91178678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270f8b2d0ff083b3e9300a35fa271ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e3f34979ff34e11b09da7220ee97d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d81d9a0cf568f6d6611db55343b85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ceb1c6c2644dd2dc20c74340f137e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d46bfc5bc23a864815f83e4e5ee43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b24f280dde6346667ca10bf7d547c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e6433044ba61bff11edb70db9f0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfd08685de372ad047448a97ae74e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34bd67bcfb1a8576d7687296a7bd0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f4706a698fea4fd916c30f6cc4e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13286513e00598984be4e3c26fa38e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c9356b9dde9fcf8b0f1bc975377e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df5a36590928a7ef74d129678dae62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36757a5a38dd23d4c488f0df43a1c64c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f72e9b8f23d5bd5dc4178eb25186a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e113bd03e387b73dc23c329005b35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315b3b33aa79ef465d10f661fdc3fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f24135488cbe5c7abf876827179217696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c8cc8d1c6a87fae659e5d0ba84ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50acdb0331be49df9ff01d4d84701a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b3e6ec5b7ba0ab9a93e429302383699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a781b49a2694103c537194925d288700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa88653cc2b9be0078c460f2285960701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d733d1f7bc49a48332c781c5d5eca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f43f10d525cbd58a5726737d520c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b42c6ba8dd4b7defe43fca196f65ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c81615c397e52216c2aeae11b2dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e6dbbd1f6582854e502fd5ccdeb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f21fe41a8f87fec13c49f55479298707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215aa66d0bafa4b5dd24a87739c530c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee524bcafe71f0c30e571d63dcbc15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83ffaf7c4a8eba13d0cba8b93c14d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18621d5fdac9092699c26fd8fa25b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb483868d8cdb37352089d6f3af46c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab12a8494e5112edb98c0b67ff3ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0e690e27590a47cb83046278b9a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac41672bd85abc4746bc955a2f89c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e0142e33096539a74746af8e5026716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614171f1bac88af6e0eb72f2ee4ff6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f2b23ecd41784a9f219c82c14fc8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715896d674152f888f60ff96aad7585719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcd28db9330ddb07ef95d21c93b80d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db00a23956f633421ef1652d6f3b1f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065778635afefff16eded2069a55a8a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15ddedd45857f5448f52b203f9530723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095643162e10a87eea66adafbf32756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b36b3d2cd5df53b13e9783a10666b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4220f6ee8e5f82dfa0f73b3e224f936726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c804c75e267feb6fff7ff49972c48b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22fb66c15c1a9eaaaf107a870e1b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf37c6769af3bc22af0b753c9867bda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb4f809bca06fcd441e3dd77a637a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e85f6d470bbbb4f8e89da1af6d7bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4cc5cd25c23f7d30de622142498c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517b0c5a155bd77d75af97226e1969733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6f152e09fe24b55959f4de327bba1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c607642cb6df720c8b6d623b1511983735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b39ace6d3495451dc5c68377703547736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76e9ebc140ca7be8249a9dba07e7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da0d426bc39af5b04ed3f3a8611e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707e50c8acf93c876b8e9925033d54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb2a3ca860f738d0d7bcb502a5e86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f2150cbdc41396e9d921ecd714613741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192eaa5f06cbfc8c24b7313455a58b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6450e700c4f73d61e5d87cfa7c59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da2623e48a86fb630e099a3262e26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e14e99b68235bd2ae82b4d6285d056745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8f4039cd07085d7eda4d1bb4d6db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81532bf2230f64c4370102b247d9a812747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b29250f04333fada3ba7a9343aa29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682facacab86124f93f6a26f332bc52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571520083482fe19f767fcf52a6ba19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd6fd7a31b026c89ba49658f30ca97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61423de919c429e816d8dd6a29938a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774af8ab6ea0eac77d71470f8546ccf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969027c08181c9d1a67544a072abd4bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e956c5dfdfdf17e1479407317ea824755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091fa036786c43fe4e7ecffe87e3f1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c241a7accc8d768048465e736bde1f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733b60a99e1d06563fc74b124f02b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b3ae9cc42d7713cc73e2f0b5508eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>