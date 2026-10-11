--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cc8b43147ef03579a3ff878aec86a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e244460bdaafa8f44e1b178618086e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007bff7f115e00939cb6139ecda56b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861dd6f0e03b51dc3864a0fbab8542a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b6b8e7be18d0194a5822fcc078505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc7fcdd5ca056afd3b7af3d43e5b0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ff88d64f9932091075a178c8831837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a3697c52f06f32add104151ed35c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91de69926ee0a93f0b8d1cc21f3640b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429441a8dd5060f6d5cc7c51049f4c0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b017c0d320d16ec1517bc59b4cd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156a69a3988bf63229603eea889e38e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d668719243c7c8b60d8bc9fd01fc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d7c55c9451e98e09613ae6b63695314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e1475aef8ab3fe2377c5420c68dc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fcd19b0df84a80cb784ed5b0a336016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7798d213a695f8689dd1d66a14c7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b39f6705cdd6e4bfb59d3104f12218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806cb340cf7cb162bce5a94aecd69f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db44f1bfadf974ea4492406d7ff2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db727268f30436432949c219ef33c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d9b0aa346ad2dd7b88b7db8d682d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76bf3a3e9679c827f203401e546db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f3a022fad6912e6244860d37fe4d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2ac2fc824cfa1ab8dac16256bb1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6563453555340fdf4ea8c64a5466226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eab0cae8509083a001bb912f3981a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49525ef18cbad0e6a921fbc6a3dea128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aa3821d99075f216af94a5e177a3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858501da7b6239df8b502be2de2d53130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93889d6d2ec93e7f045741d908439e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31549f43a07e0610d3f94320ded12632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ef39e289e9b77f0aab8ae8d5a85a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf542414a725ee164b0102a6e8a3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69be6f5180bc5ed85f188f7d38715a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff0ff9a27be1306a50226ae9090ab336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c640f625400810b7525e7df94265237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e739258ffa0053b19c22957ca2b3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243deecf9ca3f40d4307bd2d9a6735a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c2c9303469a49c7a684131ffc74840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8699280b4617e816cc10b1eaa97e7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f764d8b34702f47ad83cd49ad63742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4164f996c846258164511102c0b6f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ba82ae7dc5dd1a035f6bd658e3cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6f6bb8318b4a03453df0b90cd6e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c7f0dc3512bfb3b6302787f4e46946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f91ea0761fd7d5c6cbf07c7c8f8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1baaa552014094f14c48917b5aacf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abb4c8a3a12b9308933a6dddc3904a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9999f036e6eaf64f5aebe586bd79050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730528b29f1fce8b3064bc7fc71e2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d2bde5b88a5783cfd4e22bae77ddd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eedd8fdf689cab68ac803efd4dfec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7597923b6f2f9fbd03dc02c91fb524554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a50888f77cc588228296eca753cf5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05551a269c0df8573ca3d5ccf2c2389256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026b929368652092623259a1d225a9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728adbb0d949a7fd20ec3efbda2919d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853703780bdea1feb17955ebbef0ef959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05109d2caab07dd66800f20b68b1f99c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e55d6b22ce9d3c8598b3c0a3adf2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8341410a508e6ef5e5b726cdfed22162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eaae6df6764e9a70367f01a6aa72363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe3f974b3bb0419b3373d3d1c902d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c803d1c0c05e445ab731f87f6a0c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d70f887d3bcb286fd5ca62f738b3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357c68e69bf17b084d883d1105be1f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669aca5cc723f3738448f3ddbc23e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaff39fcc4e948a26e5b4f930522e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa14e5a7660336252190e36423f80770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba1fb27edea8296344a7fe692124871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0b49f744006d46d2a929266f7dee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0d12a94eb45698d2bc08beb26c9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca7fd82f6f8a3950a544db0162f7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe310db7641669577cb0a102c3f8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45e8a9cea6a402005bf0d5df450ec576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f672bb4f76fc52729d7d77e8c4770b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539f8109db7c15a4aaa5efc2cdc5a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f1978db8cb8c9fb69cb85291d006f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7b5bd7c32746687d4a81c984ae2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f188d96209292454f5684a3aa8e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8a00b2296bacf16b423d53b679e1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41756b8c7860299dffe951b11dce8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dbfb7ca2935408f83ff309edd660284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f85ad7b5c5efefb5530910c2718a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c57d9e7afab5cfc03537b99b9cff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9b24d2e1ace442069baa55754b4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e3777be69adf03ade76554239969788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1ef99b43799345678213200e9374389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a96879421e251fe70be8556f7e89490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad4ab7d18e55ee9bc119fbc9316c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e6bd0023173080062f2c8e2850a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d003c83915ecf6b0502770b4c3c0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b1d5d655971cf1d66c9bac94976094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93926f8374b1ce8645d87a1e2f33de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a2142a8f8e9dcadd9931b0fc3e4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48ffb787991dbac7ce7a7d8afee63897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96813c7dad6f42c0890ef18c28b557e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6bbe10d4f129feb699c86882053e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be8cf5ea396f9dad1ce38f6aaf9c57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca04d403ae245b1f879ec76b27155f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f843fa6d1f33641945e497d5d830102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b145c2f325faf01eb414642276d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e4034dd5e7e501e6304e928ca164104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1743337aa13fc1788d31e27f3fc1457105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfec20ae7be147ecc145dd92802dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712e505953ecf58e01f6519e7630f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0dc9dd8bd8d0b7aeffc844a498cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124de8c97f4ef7c86452b6f69a2d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074dd5ae2a0e5e439da9935c19435d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a21fa8c7979d8d32cfbf3af39207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5b7b51399b0873c624af4c111736a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e4c2bdeec6cc5b88e480dc63d770113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b26d2e13df2135d5baac543c5cb15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a8b336f083cbfa052dbee202d9ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d060aa1105a3a757f822b9fa044e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83827351f26c7a512467d58d24809b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c95bcb2dc504f186792195f0762340118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965f827aa4814a43cea0e31e3bc7a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae6ebf99c3106f087f13e27967989120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5a36842b3c8d425d15d3bd18bc29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbca1e1b505cb488cc7f2e16770342122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8fb93a0d2cf84b77735bbcbfde3b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12222ca9d3b7b155c6289432f4eb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35362e3c9ec42ed8c2bc610e974dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ef3d9c71cf911a1cbc783ef40d70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9204a3cf9cba6a6f585cd7bad63672127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8e442dc494fb904d6c5d5b1ff7613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada7c3636de14c50ef5e29e26cffc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db21ff77816d1705134e34e694e83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe61907811c198d252cca164f4e8d14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb479ffaa757450c1d99071b6624f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56546f32a9dcfc2441e7a05e6357e031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c5896b1b115122257fea48024a7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68c849f0745a037e8b60081393f4ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300c5f54889df76915c780af8f20fde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8d36e6a3b4196f5123d256b0efbeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a935ffba424b357bb4b220299697c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c8f89580626164335c0fa57fe7ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f3fae67ed8a7da1326c2124e2081140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad366cab529bdac76c575de8f922ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2604ec025c71f369f20315bc4e34a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc4bfe290031f11f818c3ffecfe60a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6a46a4d44cb96cc301f6d5ab38e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0310a3c23c07de0c2659cabeb15d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd899711e1887706b303e629c3fe917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3b01ab047b8c73a55ccad25bb66a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af94859befa9b123de11a187a5e4608148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a9e3b3d68554c1bd023037c960780149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc32639419d3e6b3f4dd2b719240ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fc84798988789a655c519e80da196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea9472d68cb6a6a18724ce007098c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce48d5045554c308323c647270122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1202db7b6f0db8eb111e16f937b51d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578f5d0549dd5ab00ce67e3849df23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680acefb64e5097373bdcbe9553a4034156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4dd055eb98ff2867ca4493542ee4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e6601b7138571499d51e6a749449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec922dbf59b02cfd2f6cfc48fea6f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead1ac4bccf6a31a79db4f6e199d1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b639344bf953be13b64e391970ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75328c50a83f83c6bb7613ff1eb36e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1848a0b539886db5dc5f4fe931964163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b051974a9c13d41db3cdac003faa7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6428f23e2d4463f7a13cb41d83842165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af7b7f5e6d976fddd54a573205c46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621cd11a94e02256d797ff3810d7685167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c320127a8d01a95a3eace85b94054168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f9abc769514e57ac2c80a0cba6f3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a24fc4baef400a142e1c50a8aee11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea312ddac334e62e462f3105ccf89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a985f41bf588fe9b15f3cedc203361172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e211687cde714e436fdaa8eddc47c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3413e22347ab8872c95e6adbd0cea2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f668410eb115dbd1e589f9d8a33a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf4b7437903622f7d064cee3281654176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d991d9c66542c5b9d3750dbb9652177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d56134338809c73334541dba95dd43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8644aaa0915edefc66ec42f102860179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582660403e109536f8a273bf25c4a989180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba439e3e927b8610a520bc13c1ed6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489fab7d700f9b1f64967478d21e4ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ebb77261e90b66434f86d7883cbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfe8a19eaf49ea5f6b6168fcc8f1a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f40890240e1bb7370678cb0047c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282aec21466a4ee164c27e5c0a809b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662836a206cd6f761fd8bbfb38ecf6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da279b08306e54a74354fa7d3d8bfdae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c048e71728b5be8b84b24db71488af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cab4dc38bc08f2b3dc51c0b50d9b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b13392cbb021184575c5bccfe4aeed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e087306cb035fdf6433bd114b428192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240607581f2ff295cc89edfa10037479193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb61bb23506136888c03afc8a5acd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860845b13cdcd7f8894fcea3989d638195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd2ff4cd959514dc5c56f25e29bb10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c28b4669f553ff65eecfd33cabdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080cbfac7de71bb1a7d5ee3e490e140198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3efda7df0e1ab08c6ff9fc8087c17d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be110ebaa895130aca4180ac9bdfcf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45ffe328ea8b655a360a5cf89c8e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14773e67af39a8a0a00fff7fe2cc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb29b36a8c817d3b5a3c801d87cfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f06ee9253e69271370672ac723a78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aafa3b768cc644d218735eeb83fb07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfbb29014499949d60a208c59230d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe087615aa659332045cd599eb82eb22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90596cdb372d99a9949e60dcfc99c86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdb20a1ede26c8a9298c558574d03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afad8ca2633db83424e281d54e444fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326e99761c99b2e7471bc61f506b72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43631ff962740a7d6607a22b1a4ff3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa97fd29c60c932d9d4e4074aad58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694de6323e9ceddb4a6144e980b2e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c047ceb48a385a2e8ac264e4447c32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20235f136ed94a40fbbc6d2d591de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371c38a5fcbecd906daf3b23eecfb31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31113cc303ee2989eed6036e2d043843218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b2bd3664d6860cdace29b3f543b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e11fc3890a183536f989c906b290220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99809d4be7ba1a6de5f3d7cdd51e1c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c7b66829bf344ca6106169cbb895222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac583525009317c239f8a5b28ef5bc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb15bf5d99d1c1341d458b21f5f03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9962ddbd58c488e895e94eaa6fdff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3c3ad2824d0ddef898a1382005b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3c333c738b0fa4e9180b6bfc2f005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5826ecec2b23d56b63e9a7a3310c21d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bbbe24fa96dafec3ebbb9df76321d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329585a0c02c6a06f829d9507aa17dbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa99a49a24821e10ca3f700a2ab253d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ef25acf8024ed16bcffff70b909a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ce2a06657473cf820012b2e8c48e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f214e41575e336bd73247ae3505715234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9593b1245ec69cbc4981deee1e70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93228115596197091d1781b78d3ee644236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce1dcf2331f03e193794a35ba1fd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b133f19bd24eac33cc0404c34455df9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c2d5553da93c0636aaa214887e98a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4cbddfe79fc2994c2ae5770dd136240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29af2dd13050f85624a45aeb433f72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc6833d19bee06fc9c4717ab54976a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77a0e2be2836bb89275362d1c8c7c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e758632b9e5e504464b0796e646cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf62c64a67fe803e22652ff755a8c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201bccb753fb0bf134dfd1eada92a04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f10920fe273fa958df2d5d7f7758247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41488a45068edd1793e3ff07fa1805248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990cbc8761efb88115fe1968f27dd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc85bf02a1569065d3a2c83bf0dbe23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39064aca642cc215c008b62e62cb500d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada8048eb0aeab99e40061c2aa200e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e21d62cb0cd456e217669bb039fc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec731a05d65b5296fd5abc174580d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc6f300c81114611d4e5967ffbdfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986c11091c25564e4a19ecd7d0fc0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdfcf5a23c4bbaf3d4d7fddea4eb8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cb67cbf606e66172751b6e65e997258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43f64de4ab904a2128a9d4b6a56afc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e85041579f33879cb47b8db24622d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13225b84e1797e072d1262c810e47d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30773392715a479cc3cb5eabdb945e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e2f55ed64aed09be3adf10917ee53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a84e11a13eaf7b576d6c7aef3a90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008859a62b40749ab1b7be5fd85a6fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0784e2f76d9c2ef25a53760a5233d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854acb5d3d161906ea39ab91062916267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de208cdae4731dad92275d84db5a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e3a9795f2aa09002ce855ade95e99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43a605e5f5fb8691d8c554d48324a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f479a6d562489e23a0247331074481271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6bdf5f95d56a90827ca85cec67a25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc5fe7c503b9293e92ac3a5bd2714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a8af55511cbdcc7945955148c3b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fadd935e1bce1541ce86d102a21188275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202796cf46a9a6430400d6dfce6b6b2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbee34b5a2fcb2860504fb2f5c085f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561bb4fc4511133913836cba43a1653278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d893645d81df44d7e3d9d31d2625b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d065f631a476144194a46b8047a9bee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478edaa27e59312ab766ab8d391d7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f36b80c30cf96ff8b113e7a36e0d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cac9ac093a6ac9bba94bf33b918e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93ec260644692d364d70927711328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2524485f3646359109e9edea3948e43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcda75b335bf8a104bccdf00135d8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c13338df25b337c9e63fa0ea238c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485bb83849342a9be6696dfc56980c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3a224e8f4e2052bac4e8c7226bc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb5ac8614221f45b85b6da2a0c75f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b881c8cbcab323b606b13fa7742b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77058eeaf768e57c55149014df980130292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9bf6e64922524521f76c9a4a7f946293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2150be9635c26676258b05a05b12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d713f86239897ebc3c596638167a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f2a52b7da476a142d7d03be8ece0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b9a58fb523ddd06f595242b8b2335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3425618e5df5f96297569dfa4e7f33f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b62637fa556f06a62b6d9bc9f3374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad79234190cdef374c33dbc3cfdf2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f186bf5bf52a00a34cad88ebed9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc53583c1f4b26f5bf6bef0d21238b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a998cdcb6b714404f990ebb2f1837a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079bce8bb1c62e4849ff9c1bf93a8ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1fa763af75b6568fb555e8cb771ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64471c4093967b23da3e2a952bb43930306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c0eaa7929cd4ec1adfa575274f46c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6d8e80314f0a47c1bed4368086fe8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde659db5566cdaf24f2c2c920a76c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26a29d32ea0ff5e44e0759c767ebe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c92acf9fa9f27f52b1aabd1e57ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3659a0648470e081822305ccb8ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f0a43a3e9e9aa42697330066350be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59021a1f38846eb5866a6e36b1dc2e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecfe87b071fc0d494cf4dd25fa2fbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045d7d22f6f94fa126077d6acddc65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07965968d31902f93ccebd409dbc375317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaacd3be269c84c96b9df536778b59e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0515bfef72faa309f574466e49d85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e367147df9c20f40ef4e6b71d12017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3253f104d2542357d2b156cece3219321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20787cc3fd38f3582d019bfdb92478322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abae91f598fe52b844b4ba69569707323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d51b0e00c620fa88d61c4f315ea16c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecceb3952779c51fc2ab6c6b5935100325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd053e1d1d54d9083150d7cae4d78345326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06884cb090c5c9623964053419b2f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257535a190c8a9148d51e6743cc4d03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32824ab4d7bf80bc4fee92a1608d1ac0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8386b15ba2b0ddfa79f3efc4a540c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95cba4e8c76d926572ef862fb91a3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421fa800e72b82fb0124280afee3a1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181dc28e38a4316807b7f683a2a917f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0849fd2d65873885539f75cec63d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9eb8764a3f35fa4e087560d46797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828603c1f7cc2cfa836ce239dd86fdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f330beb508c75002705741fdbdef9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4745552d5075072ab55f39103325338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023edd77d3447c6e0cc7aa4f9c091e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16c7d642bc09fa41a75201ea295253340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7720b8d2eefd46ab52519537cc6f9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a50e2cec2c6e017237de43bed1be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e190f45dbb1a4c354397d09f637c5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60fc751beece58b7d7ce095b1a20cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5235c54021d4d57e1cd1ecdd05ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94af76d174f429776105a5eb170181346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b1ad933714b21eb4a73e0572dadd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607358e4b09547c1a86283a176e3fbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184861d1d1014ab099429b02c572f2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9217a6628aefb432d89bb2b6c5896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac260bfe51fbd333aa3521c16f8632b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9c212c04800794ea783a872d619e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dc63535e3dd64c5fb11329e5e4280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a222e2e4c574947d58db1e2f4f055354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e211d761355221d279512361e704355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2362ef9cb40ebf743bd8d48a9078356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b115c53ef3d87faf98b597287b291357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de42f560fd38bf062fec5a0146ea972358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3387b5eca284e650da5b08b1bb8de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c008a20521f95555ab2789ae332d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe694b1b5115587775a54e24c2f01b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188a5ae1db068c79a47f3dd856de14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf076ee9abacc0b1356f37d6407ca71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8ff1282ead85b65c0a0b51614557364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ba3acd50e4315c6ca5a50f4a6afb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf2dc47ccad7ac25798c3be64f293366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb19a802eff7dc8965d5ebb9b48053367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9d20f15977371d0cb6411d251826368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdae431cab93d725c97b8c59d089ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c96793f666beed2e3edb1515e3adda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477e8ad0560ae3542e09762de60553371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a69ba82cc1c1d11a687b1638cb13b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc229218f0a25f045f79684f06cddf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994a74c4ef25224fb2034557962afe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116b907a3fc187f72b0d70dbccbaeb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afed82d6125b6d297a89cbf6113c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd43125c75cff2c8ad8caa3a93248377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911918e0537ec2bf9da59401e227ffbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7a611630891dc3682c65eae162d8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc1a84424d87f71ed2fa3cdef520c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197ff08e085009a7022e9ef010bfbbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210427dfc3dfdf6d4ad456b24ae7d924382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989cd28333f4c802ec71b0f656a9fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a4e923e475b17ac9b1dee685ac12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09689e27e1faa2af282b8c46ad8e13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4526fe688d652a80e98d71476a437386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deaaf79ba1a5b7934bfab47e22e252387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c415856fdd7aafca2f31d39667f73c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83f17abb54042d558db3d130c1ddc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadea81266c478bed424c04b312d62f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece32343062c243e9740acdef7a98b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e7a0f3f60d8eaa2e910bdab6de8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc23178ce4bc835a9efb63f7e76c3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ff00bbbb7d76533e23434c4fecde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd7d5e80785b5a9a147d191f78e49b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f969bf48c7548c5d4e0ce6bd9579d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25063fd1dafd61e2900b6ed1e139a09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0056ca386c51e1eea4e97481b1b6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd152cccd2ae4d69fd3b21c5d616960399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709999a73bbbb9c17155a7ca6393193f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb23d9b5f9c5f8fcbfefb22efef0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29356978f942a943ef0aadb6bf7b4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed339df0145e98b39eb4937c7c83c2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d2acf1986511dd9d86006f8c8bc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de449aa974a931936d0d690e0e910a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2ce3719c9518843c339a78389d6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545585e2af601ea974c96412b212239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca8457e5128663ddc1e830b2f8f39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5146f8e6b47aaa35049830171acae5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670921e99beee5d2b2fcfd0aa3e41f2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8319c18e0d22ecdcbb6d2d9934f431411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e99cc91e1c7ec5941e948fb02699412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61355d9cbacda4f3dfca81e7cfac49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175f3722e760a04d11fb218f01813d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d82d31d9072e4db2991aa9ae94b38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545192f38fe588a7b76109d1cdba459c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ababd1608a2fce3dc3c9160738f425b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400fd186a2bc10f53c9e000218475c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e9858f429357f5a64d77dba775754419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de469092813012a4e4ec5baf2ec3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82729873aa15dd35bbacc6ecbb045421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c3f1acbad243d1145f7bf4ecba77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38cd6ea65b74e1dd847ee8317d1349423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f99102fc1efa8bb8b91f5f2a674b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419be8aea8fcd7268d43c01478382a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d54598d2b980e5eb02057ae01800426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328febb943c85e8a88ae865859e1907427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae792f0d64fbdb8def47d62ebe675e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2753d66ca09047805559bb233b66dbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc1c41df8cfce159d58fb8e495ed3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42ba848cc594d08a6fbca6e01e2fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafadf75b8667cdfd99017281aad462432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20beca83240e217d1f932ace14c630433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617db102714ce4da2596f194787621c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea376ab8651cedab40351cccdab94c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e177df01513184ce1f24ee3472cc6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d93a82d854ec2268453afe879ad34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef56ce4b1249116e74bfb975080e267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f8ee8b5f3bf2387b5db3c45849d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424a1ad03ed186cd1fb138cc5fac1e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301587936f8b65f7cf237be3734d046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70001d57a930561d7108bb57f90cfc35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae3a44fa7f56f8c4a3e2e8500c88ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a96d3f3db8151ec7a8091a32b799444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526e070e3482491481ec2f5165e71f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2975a462cbbe5e456120f35cfb5569446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57e63111dac27b1f12ed143bace43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84fb19ecd6f3c0c89a2b59df410397448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba57b9af3461672f7142d3e535d27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bdb3d7c71683ecd32774d7101071b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026931651222f65e5f0e4241715806451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b7e1e02c8ffdeeeb9b3e7e6d97b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758df44a37fe83d24efe75321562a09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b685378ebd074052738d002f4f58d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f9da4c126d75edb23aa6af250db7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbedf3f486388b3066f815fa830bea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f71fbbe020f68698da780fa4700b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eebe3dcfcc6c703c60fcfc186c6891458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55642a7e3b0eb925ab8256392b36b40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f08b6bf6d48d0ff9a7ad8348fa3f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81f68c5dc41ac57f7832ce7b1eb5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5e13ad31624e7b04f8755fcc51716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d77ddcd8b30ac2d3488894465610d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb1d9ab619fa7bb3abc16d04733b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b5730f3edc647c1d03a39fcbdfd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e61fccd1e678540a2e1302392671ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f04aac67a3f74df9d0752bd8553a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dda3e6c597a911796e92da6429f0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f91b113864defe41a9b406b73c79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e910fde0aee533631326405c91277fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2b9cc9efbc989e7faa8cbc7d652f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16e37b4c2e7d15d25dd3c4cbd55be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a943105eef3d23414f6fa062bd3a8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873925481ff9f122d59f2489d88e5644474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef2972298ab92940cd70c658dd9df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff3d46c049aa80bf5592e936d920dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc45364b81c851616d3a3482faccd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ebf37d0cb4d508a3c2f434261f44f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece4df247f3c3e1b8f4538f4d928ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcae30c2832035a63fe3b1d1bedfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ed2db70006864eb77eda73712d1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5a1afef39a921bb3039da30d7d2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeed9ab1d2a57de086869a6de04946f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b476655a7ac8f98f2146fd337bad7e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8815176f8510af5d503108fbbb5da0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cac78f96fe47e6075afa664b399d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc0f7df3147a2953d9cb2d1b119fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d539a407207109aaa3545afb1412488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07324644bc73bbfd0f5632bb7f780e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466d08b460ab389f095966e2e78d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47317f18c6e727559a18f1d58370240491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38dd4c670072a79604bfbfbee6f28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2578b956f5cf9d25061cfa45987f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a85cbc78a4f1972c1f14828a5c7c2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247855ce0b641f5f4795961c37e54a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba8e99b87658648a0e6186cf5866f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ffd144d3ea55bb41d23b9527279a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b82a2ca4f3a8699c72d0ef2db5ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59595a23df0c7aef866e0699d90d478499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb2b939ca7b81039061968e5d88ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53aa36c171e5a3ca52c3f28035943a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699b31859d00f851b8a900fa042f0cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cf2564ce02d6951e6dca3f6eb8cc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de47f56d1b3a6df1c25ba0364526582504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1070eb6071bfec9e9e7a3dddbe9b930505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af07d46f2cc43a93d2c9e2aa2d58f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ffe5163358dd852986285f8deb568507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c059722f0e509bf812fbddd2b5e32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215130a2e5a843ce3f2f8db8875b93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06febb70c78781ba97b062d5dd83c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216b66965f2c991e8bcdc36f3bb0c80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5169ee6af2719c5465f8feec31d18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a2a90aacb536f9d3023b2213e32f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520697a068917bdadf8f6c163f38bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62064de80851739da84e4976f5fedf1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbe382ce809a4ce363b0172b1b719516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298a87c01925afd2ea4e5ead177f902517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab52273252ac34c82d3fc8668c64c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e0257a903b934b589cea833b440f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7fb32a5d654b491948cb00aaaefd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d41f0eae1e953d0ba913f09f8fcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c408025d25ee0fba6a989d39eb168522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e255b9dd145be5429bb23d48054224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f824ca04d13910d41092ad299e0110524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c07b1736a00d70a74d5aac24db81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bc7d87d9058d97a21523e370fe520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb12eedce2b4fac9cd87d0459ad2e6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b140d8f72d221a072b32e04c7d5c499528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189291eff2a8b9fc5568753de34ef0e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632b407be61df42fa8e03e29356417f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27247df8d1fbf6e25f9dd4a3a13a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b23fa16206a67ff0368e2eaaf2d61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6048879ff50a358e5667548546df216533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5805d482f4e650f4a9c02ebd4f75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad82a7c2b68b2986181f9dc1bc96bd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7ba4e40a2b49f312382c03bef0082536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974803d11e4cbaea932cfc0943c4d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d96d3e945cc183c1c59a812dc089538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7284f61a700b4be0038ab7aa1ab77d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162ef1a062c2feb0a225c30cf311006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1fcb5e7422fed1ef1ae99a280600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b837216a931aef6bcf641baf2f922542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df8de74e2a1dbce0a46143ad40e4dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3e528d5be263599a9844eb8b008f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4aaa5dba5e613ed10ef2e7d53f6d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e17fb67c45c1aa31cfc292edeccfcf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e718c8e737930324a550d0255b73f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a1fd268f33e72c55acbeb2e2f4a78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73dd98071eb893bf344e191800ed9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4287fe4c1487688b92da1c54e21e63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd928671b890ec501902e8f743f54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551607e7154d1c7471095871e442a3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689a753e9bafba141e05e2a772500d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25814c340e8c4e5a1b2f8e710b722e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defd2872118a7c39942d7398f5adcd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3684932bf068b60ee863505764ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b639db4dc3ec7c9de34f0ad1a547e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ff987461cdcf68950727f050fd05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c853b35c6c8024f59cc9086c031ee6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e90627eb64ee3d2bfbfd3683cc34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761079845bea3e545f7a21090ce39cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94597d8b673dc48265d9c2f80d5b3c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051225caaa02f2e9caef44a4dcfb6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4fa2bd60664387b16534d353fb9e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e6b346623403fefc239f227702d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25492d1fb022f4c5dc4f277b6f6526566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb49b75673aa8fc9f561b76e11b6c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b5ab30284a9b10ddc1bac4cc6e3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43d39c27b859aea8d4925fda0e2d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad051ed5096c2ea204deb5bd51c092570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ad5951dfa0534efcf0cbe798dc6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad31b0cd23a849e3bd0181864fa61a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1fe76f5b3211fc6132699ab1e0532573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9e909c9e521a89ebd421f601cc4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b6c4ed926541f01fa67e730ba259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6150b5d8cf4e067c9d1019bff35a760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c160e2c486bf0a0fb51e90ed3002fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a617ddee3692f8924a2f348f81129578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e135287e9a1ad069a1fce35b6fb9b39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac093963aad9c07402a4d3f445a348580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1559ef41900cb849df64e5d0905ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732842998af7a6d91f770861d8b5d4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4dccb6d9a89e59e78f369f04cfe4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79913f782b950fd67978650717c4d43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af1fa64dbe86822598d5472dcf72d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042157862f6c6eccc2168be67451b7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8b2102fb867487d0135dfa00f32e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a368e055e1a706ea108557ada91957588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327691f0ea5e7d43dbdbc883c051e5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f023d5d9c959dba6b539d48a2ca9614590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4bcdb3a5ea7f385b3bd3461e47976591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fab1bf26127d826cbd68b3b7dab26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0837d32f74c97eae6bc8b9c58a0591c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fcff80be530f917de4b8cc4d17a2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560774fc45bb1adc657a4707297aeee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871c4bef6a5eb2af10ef28c7ffde5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44cd2e6540200646abe2648b02b30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dbfe03a7479b203bda694a20abd74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef67ff29e7115eebf735305ce2a8bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6322464bc4292347264120fc2bf993600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c142038be4a21afcfe8a82182e7afaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47f74448ed676fc9631b780a38b90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53d2bc7683a4cc499d622c088b743603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abb941c49256e62263886f056e875e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7409efa83a003a0fcc234dd6e6c2d28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550f6a8ed1fe90269e01d4b83fcb06d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df638d0925e37ec2cdcfe8f85d01fcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640235aaae09ac5687b490b98a8a32e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e7cb7379ae8a61f9adbb0a02a57b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc5c7c7e05ac882bce73b12040c5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b40bdd03e019d9a3bdfb838132eaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f756113ba87789487c56505ae0c978612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0044e3f56202b18e6f5fc3afce33a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c8afc1e7a9b41bba549854241f75c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb97e13ef56c3682f0dd375ffdfe87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be94b750042442ac7ad78dde80783616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab792705a4be6cc913ccf43e46f8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229befbd2b9985f4454bf787a7e9da0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44069da4c6bd645750b69f14bd36678e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cda8e207ff821f1463e914f76f68a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef751120ae7e64dc2e3034f62b72a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecece67f6ded62b80ac370a0fca2801622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde65e06d7c237a12a8eb0e424aef9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3be41155c0734ab8be68d9307ecbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c990b6572e651ef8219e1e0ca81a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02003a6128ab5da83b4bdb992bb2590626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa417f7fb52fb608dafccf14f6562627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25c44bd88e4b1d48aa2b26418ad0d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db09f9b288b07dd97228b1a703f591629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78383c6a487b3bbd9a90537670990a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599d114e3207509839f470077f6d36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3917e0800e0dbfbb340d0d151b82d6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777f220a2d056b2acad08713117a3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b1994c6be2ed7be02668b3ec97236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893264bd1a0881fba61ca8b483056bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef573d7290fc6ce3e5ec17fc5f7bbd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02005f40235401c7f83d0ee5da9da9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4febe87bb2a1179748e130b026cc2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a32b04622fa14ad81cda6f3b0ce3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8614c03073733f59a25e3746df71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24177f8744d2bfbb45e1c5475524ea3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac387af21c159d0cc97c3093f43d8b7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd750e5dec46cc2cbf5d9ee9b5f6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bebf7702d9ee3f049e98d69a1eaeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d3cbd235c598ef80173dd7212e4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823db268608b3d9879bfb69baceeada646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb4d784cd62edfe86bfbdd8dd41344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e809833da674e1f7703f6776f86cc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778fcfc4538f1770dad55ea11451e05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115f48566e24145a53446522878c20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242acf28852e77ca3d0f09c195236d8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe62f6f72633ca723e3d87f56f59e19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c434bd9b7a6ddcb2606ebdc68c87a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8add2b6d498a2572af4b1d06067cf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653de620dc7536096784bd200f01c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e67e0b12a7fd9c6ddf3df3d133e76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab79a122bb1cac89c91b4b1f80410657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14658696fb2f07dfebe8accef471e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c666790e149baac91c54a7ad53a42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b567b8d13a54deb0f82d336a0135660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835718cd6149288e7b8b9390c7a1bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82475ad8f11cc3703e6cb879d1b6cac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3caa79da14df52024baf5d95fd24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b24cc07717cca03017a37340e63a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770c6482718858cbcbb8f2dc45d86a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3439fe4016565b9d9906a96d4041347666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92877afba6dcafa60082f3d914a8bd71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f868c298b4d526ef5d31af47baf333c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34625eeacc0173360b25cc1fcb4a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fb3f5c8a2c0769438708a900f21ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fb936ef5802c8c1569c9878ce585b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345111cb1c03af5a7f0d0c4b7e8a648672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d5f2fda8631b517fa3dff707c39b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a7b8ad85415b460f236da34434b96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad652dc2b6081403b085c06ab6bf578c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcca5084f352ebce014457c3a83ba2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef08fc19e71fbb186cd161d3685ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f11eef0fa048756349e3132a3ef23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be04ffc231a31b2e2db65f65b3bd09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f843e45b4bb6d2d0d0e5140d0734eeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f54e0efa53faaf810f88284af7c952681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98c75dd4da7396b90ce6e4ce5d7b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1092d45682545b191c4ba4106f6c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fcf22372ec35d284df5a9691899ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499655f03c873156e5f4ca04049ac9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e9f2c25db2b18a9bf78e5aacccf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f855095de65dcf0f93348567a076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b95e80fce68cc9d28483f49b36149688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a0b2f57ec1499cc2f98fcf604c522689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe1b844c7a6c00c303677dee32b78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72792f219a97cba5b8a8a75a01d0a63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aeea4baaecfa9b6cc06580bdcaf06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80430b90061a1bf936f8809e97bb561d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d5c09bf1ab1cfec644d052ca82e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c39723be5865806bc2b9cacf71de3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80fc3e0737531cae60368429ee180e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c607783dc7e5089208de4e4d6f26c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbefd0c7685474a3358c198d08bd38b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138d978136bd5df0f4e14875ce8d7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4c63d38323b61045367674e91f23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e58a305987cd02ae184bc905ac9a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445ea0d5fc830b8f53960bff8486be3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb49b52bd24e52dad3038f05c6203ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731d154c11dd759391a3c9c6d73e4f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef9b4bd1a8d3c346b91f240f7c485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca2446e06ffc74e750905345a6b0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fcef09857451bf321d07d40032390707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c791655192c5aee690fdcfa0349d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9469b62b3435c706f99259bd3121ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495d7e94dbc6417a8b91aef0c80feb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546eddc639d1ac49c80f899f896f9e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e08b466690e23cd03b37c1d4d6229712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9686af4e26b912b124c65491a29dcb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e00307e1a5fe4ecdde178b1bd5f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd068ce9144ce1b18d245095b31d94c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8b151651aeba247e81a88b4fbc0e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e3624d6a96b9293b495f444634c9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ea8a3f36b06a1ea4c7daac50b372718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca54fe2587e51cd11ad049a5683e6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998dfb7667dccea0e9f76b1cbed84b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda0de2f641ef2582b1064e97e6c262721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336d55387147f3748884fe951e06acd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344757f99e5e7f3f58e3b302808288ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa0708ba932419ba4142b66e58051f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc95da2d84e02efce81805166e20c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865831d4ece5c84a44bcff0ef6bf7659726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d9d5a4fb0303a2ab5cfb9f4f9e8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768525580a1422da279065c72537408728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f6ed2a89bedc1c258c7b5c286fdbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb9985aa96ee50ea79d703fb4f493730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5e41dff8717287fabf77f5ff9f87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9a3745dd6980a9051ba2a15d6034732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2436850fa4b899ddd82d9e28dfae6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067d3f6c821dbeadc6259de1cb8da2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04959b80eca8a38210424c6d391d2f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0081a1c59df18625011d07523004a83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffb8b3244d008fbcfebbea90c7ba77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f4316834c424adc4931775edaf15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b1fb52c164f24ac80384019023517739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f10a2ef4cad0c1685fa78598559f8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76a4fba3bc023b9df377fee556489741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4573b5370940951fa5033674aaf17f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f3417542f5ba61196a3af301dd9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e7f78b56e09b0b4b736cc0e76f22f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d856b232ab28fd7b828404da72f9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ef456b2d0989884008e9e29a2b67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da311e29e311e9301a0751973d37ca38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc13c479db5e4b0b93380667cfe137748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d849d53449aaa821aacc0509f8cc75f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42962ce9652e22b8916dac35283906750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d594de3a9e039b94c2594d67fadc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c446065881bebdf37db8c3a20b4e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aff65a02334a0dfd379aa7a56478d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6d4d5fd11747c6c96881de6ea7dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2867dcd80c4959273ca785e470d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a5c7141843ef254b449f3a60b1d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a96c7993b68049fc94b4a4345ae0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f0066e1c43873b937fef8186235ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47bf1d23ca06b350ca6e2c31138aa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd04f46afc6c308d0f1b05468fb0c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b87f9a6d49231ad5439a5676b55df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca0b9406853244639b75c1a597ea53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a82f9af19de0eca89e300d53448a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc3f14da98e9bfd227bb82847396a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48284aa04e437392f84c5be049d86fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca24f7a527decff721ab5f0ed7293d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abd70272494cc99c6e5695de6829528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ec9a0e7900721e87bd2d2367de1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd5daab6021762ad06583fc3c605510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b57b0e44ca4a919812be00bb58bd4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e471b08e03a1d8b6b782c1ff754add412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150074d03e5236a6f7feb8abe04794bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b85ae6dd26ba0a837b4374dd2bfda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990cbef2b35cb3e1241446266fd0d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794be5fe742cbbbeb5e6028453bf2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6fe214d21ad7fff7f28b5654237c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e3cb1a6c517ca1f0d06d8b4e793018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5332009deea2d467894ad5bffc02019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d79ede7df7bf76b702bed87250c8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2636fd902edff1a33baefd77dd3951221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf5a0df2d43333a95f1c88e350862b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083a32ddc7a9dfbb4f939a58719e7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3772e084c0ae779b9baa9090c01d9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2af57b5f770e394ce2fcc14bcb146a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d665bdec008aa095c1fb0733b58226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd573c2176327a0fe5f355f400fe6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cab84311304100bd04715578a909828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8cde71e467fd4e42679a9c0ad937129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a09a33cf3ec315c033927e1349ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d4889ca7344ac4e5653912b72d0d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e68f31ea8080f9994fe42dcb3b0d1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e567f0c1af22907bdd6875854406eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4db2eace5486373f8744ba6e6261b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e16882635c27c9da447cfc363be4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa4ecd146490c55b4c8c1109df88336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b419d750886eb656adc0c4fdf8fbd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec873149143292dae39e075c18e61b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7392c3a7fcef902c076f3a67d1e51239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcf8faff9cdff8ad9ed29b8e7ccea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1d8918ce4b9628f12d345d5fc18141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b4e5897cce600e64c248e9d42c8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d204143477d85a4f971b8db5f276d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc6b9c548ff7c6e3f699500a281b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ee1daef1720cc8d9822e943ca1f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2247404d999b688cd3c5150d29905546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e6450a3e8d47d55983c1feb365a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9eb54a1e440c7a1093943726c324d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0af5a737cfd0cd3b065674f36bc9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26c6d776c460523802ff05409200dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983c9510668d4ce025551e71dd1f9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e251bf3aa8253b10dfeb113f6b4d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0234772fbaf1e4a1d630f6ec8ab6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f6fb2ef61c4c49b6e7fe47faf26854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5ab084552c0694f82c4dd0815f8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f235382b1ae390189b7246e090adf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8b3fc6ad0806cc03fa1612dbb7e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae3b32b43b73e6747a489441d13fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e1f41514df8d53bbb3df0087234559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44c0b048594633da14c0d3dad440b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2146b88b425021a3c867fa7b167b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb57b169cce15842f1bb89caee471c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94f7d3c28676345b03525b8ee4ad563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8abd7b2e460a99dd3cfe536a2e4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac387ac0f3c2b2badb8aa2b1dc31ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066dea942e71eb26fa793eea94ddd2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754bd601b87714b2674e1c601ba9cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8804a1b5e57eafdcc1d025e167c4ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180f7ec5d056fb2ff64d871121e17a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635094eb34a668d23aac8f873bf13a7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d62ba733b3a9e96ebad54845f7a4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971fd18029ab38448189014ac3da4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17895f57f4c29ecf43fe2464825ab1c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bfa2e997f802a5f616264ac68ca2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98abc1c149846316bf14ac092693875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a58acb5322cbc0fd3f33c8b2c6f4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c5e8e6b4b4c34d82c23b6ad2cd3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18c11e67ddd32e6ba634c452dfbce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c0a947ac14f2ecdad1a7939bba97479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3c360590c4754e2b49a95397c6cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d40876da580d0dbff4c5efcee6c1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8889cb8cdc3a2378e4ee45eb5f087c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc3bcbd5541036758b23b4163f40b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6dcd3deb49ff041b380a813f176784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fed8e8ead3881e1a50f0b6a13b7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ed6112f70caf959bd61d54a845fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f938440322c7db40a85e1b9b141a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f59749cfbcf88fb96720508d6b1cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e509ce12529958df0b083c182e8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e879a1c9eba85c636ebb8058a929090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e755c9276e8a5807c53ebc17301191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f753b995f09371b1273f33becdaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252280154d23d400b7fba7afdde848bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158efb6cb011538b58d5aac1f9ae68c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee23b7af1ee0e0216af93136812ff1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0946b4762623c17d195833e47fcc9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b66f05ee2d018d7c516c95f618892897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc5605c5da3f8afe881c17ee6834c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a986228f84b29aefa38336e53ad399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58b0c04b52074b51bed204520f4fc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994b09b6987955ca60c22a354519bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c24318312c9b31a8829ee288717bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673a5a05aa0fc351b258595730eccdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad928eb5fab74a12edb2b27737c0afe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd9876cc23f49ade52f75cc20b3ec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a69bd4e5799f528b3e5fea974b90a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15de8306364bb939e6c0f27a55c3a35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb0bc16981989baa88d0114fcf3bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e5b140a1e34af049d0954c9d445f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f4cec1e790bfb2365bc0ace89d38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fbf504e73b30fc0e1bfaa5de46eb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb11a9914f0cdfc18650a5ed078ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f83326d695fdb403d51f9567d6cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518361948f84ff96407972f507eb41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1bb40917a5e881dabc99b903f6d69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34b65ec7336667c5fee82f2eb19936116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386984296b01e10db8724cc129159694117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bd7fcbe9a5eb5c6160d4ded305802118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d319c8a47f7e23486e013902354eb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbaff0b2eb64d6f3fbbecfaed42b27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9c7f3d1d4a0d8547506e25abeab3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c0521d17b77d102b1d5463d8e2719122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a2295ddaad2f2848f444159d11107123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf090e5e98fb2d2b0699ed45c0142c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d21fe3495def7ae69d83beef7b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2546ac6e16624d54127187d1144000126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74e1a05c4a9d8ccca9f3f6928ea185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5552e9175057d1fc12675cb548020128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c6ae9a926d8b4bfac2e9025175d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7626913c65cb6e86d2079e2c9e2707130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe8f2e150a22c9476c3241978a43ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e10529907f29429b99cadba1e7629132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457529f0a7e073df53056cf8e5e3dec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5fbe678d63ae17f634a9261f1c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d59f4221049e0708c979a2fb95367e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff7708c805bb8aca1841795ee8f91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa455530ad5b921db40422a64c9344137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1654955986a6fd3bbe9fcece3ed49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a633258030e614274a9fb76851afd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1ad3e3f04e908a30e8d05b2df53a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ecebc2060002298344c6f8ee67c93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d57bab3ec6f5d4519ae074d0f0717f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec9d79e86e426177a9dceda24e5487143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca8317424f7dc1228f09b77c52ebc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca786e62b220f876455f914e67c1ddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c886433c5c3c9c5aa9a440d17ed699d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce5b23951d3acd50e18b3dd26ab862147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7641339b99ad199e4b5a41ff0d73f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160eef3c2a2f2cce7eaa1b1163733be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140c8d63f6f26b6905f747599f5b13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457d1337db60175a052f1fe99c029d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493108971cfac8fda2425c00a655707152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ffcd07479fae8804683232c6a4bc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbbd51df79ab5a31976701a14b6ea6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ab9b03d9388f490eb1a87a0f8c83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7781a249e169c23126bcd1b8c9a76ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b07b5e7c671565643862622735bc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45015459730eed0d7704b4178fd0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955853260ed04acf53a12fcc1bdf4f46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414349cccd0fd31dc1192683e43478d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f1320e399651be6ab54f68629800161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3726fef98ab577e9254f408b93343b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca4050a2fb73921ecb3f9214a766aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690675693b721a891e8dc48343ebc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fba2c4db5047b11702a35241f6245165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a2c34659e5d631c3549d41dc65790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516adc5fc6df910fa300cab2dc5f5f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be4b714a5fde46cd68a99fcd5be20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae58fb2035414c9a12bdd6475b0cb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e0aa24738aa47fe06f7659ae1ec8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d90b0c47711de0e6849e70bcb1e4b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e186a0d6ff5524f97fd2d0880c82ef6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefb2f4c1edd4eb1c4b888fc1fa54d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fd9bde2752400949a4ef99c08c9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96343b2fc0e4e38838c0026b292e105a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a445e8c8619e6d580df05793cc2857176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef786be85c5bc3700ec992d7e388b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee7141643a5f94fb0cd698ffa1744178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e156a7184ef34a2b6797ddad20c66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ae0a0fda7c3ec689a4c360d29093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624cce83678bbb14cb4b198c5d00ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bafef4c81863aa20f0ea9ccfada11c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab22c081fdff476c43db752a24f0be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c10d0df1e9cca9ea1439af0a97dd9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59272ebb10f3d06e572a4eac2f6e84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec6d2c2d1af8796e1dde310ea4237186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c9cdea0c5e648c9b8af64bb5c678187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f58edc1ebe3e4a94f9700be6293a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a00f1e0acb637fc291a1047b7c22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fecca748eda5dc0bfc32f6ba5947f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a72ff78df7c2ccdc40ccd48ae1832191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2130485db2d54b80da5553738cf5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29971a3f0095cd93689d6cf897e54752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c952a526abf7bed7de75bb5de03f981194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa253e91676fcebb224b6159bb33f91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101d2dcb9ba9d8a80e0658148ef26b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9cb7e35e9460ab988a13c69a62a07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff2a38c68086aba9a5dcd2e0210307198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8da054397e80c442e94e1f9eb2db0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a243f3b1a22a1a78579cc2b22755b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b4fc616ebb163de96e7391923192a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f453a3f36a7f716eafa50bc6a201c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c967876ba7c0ec85df61e64b993df9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe9682fc7be7b27a86203968d4433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa71a0457255cb2d9952c7b8cf008205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11709f2ac8ba319f8d83fb68b1b796206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bc1074f89bc38abb08f5600b4ef79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99963af6dd31608e3d280035d8a5c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4d7eb38a2689d7db7c3b83a42755209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154210aa240bcba3a0acc90b2ff44c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f9204d8d45206dcf60e719a859e07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50359d410a2ad629945828f0ccd545212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b535509a8cfa6f338d5a6f9def9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca30157d4c4065223e6dbf770c7831214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba276d39168bceea5a24805cfab3a31c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5629e7f07528e288202d817f08403216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135b3386becab89d2e2bec894d0234a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56b708052acfd18bb996cf508d192218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76399e4ff467e2e0a018a974d2312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2d1077380a060e3a5df71e816345220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa2a6ed4cc37a78816b77f13b82ebf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d27a6b84d8630ade4166e7707f503222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b3ce149b3e3aca8cfdd7c8b81183f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580591fe842837158d5b5ff01d4fec07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacde5acdd7927e161699dc580d807a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502bc2639def40cff850c6d4ac4917a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037dcc70471f4f8f16912c2cc20a5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ce4f83753d55a3d4251e6939af01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd597f24c24b22ac8093330790dcd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248562f27b616912979dff0abb4905a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9772a327137b54e79a50cacc3ae7b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f52d59dd259fbd79477d2940339f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d337e9b0e57739d7ca7d847cdf47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361ba7df87f0f7834b9a29bc65b724234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e0e753972fd350162464e5e0acfc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a695999fe6a7b5198193cb7079453236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac532bf7623184ecefbd78cdbd1a89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5d9361e47f1abad6149c30f341fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a7b4539b153f7ce21cd7e5c1db791239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb35d29519b24e9289cdfcf39a0fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d85cd583d5eefdaa67870e51adb6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80e9f6b88e0570bd93dcde0e09b7d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0c0eb73ffcbff3143e46adfc43e82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b138f5d035640fc29d2d29ed2799244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f41c781bd8e53f4062ab792d7baf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd0f959a5165d43f87ac078c25008d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce731f759875a8f6038aa305fbdf6be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19dc960ba8f3cfe7f6034e340c2bd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d1e0ebc15783a7d08aeccca483e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb1f2c221aa82a2b81c5e749b5df5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7891e40707084cd6d52d9a45b828fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261193d5362ce3c64ef67208215b5c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d7651357c67806104b673d66663a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f39a3fdffbb6e19660078ac2c8f82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615d8df1bcf9cb42acd5f05b9d7f9f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de5b5f543ecc39bbf93c47e8455d7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dfe2a68293cf24858f2ae21d8e37a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376789ccc0c6f612567984df2278d57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd76eee3e06063836fea1a240349728259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84bee255bd7bb89d50feea215687ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f9b42ec89c11a836b8b1f7970e0b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94ce533d03c1ceb72428d29cca1625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c7165c158bf4061e223221130ef47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397d4b881d24d497545739ba9f89ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df14693b8827f0524d35fafcb0dd6f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadc70e5edaec77a42e111e0f2e388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef691746bf3b18298af07ad81ec1da8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca99b2b7ee8fc336c5fd75282cd26d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd304f47e5c0a929e3c58406c0bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633774ae89808925296fe90a2540b401270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1fbb46ae36c659c20cdf26beb9623271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405523245a745820010eadfbfddf36fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220fc75c8728b0a3e2c51f35a54d35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca29d0b262d71340952e507bcfbb1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498d30cc22fa6ff783443067cdc021275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f9c8e54ac17f9fd8c9580c4c2a67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa4386c307d90ebb6becb77aad129b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebcec3e067b803a0367ccaed376919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f3f362ebbd80806bad77c348321c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ae6a72f88d847902080b82047da5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965c0a2f62b08f62126af545066299281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65aa0e7dd63225ebd2747807758261282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c32ffb02ec28266b4733400e119c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997835a5cdff303ee5759d8d49de85b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4aefdf2d420eb4d995e7b49b8e1e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcdaa48e52541206a3feef35f12c64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a443a6af1b22c6bee678bf153ca6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65745af5e9130a2f2fe64b55697ffbc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012ec457cff7c19564be7958e69790289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab350fd15f5de296822dc8c7513ee5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22fe8b0bf1135e8fc0693cacf28666291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bda68aab4fa799ddabe765fcb3b2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163a348238b64a0bdfe0c098be3519293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac6fa8783c587cd2b664435dd8050294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec680e69e3ce364088ec350d86c43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59e9a234b472cfa3e115a3a1d2f07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cccbe5a0e091ea26ba55906ddc8f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64346f82a12dfe22fe863a00beaafdca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5fb2c2cf8f384e2f44bef82db384299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159fa4c884a9e2807c4284f77aa359300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042200a0d5537f8f46477b1801118cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29708fc0c01130ec6c3d1b1598501302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098340436af0bc32d648fc2181c0a916303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e727a10128252bbc7aa15becf79b5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d41253e2a21669f0a00e331e98091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ed0c776eaefcc1edff674be1dddfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d645dea8453c2dfea8cd10cf56de2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a81ee872a5c09098f6236c7ffc64a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1215c543a8a029fccc3c4cf9e43981309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296751043ad107d049111484592d7ccf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ceea537d4c3491d53a74db6d7546311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40502fe6983712f01721301b7dcc40b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae52eab1c7bd033a36c8e97966a64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47896d3e98d94e172cb7e92c286ad33e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd191b3fde7fadb4846a6a988fcdef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8c101ea907960a52397a4547024b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b93ed2c1f9810081c47fac3feac94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c519f3b7e15dcac63d5915e9c0f471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f5167406f8618e276e4b50569e02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301c7da93b0ec18ee7eab3d14cab91c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488f0f0e6fb3291d5c43c0e9c2f4f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28dff0a1a52041404a0da87fe43f99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dc969569f45e1ce1308d9ed6d5f11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eda6053ff2d3a0c3029d59678c7f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefef6ba8ef254369b65446583e827b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966a321e987e4adb90381138b3ad71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f346e57dc815d2e5b08d9cee66eac8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea8e6b9e2c23ee702bb50d75aaa17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78057b57cff2b1ee8046672a033c7db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4a9f4d7525dd7027140e66cebf77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10044eaefbab4703ccad58a7eab92b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62996d562d8b88cde082471fd6e4096e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f993dd1ea6dd28c058f5115ed7ad71b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530d6495895dfa59e140bde0a5eead334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c393e56c974ad622a2e4d710948986335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7142682055bc053e3e46cf82bb7c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf3f4a5232266720842dfd952c6b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee3567f0f9556d24206c03ca5ee5eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933724a8214271e21c77299f7bc1f28a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff688daadbc0cdbed15a51a67da34e19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd736900064f10f63675052ed8ecfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bda070f87ffe720be1e4a5e78f9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3336799729f58e6005e57cb011f62b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d701ba0f0f7bb6809e24189a556d92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221f55838a73745e0ac61416f2555b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79914c2eaf5c91bf8c5369f8146577a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eeb6eb15922351d13d7ea3dee856c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937844576ab2eefec78b19cde1f25b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51fae4ffc6f9928c89ea48ec9c614b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40cfaf018cb26dc2448cf09649ea3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d28e53a92c4f334b124ded8fd7d4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6c5cdc317bf842133b3820b05076d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc54ed26aaffc5b8ec5a5927521a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c01c2c59f39726e26fc350a2b8b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a967b7d25b761e62e5766d3fb4d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f5d61fd202fb87983154bd9f12af8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486a5800618ba4db957bee6af68873357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b76885726b15e6eab8b85cb78d3cac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a73ab60f62475bd94c3a6f0cee34f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dfe26ab03046631301d28fb01cde1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623bf0f526ef8768f58f8cf4c8daa9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaa04dc0ab3a5ea84e4ff5517d6fd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9d082c592a5fcd034cd4bc807f401363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edfb41f698b0d8812282073de53891364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa369466788c218913e1d1e1a6565976365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06cf0ff7f3a7f53a3819fbfcd29096366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a339377673dc8b5a1be06d1195087ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b511beddae36c1f320a1a6f7162e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba81561dccff07ccdf1072476e46b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd094c8f27d8daec7074577127e6c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc668994b5c2816be61149307050672371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73669149cd8f9ba9eb651088c5222ff0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721dcc4688650e85a9c80e8d579486f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bd9708675620a758654a6616f4feb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbdd405adec3e73b029dbc5f05369f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3396315f63b1ff64b4cd35126d01eab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a894288e09b0137bb30d0ddff91de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eb2d4b1ea080e6102a1f9969286a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fdac1c1b74c80d54a9819b687ade3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a032235105a6b4ab26537568868e3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c633482ed9980e6977b7299d742571381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5b4ab62e91462a2c35b2cf5e19a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9ff47139368c1eacc477c3545ffb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd244fe130fe5e7a69aa4780fa24b61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960333db561986a5c941e71fb895af74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27ca1f993ca572d8f4554cf94e747386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608dadacf6cb65800f4d95283ee712387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791644f60e7ae08267e7ffb0f58f40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1ea03ee923a038653228f37eee0d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68a62c8dc7704c799bf4f34155813390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f05c3d9a862e8af6742478b7ec515391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31185bb14fb761bc67f2fc2bf00fe25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9979265d8e15f4b04b6947be51da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623917e07bac24efd3ed4833aa031a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573b8ec6df4f4367f5c2eb3aa414ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43178a0ea7b824eee30eadfec79025d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fdf7a902ad5c38c2114164dce7724397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55755ef4e7f6272de0233904a8326f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df93c8b8fa4dad6e34187d77126a9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86178595a0ae7e0161304e181587766d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8dc641d7a56af88778e29fd6c2d99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70648c8b26559bb36d9361fdf0b4c7ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9d99dc727ea2ff4181e6a1c1eed5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2e626900e950a42ae3d87df63c7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ad020ced8094c98318c881bf7854405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82a3848768fead8e7c545dd68b4759406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46993a051bca1c7cf138a33dd1c363407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c58580e7605887c9d7cdd04e83d9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff643037aa483bf5002c9916ce3393409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4cb0f63cc1b9a79a4c189871f28f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0c8088778b71ff975eccf7d2a986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21b7b0bdeb17f6895caddcd26a48d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750c24f3bbe615517ffc1587b1d939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcdf19e3b5247e88f470f5f63ed44f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5447c8b151f470584fce2db18be85c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410192c57eb0fda30bc5a9b3243a2b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdff8c10e05d9257018d6998654f37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6c4730df420db3cfbda36b2ad521b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96ce604fa015799d57b64add8cd6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833ead590dd0adaf5c4a6622742258420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea6635d303f57448bbb2127018f55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bcc35dac62dbb52b21a01262e082c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e26b0619b113bb5d03d417846690ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983226402ec0c95d52a78a46de76a99f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc9ff44454e9c8232084957ec298de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146005eef3eaf44c7537d54d53c1755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec27f09fa1f26c7971c49d8967c46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb493def5a2eec9afcc2e5d4c2e6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f086979c8a5b50ff21c3463eb1ae55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f96667e5df53012482b6a80ef6285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59412dec4005404b97124401b538d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59085522d9cc9afd2b341a5fb49256af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d66374f6f5516b9d3259084b262cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661e16e6ef85f1c2299a23306598ba2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5870833598ba3865e7475041e2cbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5eb9379c8a7305a9478883fdeae8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dc767c4e19557736235665bd474e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2f5274f2c7468d88bc096ee9e20b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adab0e7cca54b99e6b20ee16e1feea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e413d3b4ed62540fc40c0ca01fa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307a665c91d73818fdbc5fc1d9f96f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fd4cb7d0273e1535a0b2ed6e3c8dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f06ed267aabe6e02cdd41ad131b45b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce95ea6dbf32b2e642376b7b4b9010444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45611d0caa3f1b69d1a9935b3d7e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff52318a41f0065868b218bff5ab6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019dcda9def397ec78c0d0fa99dc7bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d2471b321c112b064207bddf76061448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd57af83c6f9a70014ee3b12f47f158449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd351f9a22a668580b816eae71ee23d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a6eb8fef1450f0713ac59d7fbaaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2373115d4c6b84cd3033eeda6f102a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452ce3ecb79797cc013ba9a0927d5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff20b99ee7a1a7bab24483b634f769454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff544ab859140c01d1624d93cfeb6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f4cec622ef9bcf5835ee705bced71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed9b66e8de076753cb677584018b3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47cc8c59756b8d6624ddd656bfa9dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89bd7e1aec6d8603e1796e22ee93f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911dc612e406b59847277e7ced74227460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf257326edab556c16184f5892ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477885ef069d555ad069a4198cf3d0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b08e34d273b4d122b54790172b9a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992fd1193f324a98ea6d33f7449964464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4586220d873a9e1dda9c302fde8cb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029e28bfdcb3ab90dcfc167104d2bbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942edb2f5cb4faae9d3f6b81e94d4aa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9abc6a553250939eda501d03e6321468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c19ded541fa662794ec92790a544f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa050990b5ace880a2936f645c589e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e7ede87ff1399240babff35cbe3cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e277146df09e1f50480873cc3008472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75bca1cc59cf9e042162f995d9749d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2fe2b16714134bea541afd0162dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68006f4e0c50fd87a4462f5c44f07423475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05c28f5dd1e74972fd5cc5c4df079476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed3f80fbf2a64ea58d5854bba9c32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ed8830aa8dbb991bab41738f2e60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd9b95ceb6c6f5d3aa925d571f106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc472b738e49421c4994b0bb12133480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530adfef080313333a2e85f83ed2da7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7bf4cfc17c2605205e258bbd904a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81c7d0705d825c6cd773c6af4603d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af6700a8b1386e0e7df66e63e01067484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41634107d122d999c1db9793566267485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a5983912d68a545716619cf1e4b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9157675e7f6499ac453d3bcc346f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725276778d8dd9e1de8239bf598a4520488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a7d7994cff04beae8845a2941ac60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3943df87bb11af73e1290469661b239490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558515c264966177645022c151ae6e5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06d2a940042985b6c0862c614e4c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16e26cd981d332e9c717fb2c4e47e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be1984e1f0eb90edd04afbf38022f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d64440b6c81406900be302a7526c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7104cf5324ea954ced5891a0bb97ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcf713e82c03b76429a603b5f747cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6e2f39339940b131efeb0f0e494cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a666464a5cafc84da188df03edde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b5ef868ca15dd8f46da0cb0f8735b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a537bd1e58f70fdffda0341ed19dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d845396e98aabb547fdc4ba2115a7c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823394022b8d85f753b43e42737ef2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66189bc76a616c952928f2afb7d07a6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a1b43413a469e8fc5101bcf9a2708505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af97024bf59985772a4a1da2e63d1c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c228a93f572e0559e9f787339c3d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b34ba3dbf7db62ffb26e36215a86c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a5405fac6cc9120c8af719caf59f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db35af867ab8eae6faa4386bc20282510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e288a199eb4525080bbd1c54096cee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e8d5cb324d045939382ab4812c8a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a792393d49bf6f563f73e96f55cfbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f402933fbf51ddccffb9ac8fb87b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fc8e33bd93db8ae1b9f63b2a32969515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef6cffb5da66747f0597ca4a3f8a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c008580bf11494a4f60ad662fcdc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8423a4b754ebb72e792384083c239b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d40e1143181b51a4211cdbdc248900519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568915da883d79f86bf59bc3d071baf6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a21ae84fddbe6e8971ca237141dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f56327b6675b05d5f1b36cf8308893522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2800d73d3ad1d4f80280d16bdd43e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f327d77bbbe0d124c5b2b92c7a786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f009a4c416e6d77b53a9b32b4e9280525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd1c1e87d8852a4782c6412e84b50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9285daba10a3295b01f8b3a9d52a32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5713aeff47f2078a9c910b3299e949c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72779b8b2abfb0cccc6fbfc92e00c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582f73ae1fe9243b29446bb223ac95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2eab47f4257ff238a3e5056fb4010531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d309662382d00b1aa46e0b5de12da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d051c34b022f3dd21ef143716b0521533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ab8aa325563bd2edf924deae60fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd288ca2ec7001bed9cd58c64dcde293535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d103eceed300fba3429fafbcf70e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868fe7f44342e2b6dbd29a744594e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4afed6ad0f45ff963ee7578a4c478538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1cbea99ce53c70e5a669f84b52271539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c985b6c2678c5c01ec44a5181025540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e4479ba457685a72363beefc316a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18af12d86816b635005e365fa08edd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa7dda21e7382aa277c44d532f7e1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b338eb6d29153519d7a4addbfa8b17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41bf874abcc7dc0f4748fa51550ff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91600e91e88eed47178c64b47918116546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04988427820275902fa52a40f8ec599547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348bcc0e7b03c64adebac8a79ec81a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de48202beb0aa6f72ec4794c3f4248549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2058f0a2eef6dadca0679cb35d87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fb38c1b99735c739bb0ba5883f1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2009a3f2dd301c2ff9fe8e467daf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae6a2acd0a57a830da685db185b3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ab1a272c332b0f3bc536fbc605d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10809fbed648f56f732978fc9bb7d220555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c95aa4071c4c2bbc20ff995bbc90b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9ec853ffa1b5b7c24ec16419f8aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070632eb3105b88b10e5f2df9c06225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36a30cfdf5ab2f7f9839f6cdf4b84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2adcd63211211fe89eef55dc6810560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1be4ef4e6d05b9ce6a73c53fbd32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f76a9153bce1747fcd24f54044db1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fc4464226e10b07460f1ad2f4612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189060470e6522dfc267df91368dce4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9dd653477984a9af721de7f21eb1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e2ea671e2fe660417f4505db331e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d44786efea8fcbc6a96064d0fa367567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9374265970424ec1f4177846d76b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d5f3dba3815791739f6a4226f101f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463de4c45ca9cf515ed0218df9228f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc7c1136c986d4634f7367bd2f8e26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e013c3e44f207c76afdbe2550c1ac4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ebf5e11d79c00cc6ad4987f255ea5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0b956c23471f79eb0ba8e5584295574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d9cdeee7cf52c16595f5c56de9e5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d134c486f25839e05d20d779a8e87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d267f71621460980fa8be037efdd42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d64f5f1d5a322337105757be57be6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488374a0c0b6b61df2052ac25d35eee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283eaa8bd795c213d4e61c34ebb661580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbe9fb944ca1918d843f3e01ae7790581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6510d49575cbd53467f9258e82cbdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a171e1f6acf96824ce1d93c0ebf367c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939b957a54309570717fe3bd1fa1fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b03cd8ac318f359049a062661bb25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34d12a1a24c587e1e049048c3755e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfdea84526fe8e94b8eafe6a22bb74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e833f155a9ce8d4f31822026af407b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a2ce37cbe6b7212d5a1e672d7d866589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e421063d94fb68d3efec0f42b77cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cc0ccd975a52d751b13d890900530591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255307fa5c7189129f61cb4a9c7349bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57610e5e094ee9c82faa28913b0910593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb59e633b2ad8e12fb6bdbf0162ec2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a94273054f81309179756c59ec389f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba28671445b2d1248e2a21f8d5c927596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e124841d84567c9b3336ce706ab54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a831a65d89cb2c8cee3e618a3480db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe463857d7c6e85c0d85691b6366d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59727a8b2509e12e24f35b7a04a75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4391544942ac580bd424bb67b851601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2cc59b2f5ed07332672fc9abf6297602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc464a77832d8241a6fd5f7594d0f57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eaf86539133a9084a88b4ae960d8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85183fcee3c38944992b4482a3d454605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6ce1519a18714e83a6ddd770dbf1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c14d15ff1420b863969dc8cd955b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87795e61f78fa810034132f393d23d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e49538a337d64992478e601e7af1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4eb7844ba683c09ea0a701b5e8aa1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab058d15f328ec8a4dba1ec95ef3dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942399e688935bde76e082fcebebb8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b932b56da2b0b1f34f41b2123f2f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9283070422ff7a0205d430accc21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd286d8410a4ce17c4036b4e91751bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d130438cee59c0d9c5a55d11a0fc33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8fbe2807519ef7ba5d6de86bc2e8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d878e06870f3562c3f1a33100adf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3320426fa4e11d081aee0084b7f73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01becb0e5f469bcb0be52e80f4d494620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c48bb0f493ef26a5635ea072a818e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920e9175c43ab6aec39e69ee986712622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ceb0f8b72ead6601e908425d8f092623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee549060858573f6342b4c6133ef7653624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf99061109156e513a7df5741dd3b6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e144cf2681131fa8ff5e66fb0251626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5beec061bbc264cf2b56aeb6efa3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d00754a01cda5e3f6f70b4992201b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39be91f7293460c30dba0c9390ab198629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46908da796655e820cbe847e1a883b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f130435e54da087ea7aed40582054631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c1e13f4e129b4e71e8c8f9ef6e14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e0a16fd7a5b7e6e3675affc2db16b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512afbcfcad565e9c5fd86bed40fb64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dbfa52c6733e290ffe998f3072669635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d22d19a0910ec9c43757a8c9ad5aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb2ae043bd7a8a371d970e89e39c9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc62c46d8445ab1df4393b0e2bc17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1bd5c5e156fe3e05d9800f733da97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94af2d1fda861a288c083032e1cca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa566143ea470b679f1394ceae53ea2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8cd1f4d8e816f1280f4975153120642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011227439b6f285ff8453f07b358b93f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541beebbbe70285ddb07c6c0bf9aa1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5cec779615afca5613355b215b783645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35772e4a7b791e3a9335954d052f462b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a5b28e87ed5140ca5e8e0435a67f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e8b5dbf03436f7f9654dccadcdb3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b200a76605d68363cf0f891244c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e22d3145711dbedecce2972cf5b30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e441e68f981184d23c0ffc43177fc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177fc714bbf2d2d7ea4d2325dd2a946652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379606b7d2da6558067b7a3f0fb7ca8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df300f34ca554fab97cd75b27cb5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe368dcd6ccde96444905743a1a74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d89cf63b0bf361958f7d62297e4259656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c19b8f61b78192fa4133ee38eb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c167bd25f4262a3cf564024f1a8e1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5651c99141d26120fecb5c5ce9e184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e20ddb015a742e986cffdccac524e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e31d383f551fccb5f3a7bc02436e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9da3dbfef04341fa4cc1c5b8f1ea9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d965a2157feefb42125fa728769f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e45573f2e692904a0c91e9a4d05c92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae8849a206ea1b5f7e152077dc0db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867d4c5a697bd9d48232b82603ff66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6b8f0504840ec512e838795db3628667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e090652ebd74d3b82e97f3c5b0e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ceae7fe98263ab15489bcccbaf3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021a4be13fdfd3087bf6148e0bd900e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac22ee5a5be68bdbc4ee9a4507cc05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246be84f78c7c43f24aa9f74d8c86c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76703bba1ac30af462c07c048f7a79b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568cb3b3dfff0573be75795bf7adda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8a502292b8ee8b1b77570e87078f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4b52a5ee913914ee24b1738e3471676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873ef13220373fa1ea0282f2751c68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23606bd761deb2f1e00b350d3e5308f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d362c3b0e441f0e7847085cf158bac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48597e5e8f2a0ad7f381b9115a3d56f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a141504ec8351546f1e442540320c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec96a16c1cea819355ee98b622a5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ff1133b3664541e99f89bf511cee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c073a9b69bd2580d259e5a5d148466684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768de61b793e939f4898dd97c705ffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8401eed3a756024a7596cd84a3c0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10d4fb8304fec9bd11af6fc157054687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d323bfa2d3d5d564c3b3a5b0dee5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54239edd00a6c95bfadf59e80dea1908689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa793396360adb2ecb816eb315d86ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d255c9528e36e98933239de862a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da409f0d8609f160139b350c9e425692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6b20f20d072d8c32242c074bed9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b0816a3df40df18033d3b777c0be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a31ce8c2255953e91c9d53764d6d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c7b1339abb011130e2afc9769570696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c44efbb494d10cb84ed3cbee18a92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e47ff40defb391a46207a6438448e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4480ca750d49ab046d1496f925b3adf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a0f270ca46602fb6d9d669964fd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f33935da49077ffd466c55914ff70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfb5758200704b0ab97248372b5358702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526e38ea6a95ad4f721a932d94e533703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059eed4900a77da7d6bbd3bdd4822bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a2a8182161e1adb53f3ad4da7b03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8aa3dffea80042bfc9ad37e5b0352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96077e3e86ebba2ce05c2d9ff91a102e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56cdf745c8ab4565fe180eedfb512c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe887321a91839d36199e426e36a6b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c591a0ea99b926dce49f4ec414edf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98854e8f03faa30c89dd9b80a81ece2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea88938164fdcbb9b916078b5c08df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093830e5aec97b9542f7feb1d203d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed14148c86b85cbb9ccba81cb2e20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c17ce7ac584323da35228c9d64221715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f9909162fee295715251fcc35d7df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937f33514def3a1dfc042779ec24f3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fabdcefa166974efa095dc1369954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f1a1646d5431f67e20706c56829f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65521c8ff05104a1882c8b6d8009215720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e1219c508b19c1970e268b2addbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ed1fa9f8e0b7b2bd65601214a704722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732acf13b141d666e61d49270c07cf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4b43aff2f5309fa601698368626b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a7ab9c40f28c5fbe4209c52e334a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94100c9abba149aab58767e90977eba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94e17dd84b1e5eec970131db198c5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa76a01410953b1ba50e805bfcbe9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f46c47cd09b271234e325459fa09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e5e1cc9092ec4c496433080ea4840730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe86e1bc68bb067b67a25a917c73aaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60da48e1884fabb1056acb1de57d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32dbbe1c1d6bf5f43a446a9711480733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a93476ac31ba41c32eeab4f0d2b30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530883cae5db447ce90d4cf4e458de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d26f033bb7fccc0f6098bb43dd262736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2747e7a507fc391ebd7346b469ae65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c8fc2ddc37434c31e6a137eeb84a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be7df427dacefc7eb5f9c298accbb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09f15e2e8e8a5e3edae911b637d8cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543766c8fc073f8e87eebe18913d8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e518ea519667c168bb6b8eb028360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f07a68333bc30688367644cbc0dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864ce00b58b515b1c71ff38dacb239744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364931a2f631d5453245dd43bf1cc39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9cb89bcb396e9de742d45d033043d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e4777923297f4acf41c071b040b4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61778f0bb93a33a36ce0fcb88286d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c0bd5347d765fc109b0e86bddfaf2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ce54e992d1f7ef8f4972cc3d0f7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d38c2d2974ed4f3de58aedbe8d72c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb776a29904de44490f75aae39c753a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6d38dbeb425bc9df7301ba37b3d1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>