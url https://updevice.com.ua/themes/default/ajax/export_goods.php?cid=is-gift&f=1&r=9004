--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3517202a5a81ec6f11345e99f7699f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db7878b2aae180527a5f81175f82712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3e12a68a937cac59ff871ce398183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed97bdcac9b585acd781f82e1897a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea6b19222a8d6c35570cdddc378965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f65f6a2c06512bd27456ae10b016d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed81459b9e8b243f71c6f7c85ff58317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff78b5276e8d0f0dae5b68b952841c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572667f944833de5ee01289b000e86359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4be6aa73998dec6063ecf58ad23d9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d03b588e7f948486cda2b6e777e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e4e5bbb4aa6767626581ebce8b5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1613ebd5316ac71e2363909c88160513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7a085fbe85bf2fb95c0d7da118a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768295c900bdfc1336db0180bf07f8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b255b499391a17360619f087ffaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bcc6b283eb38b437843b587f5ab1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e0a5919568c393b170247a88cf43b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7064daba3a14e45a46f6b523511e1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c081f0cda3a437b52d3bae7d989cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f115ad0b8362dc6047822022eaad10421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92f44baeacbd3d38aec94f4a4c204622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00e417df8dbcdc703b4f6d02f3d03723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec675d4041833aaa703727d28855cbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e7e2fb5a900745cd79b3df781ced125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd7a4b76dc74f5bb8d2ab6ea90b0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94928fec62b1b926c600830c42825ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695be10d8c20738e77d1cdd99cffc9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f683ea88a230eafcd10b543fc1b6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533643c7c8493ce04e5e78147e7886c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0acafed2014eee76f5738abee13631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bc9ae057b98f400568c7d94d9a44732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418ac151b88e50b1efea23c8fbe004333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d861d7fa71f5c085549af1a8a1a304334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e767332cabe3b70f554fd1061516635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b7cba7e64ee7ec3b50fa06174ff336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1429abff329fd43b83d57aaff0b6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07420ce261f53f26d7c93820b31b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622435c2f562364c8c45e218ff833fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73cbab959b3feb5f218f7c410dc3fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474afad5f5cb32551007a652990b3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e836f001bde72765c6578eb4de05442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a09b0ef9e2bed99d300f632f14d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95919bcecb855bc8fd2917a132d59644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0a89049cff788a7b4c117578840a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcdb86fe069cc25292286594eaf41546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e6256563b825e4ec912aabd553c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60747d4ffee0d1aa8c27d1a1748ccdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cae04421f338fbd684a6827fb63e9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c19107d30527f9ad29dc1e1382c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c647bf737edd6c4f6de6298dce90151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38238869c6c9d43011e27bff0e9c8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fa6764c93a719ffaf67e7cfe1843953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b5a69ea3a88d730d336657b002d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813efeebf5ef9c950b413635537751ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200551773bfd9178c33c675f102fa156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cba7d52011a333efe42018a6c69ac657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a1ff6b55cfcdcbeea351230cc67b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba229cdb5f5f66a9323c6f7d86564e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7befcbb565c680f55504eb658b795060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d73d4dc7a3b3aead5dfdc42c509061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a519934d26eab4f1260d4054bbe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8351aa5a2eb764404090d0965c06263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311186c33cc36a157b3d32b4d05bc84564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ed20c559fe53a0088638fda91f1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02aa28622a3fa1e8db1c594b1a1c7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde641d44aff0f9d070af35328d9118f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c5eea07e46f022e1336a1c1237c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caced136bf6d0d81444d53fcbccee9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f0bae35f0b94eefeba848a5fdd9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e6b90c58d28acc4d01205968cebdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725609c3830bdf62dc7e6ba1b5309ea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5520208a884ee402d7b5cb0cd8f93d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b0d5e0cd38fbfe206b4235a33244d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39aa8b8b6e7e418256158407d3f7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9631e9c88d67daefd6fdac546c4cc2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6ede76c112695c6df9954807894c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec37ecfe3731d143b347309e9d8a1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802944dadd1112fa900748d0825322879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdbc9efa02252be734a2355288cac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1e029bc7a228da81a89a83d76e34d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f58650a55a9efe6241c6750b231d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95513326f83cd30a4ffe5695717e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82e04379b407865d539dfb45aba3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e8a43623e0337f03c19b0535407685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0bbbaf36edca098cc80cb91f154e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381cf2c630e3fdf6e087ed2d25d536487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a471f3e5e989f2e61b22cfb7933a1cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894bdc855fc023e55019cc487694ea689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ac6ba78b42bd5b884185cfa3bcd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275813a3e25511c1bf0f20561b94a9ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14fe7153c71f2d43475ac51f9d251392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bfc4d2cbf9a71cff54dde9dbfdf9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf54845064bdc7bd29e2e4fea2ed994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef2f9451a14b08f396e8a690d0a7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680e6abb28a4c1025b8d4ecb36e35e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92c829a93065eae65a5d026a5850597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0954c7f1798206348b7bb41bfa58698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a6732777477989b8eb802e62088a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469f5f52a25e5b517d536db2a097a7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d081b162f10f614e4741cc3cedf3a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b15dc2d9a2f928595005038b25884102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a28bd5b66d8c673b12a83802334ee4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327afdcdf4332835f1581e554ff94a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc96687d0581de82d0d060f2e77189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7de39842d460240c5cfb24d3013e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f42e897625248715b61ccd70254c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85956c1525f708a1ac3a6ccfca0173e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c698a4b1973b99c62316d9b3c0f438f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c413a55e916f46646112d51a5dbd2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc937d23d9ee752a9c9a33faf71a087111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c76af21f83940860b31dbd10623abf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f4ec91da4c899119a6d3d104d2c2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec008779167a8dbfdd8256c0606f9b29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3d4301769edccbbaa071eabf6172115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f579b34b5e6f7fba8ef311f594cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59383c6d635c62cbea10fc11b13dd939117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fcc375cad980b349ea39463196e0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e84fbf445a02615a0f692ab49552119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d77e11d3455babdac3dafdebee72d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2b14f8342271073aad5d89356afa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e280e4a5b4e8c4c7dc2245cbda9eeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b774f2822195bbe416519a1ece3abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca086bdea8d37560d4d1d5362bc5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833571fb9a2b597f8a2d5b02560103a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00abc0d16fc484e5b8c51c45c292a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5ca2439dd2ac430fedec02e17a007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8219004bf047d9fd3af87069f15f98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ab777b46afe6bfefd8e3fd2555624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce09b89904c135ce4c7a965d7a5c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc9246d105e949d5b77ba941ea5aad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5d3193fe4441562392fa3409fe25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a4a696c08424d4f6bb9486e4d942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a596ec532bd248a1f5b3c8e60782a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b940b067a45f499cf7a56f7d47332d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2608e53c4efe1b5c5d9bd9cbcdf2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d347d1d590a89041a4456ca1e7eb2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec993a33527bc2f95fbb897eb466d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faeacceadff0cc4bed9c87252251af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f038f68408cd44acb74823961316140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f7b355632d78e4af9d3907d63d0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b253589c3ae9b8d17f232c3839c53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911d7f14db8f7c4cc9c9e398e34ac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5009530b80131a55e7cbc63b6f5b8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb66b909e93670a3129d6461b7e87d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee244eb2687868a65ada58800d72a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10ccec49f3d5cd4646dfbbab24a5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d19b6eb6482a16c6f64a70a8a5fd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5c3bee3a57ec9c10c5e0e824cdba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98f5767b02df2345f3dc131530d755150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148f8adb7a0431473fc0ace10a750dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9013040ebb9a03292f7e973b47c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2cb3fde45c21d454269e16fbf27d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51663a163be3a38992aca6e1f65373e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070eded368bce84aac843157b0bf850155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8c1af1f476d9408246f44fe1ff46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc911adbed4b4008d42153fb530ad81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf86bd2f7f711c38230bf6760b60f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6760eb2b56875b6d72b6f9c6e80616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718841cc233feb0a0da421610c01ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad6dea085039778f101b8acdecbbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa531897dee8f17d38ae1f96c55ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e31101c65a1692e7175d6761f6e3f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e8111354000a165db00e3f6f1391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef61f460335530d49a6f0b3935f3e1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678da48bdea8890c7b87477a56e9c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e1b70c5b5edcebcfed44149ba937c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9fbd070ab35a00aa27fe0989b3fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b459c7fcec87eec8b2b12b24f8a0ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb23a0a49f18a0bb139c663dfa93d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a93e75e840dd1ae215f88362508c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc15d35d8bc0e4b9566fba00c9244b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa106de89263bd1a25c4df98e75be77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb17925b9a883630ec6e889061cdb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64da15b20d6ce06dcc179693545fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b024142b367764f899a780b5e02d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779652b09f2665f4a61f591da9acba9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f6c65aa99c2fc4d43f1e92f5a87be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29cbf0f5437ff6d4e0c000585eed7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38997cc0890e911501a9b8acb3ef75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e14922fda70b3972a81958102a614181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d3cf6ae926f9d132d2aa42f06edf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c520bd3cca8049f03c27b0580710d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fcb50e0e0e62b0fc6240be4fd966b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464f2b37b6379939b5d5f19ef775a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d25e96cd604973a6d78303840a9ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e901ded24b7280e9ef76898e4146ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722cb3d947997afdf9df79b91c18b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e767fd201754b06af873533a14309a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb987fa224191515c260c70c9e36bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991292271399f0df78ddac0a6c74d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e189ca6436cc340df4b4d71e51285192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8227de76946c4287201cbebd787f37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb7c477fe3e9e1ab4cc7cccbe6d406194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b729822a47542f158193bdcdfef4fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff041b1ce59dcb16260984c2e20a7c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ebd25fe0fc599f2b48ffb5dc20372197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aef56a9f82a3a09bb8c10463176dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7a13544bf7fb87bbee87b292f5f84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9befabfa605d8c34e0e1403a3244d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6f8f41c1da81f60ea51814b4e19b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd76cebabae75df571471d00e550b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a51a42438380838471020824f04b94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ac254a6f06b5ccb8eda3efa4d5cd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ccff1cf845fffdcaad0228ea6d483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39075e83c9108b67049cc8a356db575a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459ac2473c72a20867c1ba7d4de61b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e7915492e88cd0dfa831192297e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160ae5ad30e40a0e28ef94c5d9a395209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf4a290414777a2953a5cd4b5f66f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b109647921154b3dede6714ebe701211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ad4f8afd6644210a95184152550b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4c31d6c4a514d17a1c7235cee437213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0312e5a74ec534218abf65a3a7137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2ce6551bcda1a20282995616e4dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c64b7b1c068807489e5588c20a336216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17d36299fa480a4bf63867052e0461217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a880ceb981c129a57d9700377025e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eba7257409bf8ff50a473512f3ba7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbabbc1321a4b751edf4d56f1defe9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbce4ebc9d48185d969d613f5ccc99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987e2a140f724ad82f4cd52075daec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e116caa11b46c0765aa49b0ac5a7ce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7db35d7fc3077d3d6e20a0512b9b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52adc8ccc59a5c3a79212b4e6278951225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e09f098372d220cecdc52368d03b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be951fcd957cbb77e35e5b4f887554227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bbc3ab0b648152ba200f11ec19dcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a06f3d17ce660a7261d22ab8b175229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afb854e771cb00071b08522f5f48f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7980c90fd9fb5bb92e0e36b6b565662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408fa63826fef3ae26cdb9da7f0e3e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443a8c246dff770d799e9e763eb29cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1cccdcf41888176e9ceafc51c046d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb8c4e04110786239a5e15f0486e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178994268498416565a4084aa31323c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497e99de5beb68253ef783c5e974a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f70ed4cbf22cf5731259358972c59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef5588804005e3993064b9fcacb3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cacf629bc385981195a0f86b438a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ab0f25542073428cc05bd36eebc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c85fbbc13bd0f9ff150d36cd8e25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafb94587bb90e932bc58666ed236df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9784c6cd9626c3887e468bad76ee0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dff82b91cb1ff88f418f73fce02136245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d703d3c5fc082be0146d7ebe0ee4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014fe5c8b2adb80ecfd2f668602da3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056988476ea186ce5685f4baee4ace5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aceb8ed81a7b404d4636a0006a6bb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ed3787cfdf5b2ba2c752b80d3d06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f1639ee6d557f0dc30f254674456251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fa4f17ed116b9846c5725418f9a36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2247cdd0800e07d1b712003fd7dd020253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d342b639436b82cb50975858b76c62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791393051d505b77fa4ecdfdced3ac0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7b69a45f63e9ab966d3e783f8f67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199fb2819ef8a2a74fb1ba9dbd18ff9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54199e9bafcac17c7817e097f5b5a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe9e30b029b66cebc1b51ed9127553259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fc33dc1dde0ca95506150c5df3ca9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2063aa129f58673ed852a10906b39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71176f598b0c6254758c9e89fb94f6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287735f518fcf7ef52bfccc28581c68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507034cd6628412349a1f480e538f935264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba429e21364bca69e1044bffb3ac3aa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574dc4093e28db24fc3210f2ddf8eee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ae2a64b8f49f61e0339f5b1d78a3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98171d3b80d11af1eb7691bec322e3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d566ed0d65b0fe2dee3034f763c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae53ed92b7d00314121b55f63ffbc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db026b476d9a451cc3d19c7c5d1d3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654e2112b2413f01f29c8db32689fe5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c64fff40904ec6b90a1ae638b855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb921d05a154e60a23d7f4324231d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69659551c74db7d744e7d0229b942bf4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe463588139a83784044e22e1a1c445276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c400f20426c5028ffe958a13e7d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659574e7339e9fe7aa5f88d6d7f3912278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a42089ae7bc3e4e9619206251441a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f8011548511afe18ce0e06451ac87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705676e7afbec8147fd38abaa558e8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed56d31f68d2cd1852fa345f52785282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e4e7b8ea072c146c58cac10103e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333a4189d9494a01f0e5928ec8e31df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ada516a08df0158dd729fd7198d04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad50ecace1b22b511d8a06241c1dfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3079d5ea8915376d0dd87756ff55a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95ba6c7f1144822d2900a94b3a7d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29ebb9e241eca14ad9d1587667b73b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daae886c333a1eab181b797cc0f0d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3282f363b9193464b3e8a6b0ede0bfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c91e39ec64b8d2bb8b33da297b3d7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40022998fcdbe4f6ba30ac4fdbeacd72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333df7df191b0af3562746bf4cbee3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b83765eca3acfd377e37711240211295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4bbba285c7664800a753272017c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef71fc7a5a544920efd7d95cbccc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3161c34e53f0a6785a14cdcb7496f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b150e1e7552f8fa64621d3cfb326299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c093728abda50941ae8cc2a489cb3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658477726038bd7e4c4551d0c05682301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b604309214b0464022c459c4974897302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6ba4ca6a1a5920dfc0c6be52dd86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bd49ab0ea49600455be6831849e02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51986b2e7677d4e6fefe619e9708522305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb460fbb8d209f0ea1c07277c9a65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9ca1c7483d60b3d0d9f2c5b63119307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109d0b44775d9f84d00a2d03f03cd3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbeacbab3a5e1780c145b4c2c13f70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b3a50d17fab7107301341a90560e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281c79b1a908e6c165593f3eb24ce1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffd3a2a6fc289a10a99e06bbe2d5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150f9405a8178ca61ceca8d07508b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6c007d0969bb00a624d446a81b69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09502e96104d59001ea4743679113315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6fb1a1d1986b9686a1ba41fb33933316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bbefcd8d0c494c809da866d8be516317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624aad7a3141e1969880b2ce3c162b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44906cf68f541ffbeb6bb8c36473fc84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0bd837014275ec90b7b64f65d9ef7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921699619c333a9c5b663c9e286468aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ec18b1455089889337ad4f68bfb29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44310e78456ee776fd17c840304c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f019d74bb705f3b0f437c64bbf7a74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0c108a9d8cbbce73ad761c022a30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f5fa1783d6b3dea347223c661ba85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae6b7c42b862e90a786cd48593b97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aecbbb8b80cbfb27aa76904789f6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f2d61c6fca81c6ea0a77e6f3ef599329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa535c24f82c014020adbd6921f63ae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf820818c7add01143767e5913b1451b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbfa651e5dc252696c457edccf9de9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241ba678d002ca5aead03b0c797184333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d8b2bd9c26cf7ba752557ce31ee7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603387ecc213073344ab28be5eea425335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8cd4cecae68b36fb913a67db2550336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd85446967a4409f7d5a3f37603c90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a1f7f44c91e8ed357e57976187e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939737a76484f72b9eea5ed6508de73b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78866f1643a2998df83e9f390a5eb95d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc1c49b63e5ce8fad9301e94a8d88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7b3a3d6d20e3a1f1c0cd92b8f839b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d67a92a3ca8791b7922a1864553bec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbcc1ecc793b9d57f72e6ad17660b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed7dd979423df5ed33c1922cdba4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48bd6ace7f6dc6646444c92eddbe1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98a8ebfd41680f519d7cd1541e710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6744b5b4560665e2eaf3d69796951348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574384c9feeba8f9c14b09fc8c96231349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e1fa7ad3faa5323dc69f33cf74cc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265bcaafd383e660293d28bcd40b07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06562a0385a8d43fbc25ab75592758ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed314ad59206ed4bfa2af57b53f026353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d436cd80a265fe14f350af6614a478354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89623cbb6fc73ae9972e85bb3f7bce82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd86123158fc4aba3510678f92d00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a1d93ebc817980dbf4dbc9f9a4275357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc208634c5c9027b03d5bf7479f28be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c873f8a98ff57f6e32ac3d313a6532359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019336d996e5b47baaef6f1be1c06cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491800572108111f8c8777cfd24babcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d78803548182224ef95b0474648204362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456455aba351586ac9db1c3f6f86bd0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986109df31cbcd46ca955a47f00d18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc0c56f1202728ef5c8c761a95d697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956374128904c37298ef0ea634c49d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f90d8f5cc391dd0b495f07bf4a6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501da62a86241fe2ec2bf5eff38bbeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9ef9d1872c5fce5bd9251cc815fbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5ca27ccc04ce4ce79848619c1caad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a934cc264cdf360131a0997792501e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbcc3154e5c430bf1a878a86536555372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7a3b9a18c2dbeebc796fe1508958373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df25ec4fcde9b01a621c127a37414374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd9986f24ab1e2324240cb78c81ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560aee6fd54aa7e516cdf25c90395fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe85d29d62dcd8502341067f330174377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703c1db0e64d3d20f872dfb995eb58d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0ff309c082a778c8334d15b03d267379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf67be0df17b98806001913a8d027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb21f26cd08f9971f4bcb9b876c7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e644857c86e66ec3b4340ddb64ac2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0922e74a56086ddb2d076abacc91a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9d6dc24205a895bcc7980d4627a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876dfc9d07dc8a3882ec63033fa823a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c859f388c29f84b2ddfaa565b42289386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0547caca647b87a388f7e3eb7f412387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d875629cbb265a1b228d36d62d49b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d76a2c774ad32ebc3d830b9f72d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fbb524043ade64dc0ca8320e7168b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093310938ebc21a6bb182684c2e21b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fea8497eec899d1dc862bb81db0404392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a7139559e2a5d01b2d24e8acbf1e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117830ba492f39e0ca0d4e6542b2d883394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d8980c7fb8535d328024da7b5a3dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bfa8cd220b7fd6bd1ba928ce0f89f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151446536b85c7853f9aba8d303325397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba958750b31a262f561eaf4397d78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c85764e56ab8f0780492a0589694399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c71386ae8c42be2962e3946dcc93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eb8a15023336d9a4b8b08e6b65730401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3864ec8668428e6ddc244f1168f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c60a8ea40d0a25919b25bdf2e8523403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbfe82000d166002a8e8f5829a21c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adeaafb9c4af927685798d83297b18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595945b04d36b7ac0231077055bdc448406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e75d00b2f4752be86c4a0e1b4bcce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5dffde0b45b2160e51ee9f9af1cae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1455740981c9e4f0088d657a725ec31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eeb3cfbe23020a5e03188d26262bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf1578e8504d6d0aa19353a40bcdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe752a7fcdaccaf0fb1456dac611a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb6c43d4ffbf6c2e166763f9e88e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7563cc84fd3d4b26b40d3622fab15b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0eabde13ca854822f88be640dc5cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c343a544042cc6336bd920d3369b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a58812960673d27249a041d3ae5ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b379de0bed3859c9ffcfa11809f116418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e547736a3a5232ebfb6b1aa6396ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aee20a1464a3257799d8354da5569420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94112db13ee8eb5c44be4b1c12bc76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e64c77ec92a063d5e1fac64926133422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84642ed8826afe5768abf5807c4d6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5885616693b2be311ef7593e7b474424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f43925d8dbe1fb3cedce31f697a7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be79f070aadf3fba3d4ebc501a0cc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ae6d47e87cc60cef81fd3de298a72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f32e9e8bfcf13c29a8dab424a37ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43d780a9fc90b2f4cd49232669512d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5037ed96074bea4eda4fc7154589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bacabdc6d797ff390ac0e09a46912f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e7a1e0ec6c302be911fdfdd16e48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46736437f5a956015b2810cda4b1a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a24847dd49564e64a84f85ef9883b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152666dd84c0caef4bedc440c40a326c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f74d3b11a2f9bc393c90055a0ef87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811cddb095a600cf7c887d07b8f23ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b55df27ed64fa8fd390dda4fbc8bda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0609442d6b0efdf3f4d69aed3d19d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18bb2ec1961bc1a816b82eeae208d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1cebe95004859198fd8d8c1ef9d3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb67d0efc7e539588f3509f2898f6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d7719c92ddf3879ffcef7ace319b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb97123b7132292b8b4f53da1a55f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668bd23d50f5b93cfda2f44a64bc47e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb7f84297adb0d1db41c48ff5d722446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700077f6b4edd500899a49b2cbc3f894447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542d1bfacd18f7f065c32c67482240448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbc44528ab925ebb305a2e22137611449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe4574806ec3d77635efb44bdc559450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973edae34bb0d665e6bcc735be1cb89a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb11d937694a8a7b15a9c5132024d0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c440251f76cbdacf8293ff4de3016453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88067af27d864994e254c537f570ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186ca0f9b2043a578023eee9208204455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31453b1c2af3bfffb29b64db3caa144456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107453d8a8962ec53340e6a692e1ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d8ccc59c4af80e7f0417a588bcc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35737d54829520d4eeb37883818bc03d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224f28a0935e0450e28447948cb5671460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2046e758b3ff8ad5d3a0ce78122bd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ecf8ed329d3d027796a90fc580317462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac6912f410b7381eabf9b6095fb485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181196b6bb5cb359b177caa0f23de1ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c46bb1568833b7daa2f6a264ce75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417707421c24080a1be4204583d1f1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ca4a537990358d66bbe407dff00b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399591d287b3e08210e96e7e3952c80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0c06d88a22ea09af358f96ffacfbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cfa1628781e7ffb5b643439af4c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd163d622f6b251b2b273dd91e786e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723047d0891dddb5fb4e993cafb86986472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467079f311191c02abd6954b4b715e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed59e945090604e7b7795ffbdda7b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b3bae0c3ca927a5dc3d68cebebaf9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c88e2cf988800828347ad8ce493fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48303569627dc97d87fed7324da916477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54165c7ffb8c438c207a22c812bea6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1238fd1cceb23de3b6a383dd2f88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad959898650c45102eb695fa6c02b9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411607baa908055140e37912cde9963481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b6e1df8566b7923edcb33218f24ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67e6d4243450945bea847827a472f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e86ee50360460ff70016f67b0fd680484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d024062166d52ecbf410b15a743b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6b042f3e5055706566e0e7d418d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178c8b20b327929b2dc10806c0c2ffd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656902c8ede667bdf5c5bc69ed7054ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df79d6b7133589940d627eda86cf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900552608445c964ff8e54042226f92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff20ae30c7dbca30b59382c69e3166491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b5e724e0e5d5247b7770dd6b9d30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d21eb551c35a11682f6f96b26f05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b5bff45f001826916b23663b4c5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfdd5a13e669a6fa12e48ccda414f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f526e94c6f0ba8d4715bc24509af1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadfe866ea69ec499b58d49b3fe861a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76af3aec5fe45e6d4ca91cc3dfeb74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a734e3c1f14deacf9c92d68fc5cd9d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f7f6999c2dd80788b61ed94fb17c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220acc848d7cd09aa0b17a38131756501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af451c9bff20e5048faa5a34eda2ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3afe91fd8328866b8da5337249da09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0459b05ebadad3e6a4a733eb88bfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497b70e2dc5e47ed2e58af55ff2b1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22792548765e5004022cd770d4ca8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d37f60c307f45810e0e4eb21c6b6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2a03a253f9a2c17c38e7c8c34fd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acdfea75fde9f965d831219405bb17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a70250834cb7e04043fbe24945a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e521084704ee1b45a50ad70fef2f628511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c84859d2b6ea8f4d380d3decb0d3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6f799578d8d6e1bbb7dc7c59f3f0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7db3c9fcbc2dc84412ae134e61f46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9414408632bb780fe46e5fa922604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d569d9edf7141bf7e20c2a1644ab1c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc60dd23c30d8554243955bc70a4486517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec2c9d498211e79f6732883fcc6e42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5af44f7b5259bd62d09faa5c14eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360f5454b9ec09a883b3d6df05a3cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd80c0b4f42859d8a23f25b5d7a3d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5209d9011cea4934f4e5943da072522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5ea42f85dbe877a97625dc62267c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81bd61d41b0f313080030350ca8f02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6019d531639b8ef32e1e7a956834525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a035316bc5445d160bfcd5edea9a6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01f8f76d1239b13b74d5694a805e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403a4da18cb12940802903257f6aa9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63dfb18aeed551de5ebbc3f95693e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfa43cd856939e5ba41dedb259443530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6774356c7f05e4b18c0e0ef55e31b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b9d6481db0563995622f721008d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789a3fd0b1b1b190369e1977d37b03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501215f0b331406d0157b2ebb1c9899534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c416133dec9e05acd304ca585382e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683077c5eea81b59aa44ca1ca4ad233536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae608815847df05fdc8aef0164027bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9704760e4dcc12adba325fc51a44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed633ad9170472c16aaedf3494095539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b65bb5e92def1fb58711d088508272540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c3a733827fe19622595761c742c72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2579a5cef4b28188a54a19868e83bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0b4321bea3f35a0c5fd550a39094543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10caef67d1d9a069ebab6efcd4fc21a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b29a4c8d0901b7ce58ffe201775b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4d60a0e8b3beebe44c60dbb121dfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4881150ebd524791387c435fe8c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa9f0569dce124f8a6c9cea6f668e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743812cd40929fc56f93a47af5281b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd03290b4f152d9a896fe4c096172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66e5a2001c381a70b0d6c238bb9a77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7a35c9e34aca7225dd9ef4a80d1b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242c1d6e8c098bf91955054910e746f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a38a0121c4a9110fdefd74382c5892554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662fcfd7bf8da5498d6142b3086ab6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e26fa23403379f02317cdb4997b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b0559c479fb88f367be7ce3fe7e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2040d0bf64597b23e3888d598f6dbd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f25077c997af9f0882c07fa41d515559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0361fdec6867f145cd3881f963dcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f01b16ecbf304db218327f73b6d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068330ef7c7e270797ff99d62f959d32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fac0db32bc81624d2518c4cc7a4c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720689a00d17c808d701de2a94805d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29dcdba8f1d1da5300a8711d65d69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea19bb3a0a3164cf7427284dbe2942566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb97700def9b9b3721a99d8e17157567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a2b2fafcc848d208271c0094eb0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3af1384b0f00f4e29925214fbe13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d5da44e8652bb1936f6ddc1292b8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3151ed8f3924193d685e822e20312571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487aa1bdecb26f1fdd0c693c3bfb5f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586176c7207c38e4cebabf9ec0aebd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d097fffcb329ce5a2c8dffc430be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dfe2fbd2609916c83dca29b387176575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd472d443b1405fc938f688d34f4dd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4887c6162d35939509938284f7d1cef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c10e8b8918c53dda5d9d212ffe02f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2afc56aac230f635bddfbf0e9698b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e3035034483971f656a49220ad64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccbbc76b83253b29fdcc15cbe7a4fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d3d260f4e986b9591310024947c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70f7efb22eb8ee18cea7a012f400fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cad5121d362bf794d5eb22b7bc23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69e144fbddb688e0388a67749c54d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583651a932a2bcf6674106d52dd864586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c97f00162e74ce4b7b8dedfdb391587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddcfff32af4bf069b92dad87c23bcb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b8bb469636c7948b3f8d4aae0bab6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292707d7fd29b8cec8ecf236e987c10f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0aad3e5f6a0037079716bab8635ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53004fc40d6df6a41c5181782d86315592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b88c569d6081b5859d35fdfd279c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f98f7d147a8cb5dbdc06f1f9f18d7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b67271011ad48e9a44084d0b6bfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2449d98c6539967441bc56750d5de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffc48a70b06c7e08359a0507ce6e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24748cd433c59aeed7cea92fbc8c073598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b5a478db67f6dac9a57c302442c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09420771cf8f8ded472ef763b4299600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a41e60b7daf0819f558aaf2f478cd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef511af8e7b19026571b5b7a987d0624602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae049d36072d237cf50c8159b5607bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16625bf1446884bd3bada3fe7c3b2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64764eaa4140c8eda303cc09134a1b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd7a25063cfe058a7a5c5c53d11a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d06943d5d00872db6df3bf7c140b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebe83b2350eb5fa3d828cd658a90b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa46ab8a37326439d5d649f14307a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b1f2ba563d1eaa9b0ef609bc58755610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb136a9b0d3feec1870e81e94786ef3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f0f04d8e4311bac0571ab47d6d3ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030c106fcd26734033f82d07fafa312613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a953dddd0c622fa61c6e6ee4f7fe10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21693fa5176c645963dc7d5879bada615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293f93650b4be358d1df09cca0b7579616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc2f4d3ff2454538298cedd192331617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86439138b142fff6892f65cfc64e138d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf540de50b42d87b26b0330d5ebf0062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bbfd09c900d9fbcc821a8baba533c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaef3e0a46cd1f82395aa0f77172a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bf38881ceeda56bcfc3738842fdcd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595c3adfaf4507a225b604b9782ca79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29f749915e2d25c1f68d7d581d89c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d5d3a87abcbe789b83b67dea7714625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d09f8a67b3d4d0c311633e8d71a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef75ffe575b55b11e1985427568b10d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e336059de8cc3a7a17007d1f2c5ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a2cbae1bd42f4aaacc20af22be34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1ba0a59c13070b3f364222a4ba62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54de8ac6fe83a734729ee113ac4b93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c0039cd8f0c60738786b68db3349632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c4555d4c781bcf4531504fe25fa3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46932661b4cf83a5a6f271974bb951f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd6a54795046fce18897bd67e7e3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36ad585999dc5db91ee50e97c64a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d390b76fd2596692493bc984fd34c08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080f67b881a2e4a78f5cafffbc099d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4df502c748b51afac813ce7d182f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a1f310291ea8fff4d79022899d7d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1238db2db65d650f2499d924738a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f667e6061d7a7a54f694e014b71b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be8d51e915d2a51cf432edd5d4f68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26179ca1a36c559a1ffbfa50bf5faaa1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3b6f46090d5f530b15146036f2da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda903036937a8598fe2338a3388319646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce014a1b9d44cdf39c9abf7cd611e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4f243a2ad7eda524eb71a35df2f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931ab37da60d212c10f79d5be113fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159629f0e4f9589ec704ef6b3fdd4f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584a1c9bfeaecfb4910542962df13c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48feb85f8129bbfd757f469028117652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25198d3e1a15b0ccd5142e81211063653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322629ddc48891723b8d1ed18c8f74f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a499006b88c4234549bffc3012bd86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ca206b8ff23e3ec5c913cba003d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d96f397a33f6884774a4a1f190b050657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1bc722b907c3ca055522fc2a4e5ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f7c7f62579e611bfbd9b6593bcedf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75b76894223eef287cdacdb427e42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b24ddfe825a6947522978f6c8c6369661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c4f45f5f4312e16edbad2854acd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb93833703496882b0373b59769bf78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a87754ffc09480c263ee4eca5b8c45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623b41022956b1d948869ca5251a80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f46927bc316ece8b94fce36c80fe8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7466c4e0b4768c84a306b6292cd7ede667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442259616e3dc1518c8e97f82d9fb0aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60b1a156bdc54257ee99eef372868669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f2912fa2edec4203ba3ba79d8bc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16c8f3d9be75d3368b6185d3dd2945671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581d854ab6557d32314d547192836f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3a9ff2385a5c37d582085c8a5ed40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3e71e334066a3d9f87c6befe2aae0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77a85b9a303c18fa5ad600c293e60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256937b8d21a634cf281b780cfc6ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970389ea8c763e09f9cf554e99d764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca76e68c2e81ebd101d61700cbe90b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc0e20f7b0a3b79ef6b77f385680a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d95749e8d8e25ebdc19491506891680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7904bfd2d3e6a40cabd966e1dd5c502681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2af9ef906714fecc978683f915ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e777fb82b6f2a9a6df94e3f529e79b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f429d6da40116907e324937efb61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c15e8024661e70a89e9ada39ccfd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd480dbe9f70d75da91334d8ffb31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79925ffb9765f6e680224df16f16b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956715d56bf2d429a90e16cc070273f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f9577be77fb447d977b22100fa5b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840217a094be683b04f01532ef1b31c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7648528ce4190ef4fdf4bee91f97d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2783f411a011d64e6b00e574ffdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3ccbc2ef980e68e0799aeb2584366693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6362e6ce6b268facb924a32c86eba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323b2b42048472c82236e8a8e37e5d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8ee16a9f679f49c25f0e47e521e09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521675e03da7bfb663060d0c7844b2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aac79ea49ce1830e4a774294cbe5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c196f9669ef583af4933fa7474326699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af904225338450482704cad891cff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072d16247f2e58ed4423ff021dea4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0183866b7b490c0960239a0ec9d82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c3b13a386658d043d18d652ba264703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e3eba009eed0fdc9b42deab308b35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e4afe28d57f260ee50154ded0e25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aec26125194c263cbcf4f8a3eb20b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617645e2efdd330c45ceac3c4696281c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2eab6cf28b516a530d59b9affddc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1aa5c161b1943cf6773d544122bbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59810e68f37646c58c07e23f02063bf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b7590543e896342b71b9f3d08be4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c7e4f61db0ca079686849a73533c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8be0040f97c20eb41fcd2c942bfb5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b468c2207056912fda97e7cbb3d669714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32c044e9e11e333fac61022301671715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dab984b095b64c529e30e0e77006d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3663b9af84c76510cd015a24f8959c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1fd1db06c49fab74194ac7c0a6064718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8829f09d972328433bb1fffa5a80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b804ad8d642933f495b86b23fd78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4bec10013d3c7e82af5f69ded53b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745054d8455f7366857e29374dcbc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505822612c9fa1f5f0c671fcb22fe8e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc02c5583852ce619e2b6c295c27c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373737d3b7674d708f3e296cb19ebb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37478060e25ce38b0c73cc2a361f6b0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bc86fac2351c9e8104cd7c5ac30cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b0b8f33ab09b403d76aca77f7309e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f866691b8be89f0f9349310e184d0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d78a9ce0c85eb3bbefe120d4592b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94599ce0a8a43db62b84dba59fe77e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640bc28cf705ce27ebdae1280841de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b579efc0bcc05eeda34830d1f4bcd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9213017cc320b82efe15e27abfc930734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c8c9fbff2676477f47edef3214375735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed9486eb608e53fead244689186c44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062759383ae94a4140aa8c6b29b8846737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1599b63ca39767b4e12ff443497b8d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed8fe4fdc3f5f7565cd4af985b925739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e099e71b6b2a2415a8e94072d4376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e618bbb151bc77f6b028026875d54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06504a62164293c25a7985d18d34557742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb429e5c944409a79e2d17ce9d2865c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3bb93d735d5d057e6c279b67021bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6805de54b35b46d397f71fedf4f5aca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f124ea1641876810a877f091dafd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a6376c95805a1634da9548fa8df6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242692d578cb397b55c31f2e67f5da9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8badd6ae2c8b25055313e240b41d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3194c75ffefa49a9a7f390d0bce8eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604cc70c4ef385c49a20440a9d97b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b81f2cbc1e219eaa497e6cfee689752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcdca5952acc3d4378dc01c04ed412753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebf0aa7b885d3a6d63f6cb5f8a261d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d7267a211eb94c7ff2324832ca35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f6bb984437b66aa0ac682a86f71b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3c7a1886a147919a4afd095e285af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236cb4be958dc696c3fb9ba139984b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512fe645c8e68552471ac1f75060eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11019fe208e3b922191ce601a8df3f021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19badfe5492b38f404dcc1e5295982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037fc046799e4efa772c8312d2077ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4978024436a0891c359eb9feaea7dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a1728694be913361f0a0d23b909f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d24c9324f4868bf24df532d9b89ad06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe38dc939f0239f135bf3f8345e51307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c950b5d05127e02fee440aa2f97cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfddc2c0d9a3b429c21c4a6536a569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe0f1860168c4f74976c43035fceab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f97c8acd2282ac50e0957465eb94f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e9fd74842f3d268828ca0352dd87312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f3610e36b3d5070ae7703898ebbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc094f51edfb61148488185d64c2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db5d0f8c2ad3e81f218177071d54fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95d512516c487de0943a30cd02d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f7fc54fd022435a7a398a13fa92eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ee467130d787e96a879b8617e23818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93fc9645b4e02764efb4f75eeb456c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e41be888c3931c207d5bb5085446720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553316789df252c9fe0eebce3df475f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531fcce05a65226500882763af9977c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c8f3a44b72fa086717533f04e18c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfbad005e1eb56697528904b85d1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe31439a4d33426f0d5c5dc5bf921725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac459a619b704e29d51d430957a7c1de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba119d12f488f0df34b1fffbabe1a3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae0a7cac7b18be3ff535728f1e87ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ddab03ba136469916b256f5e74abb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f9b9a290715d3b8d9488cfbf617f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d88c59e8cf7b0f3645982179e91831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b9da47f43c41c1ab8ddec315c142832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb022c83f56bd273d976ab43ade77c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5b947f3208751583eac2684cbcbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e9823892c0116bfc18703b3391fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33188adf950de1d49f6e992a3ed60a0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd77df3de800820d1f7da6412af2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c574d3cdc268d5f9a99c115ae09938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c504e081a16a6693508bca0a5396d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0895c049d7d745aac4f79fd728b5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb50d4a64863c03cd5ca76b5935ae4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2adf93976f1e2a9e4db45bd6a544bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b7e7d83969c7d346381a2b06d243043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6a763a778cee82efcbac4b0520dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1abaef5d302d79e18796f48035c7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da251b1b67dbde017346c4c2b6317746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7fa89951eb4f9a0dbaed991d96ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422303c75aa0c1796ef837a82bf3e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad06330b7b5b5cfb95a650cf3028b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a610d9b214e696cfe2c956caab068150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543522b7371951b73382dc075b8243851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49007a901c840a452bfbc56c63cf4a7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df15f0fa08e2559acb590831c625f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8883998d43a5c9f31e682446a5c9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36cc83f680838f957be7a8042e100255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e43c27c732adcb005d83627a6dbd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fd0d9a65d3261d7384d0b44c2e4b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313ecf88d2c053575e986df719b0ac758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7bb10ee0fafa7d9944cf405038cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd5cea4551d4943e4d4e1a74916ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143141a429323afee3303f12060fca2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2288ead08ff614283eb279d2ebcffe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3748ada041bd030885db72786a90363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11418cee6e2088ce36472251b6bd76d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e253b34a1407c752d385b7d04fbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f22309d78db5c769ddeca4ea1d382b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1077c69ba4c7d8e7279bd57dfd94567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed023011899fa45520ec34247903ae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173c0d682bfdca45da4346b3115fddf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e17224b7f946db1ddd28fa54b596b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0224a8516e6d39a4f0383ec7917cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb2b66386ab4ba1393c8c40ccb1d9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e49cd63c0d9f5d6c275ee590e06d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca56799a1ced5e4ab8058a40ac0a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5488ae2daaa99a7f7f3a4ec09c53675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce5d3b388c3f0d79694ce418c5169c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117e3f478833412fd30cf6522ce6b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c6a08d66d36c6c2a81e1675b38dfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072764db39f2bff089a9c7fbb454743679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf375d8866219391482f1712c5b6ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44962e74978294a3db4405b5f66a0c3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f41403129efaf30057616a3e7b8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4e30f41d1c47584201ef0b45b97783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60504d1e74ef2d852eee681d716ed384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac2bbe4b252d8d4fc09e0815c36f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9aef5fb5f14d3a86c76157993ecf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c7d997e0572b429204a4488d13ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19564be44e89898a408d1cc24169ec9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383359a4c7e1c1cd6b7f180a0513d1cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fca9151a93da29a585db39808736b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f241654b9bfbadfa4dfcad64a3858bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c3b4363186d262883827869bad3d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec368213ab2b912e6f841952aad8b9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3d06fe54720ef0235876eb2dc161194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9064f86aa369f27d4822a5857ccbc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c0168135a7b2a55dc73ffbecd61a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb32c3a83051d51d11b1d52dba70efa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda560a0cee2dc7302a2339b1e19fd5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e3111d8d191fac27b4ba0d80c382e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56f16704c7dd65472b81f2bd0a5c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b2b7f49c31da97eea4bd79d36f3bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe28e6367ac9c041f64c4e9d70e0192102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a4c4ae0d28d1ae971ca16867f21f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678a2e23e6f3563cad672cae09ab31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b957dcf07df6880b0975c70c822d09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935007434df92fd71ddb60c06622c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb4b53b21885343399c5e064126c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919eab788104cca498324c21638d9c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8da7ba3a9a3b9e68754289552b4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2721b3f76d99ab9b2a3558f8fb45652110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0765364176205941dec059aafccd96c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13705105ae1fc9adfe48b6d375b070112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9111ff573309fd77c266793dcf2235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea2c120879e15651693791a1f18c10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f840f4379752a48de240c95f33063a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2b0e56c9ee34f1311898dda77d42c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469cc82fcfcdef265445580a487f21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bce890f6b8cbf69c389514869f4056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fcfccd94c417809a5b487c6f1be01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bcf9c204b2686118aa9bb7c95dbe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c97b0b870965014b565d03b447c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa50108dbc24b34ac0cecce6ec906122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ca2eafcbd9a9f0173961beacd937123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd4f46c5161efe922d91d4eb49a85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe7461cb5f54e76155fc8847c4bfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484cb34f7c464ebded288414aff892c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cf49823dad3a19c85cbb336ec7c5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409d8912cc69e703cca8c0e240034d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752bbe971931e63993114f605215db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c35d8a8320fdb3d9688e8685d58a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2e83d826c2012d9342d557d54131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b3efddd09a29a1cbb5fb0578677ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80538304df27049279f7842670d0e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf3c31476cf7ab6da6e2a0a19a24f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6ef6f8c79de2ecd7bc663a3a90f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84446dcb65995780526f9ca667ea20a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7bbc8685189912dc967e5733965d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c70906e43e868e6dbd9b6eda90e79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3db5744c99425c62bcc18d620dbc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff80b5cdacc3fc88d91ea56d9fea8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3792dc4ed56bdce1dc04da2dba64e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623c3b1a9cbf5d1e68e400caac8964142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf04a1f6dd8812cd0ae789fde0146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eb3121e008a9a5bf8fc0437a6d395144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d45f186291b124ffb77839010c4540145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fde6d5bf2f44820ea03776a05fff5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1750766ace5661b1665a8f39be1864147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18935d66fe9256548cf10e34c1fc8387148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb339088a4313bb5747d30c2c0278e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e7b6486abf4e489107e31d57e0051150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16907f32a83c5eeb655d2c34247d36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766539d9c58f2724409da3c7c78e521152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3dc52a4ac79961e3b0e5d05325fef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0389d676702e0acb60a2febb9afbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01dff0c8dea342cbc0d29e97d19a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7edc2eebfe40617ba0e035410b1beb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f452dd535c0b4101c46ec19426abe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15d4793bfc2e654c2ae28c56582e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157bbdadf6e9d597488e01b11d42b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62405ac9d2e479e0ea34335f89d90343160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034e5a206164642e146d912d5fa07b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1ee9cc9e7b34447ae7bf37f8d88e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de55a65cdf7ad9e6bac767d4266c37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26449d127670a4b79b2ab858740ce31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854613dcd9248fd62c8a95efd2982ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8492a7955b4d440d1b2db9a396a26da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616622f0159a4f8fdd3ef2aa7e1cfa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704003d0493be5795d29c9ff7cf1912e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0471a46d4afa4813a58847db4f04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f813077731f12ae0b0c3615eff1ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0923b9b8560c789db7c628be6239a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a1ca8f986db35a9e2b480ce666a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1dc9296449f3b1a129c2b2f782ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515436b7650ceb7f9d8461f861ed7af1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4f8cb43ef00ad7582a4d07e162cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c36ebea1587f4bdbbfd18bf11656a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a545add1828b4c992495b940150f293177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8095feed9dfc0b5de7386f8447d90d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0265b2c2132552cf0be590fd53bed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f072235dc5dc1a14dcdae84fb6c85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13fc734a5917c290371f3010998a6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbb7cbe319c941a91c7d52ce0ee88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a62eec334245c30860f9dd9cbb2f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab510349eb293ca4d623d9e6deee7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d0f149049dcf0ee0389248ea44881185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf74f43f41aab3a8e4d7d59be0b9e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a3afdd10471ac8a9ecf4e1cccfd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a734362420096eff5c7f3b9604d52ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e6d42bc833a7481b05cc904d58567189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e65621bce12d8d8ece645e43a1a42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b78962834cc9d4ff1eeafcdd3e5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce70bac6bcbff86a32a407ba0ff578192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1feaf4c8b91759733704630691e76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb8f3e85cddd36ce1eef7dcf5ab4e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae5ee4aa2df7282f6d4ca79389076c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49543cfd56a2bcdf4d8740da57a758196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718246174dde190f2e99c3e1559146d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76b31e2ae74240c3e9147f4306e06f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993d0aabe89249a8f59a41ed543dfa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3b0776619751f0d172c5cab6c791f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505499c0015cdd00e580cc4b04fa52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66551a53eaadb5505d798ca5655a5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459836cd8552f2b6a8e18a8f2144d2d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b3d87c0186a629887351f8cf1592204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90495ba899ff4e5553816fc1a8b760205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a06deffdc6fd41f72cb4e6ce81ad9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16999d9cc82cd79a38c87f2cdd491618207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c471148389a10344b5581ed8437c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f8abd1d619c33b10adfb0a9ff7f13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c0a9fc221daef40b4acf23103ca9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd5879a9034e74755ac4063256b26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ec2a054a73423c13446b371319d29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d0f7d6631a8e667a6c69f8de426e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c52ab53e614de4d07f542af40c091b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b36d186a91f36b08f1ee7e88f73f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f688155c6f8e80d88546d211cbd89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784368d1afcea5883122d2f9c0c91b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b9ee799185065f968a08ef021d06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda37eecd96c3f1e2f37c62e788b9e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2e50e2af0e8bf6636a3b9c329872220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11b9d78c47a837f312912e4bd917c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2b4df720530febd336cd56f270d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75126b37d07cb3b42160259793704a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184157b8583b6983cde0ad51322c1270224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234938935500bb0f481899366edcc4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78fffd3834d4e085f7b2cc06ad957226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a1fdcb7040416f2a344ecfef7fce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8c16634d58b15609256b068f2796228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0e7724945419bcdc7ae78ac65ab5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c314348f13766b01a3b0e41f621bfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fcb761037546bc0a5d0a1693fe83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385beedc085f33b8f08e10e54ee48b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448854e8c8730258e391de095b926d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a959a0aebf0142f46498a27343a336234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3dff55fe42d08053ee5308ab8cc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5621893f2792f5c2faa2e9ac27ba25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60856a723cc38d8aa331bc8132765f8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d431e1a5b7cff95b7fb898ad03cec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef446a8284e382d5c4431f781e5b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ade04f11a07741e771b6ad77462e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff6724d79c6e3e98de4a217d55ca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c770befa65d7bc811f26d465ce03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000bffe4c98ad318e9d0b61dd826ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f22b1554d5375d34cb5da8bc714e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa219df1fe7c22bcc302c7b70b8fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae0160416755af18f04499afecb723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884accdcfcdb9e164f7da95ea39ab038247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a20e566a5306de5b16f3cb57eeac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd3c08dc36a1daf216e11bd645045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5bab36c79b1cdc522fea54fd7a57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a961f261a14b32410cf5d39ff987cff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9d3374d11753b8cb3fce42e5c960252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1aea3cde967bb6b464c8ca62a16c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7fe808e17c250bb8432f1761e2da0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc55a17810e7552ca5f4ce080786c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94c0206ae30b4219b7ebfa7e8e3038256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22040c2fa04b6f05d3cac29714886ad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a4e02cbf9c30c54b9d79013cd0a7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e9170a839bd7e1322a05901aad3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf4e892c33d3ab6370d888b289bd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650f9c417ec5c2861a12b1949c4b4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5427dd130735582df85274191707eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3565c8248c45a0919e3b093938cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd27bcbe22de686f37b1bafcafd86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a19f4ed4e7d1f1d04a9ab48f4cd53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b17ea640deeb3c4ba3e8fc69acadb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59836191e9d708b170e845f553b24343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e2b3f5c1075c9ae748323a6e0907268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6afb73b32c5f6b643fc4941f5639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6615a53a118b3f847f746d26fdaee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bf97d1471a051268d545f6a03878271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f9f7fb0baed28abaa70101997edc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0ff352822cf9a496ca0b08f08a68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd378e4a7a62085a4a29e651dc20574d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9cb38f09c08c7ce1a7ef9d29ce560275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca03030b654de3e3e14ab0339990c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371a06fc87a0d0b43e51ec4f8f5ed29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf5231ff5164df2b04b8996f418a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc6fcd429f2934bd37f5b705d0cfab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfce1f180ad462357e7fc5ec33ffbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17bb0e8aac0119c59113089965d8ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c327ba06baee57fe66622379c94454282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c6dda5abc3df6fbfc276278c441a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4f6a4a040497949760b0fc9b48070284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f83e414d86bf416b98dab51da6760b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84439e6a288bf03a8f8aeaaa7dc92e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfd270cab7e344414e47feb8348436287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf140c23b7a0835a01255727a06e056288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30805036290137d1ad4105177ac1e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31716b00ea98ae86bbe096b4d3a756290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7165e1b5dfb0dcf5584781265aaf9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f54893a22f70a897a705a9552965292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60339ee30ca14692145eb42588c6ae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8388021a81862d115c53d6206168294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7804e15d387a2f1675cbf70160af4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467939cb6a7a91b477a32e4917fb501296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f54f93f64fc0fbc1426b1109c74ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f39cbf4e796e20130a9960e846a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee7e6cc712258f914f3b8a4ed49e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caaf6578c48b55673f4e07f838a2c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a72697800fb2ea33fce9c4dceca56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28e40e9e1a169419fe2dd2231cf35a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cece7f09b1f012c4c23f014b735a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908ce8d3cd8bfe03d88453c127698bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721cfb9f74ded1728ee958f3d65371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaa7e7043a6817e32504e76fb2445e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cfe669bdf8353f7444e69af565e73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f424509ff9ae6bd56dd139a130c6ed0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79d8922b0c26732fbf6992199e1cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549989dff7f3768e5efb26f404e00ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b74b623bd36fb08a1e326f04e3dd2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafaea147ffdd2be4230085e8a0292312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e14f9e81a5d51702aa14a1b50f15d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa43e957d812e43676a9a3eacd0429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd8989de0b23246cc8c99e747bb5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece523eed61faac016a8e90ee90f2624316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec169f639ed037423d16a74b50469d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3122129a468e84152b6c3c097a2640c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38588e6d7450fc483eaa1b0557908319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c488bc849376aa1c137db840b604320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ae184b229b1ca4cf5bec79b3a8d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b7248ab13c6607a0521bdffb19956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca8ea3812e62061291c304319667f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902c1855fb947cd40ca578042fde19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ddce9897f0c40ea618a10f5799b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8c03aca5709156dfe90c64b079f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643778c0952c01d992086867c094e327327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c76db29cc64f3e573e5f4276d9d1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476551432486d9be5a779e544c15aeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4cfdc20fa5379ad8cdade072e3adf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb6d98fe35c9c398fd6ebf81fa84d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bbc89292789cdeb1cf3013a30d036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410048b3501c0ed0056b07dee030da7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb6dcf944f370d5dc3f881280a4c44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faf0749dff9f9c1bbdd272731bafca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95729671c89b5c57fe05d4056dc3e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd74a1a3f9558ac73b723646f5d663337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35daf8f1bfb84147db539f11cc940f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bf32569d3bfe5e29c44afe1c5181a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2a92abb2ec90dd91766837d195bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5fb9ca4f9e87238789064c360f382341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac037d16863c4aae06c74c614630c14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beade2ee3d940c078c256a4eedf484343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf525ea23251a17e09ef75b4944c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e4e390c4cc349b7b27f4784873e1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cfba572315c6bb5ab6331ec9f0820346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb05e11f674c2ebbc34786483760f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81fc4575b3dd68bdc34c326996b125348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344df638b06363de27df4ab11006a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31250fa8986f905f0482053ed3b6d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9e65c2b9cd4cb95e283bff548ab57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4101ee4e5991ad4d564ef83992f9b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928097e36d8cbe1dfc1ac3ef34de38d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad21d5062a4b5dc278de9a2a2df117354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e361ad73f9a12907a45b421c7ebe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f028ba8943eea749ec4900e39b09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98089071ae21d4417c99c9704ed8e25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03c43cd9bf77250ab3f2dd3028139358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce079d496c8dba063dbaf9f1138c9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f678d7ba63e821bfaa0d82213d291360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc601ea17bcb079e9d5df4c5e6e89a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4f94ba6d879cf1815eb12bd3da5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18420c53b28d68ad59dc7e1b3c73cb0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9e991c1a0530e4c95e01394df52a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c81f93de10de63a8828c26456985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e496178e5e80187d2dd511ec51469366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93685ca3565d29286cbe29c6fabb8cc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318056caaca77a6119b621a6d5c5ed43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85802433a43b3e58b0b904ad7ffc17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfebf8a9fa1012b043b6c90af1a988a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a60da22ba12a598f2813cc9802dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a06384047cd41b4e22e7b84fbd899372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae590dd075021c0cc6d194bdf971c80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a3f4e27bcf3caf99d94f3e8f2b417374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d179add360ae56529a0614f148f31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb1ae57f3112b5011bf6a96ee21291376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a397ea7afadcd7eb0aa85e8842ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135665596b89948cbd50050cc1419dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6ca0b813383ceb142a1f2ca8757e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cb8732ae7b80dd7157d601c241e14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301adb9c1490f69c7f3d813cdaf316d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cdf81f44427885ce50e3b50874edc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c022bb07a34752dfa2f08bf1500ab5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a217471a27c7950683498851638ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ed6c4b91e8a238ce648f88a56c85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698712109993c288e9fbc38d8f8dcda0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b10f61331c975f8d45dc8c11cc35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce61cf62443cf267dd03e2f208b26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a74899091e771567db5a7a75049d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb4e3cd2a503cc079f839bfde1260390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab4e74d0817a1c81764f5236baf4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca89e4e751f9b98d5edf6af03390a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c09e2dd06471cbdfbcea5e6943cba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e59bffa3cdc7acc1aed976150e42e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f54a8bb68e2ade69d1681ac99988395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145f014b9fa318325939d23c4ab9b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a3b8b3ffd3e521aaff3b3bfad7d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19049ea031664d08eecdf2187e34d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1da6e985fed013ad7633e1c8d22ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89eccf7569c8f4d2fd66ff9ec3dfde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b861821509aea98bfeff46c584aeb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e97dda44154c96bd0376a35b4e4dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11db0e285030070210229dc6b49b244403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a09cfc2e9e8748e0346c869daf3519404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e8e3cd48bd302e8d485951c65b9a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241bceb2e242e7e7eed7a94a280dde6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc7c4fa29aa00b1950aad5a058ab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f288201981539971aab39c9c15907408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210a47a1d3e9132123062a6a071910409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaeb7f253ff76c44779d0409f11598410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3686d339bb5f6c170e4c811b7dad19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703eac7f851081838360a116c1f42c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abe2a34fca6dfd153a20bc49aaf23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8464c88805508084230d29b96968c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad34145e992274d07b32d9f84649a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d952d64e32d96b0d59193c8f9922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6996bc5a87640fd303e270e8818ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0239e7b5993db1f639fc8019ca3910b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd99bf5b5c90af6cfd09cd4eea8c7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b466354a55927a61a3e0ae1069479e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07361df44a4766b795fb1ca41a01c0ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b947f7d3c64d0c52a557678f5599d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a67048dc96ec94016396ae1518897423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4fcc5a3a194df236ed46fae4a031424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e98c6cbd4727a5b490a835a2cdd1f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1c06ccb50497511aef2d27832db46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0528edd5daa3fee9ba5851229f7a7ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342725a4e846a015f787f9b0c34e7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7916cbd837deec4b3af90a13c8d2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6950da89481042d297651cd0889d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d12f52c4ae493296e5154a2ede63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e2c837a10760a71d829d8445d1f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca904ffb3f0a3fcd531e0ec0a4f525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f9beffae7aa054bc3a1b966921d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6e4dd1d99f9d65961f94bfd71d927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9c21fb1896ad517b4058484c5e3d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f8f7e84a2d726786b2b166653967437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281d72639b24821617c17ca9ccc098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf409e1d37a9855f57ecc434542e9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209962f507aae393bb7505714d502548440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab1a9cde00694de08561e1016189a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df2b3e0f0712e531c126666f4ff06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d36134a9cd53835fb59cf9a919685b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf05b0789e563ee86caeb7df23ee99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3218f5f082bca105ab0440391fece445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ebe733297a8842895e6b59e7f7d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a75fe5891365254c0551d7f85baf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c579dadfbb1d74730b15afa830440448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc349028a208b83f046d7225fb8ff31b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3adf040727fafae3662c38511e22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcac9820cf08d7b297788a7d5d4b74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff70b861bfa49107d73a3ae3a2c2579452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e375dc4c15da82bf0f375a5b69fe7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e45c9e0c24127288fa4f525ee41ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c09f2dba5f97587af041910661362d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4166761d199ebf8d77987dd25c0693456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac55fcaa2b8aefbfc90e20fd4ef5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eb4d668939d55e06190ea4573f296458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59a491a72e0e877b74437a42ed84a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530cf6d611b2fbec25acdf04556686460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc517eb9d447e9a26fd195f23fcaf4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b25b328ab6491bf0cf732340c4780462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2df175d8ad9f7445c1f9a38447ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3d89bfa053190755ce376086034ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c27c62ab4e50b8747486cacdc4082465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ccfb65a5d7b06d16ab84821216bb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9eff2237f9152c4142d1033015d35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329065f64482c11ed571cbb0807dac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d049e08b11690f6868177d3c8d89d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77da84f2ff469ff97f714cb13dfa55a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84382facccaa513654decf665cac0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab61730b4e4ba59da98133888b27f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb69bded9a4950705ff1a6778509c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d96a2f76d458e6dc9925a2a8e45d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fecaacf2d2319bca75bef42c8fd1a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fd0ad58250c7ddb4ec422d2dcbe3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d9e86a57435c6d70ca9a948494b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38090a25b3ef0493ebb742c85423a3f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80f934a5a52d9deab1719942c08d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d0c26139f753672450be5c40b5782480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e472d06da0c47b40a61f3c23034267481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ebf4af70eb6f9dec92357639e977482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b459ff6e16a3dfcba6883fd40ca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289af11af025565042af9f0cb557c92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153810a42079a01e17d518b8d0b0d6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f33f2ea4c7ac14ee4d9b49e729c23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600855f6ff49305f4cffdff59959d2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4c8875cd7bc2b6bfb2a5407d563a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf0d2869f04fcf9659f6a9ec61a84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dd391b737c7e86bd13d3f495c4b1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf54ce03fbfa88a63f1c3836ed69dc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073ab62d64d8e6ad1105ac458c1546492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65538d7f1d04892165b4490f472528493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091f877816d2ec6d73ccd6491971d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd958a49e21e82e4084df22c160805e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e3e62268086d760d4b7e541804d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c1e9a3c9e7c309285253d13520b35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f30ea072051d9b891798673f35b701498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23925ed6d7e7e9fbfc031b2635f56e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1efca841a92174b966a1f5ee568a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c2957371ad38295afda4dda41e41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513363cf04d10067ab88102ca0e80b7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52865105bd0ed0fc7ea0e9fa80068f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30377e88949deee4f126b377c259c20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61a5ba0998aa383f3667515cf772a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c140a8ab30c0b74e02626a31f7b038c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb60a594ecf661cd9fe9ee6d8f93b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622571898ca90307c1982cbd1ba29d32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a95c8049b1687a9ad4fd276cc7e10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661034cd3d85c138caf8ec85bd326f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425643f62f47cca5269b6a04595257a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcbd6109359ca2f1a2faf5c2a65e21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8459c9170afbf59d9795f91708698513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b0cf0e3eee1214031d54b73708e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6744015c9b6350a95f29c83302916515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6b5040b9e74d80951a4cf780edd13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad9698ce29ff1b7061edad60d8df33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a12dc642faa0d8015803d038f270b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d342e151b492a4f62379d047b37eac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2d4d45ca7df91d7363cd7b35aa5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981560a5252b61725fb2c9cbcc79b09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276383ef455eb2b7a045ee7278c705c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362aa42f25db7bf88fa55e199f59691523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f10f8755772db97cbdbd5d47df24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d458334683044493a01ad2d4255dbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779ca1b7b65e5f78f5bd72d163084b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab3a597bf9d59d0508f3e92473ecd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1faa399d95c91a85fe4eccd13b3e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557acd845cd0b680daaa8bbe895a5d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c24e8c01234147d2775cc08b36021c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2c70220204d872cb35f4c52e01ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19078a2c6f964536a2d1f06a569b7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef85d63a9f01a86f992c4695459047533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24854c413a6b3ed9532f60563af7e93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a361b6693a7273c6db9ed321f3bec7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a4cd0f144b6482c3b094772c38ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007139cf4119bdde0acb9afb442f9530537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1fe809746f3b8a09e2b61e8f34d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ff2af7e49643a753761f79efeac6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925a3f7c89ee2ebb2ded1110369aeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824539eb83094e3d4556685ce293f95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6446d27c6c284c9da0f00910edc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004077969b9e738d9461f912dd7fca37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386184c2e29f2c492a79bd8d8cabca21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d250fcaead8958b58291b024e984949545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47972e4852ae1d36a30b6206e7e77b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d20ab26dbe15cb07582da775bda8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61fa88d9712f416e68b542afa59a80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f2f144035f0d9fbfa12871e3199b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548b99c9e1094c2ce8c56fa9d0797de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e831cac9ec320a39270ae9329931d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9d0cd10ed73a3b7898f45e08effc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b50f87abb65d8dc87e0e594f9c8239553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9eb61bb586c673ef5ff9829b697e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea265f83f6d21f3393f8a450cce04e42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de4d1d72603a8cbe3b1fa1e7accb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf416dde2834a89c9d9909d1cb8fc8b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307f58f05aaf85b66a4974f42ae633558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a387906ec6885f6685790e8010a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0881cdceb3a88665e66de3ad82465eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982711cbfab48e06f66b6f441af442d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbb1594c9df63fee7c58e739b32b1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328e491bb5a0941ee13afae4d5348fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480c32e9fac656d962a5c3bfe9ebd0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf7a9abc5830917bac3e680a8e6b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e0d6286a2cc3abb5a6f324114e67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9b9b82554a8058ffd02e6cc4e05e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4c5683d1ea777688c30ccebf8eff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f9045db83a63c2bd53966a2dac99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e14e5b45db37b016fccdd614b0ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470279e30adb71ca8307c1d6105893a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57077e062a9d657f7e5f8bf2599ada8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ae4c73f486cabc16f2b040f922bd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6f61a020350d22cece05bb0139c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a2a120285a402eeefc0773b76846575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3337b66176b99d6fa4112817654423576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd23eddf64594ff041feca510ae0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035e99cdc71a64741c65470f414fcb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87eb1a74919629d178dc407f58872b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a06aa0261276d166f6de01c084f56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e330d73b6c51054d148e20a8983a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41408369f9be5ee04c59185be2881712582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff427ac6c4c68088bf764e98a45da64e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956c46955421f901b6b84abc1962cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b52fdc3e96248916ed185c7d1ee366585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2627ecf967e21f7e9aa3428f48d38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad55829a2eaae7511989cc267eab84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df37a182840309567f8247841a0b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccbdc7d8ce630d5cf8d1b1534fbf76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a3aa4e036ecc5bc26c9700536faa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de3e46040586358be67c7f8212517591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eb3a894b0c447741779bf0ef276b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f528330bd99e9a5d2b70c33044a5b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ac92406d022bdf275f9fedc619f46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99ef0104bb65e751175a475524de44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52cb3b8be37935f379ff050774541596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb255685d7eddd7786704d93e8cc03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878a2efcef412a84428b029224b6a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1247cde35489506461dfc0a52115e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3228087d1c70b9fe1d8b0d4536c2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c662afccd0d4fef05b91096f1e4d04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10600a1ac1eb3388d4e3544ebbad5dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb88784838c21fa0972e818c21d7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eacbc15627b7b82f6376e67309855604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4faf75ea9b8492d02b82a0e7f4095605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb7c70ae9e049160261e8f79481279606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c637efb0613bc25b73cf2380f52ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc897908aece79225cbaab281d04fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e369d2ae44902b3bd53afe9fa467203609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88c59227d961ddc59055069d8ae56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777cdb682efc7242e6809432863b7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30415775e31f10f4771b1dcf4cd597f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c454f6810082db623ab0b1edaaca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6dc8477dbd95bd96c090722e8e8bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1d627d2c8129b6ecff7d7befa17f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5fdf09bdb1aa44c4bc1bdc2409d4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25903be49c94a4721493ef3abd8fe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71203fbae98ab1311fb2ba0f0da6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16e1af69edf30d9e1ed00e4342efc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35764fa3ae1921e7911de5d29f422442620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b4da4f5f516ac51e43f0e6af9f24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540864c0bfa9ab30b56d69de3562131622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d6ea9f2dcbe3478e78b6cf0a232d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718f6d494190424c737b8ad8f197f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aebcb9dac858fc7748a777b9a285f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cca946f992f5a7975f8572a918153a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87b85de464370e60b5493fa2486fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81080c2e1b93477a37ed7b9bc61d1122628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af028cf71494e789b75167e96c7bbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc87e0c986d5feaade9b3e9e74d626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbca0ff83000d6a9693a4229c6de4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc57afd29cee09a4cbf33cb6343368a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f366359b35aed59277ba51aa1287c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e92359e36c53667c22cf6c7082db68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf40bc67c86c665e503b5ccce129c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f68c1f5753452f30d99aaa347f429636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644558ab47bc05f0c6eaa1b62a9b1d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec33a85ad0523b530a225c02e373570638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f393d4c9aa65d71c0d53874d4934d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd45df8c30e2f292fa6082eb039e631640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2122fcf6f4697a09986c664bd49c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6caaf9afecf3bfbeddd3b9d30ada9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e447a743d0982ccb31bdfc11ed6f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69dc44a427e34b91cc1f57797b55d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a573189d739775fd602a97e1328a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f3058dc5094215a3196b6e1e9dbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272448d0c5cbcd43559436b639cb6b6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf729b1f905b70a1b53a640b06967648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeea1bb46998f744ddaf4169812f22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabf940f7980054d36ee3c648241fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683b6fffae68b456bf621732b5d6d52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcf3d2b018c94e668713053ab8cf6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e7e62fb8b14632166f71b730b5327653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13204bf62b0aae348e596e301842e19c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127daa01513ba6e4d795d5f8077b317655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135753a8290c626bc4246cf279d8225656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22332c4fe73baa745da74c4c3cc4475d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289173bfe5dbcc1dae069d894757c9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf783137639d315123db68bf1fa09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe736f154464b2a8669bacda3c1742660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b57ac6729845d7d2ad391e2abb38a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ba9b7152f63e3f7fb43efc940a91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb37a10b65052bf75495eca54dad14e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e15a0c49517e2de604e01e7c25f6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736369afb18ae58704771400ae95fa0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064fd1b9ca8fb96c24c001cd137d1c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b5c2b3d576c67ef0274b82849404667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d6c200adc086b0bf72fa4e0736e17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c103bc4141641b4e183b333f9fa1ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee357744c1a695e25a8e081db03b42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54205cd10c309267622666b34906cd35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1d1daa927abe3b98429332b525a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e88ce0a637e40b13c9bd4a9adacdb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b0176fe4f555a50c9ca8ac7ac1c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafea84a2e38f66665e98b390c1261675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abd20421e2b5b276bc42e4ff19e7ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7b2662a905e9d6e4d076dd3b614fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba771da5479f2c6a01cfb9241beee8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65769543917c0f6849d31c8bc98535679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d0524afcfdf529b1cf0d57bb73d12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20147a857cc478c9cfa16d97b2052e75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e220ffd01fc5778b623387eb7a9fcd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f231e29cb255f37156b350c58657964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f3df02b31a5f6b6e51befce6b4cc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e9bb0dd17df194208fa26484dd7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210191ddbee45148269ab8b2e817a1cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4defc5e404cc47a5a5b5e7e19dfd30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447924d7ed0a71bedf9e63e29b02352688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840888972f8c0f03661677d1bd7f5649689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f62c0ac08c7f21a23cc70eaa3f521690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fef479dc50f8b945b1be3f5183213691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7defd4179a31380d06a688e1f487d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7cb711a22f326b091d9b1b815c8a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074b751f21bf36cfdf99f3394b20365694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe29a29662a1edb61e4de72f3a3a42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980399bcd4d5f758d61bf6c5de97dc03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53385cfe9995799e37a44381cecf299697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ccb68c8b8a4a64956a034c176d9bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b9254ca65226d566ab5a48e8a095c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18424a9f898e23f571ca68a2dfea52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b4592910dbba681b7db1d23f7f03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b716464239fee7d9ab2b9a88b72d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ad629cb65d17ddd62dddbc6680212703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d5c5ce15461c96e091246ecb90b6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1cafce8a145ba76f7bc35d1834ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12df79b44e64ff7d1ebdf95b371094706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef1885987fef340cea5e3b978f60ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60544ae060534f3495fdc4763606ab90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdabe231aabd216c061e1c8247850b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64bb84110ec929baa4529ee987fb14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e99c78e9b9f75b6a68e22de5d5d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23167cf92686d64684a08e27322ceac1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92487abd1ff51d6feec847c8842ca5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c42f369023e02ffb5505e501f20b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f87c3a797165d5e0cd8a4bf39cf75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371798e11ab7600e282e7a191e8c01f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d36d134f82be1b658e5904311553717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31fdec56a5cd3edbbd63d75264fb2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391982ceba9fa34a7ed3ae3fcde07c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c13a96703a0836decd3a5ea3abe0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2b489e666fb5e1adac14838263b5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd000b57ae39d0e30ae11187f65b686722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2ac359ac36045ca67411393159c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efdad99285bd1e303f433d6f660dd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471dd081b329318b3ca4532eeff4da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9dd7f2553057cd9c680834086866b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79adbe71c08bf873bf975a0067f0862727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9bba30fc9e25e3b882a42d0c8da62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39255d1bd1a0d570282ea238d5d67fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa507e36b082724540366ee81c11948730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b8cdb53361fd22479a4eb455ff8f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73352b72267635c18f800580f4a1e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9fb9d96f2215e241be85300329c19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627b4f6f90046d8932a719c168ae75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a613ec2f382953f717ee631581744735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b989f94b169a924a759f14f72cf109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf76e0b321d0657b43cae86b7eabce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0128653094ce1b5211f496e53072d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f6513f562907f6a4dc9736e0a3ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ad63ba9b32309015a1e9ce7364ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c1b56a69495d433efac934587ebd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65899ef3fbdfb0a2cce6976e6c11285742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64857c351ff25957566189964b607938743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cb1d99f236552fd3f22ba6400eb59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e95a76128573b7d20658cce3d2bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b910906bd6b301b9283335748f2118746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6543dd2bf4a042e345723b150a84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30237fe92b349d311f9a291f7c8f90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43a727fe065e44b01f249a1de0bd91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40fae6ba7a179291322fa06c72fd53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6860701482a9e6ff42cb1d8f242a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460d11f6bce37b5f12b50d4a40e725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87da91893afad1cd6b62c9136d2733753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee3a460a2e2b7eb1a7976de8c11dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaf255cd4dad64995f138dfc210432755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47b28b38deecaeb7a8235e4a9aaeb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12c19eb58523fcebaa67e92533efea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a4f299672748175a39a51cf434cbe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc38563ae471f0a8b9ad5d90f26cef759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>