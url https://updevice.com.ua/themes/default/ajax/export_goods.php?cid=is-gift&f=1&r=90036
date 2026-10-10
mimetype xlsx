--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc470fdd3d77c375181bf54ac513ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80349b5c3809c9d510cea0b917d522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee050c61572d790e80e5fc002c7e57843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44480c778004db7b317245d76d556c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19afdeb5364b7451592cb0a141c5e895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1ad50d87f777aaf3017c01d189ff06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085b57f080e76622e345004f786b8297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700d08f0741821176e5df24176bb6408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db2d688cbc8aaedf7fdd539d1b76199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe0d2a21bf597531f9ffc47b3ec5ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19a3462e7b83a68f8b05c8b6697eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5d5002d926eded787c9e9d1438b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a64f45389f349fdad1cc2b48594e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8311f56ad59be6dee224633b27fd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f27c2c31f68e5d90f812073cd3b5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c2c44b970487209158488c89105ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965a27ba11e284b86c57eb2d34018717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed18ae6b4c297eabbaf9b8cd3531918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad801710013879efa25f8830553e94a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0252eadc006a58286d441e57b87e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b8665039b89af310a85575db6ae421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5fe4b20f920d7770a191fa248b7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5cd33f07e4449904385f4ba29e17823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119f685e5e647dbf1bb4875dd69418e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf439f0e48f8128c9e34c79c39363f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcae02a782e2340bdd223c9d8e5f8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be059de6fb03f564aade088217e5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406b17359605df55c72f5709abb5bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed0e5423aabe6ccb5c002488df01d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29725461e7592b42ddce5448c691d2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a009d330f940437b3f975d815f2e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74305da1cb4a0a92bacb68bb93ece40b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ea16c3ad4e92163b649649b4f07533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b44af9fb426321fab8ec1de8c40034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff99a69e3ccbf61cfc63991a6049c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73d0a32b63f043adc09229011222b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e9f92d5b7d4c91d4a302849e508937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc0447088bb8cdc2a52d943ecfa84438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2794bf10ace8501b7026f6c8e9b8ee639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618996bfd03977a98b46a736fc2cdbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a8455c770200da4658d63fd30285e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27b5dcf39901bd77f07b379894d3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab78976900670cd234be56e3aeb45e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b216540cf567ce44f0bb35c8caa0b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6751c4f0bc57802aa8ebe99edb81f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b833925f4b1589e8e19943bb410046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf0111931c997103063bce76eb6dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab6a5bd24cba4904b250b0ade101148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade6b14d5e65ef1223e41997c7a0bfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5222620958e72f6f2bd4c012d8873d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cc6711fc7727660e6c90b59a2c85751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b42c1a3e2f9f2b16945ae341ce1de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b78dbcac0d45a2ee8adc64288786d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f684565abcc5d175c7eb8515828f3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472ddb01619402d5fdacb34e11d4b1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f23fe9b58150882a4e6dce6ee1ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222f77b92b8b9ba3bdc89b895580c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae002910d368dbcfe55a1b59eb4a9cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59565896261e6e1a32bafd935b3f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb268022e1687aca222e45c7ce21d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833ee9b7de02a13e82c35f71baec8e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df4d8a38ded71799c17e79cbd002762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca276a8d7f68dea3b64b06a0a80cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70110d09dc9085edb8dffafea52509f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ddb2d26ae517b6304906ac449c15665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7e8a2685820253ad54d8775800c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5798f13d269e28602f3125f90f9ff067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ff4e0dc1ed39dfc2cbe02041e395f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb08a419b43b78b7b26337865d62969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa532d2679fdf96dda1d7d8e533852a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600227904c00d68917f9e80f64eb6cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dfa824bee98af08ebb3e1d0063af772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72c82dc69e59d1e3d337e51160fdbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bda7db782f3c63add987fd6270f4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99a09e4fdd0a65a8a189d88b53a6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f90cb280ef6450caf0114500dd27676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f6a5cbe452064231bb8576e5b3a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee57a54fb6ac83708b2437517e41f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a38960e2c66a02ad6597968970fe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b890b4a7ce48e33acd9809e7529680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e299badbb62b9dbce76273c99fc0ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d2a9b79cb8ac2886ac09b8b52e94482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b13bf224de4cd517094c48c8866c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc4be7a852133c37a349d83815cec784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ed5f7836afaaa0b7c4668e483e84d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f17ff636eaf9eef0bc7a40bda636286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea196e4a2d36e8eb4f11e5c38f6b9dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063fc9d8b381b1685d4e5b2c2f15cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8da81e3b2cc43015b40ae371677bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9de213d29e751956eb30904abacc9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2971bbab0a17f5df0602ae0ec74bc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136264b968fe1f7b8096037abe21086c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a74e4b732640b9b894159d10cc29d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837debca0aa4f253d576a65ff1c606b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62260924410aeceb362730a81b47a2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a5e5b9862282d78d6493755da8a6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216657482cb3a34d91467bb9db6bbcbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270820c9ef385ecb4e32d9ba28b7df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee48243628355edb90f290a0df6b4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ec660d657f57e661d0ae51ffdc0bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3ed9c8047834c80815b838b428611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc3c43b7fd6152af1db37352e4666102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ac23f508649a9f9431303b0f46f38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b145e8a748ccc981bf1592d852975b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801993576b146602a8bed7dcc8eca551105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bead0eb5d542c0622a50d8d7af26a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08fc71fb911951e476475ef0a1bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e5ea59b27f19c6f9528c3654de0b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b090dda21c186bb3c2f53adb7c652d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f5ee5756dbd465612602dca112b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2b4632f48047d44c293acb177ac6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d223aae2fea931c7afbd1ce26525bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e3682fb69e6e480f3dc1e335d38a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee01b3dcbf61e8324afda6b19410b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903ac97d4af69d3161eb3def274653c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7c2634b8fab64d50edc993132eb35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67bb09c0ba05035765a3fbab3e10d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae92796a1a01d21d3c66f804b027b38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad3999922355230e1e48f00d225f8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1df6394dc1f1dea4ef0063b9814d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1bbfecdea2493accfa048da1c8fe6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a425ceb7dffca0a0d91bb6416d2d2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930023eda82e88d1330da3c3725f853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2345a4c4711db78a2c08f9fdb58aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cf8648b8e8a94f74dcee45c542926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c87a272dcb24387c1280f497fa92c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e48a302aaa379b06b9120f8ccf9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a53655ba3f48664a2583fefa4b46c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb25a25b28953ae4190f196e2da23b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb1d2dd8e03b8bc1a7a419be093dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af6c4715d53eccf652afbbe4421dda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d3620b12f41d63b1e9fd3f089f18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4c4fcbd4a5661605c1793314e4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f529d7ffbad3868656fdac6c93f08a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc950960683e99c9313f30252b0e61c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbbdb80d4cb85d324056db76cfef74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1ba762dfc4eba56dc3f4e94faecb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf2734d0ff5c41140646d000093e2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c333a9f5b60776f24aa91a13c450be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e050348e2ab3d93e7c39f57f0c3a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648891df459c6eb3f54d2e3249b328e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e07c07da08c45ceca4dc06f3acc7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0565442d02211f112581c0c4b1c358143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe2b68c21d10840e333e4ebd7449c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679249cda817c737c26645dc59577ce8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8937f11b77f2303cc891a5623d19f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fd6a2c838a4ca0a15b65608a486bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc3304d5efa6884b6d1683edf5c25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e22514c2da9dcde70517e3e8529c1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa36a1ce8da0efff6603adab6b4058150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003c5937e6470b58e17e847a49f276b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ffaaa3ee896344435cfac1ef0369152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe3e0a1d66e4144c4c1656e389e20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf8aa4e88648d4b917d5111296747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da80da3c974d042ccc53d55c34eea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1239a49ac7eab02fd5edcac678087156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d83251f348498b2e08d8265afb882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9423ef2bb9c41f3e4c25747adce2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f8a43aa3a819a8d098a245ad8a05f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dff6da38b8a255ada074c859e176e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e230b0f371e75d3a0ffe76b923bf204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bdc94e266aac479ca5df8e2bee79e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beae46940a24a2eec1384406564de7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c26c01357a2ea2eba474733c7c7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58c6615065bcf039ec596df7e1677165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf41adbf157c5cb058204957d204b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6614d22ad4790d3527ed65bc5c9ed9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacceed7931be46587719c88bc80473168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50577a446764a31c735d26a23c834169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1b635a498f628713def21560ff363170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb39c5c3326bc331237695480503b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f05a4e847d469e39628fc11e792e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19cf16647822497a4720ad126717f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3ea80ea61ce48e64f874d53e3fe4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f892306d96b0885653596286f58103b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203237a417136d96e92c783f16649cdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c96489005a6fe8739040fed34ba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461cf328520cc3e7674fb367bc0239b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6685895802525efe00f184b9b0f6b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdebf4b47d0cdfb2ee537d986e5f6ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55613d10c9334f0c4ce8bb10344ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe3f5ca3f4a7ea1e50ed16f0f56a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58028d7b90f46f43ceaeece56a5277fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cdee4f0878a6f813343e644c9391f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78abc615a2d11afd98f854dd4c0a0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9678d4ae5ffc06a4df722a69a35b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b6a1add27bacd8113171cdf49e8dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc94bbdca8546874cfed4cedff0ce95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022f30a522f936ba6ed0ac3cea74d02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c8e9cfb9f538aad34368db0b592b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434716d2b1d5e45a0810f645a0b9985191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58de024be5b5f9a9512179c8d29f543192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ceee3fc0fed42f64d91381b05c79a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99e52b3dcf490cf250260fae4172dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dcbfd9ac2dac4fe648364fa113959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45275d392080c7f48113d398558bb49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f480c84679dc250d6868765b97806f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b05e2a0f275c1f778016552c3ba3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883456f990183f4039f131916cb52b2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ebaed46acfd93a31f3b65d65f084200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249b74e2fd678b0cb689ceee76a578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc3245abd1044805d673059d24df50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d2966b4210f19b33d2073f2a1662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb1b2ae11ce007b4ed1ce4f80531e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61764e5e90e991c47302c380b2381d5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a38c0fd0b3c599d01ddfb4a8ece73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30b83cd8d183c999132d946342d92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a0fbe3602e8ce583ce04486bc552208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32524d7b628e4062a53975953763357209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db35f02da9d6badb7ee61c1598b1cea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1190c07b6a49bf985d7c3b8285021211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10670dffcfe077cabbd0392a0d5c91e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd100668a655c3e01839584cd446a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa95967a249e6910168e3efb114c708214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238800012faf73bca2ecf4531623dac6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db2cda875d437569bd296a56da68b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d944ce3d955c7c5f249d52039e4f37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973078716afc447e32c4ce1e49bf1f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ecfe3e6034d443c66c0e3ee67f60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63454371586ceafbaec183230aa641f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d8782cf9bef5344deeab716049cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b7326e99a3459374c191bc4c2f84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ee2094c6c4221410c15027c38235223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643cfaf2bb8f2a40bf789b88176fbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937da2280dded6852883bf61b6bd59d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cdfb3ba86a69e46c503b4f2e82e72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ccfd18803e586882b98ab3c81544227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfbe0bf530e6b1bf38c8496862051b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770b616de107a6e874f25fbf9717061229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c039014211d29b352591a982ef0999230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db59a529f1c3b586cc8ca3dd11428231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698ee8448e1c3f2819f191cd426582232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993df8e0262b2895270731e4625f458d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb49d1972e75636a3b42f27b52d40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4852ae0e0712f476cc5230ccf5d31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c26652b21f832237541aaab51abfc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946e7912b7142e102fe9c6d97dd9ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576fa71e8f7e006673c5e649994716238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0d9414efa8dcf0cae4e6825cbc07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aae7c06fface6e9c43243e3108ed7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea022538632570b4c12ff6d7ff860b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491c763c9027fff0a76dc9a7c7ae7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b8231429b3e001655bad6465fcb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eeb55c6837de0023f9bc10d875f1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ec1e56b7d1a43f8c9104193e75fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a34e7d6975ca115aa9d62febee1293246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35600f8c944d584d2ac9184b61c65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f47c5a64b156d1aec1824b1413a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ae58273e8e53a3532d62f1a35f0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b024bdd145883c30897cb9f51d2b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7160b2c9c5ba48ddde998878f680377251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f455721e95914d3df5c06576a1ccf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437caa48adb65c930ab51eaccb606e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47f3bed2a703bebd4bf60d5c124d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877c4bed91ead8de0c9f3be00078fe1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7e30ffda78ad60c3483a8b05ca5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e475b16fbb03092a886c120d4b45dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187902bf411ac895abdbd86d92aa88aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de464cb89af07684a90f026bbfdedd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d444c8f6c6643692d92452e3e57f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a2a22660747aacb58ff131bb587c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d24b9ba72f80f403c9a6e663dbbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8edae61cab384c60aaa6103a10a18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db39e1d136a8881f15bb1875a54b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e66c98384379d4bdd254475fec1c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f435fac30dbe60c5424bd641f4a8f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4fbb1a6f659ea42865a2c33284ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65becadb4966fac2a73af3defdc4780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328f4f33e5ad7a502512f7366574c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97242acefcbfacf778bd327af446e7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd70c0ee3494baeb80674d985e426f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d01bd72201d78cb2ae99d476c5afa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3fa11b40dfa303823faf83c0666b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a9d0ada28431a973e883668b954b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa19fdf5d475259bdbd11077694f943275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd79f33e1ee945a83a8eb1f3f1e30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d395baba4b473fd809a15d00ee72a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd09a6492f212164e1291aed41b966278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81e573800b5f5e0806709652a71a06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94837b5304386a0aae9838ec7096ab9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e363022c393dc433132f10f00a82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4b973dd49178d58296bf5e44bc97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bcd8fcbf16d9b37f5d078ce64015c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa390b20457b698429b686d1c1cd74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93398c0118c09ca693bf332afd89cc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6842e95a8f9c62aa224b5b278fcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecefd6d5cec8e6dba423c9a9fc0460287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b3c7374cdebcb63fcd701c7ec5c06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc56dcb68a33249dd2c72a9eff84ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf1c42e2e8140a8dd67c5e281327e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8df39728e28e777f46a294f1e191291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f571a6a8180b7ab68f5b12104f5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322c2bfc93e98eaf78cdfc0d26f996293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46365884ace10547542392ff9f74ef9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb25a2674c9b394e910860ea316e9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0062ad88c2ee540d59d9a4692c5689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1948e0a7f89331013d169091f8ada5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a70c7eb7910815709e258c95597d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067f409e2a94199cf057c1d9a3b2c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47d969e185330040cc8b7d8fd4f89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911103d8ab4191581c8a159126a2396a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c47691740aafc9fa43d3a459875c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb0f740547b9e40cdb7bc6256a6cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0957b48e6012c8d020a03845d8021304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ca62e5fa07e1acf5f8ca535825aa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee0ffb586e399a97395a9ce57e602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df85fca6f38820be528b5a50f77b6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14096eeecb6b6b24c0b9a1457de4751308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d0dba9f670213cc40d89ca20f1e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e62714cb58575f15d89dccdb18a79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a7c9df4fef8efab8dc0c8485ac2ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e40e4752d237c1854f8307f79150c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0d6b3b18da9664510b18b2de1ee5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9393de4bc74a5853bac9a137ff7eea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfdfe156e67d7880383c11676758f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3e80b6d13da0ceb26a76e4bdb0eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a795338db2904d30bcbb04d00ff0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39038571a55328f5e1c6da47f0e00507318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08beb781620bdc3151ea32168c9044319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa384bcd5b6e9802b015f5ba67188d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92886e7ddd54a23e70ff83726b779db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fc129f37b3af2bf4192a88eb08ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160792bb254d4efe4f7e6556459236ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619d987fb149748e061511a629dd63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336035e52f968ca08fbdc74f114d941a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd49896698903a9fee2bee07a98c99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb30af345a752519ee31c22bbed53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46d5c21f2e206948acbe60dbc2b34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d854e7a0d74623647ea02a0328637329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98dd84ecc97db1d5029b856677ef55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138b480d4eac2b684cb7d6c4fa8433331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f109837ced651d009c4d5709bc03d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb345d2353687a09675c0f0052bff2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902b431f11ee374e56d37c2f80b02d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462eb45fe6c5edf46bafe4fbce7fdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893eb79cb39fa67853a82007a281346336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f10ac8ff6bd0e4df1c3910160ac2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ab615017179a746274ec6addd236338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee730c3ef04a4fb5337c93aabd105355339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf0c11956f564fa3bfcb4b2d6c7632340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e685128b37f5a398cb852ee6537b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de32d9d5a620a610e358e1893faf2f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a645b451b1313b35f2b5c82588d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4389d6c765c96b961e200b2638471344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc7ac13bca92b4934c8c76ef495a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3cc5a5976cf1940d4cec181ead2e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613d63873123872d6bbafb55b735d52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459b0fada56001bf9ae5b43b4e8fdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b2d2d8e01cf8ad2a7dc7176f238fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9166e9e31215d40b4dee72ab8378350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb60ae9dfc1f64de2221a050071e79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458fd6179ce7b3e9a081268618dddeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afab27e4f3a13fc5e611e043ac0d94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d1996e81918a2ac0d2ca155a048b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742a7a62cc9881b2b5ec95e23e035c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf707ee7ec874c82c9d7598e0d9a4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7abe0c9b5ad669a22042ca5604721b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005318b7ace15207323f230606f53678358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d75f983f45ab2c9ac6af55ea83cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4fe43f11c192398326a13c344b17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5963d249cf74b303cc14bd440533361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aec977a221d11c58c9d268484308f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5ce1f984397e6d336b1de39a4910363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf86ece38596d9876c2f90c724a8a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d588b208571aba4dd2026e4f8d49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f21f39a7125fcc426194e0ba48e2d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85839978ea7b72925fd63cf32391d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e51e3caa55d8c5c73365e64d38a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7d56647cb6e78c5074b619d1e82d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1413655c01aa75131d7f8d8b416a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b3a7706f665f9e450fa104279fd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c84bd53019a135f2809b62dfd7dfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985051f293044fced42abb19bb5ffb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970186fa012f8121065fd31c1c07f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefbc87128ef892dc6a600112682b37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9b34304d4dbd92d13aedc66fcce7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771b60709aa7f467dde0e5a1ddd4a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef394372200f559bd0fb5fc1e12a06b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac87b9f821f61e961219390fa4d421e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31db2f4b745f2fa901507a4b30746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297dac2597b9cd6b1b79789851c2b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a2248334fff4f02089b6497db02a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2b9e6b00b280beccc6b7d4240cf6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88fecf78566a7b749a983da1922794384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e185a5350bd4fb3ba82ea69732b60e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee781ca138b0907de09f84c0cca057ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d98a3a38701e34a5cf15cfdba8ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126eb68c859a3f2e324e1bac93c86ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb10c3813356f66bbd295c1c031b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1e7b269667f6a2be7bbae265baf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe256131ecaa84d06bd6880b48172391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069fed5bffc1f166bc414bd5ea2515392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2ebd34a6f6bb6216b90c6cbd4357393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c60e8811239c5e74a1602a3a2cdb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7fff4c71eb5cba2f957f66f6b69e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105af6e3ada7e88a05730c5f459c7e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a1ae01600c5bdabab0fdcf828554397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2624548dd99589815e110e12e703398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755eeac86510e838331e9c2f867980f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ff99772e551b1a678068b2e9ee2cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e3df19bcbb3a1ede37840ca6bdff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04526050c7586613e7a36ea1a71999af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816facd5256285e4723621d7577bd73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958d16f762546f3e6a31fb54117ba8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ded1c1d0d8704f2902796dcc9afd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a3ded5c56b856b0362678b748671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200bc45d32dc5fcfd38edc338dd51d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3df92498be0cb226bd9c37ba26f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16732d4f326f6c642dd3ba1247a60843409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62caa1669945a188cae3a7f55cfd06e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c4aa14044550bacba01935f419f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b82912362c1375e53572b2181065412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36dc475737aa11e35fa47eb51c426a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76fb6e8c62f23ac7ef418b7ea25bdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0158236be1cc07c6e331d2bc867ed1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73a38ad85cae291114531660c6a62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7b9a10695460d2149b49b9619bb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842c2efc3f2dbc375a90582534fbea7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3022a03e2b927dd7c87df036f6db2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9822663e9453ef2c42fd7f94918a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a22f604b712c792aed18fc2c879b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bfd793866d79b1131c00c36f5413c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6c35b876c72ba371391be36bd843423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e781c4a831fd089f39e54453b46e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015549c68158302c0f53bd68845f39e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351782113e89d0fdfaf8f2d1c45cb2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e557e0f5b65c61009dfc0fe540a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0587ff41a83d0a2b5de25da9984fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075fa6b8f0c9831c415a4292baccc1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e04188e9cae10b2bdc4380500510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93dc58dab8a1d28b2af31d4caff71a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9cbc8b47735ebbce08d8bd8514594432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688744c1a2ca811094eb0277b75be43b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d69fc1c09102ce3c09823168b67c8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a29a9b54a1b70e96b35462a9cdb99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432f76673387e497194fc718c09e78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec84251ad242cd0c173b20b0909c52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd877f40b8d35bed2b983b19e574f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb2b1ef085027825b140f48abe996439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4789d7875d6fc93a19c2d841bf4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec83172d4471d6d625e15120c6892441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807f951e9d7b7fb24fd2c0e592c1de9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22d8bee5ade37becc15879e98a08d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d08b517f0aaa5ff4126cce18ae63b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236cb588573e0014f9ef9fa3789181e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9675e5edf7dffc26e37a9019e078446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624cc542aa744165cb7883f3fb3072447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f48baeffe09feebd3e737bf6f9341448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecd30287c274a4d6d3c229989babdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5129c8fe10d9a25b3752189a423fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c245f3a0372249da5a0b9f96c05127451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47157882caadec1ecc935e62986953452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8b5858ec7c1954db799450d6443b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc53ec0e747d606c528de61f9d23d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b5ad31e5d851c70eda30db3af0cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c92d3baea7cd3fd34522b39d1117456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91197505ca97521dfbed12c044af5263457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb5a7e322bd983bdb44f35396d69f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b277a335d46cd885345918e7d8d57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478116ebba0a064212c67cda1ba22895460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38458323993bdacbfdd45f8ead96b3e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28fab7ddaf93998dfa1a2da420c8fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a205a2f88cdd2fbca727bbfa83026463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92708e8eee4ee7aba34bf0b056ea3ca5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0647fb7aceb416a723a253f4f92dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a669b46c0c166f21cc4a7b9cc4459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395ef78096a84e94cbdb3af67655396467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeb99a1477648058b614cf84e05cd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8839bfb6452f8cbcdb327b0d858cd2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e032c66533ab77aba2181a012bfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26689aaa95f2dea4afb0af66d643c43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54f457956d140a053539462e82784472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e1d48c8e91230fe01ccd46f77b177473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca78546e9dccd8b3673366d433c4baf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aaac883685163b51ba1d68083e234475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e18ce98fc3f0296e40844c5daaa92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467349d48c5421b5fa09754b9d219a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173a4c3080a1dbbc8cebcd3188f9f4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ed7f7f8a68db3eba1a6fc43f63995479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706d65c0c429a9f5304068e74f3cd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26979bec004c666b92e4a38a3df316a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245d6517bf52756b73c6a2b08ea7cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f4931aff9e562d26dd9905b8e5a9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b51ea04ec229007acbfa6468b999484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aba5fd1ff1a72a5320753c14e57c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e6683e412a1b9d262fbfd22dd93d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3dc4c57663dd61515ef024bd78e7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22107d3f7806139f9feeaa40cd38aacd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a5c849106330dae79fd2ff7ee5be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385cf108752131ad4c8159805c99d50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab39c81f054b6134161ff98367e2e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da392ada84e3cd66409ac67dd798048492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bc0bc360db62a038239961b1a415a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a35bb6c70d8a8b9c6226ada66761d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e79232eb22965e331082d40f3541495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51492d63065af35b3ebe8a17a2006ef6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7805430eb2544865d8e7a04c181f81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906c1d4bc655ef8ba50c463c92e5c62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be964a7d081d8b8936fcc7e27694b78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302a81ec22218db519e56949544a99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cda9dc9b280ceb839613059d36f7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1b6222bd4d6ed51fe8ca8a9cfa388502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d8b5d025442f031ef1ada346d71b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ffcf923810c967c34230a48c513a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d70e7ccf8f24e7394d1cda669020505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a65c9a0589675e986c6e95cee86f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bf2e146c4b03b69021f62a3597f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dafe2d372a0eea7612aa32f0610e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666113464cda5c6be668df63ef211d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36849ad1ddd62ef58dc239d2e02c3e98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c363f1e115c8d43f50c495fbc9cfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e57c3cf5261d4c9590d3ab7b8a48f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec411c727808f0ba55366560c91ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ecc6288182de703a70029cc595807514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca49a74439f464a299eefdae1aa66b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619561b139bcb9338df344ff0a57eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cfeca35f997cc1c38fa9e6abca3ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3cbf674a73cd9f27c06750018caf0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cc7bf6ebe46e636a8930c6cdc12e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c7d0cc338fe499d71decd9b3c069520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8acf6518ef615aefdc9197fc30108f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f687568167689a9c50b19cb39aa25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f1b933cba3448729578ca3a31f33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581e9b7410479f402b0737be2b40982524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e047cabadd4e5afb7b4d8f40c3461525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d1da789628bec9759c1dea19ed5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac365e1b10fe7a6faa22c6e004be0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843620b70da053ff4c34220d234fd013528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d4c262c88a023af239ace4fe8a704529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da44cbca94e99910a9d9e3d41252b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62460ba3d438ba6e8403bf9b660fe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c676f77a8d44a61be86376294b954532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e889e447b77229b5c605f885430fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52084b285e434edadd2067534fb82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e5acc86cea3c5bd8dd4d3d8382d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080df9619d22494778b39706b744052536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a47814e0cfbcf7772fc31bc098866537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b89a94ef5ee881c0953f688a4fa33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7377f5baf4cca94087f598c0dd6ffe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fceb54d021b0a209eba426c6f2b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e063894d6cf461e9f092ca7a8f190c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867cff55ebaceefaaf8626d5ddc2f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b8ea26a89d87622bb7caedfeffa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b024f525331e1319e1db173f55a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c681878d0ae53621199468b83f6a43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e61e083c44a03d749d162fd6021ae8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6b76aae189dacf945a0944f9743a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c45e4a87035eb67ae2b8eb6f209558548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d3482cee9cb7945aae908742be46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4d760287ccd2b9842d5e4855cf26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e5d74601121e3d705e2c12bdb955551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8bca3b77ddd74f8f15da522f1b11f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad8beacfe8f7527b35810b95dcb41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec153f4c08fcd92a8d06e68f4c9fe3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a60dce92a0592b188159761ce03c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef737a6896961741f1990a679c9db37b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7fe76ffc0b2b582a6d7fa411d016b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf498ddca1e74463c97aa2fcb905592558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c415378399f54d4928b4d2c21acfa26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b29ddeabc93840a184f33785cc2a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639be1344eafb83c614a1472953c2f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf43138f5c266cbb3bd0f9aaabcd61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e3b8d3b609bc90c21ce354cc771f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf84d46b65d8201559935e5ac26478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ed2368f2b2b2e1a17a3bbde12178e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5c8d89049fb8f44e2297c3cd3a50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b84cb1b3b45228ed18e97c3d78ab8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9c98d1481a1d0ffbc0e7cc490b6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea3ddbbc5708c25248c8f19c1c856569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d801341298534f705bffd4b8c8fe1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc1a6603664422fd4902fcac39cec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874702829748827e1fb52bd48c87fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56160d9bb77a7ddbb0d79adf85977e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bddc54551f8b95048966152241d2b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d18baa7d14efd56bf948c6ba5fe51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc5b7807653815730e64b546b72086576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959efdecb0c26469190dd3cdc9729438577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214f389984dfa03736efba83af7359578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57710fe3d12c1a6bf96b78ea508acf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a61b755bfec82c470fdc5e53d3471580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b96f1f7591774487c95b6f46bcf153581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814487971359b41fc69978e236a02af7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9929a296c159525c09a8694b40617583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf5fc5a6110867a7786c43d61ad02c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8124c5199b57b185be4f333227915585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c42d266b47aa08781d8a98558f77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b785da3521ea878aa40abe1f7f9cce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a1c8cb79987595d266c3884f158e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4be558bb9fa626fcf70973fb9f18e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bcb9d897befd7f436db329de24fec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45ea4f27e918e702ac9d0cc430cc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ca78f4816eab288a5a8ad6490f405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b014aae492f3a531b614223806609593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb062fbe693cc02d639264ffd4e0db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fae6d82dbb882b17e726ccddde6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d39309b25170a576f8b5d17733c329596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b17c0222136af3db44ab0f71417f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8608f48d007c4cf56af03c757a23b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639b6a2afc426328417554fd6c54a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8364a1096984a174a38e9e2fe7620600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b893d1f456cb473f62cd0924715a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b07f8804fa6a01ed7537fa31778f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88345bb7482a12503ca4afe3947d2a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afd85375c2eaf75936fd6c6ffca2f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7391da5a3dc5789935cc2b940335be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414ec628ac9db3819c9c7f989cbc501606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0349ff313411bb9f7de8a4dda053f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ed1aaa650093421b6bd7d4420cdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02369ebbcc1c8beeadedb3482661331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd1e7403a1b2b43e139552542dbd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99317c52d84eaffd31c003db81d819611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c1edf236ffb3741862a0421baee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac650975477258d864b5982661d8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209e6fd14ed8912beb516c38fb6432614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ec055d4a5093481c8458e0916915615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec3645414f3abd59d493e497964c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa97c50d5039d4d4bfe412c7616153a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c278cf052833e9e7d5c7e3bddf58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80185dc1d13143b07c3c6bbfc1aeb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3d9923f13bad1199a2959434fbd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a4c3acd60f64841ebd42991d51e31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d7e59083f26d89e854499886e316622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e4cc36e693555428dcc13a92bb456623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cd35e17c779aaf37bba355f25e54e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516036e1b76be9bf266414f37412a4a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d7b527e346f66f5380ccfb1e4177626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799a2d8617a463dd98263d7329a45b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018489c67f76256a02c7d8d5668ba7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ab46b327e4562128e0c4ff429f48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd204b637c8cb3dfd927fffe1a45b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feb1183381f3c76a70fa962f357b07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec137c53b840302403a6bee531a8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d2a37db379505c188f79053cf4edb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb3e616fd34374eecc416bf2ea5d18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1937abf9d8f990aae62874bce7fac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61a7850db886b94ee2ef574910b741636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e39c5460a3ad31539db2948f8e58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ff731559cb30aa87976700c5b7d5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d88fa25acfd66c63f1898fc42556639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a278b0d29c059de58396da29dfc59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db8414628737dca436ec2470852629641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370ce38c7cac792184bd86913aff0ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e381517dd8d461bddcd1bc419305f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f264f0ddfb1fc1491e687e58d23ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd3bcbd4be22d33e203f3a0276a88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371db909f20bdf3d1eaab3cab44d0e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72598aa777f219dde087e68227f5ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261b4b478e8a20ca9d0cf01d8c26ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1bfc4f941ee06f93cf321e4a57ad3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b9e33a9b59b1e1f39cfdcb56aaf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b443d6ae0750b2059b6a845c0faf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2c26fc4a45f7910332c4518d24f25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ff41d8fe5500085ad7e232e008e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780783dc4df83b2f274f7f22e711098654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230072a27cc2cf305465038b0f7dcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d8e742ad213ff8b9561081ad661d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8f8e542599dd6462ed982b31eddfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892678fe688ddd24212c4433069663fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bbd10669468a00d1d4d42e93786d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83ff2f864a3dc8622682339a98f9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96956dfd208e09c0f3c45ee99c786c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219801ea776e8045267d930f3570c422662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82fc56cad673b217ffd0fb204605e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1cf3e7ddae9c9ae79a56ddaab40a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3c4a9edee99e94e142251066b3a30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca99df18fb9da22912321668681d99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c511bfd6c8cbf16b95b63904b274f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff38ada8c2882d3d3530201edf0e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237d1ad5403b965e1780f50d8a3eb8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a71ab51d7f958f065cbf2a8e1269b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64b33d5e919c32a120d375ff83126b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb990479294d590d3e02ddf0ba7b53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca21f1e977e9d3077530e92fc7d219673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c0727a7c261a7cc24348ec17f3740674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67b03bd71a20dfacbb2307725677e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd0d91704e73b7ed89b0f89130666676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7ab1cab9b3ea671a25fccb869ace0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79755bb950b8ef2c317e767fc8906811678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b20b255c0d6104531ac6fb886c940679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7287acf00e0c41a3fff83487d12abb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df4dd0b0c5fb13cc56304b13787080681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e66ab78e80a38164153a8e6ddb31b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7624449cb51f9109038c0cf65e6d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb7ea001dd8347cd2d4df3702eb70f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76e314112199c19382c8ba07a8f30f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6a1c75334cb18cea2c5d23c9cceb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cd4322932aae690d05ea28d55806b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a606014a9e1fafcacf481efd1ca3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67a49b5a389bf0aecfb3adf3330a35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df62a68258c66324ed47c0b8638474690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57421c4970f111c62c333a34a618e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fe400f19d4f7161a4099234f76dfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fc705d9df0ddaf34ab1fb62c5682693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc0ea43d7d16f3eb8e2ca25573c68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2420ea8b9eed20263da6fdb084a08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957378838c23d54bc839e9e11d56dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eed43b5023f24bda7a1f05f3e89ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad6f155e562c4a7fb005a2a6ac6cc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d4a2e1f3e89d782da2f0ad919ebf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ac00b1ed8d6988dab98904dc88db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c727275b45f9f6da3ad7c08c4651701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dcaec3919b90bedafcfd4bacf6224702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f824d863c65b51a055d93d53209c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa3b7763c8f89419e75f6aa59d521704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec21810f73b0765b0ff6b860811a55a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf3462dd4c6a7c91dc12e3d34ccbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa170c004a37c37b55703949b2ddc4fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65519e518eba10ff6fe9b431971403708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2ceaa852db75a3ab2a9ddab54270709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705762a2eb796ea21015d7d3cd5c009710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190c5a205e898774a15e383776928f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40823626f77b8f4b438d9428c19ce4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ccc9a398be95c4cbe24a46b2f5b2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e9d002536e70a6e1775b23ed9985714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633f397a92387254f9fd5edc795858715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc470b161dfe8bd8967e2c8169f6dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447a818e52b1fbf2977ebb8874968b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d360fd8db134ab131a8cc60fe6234718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ada63c8d544f84f8af575eb3415a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d36a227711555362d4399a6f8f15e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aedb6838596b0410bcb75331516a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b861b721a5f40d81ab27bd0a3971b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1794f36171af48e751f0309e7dec7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f803744e8980b50b28e2ccb3b6c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5471f04e76c92b318f626dda7006725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c85b84a667649e1f13853cc9d59b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ceaac80292eb0d7897b5287117aa7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16649aac3eb979bf281316b283662728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb95d97f233fcd39e202f42c4f42a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec79a89038a1acf1bc2920e72c5ed13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac2c99a9282858e3513e6ef2a2986731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ba54a8a24acfd3c10de80fdf62410732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a559e478217058b129fe9f6873fa56f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeda98b4492064934160cb84414f7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e09f393afc86d5c92f04f50eb7b0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041c3a602c01860a0a51977d4e0b6e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a09fe722d635df7cd6dfcb84d5ff6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e25287a70e1d1ccec5c1dbae7b254c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9e6d2a6296bacc352a9301dfd8f42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9874a5d99a91bc2d303af5969d0fc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5f7ff952452dbfe7842500e423a5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f960777bdafcc8d79a21e1d6e6bfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7de0e7da265968c6c5f58268fdaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bba26d71db8de738a25955a0768d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28474d260c705464cf4d15084620566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f57a2fa6ba2ade92d407bf45a7cae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818c829b5d0c4adb14dc011c0bcb04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398991d98bf059f0c216831a4ad178f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f88ce0c6b6442971d0563ee652eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5be4e3ca41ea9f438426abf28c4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f7c9a2b58e13c40e1821dec0c24a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f230b05d053205b9f08f22f74c78bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ed52ad12fd2f595e864e3a852b6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8de2352d4f3d2bb5d1ff5a2aa09438754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178af22f978157aff36979f9182dd19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e439e03e6751dd8222fef696f52da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b6a4e5eb2eea5e99e7c4e7295935757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae0de2d51087c8c3deb34243422f65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34397d0f02ad2304c252e02d3a1eeef5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd751abad75a0d02e6ac399ab3a941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf8776b606b7ed519b87ccdc7594752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad919696d0f5a7e7f9d882861e41d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1c47e1feae84e66a060cde8f19eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c70c2a6f917c74562eec76ac16cba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9255e0195c585a3feed3491908edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50512807b139d7e34aab9a65dc7e3c8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc03134779ab760e7071e8adb168228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4de065f6a42ce1188a14ef49c2bef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52a4f4151707e505752eacf313ea5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a29e8aa201d34342075372f2c624711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa5ccb630e42890606c03165d435c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208543bda45f716dd5f696287e9aed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b6d23809438ad3b74c645b7bc43014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4a5fc8a94a00dbd807bc62d6949615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c000646beb390cb1e534f83d95023be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dfebe04ee011e2dc477144ac841dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea73e2823a01947040d1e92c7615118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74295806f11def7c1223ab1fad9ca95219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c408e20354ad6c9f81e87e8dbc2ea8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a70d3e72bdd4ec38e4577af217b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc121395215725f9f7b2c1ca4123822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f06674f3b55d56a253d15e025f42d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87448b1785278fce590f871bcf37424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692829e3d3735aad5266f8cebb87d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a185985ac6771dc9c977c4f707a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1100a50dad13a7eb44a5799a3803a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea871f8afecc596b1ec9c6174c284628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ae4f1a5ca6efef76e8bb6782ccb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00249cd544265767db31b1567fbdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f38de6f6bae1373151e9dca7f8eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863c815fbd921f28259fe808c7a94232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abd64780fd739af3a4520affc918333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e525f13fc07112d081dfc535173027034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a9c0e1d551725edd46340b506bed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571602534334c7eeee8fea7d7067019736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b26b24905207497420cf071cd103d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06598b4064f3cc0c2d9583b359f0d1c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89a3bd439c3fb85a5c0a948003edc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e59ba86d69c7ecdee4d350becf7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd593627d2c44356d2caecb3e75ea4be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314ffbb7306c8e669c5562b0cdab0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45eb1cb16983a71f1110b80035f0f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15acd7582b1462beb37085061e1dae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134486cddaa1007df6427585c500fe6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d19754493ec62671752d9ec53e6a2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8244eb1d4668552f17f5f59fd3efb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c8902784ea9e9d7fce69d663e6d3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2901205cd5a41df2449cc060707b8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e6e94fbba7f13e27088f89a93977e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c1f9baa20d53c338d617b89bc0f8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357247387766cb31c654b0b1fb83e1be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d0285be42df3ec23a642022071d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c45d6d067b7ee161d7e41ecc287254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da8190e4690f0aa14101a70d3e8aae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5928163377451ed13b4509a75081156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33a45eba428024139d1dc94db07dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485eb3d79fbebf99db2667432a7f1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c49cad1cd08785f4e455f8f9e3b5d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112132d3eb66004162e9f578d963f1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4014b058fe8eea3309b98281a9c0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eecd7d097942c0cf16b9a6234beb3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547231fa9440146dcc93d8d7a516a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce4db4ea4f3b250badca154861e20a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fa38be52e3935351f1fdb8208a22e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350bd4ddad3b878584a2f77ebbd22166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb35d1800bd8b08d1784659cf0fe6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cc47c95bbe7d6dd4d69e49cf6a31a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5d8eb86687cca23a3a8abd21eb0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5366e029e4751ef392ee2cda87d526c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049d20742f746e0b5d7671d9521aa4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1413a623494f25f715765e8c119fcc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f2f2781ca90e41d47811caaa0d7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd481991d2f9cb2d69a02095047270b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4572529126e14565a021af8e3d44175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd06402fb65feaf9af758b473718576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b513d5f3c1f9631a0eb9ada9296014a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88597dfb90b78fbfac0679e142b1ad578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d88e2eb62aa2597232c974432948c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d048f14bd1b92b84cf3b8611bfbb4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bcf0b9b1aed97496797b7a4dcf90381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44b866388158cc776fefaaa33c21a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647d257bb9478a27877f5d192ad2c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d75ca0fea967fe35b06391a7f40484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0570c3ae63d579d4787616e1797585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff438f59b0a51c2a2babe68a9f8d5bf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67875ec42ee2b0e355510ee332089b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd6370234c1c1961b09f36534279a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c495d164aecb1ff56b5cb59d958fc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f3a6978a5f9d5831cf71e6641120d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2df1b0e9f56b5796dfbb16beee84491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127b296a8bf690842208bf6516b684292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a9f9e0b209ec6321d8f745315fdea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfcd86cb0928573f0bbeb5977071c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985856840540c8739eccfb86de75df9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b8e24ab9f6d5c9c113d3e9a5a90c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344987a0c1de3ee0358fedaf004889ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2562e4b4cd816747970b639db4e9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c8aa32d09838ea11745e77999982c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b9bb88939553ee391e1c78f6aefd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c5b82ea7697e147fe800d1a54f65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a4d5a8b085b2ea8f999168840fc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d996d607dfb8f1d011dace14e1780c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea96a44323e66658593430cc0016f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2988c51676c11ea528fab2d4260a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c4a232d52d8cc7c17894b8d6a32c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e10c6de2731ddad2d448bbbdfc11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6303626bd10d557ca1f4dd63f6d8dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed09ef6d810e298bb83ac11365106a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d3dfde903d19c97e99ad6c7a635d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893399743584b5b1427a80e25fad81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9581f710f48a943b0945abae6703112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795101d3c3ee4f08aad22c5b7a292670113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7374f135e440ffcb57904bc6a8c45b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2e189c8983932a35810171a29f34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b805a5717a4f7778c9ef6d14f14159116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a72265bb7f7922c29844c680d08d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4812c1767245b15ee8fa6e15e88a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656eb8bac39dbaab7ecd4ad7250928d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7749d18223c98b95d46a5a591deec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235316b67d9e7c48036a715142d513b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1570de7544ba8ea6210824b7daf2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951273a527e75b648e919b00d928c0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a96fba4a7c6cbffbf367b0e497a13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff6c1532cb9a622f82bcde4bd21b52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406432f8af4b06e14744a38ae2555946126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb225cef37c9de8f277eb121ede8a46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df4580a0662934d3fbc4d1e3b2d9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc7623fb61b8d7e0e3180465f4f54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26776c69d4aa3642ecc1d3f4696837c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbfb566916a59e565491148eec16f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ac7fa7db7aa050d917d914dfdac0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619739125caddaf711401a7d0154085133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933782c96dae916479e60d1dd6aa4d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac3311866d7c6b4c095df7a31a37ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b596e09098131e3ad0314075b72ca8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef32aee173d4393198609b44d5982a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c520e9408e1d70dbe80081643a518c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397afe9bd04b4e1ec903d3f5d94b570139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119327059c9f011500f11098fe6c76aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09be2fa8b4eb52d803658cfac01f6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe270d58587948bd9d79d26b09f169142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca00fabec1059a79fb123d281a5777143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2259e9f95feb4cb5af5831592f487144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e46dd32e891304b507ceed2fdd12c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba39ce0d0f6e16bd6cbbd31fb522f22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18787f1130c02cd6c7a0b730e06adc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043648c31069cac36fa2e85cad2d527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431d19626d069812c287e5a60b50a9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ba25f331c8fcbf11978e65a844d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb230498b32ca9cb40bd477c9b3ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7493dd9f4d5cc147873849307b104c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740408e7ecfbc0c7062949d14424eae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494d0b98dda0c17a333dc11c5e1238154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fec897dba2be0f03ab95c39bc3c912155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0bf8b798ce592758890fc86f84c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f30aa817a2896a72fe8102c34c6f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4683bfe39107d4e8d8b4f5ddd272be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058fb9e69477bd5545a91dd461e541159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d570c82501231ca34737fd4dfddf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8581d8aa0a0903a0843ad8c1f1cd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6010e56fec91b8c9d3c7a8093a937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fb46ec432dc1bb93a35d05e66f6fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d762ac16bee9d98d626e7413d3951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613d8c900d807fcc8fc89b26917a92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41f9980141a213ed8b75b8ddf103c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27895a1eca37c0b80c3f71d1aecf70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255661d85a1110e96782767d3858297168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d5155f31745eb394c5784b3b087df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad1848e3654000a1f66b9235b66fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7228fac2e3f4fdd46241830b6f7bf20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25281ac2c703c94573a9406b2cb12f0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf13fffecd576aa0e17f1c3b45107b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b290aee1b21ff3649a8f70177a3fd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69263daf7593f584d9821d4c71d77022175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639062b5fecd7a6aabb8077fa19bf88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a13365c1f50b58b0c27f57df691c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeebb6923c4317e4f3090836cba9530178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70442d56b767a73976213a7b11fe6b7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6c2793fbc40ba582bb5298b7ce485180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccb5591ae4422f2c94e5696d7c7aff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c647d734cba2af2c683e5962930e2cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68a2389b5f94a7d6178df96202be6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f74dacd493fd40410a2a56fca819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0394672e63c3aa5e7c6433801f00b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a49219625cd5fbd482a154991b2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc271c1eb53e3301a0bec37d63a2c64c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5917c4dc9eb89248ca031d4bb758858188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8625094b59727d8dbcfadd451b4023189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853488f07a596be00c2cbaea2e9747a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d12f7ad8dc378f2f480162fbab2ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3d24db8bed521d79cfa6a0f7a6b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105519d45f85a887b336e6b7c621012c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aed6b6b56582ed5d15eac9f194998194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325c2f02f9fbd7d9260b460b6bf213195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc086f2dd800189277cea575d904045196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d212a27e9241f60cbc32b42f51ddcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad322da0ac1e5249562ba270c7b8f5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65123a3b0ae3243c7c68ce30f741abf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08592fb9a6c81c7227f889695dacfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956e4f02e5001e56ddae2f0a1952a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff029ec8f2543a270d64bd5dd3592d60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfaf9caceff0115676df7198d2b72f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233d224adf32d1775668acd679242fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c50335501024924e7ce52d06650cde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccf9d0d58da445b9195410bc7da4f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435e5b5730386047e6ceea83c58e2a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd4e359fe3fa05abfd1045f48f338208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8aa2c407b3c1cdc97e274bfa199f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4f8284cc5ca214bd9ba3ae12c7f0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54b24d49792a87ea5e915243bfdb51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5a7197293faf45e5863012a4d521212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4563ac682703c8332cf1a1857b5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d2079a04cff904e500c1c2a9ffb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c09374f2c93c3fee7be4422e6166215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5954703c4ceadbddd8120d14b0a53e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb00493ba7385f425eba7ff72daa3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf66fa750d75cbd2d151d5fecc6b33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150827ef9a60e89016f171c95dfe424219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e624d8e9708eccffb896e43ec6356b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad178bb2d0eac7b5083c17bd2efae6a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad47a052a9daf7745195cf47a5528222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1abe18d095401ac5ec885c4412fd4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19965aaee6b07fbe99a48973ea95951224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70260f100cfe62f0f0b694f3704ee5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d7e505bf3c34b061ed24374d1132226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c710a0e2945c90fd719dfe4b8431b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f8688acd642055606be35d7a62de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4cc160059f25175e002bd4fdf28b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdda453bce8a933fbccd3c3607df799230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b90bc8eb7b8115ab48b77f4ecf2eac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b787d7cf4ee34058c20e8fd749b33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9376af0807eeebc97e972d2ee18aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc46370f54e81e8cb4efe625e7dfd8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998a094ac18270dfbc3e401a5e2a74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d13511a93228fc085b517f2ba8690236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd87034c4c6d9210a46c6b883392bc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe4697d2edb634047f41f3ebc5c16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bc3d860289c5bbe8d8bf814c06356239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7584a2eea9d4cde745354af664178ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56b295731664a3d693d6ace0ae0c45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d244d60b22a0679e40f42519070498242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a605c6705551945ce5ad2e3dadd6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ba6e65f7840925f0131060bc1175244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865f3a88133f3fce727bfd50630ea36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328c6f8d4404a01112ba49f55416b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87b8311e92635ff4e24e084c27866b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a807b1b106d701d0ed50f7c99a8de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827916c4366db36453e6a962b5774ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c11e6de0569f9094087259ee1841a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a7f16aa3a5996cb61a4a4d6a7085e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a5ae9236942eed7e25a8d3e8ed78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973cd107fb4e582628c31ccbab885cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d97f613cc242858141f9bfc3d68e9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857339dc878f1944f649d4270cc4761255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84978aa746f7a07923f4296dc8051307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935563e4a01f34fce46af940270c2cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b242351aec7143494387936bf53ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9c874251f7a8780ec27e6e00eb3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7e559d07bfd9a6a4c7d054f4322c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5167c5465e0416c00096e19c21d15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3924edd6dd35b8b04a4b64a8486fbf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa55588a14cde06b3499983771b5062263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0880fcd327e785153ec54532edbcdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a9de1019cacbfafb7f0bd64050164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a38d5963358101cc7b8704c500e909266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c8c0519f57fc615b1b94d16ef534267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c46967982d62fceaa567cf10d78208268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd863446c3ae432123be025e7e14314c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a418e78647819077c53c5bbaf4da3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d7f1de3ec46685d4905374021e63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58950c788513966468ebbd71200b342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085efc12ae31c4a765f6a6bedac6e0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98fa3c05383d952eae3d263e505446274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bba195f025ce1aafb1e270a66dedb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59648639cccab60a20591cea87021050276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a132b51c57e0cc934cca8785b1f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572be5c5adf2b942dd87b88e3620e70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33d56b305a4d4a9037bf8d5e7f606279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0db8fc95e685735169fe65d7f2e33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce582de13fd803e13d6313635fca98a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd63b066c6af3e096f6b55fe8eb211282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd54ad77ef33f6ff57ef69f40ce119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8234db86e63c9c7586d639fca69b672284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a062eb07f97cdf0f71f37b7fc92aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55604d9d973cceb5138373440bf8b48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708806852da975fb32b3b0968bb2aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7b980f4c26f3eeb7e414e28c5d9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e47c92dcb416d45de3447e83533f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07043b7d9b5268319b4a4392ac2b1067290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c239de45b80e67cfb858dfc473736291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a26b8f2a26023c72c4f8dea91b51b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be0d0d12e1d44e16d881339537011293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f470ebe66c8ef63f8fdc36c65d89a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9178fc88065fbbf3f2c2617a0c72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c10e2d9de67101f2a2101f61d5abe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e5940ebc030a01d5f52285a490eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa30fc44338618f58219f1632330105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d4ce6697e10ee42bc25620871120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307624fe6c484bbbcc3bdda075e7a6a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3520f11e4f3cf2df382e3665040ca2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa05086888229d8739654a852afd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776845eba85d3cbb04df16b9d9db3991303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be861cb11f4deb4089fe1728f93942f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645f99d7d3087753143893040c2ac6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d566b76a114028a1425148457833306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d57e42336a167c01748917775e0bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc21c733374ec85ab174551c7f44569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac68ae74f604b1c58f345d785526f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d7a65c813dce8faf253af2106f161310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14aaa82df6fe2b33170788f67ed4af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042d2a54f4005924ff2a4253abfe2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab2b29a72c58c8da382a21bed5ce3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c310a7390c7628f0bd5cde0fc7404314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05241fca7ce804128c0b3e02bd114315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8a66a5a72d2e593667be64533d6b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552b6ee943c8927dafc061bf0bc2c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ae745a06e46ea37c775c2e11de25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4cc7427a8865cc1a97548802a2808319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb293c514fdc9c7c9e164d94bdb8b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613950aedc6937d5eaaae404a932b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea7964cd03026d5672f5850673816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97c21f92a94a00c28edf84e36ecaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f388fadc97c1c489fe23f2dc29ec094324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad6331658a5ce2a93ee07e8a6b25d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc97229bef5efa8883da7c7bd5a1df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0e5ebe00baa3db80f9fe3090bb1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57bb9665fe017ac740976b20954a91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf5d2f4d68ae5b6c9c99999ae4d36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af48e7e5c6817c2055af007c797926330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51513edf42a18c5dff8ce150468d2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048783586d6b9e641ded42d6ce5fd19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cf7775b2dc24feec1215df278433333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6798ba12e33acacc8d2cad6c0fec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee9d8561f5c28aec9a56548419c58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36f9cdd2c860f37256c409e9e4b59d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2348bd1d33b8a7cef43f0be0486828e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce10eae316b90c88ee51e840bcddf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762998257ff5cb99446ee62e89c3e498339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c23641b0bc46f5900057ac042bae5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f6e35cffc427bc6e1eedb71038ffc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437773459d8860178a886de5b13caa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571229cd0317d99b7729b9db91de10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d9d4a0c7dfaf875c1f7b8d85061c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a7e3236724ff32c4d7cec0098686f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b89b055b476a3bb908b17d1d91e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b5c2cf30625eea7f9d1746ec2ac4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880aaef7a870f4db3ac18e78d3e2d17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f7d00ae9b105ea0cb9cc843fe9d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae4b9293018af3eea8b9c6cadae6e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b24c57863d0e6278857b1db1c391bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5032d70bfbd4df2919d614236a2b095352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893d50ab76dd20141c36f6f8ef1f3f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27550aa1990495593c10cf04d4708db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee3dbc5e352690d45c43ffcc29e64d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a65cfa8144a5ef9c97c7a0b2dc81d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764dbac47b2181c2175fe1e6346d57a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2a9dffb58e06899c79b59569617b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e638e991295b884f238c6b078146c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fc035183d5be749d7c70e1d4b274c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3845a073face1485372d4eee1a8b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394e1c4ee24a2eb425fd12968697311362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d88d9f6bd6cab5125220937f89c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a91106c8ee064bc9360b0c7ee08d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048db25b3cc86e8317b773be27c6b51c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89041939653e5b0a42e3ba37151d90b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d5af236ff46e7331ffdf515ec1a59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acbc947c87f9499cb9c894fb820afe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead3f0056ad922e9878e905bbe1c39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a343aa43a17d78b97ea5a0d5cb6fd28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10142c3ad60851b0056e3d0c127376371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608263e0b355ce9b31351c8d2908441f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cf1dff34fc6ff8312c235d59df3ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222186dd91e2c70f5161a2639142a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f79a7d53766f40663c0e127c5ca0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d051bdfac4b4809ddc9d84ac7acac8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc670998ed2f60c818bcd9a3b4dd6e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958344273d839e14ce5cda7e27ef0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d12b189a741476759b33c7447052379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d803258fdda1e31185997c13e2f8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a455de9c6d0b90d8216a6eb1e86e5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a9d22c5ef5b12f011d330a084e283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe6091eaad20015911acb3834ef67d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ea8f038e777e8a28c263b9599556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b33a44b35b7bb5c20cc5df6e97028385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99425e585eed3cd170a8303850fb3e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853a41c7998dbe8cb931e6adba528b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39471216a527fecf039d5df626d49488388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40392c2c6acbcd4ce350a99129bc3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e99cab90038ff479be24dea3836503390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a745b1d9840fea0b69c20ab6653fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e7f20a9a5d541e641529dbd9109fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0f9194aa540ba2f5b8914c29ddcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0834c20f2b0c553ab00154dd2b32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ab7f97ee663a6c878bebbdadb04f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741949d7a59f5441b526c36330523d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb103587de1cd91194ad42a4ab769c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89d52aa475d0dea202413a72c79766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32666f90e8dbecc94886345226e3117f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18b67b999e57c6ca69c140e2a43d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e211a39435b28412fe746b0e54be7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08985494cb0738de0d7fe496e131c02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6159fe0225ac272ea95b087f83cf63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54a367b7970f55e0eb6c3bcbd3c25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f665054c9205efb34e8a13f26b07d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d019dd6494077bd0dd87d8b925efeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776715d85db8ef32a985616957a6a5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5609f2d48a6b66ca4e421eb59eff9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f06f0413645f233ca947bad2825b45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6cd4547107bd059a7abbd15651a04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccfe79a050de68d56ba7e227d96c3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb9ef721c6bc87be6c5fff5165d02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa787a208b7c21aa9fab7c52889c1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a0cb93c1ebf899780f89297f8bb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344f10b84f801941009a39d455510f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a664ff3b0df35b65a437880eb912af7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6203fd624233df4ca051dac0f6e6ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c8a0499fa0bb7eef4dc32c5bb8be5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a73aee5b823150912e2b289c3e6bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c3ecb219251680730716b2d9c765420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb718a62c574bf5c799b244175da9e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af36cbbe193a29c0fff248c6f30dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60600940a0f18414928d3fdbcf107423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c089794749b4877695c6a2f14dfcea9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ab38b7554a800571301975df6b4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf6b6fc74de12bb3ec37a95c48cf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a0a574b2cc40a333af1e9170542e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1d1518acb9ac0637f7ebed769343d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986da42e3bd47498fafa08473226e6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84028bcc15a7d9609b069ee9ae0fbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeb5aeb5471a996d09e3234b0211b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f404c77cb51dba31d274aae3b2151ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4651828d4873765e562c321424ec5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d3b73fc96b951dc7f9beb3788ad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b17f24a29b94c1d92c077af217a05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b8738078fd95d1b020d8308a743b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8970b31811871657efabd589dcf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493450101ca25b6b3cc0e840b7388fc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ca9b1b540cb6643377d6485c7743439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b7a427f4247840d3024f000fd5ad0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948d70a8cdcf6207e20be6078f78c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5abdb3747fcb2793dfaa5e7b8b239442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81026e3ad07f4fb64f93444d7e835e07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94497bd2b0661eea7505cc61e0d2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d7c998edab14ac327b7c4cabe679445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bdade17a4e67fcf7359368f8aa808446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3b9fbf7d1e2b41629bcfc646ac15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64d5015d6cf2f49ab4f8fc4dec6117448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452d91e28370cddc6f6757494bda175449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2571813aa7563de07814458482b4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e663c21231abfdbb7c362fbe5e2759451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5cfdc66052617b19f88e4ef67c02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f75e94637ce56e85e5bb030e61a02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36214755672d4f4f1356456a281d7256454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca1d414ff267b563ad23dd49fdbdc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf930dc01d6a58e0cea0ccaeb999bc5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96034687b474a160379abf4c2f5993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41aafbff6cbe9a1d4b31081411c5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288e2237758a117a70510d035fb6ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f0ae9fda739852e1181942124d45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac6b5ac61aaa18b49f0971bd64986d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631fd9eb211ea84269141e8b7b6ae93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070dca14b1ca44d151b15212959b14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea657d7dabfef108d8f726df06b68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363bf56780397defd875344ce1e41ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be47aaef8778d1a768e10b8b930d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dde001fdaac42e0ffb92e4efdab598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3beee1a2bffbc071d8d8d9e5e299db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6daa05bb6a79d0a5aa5784b27597469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f877faddf0083142fb514beb7bc831470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d699e0ef477493d76ed3b5d0e14545471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c9d80b70600f94666b95b6e21515d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9340d62f66a1fa0fa8c7b4c7d54f6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604731292acad0ed48d9404d5ee8bce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db982d4a7f463673c1a5672b733e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2316ee6a343c1ef62a794f4e36bd48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462b11d54d2bee7ebc9d3a59351d762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc6d1a0395b906015abe464170df6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca7b8c73d64ea88c842b856a40397c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb15d1751263e15d5c684a3529c7aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13dd45f39f4786f48fc0192bd9db2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4c8b069a3d5e9347de01a4122937482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510dcce76c2ffc8d1d32cb3192c0761483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1822911d9cd83677c599a7d9784c548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130378888e04a6e6c3cc51362536e88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa4fdb4f537ba7e72ff24f172a7ebf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725a0f89a74d3ad561b36fe2fd68ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511267fa91baba376ea1684d8a7a98e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ea56f470191738abaebc88ffa550489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9510189fddae016d1354244a2e49d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483480f7ab0be9747d8ddee3513f7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d263fca2e4bbebe99248f7b2b7ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02cc43b0010d2002f4085180b3bb9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fed21d5cf816cd1ab5ef48522b33d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd6638fe93932e0894734d8ed9d8ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc869e9844aa76b8ffff35bb53559b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cee67bfb8442a6361a02cd8af55ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1f24ce386fb3b76b8aee6a065edd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770b913bdb6bdc5b7f0bde215b0fbad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f8bd4c3030c8aad65e4b87fa42410500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b85f12d9b178ab42c178962bc51f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d968d08740b083a83860655db48868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b60c60efcd5e1153c42f7493bc029503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5277cba25e754cd29010e299aa177504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20dbf8af2721646320e15eb500cf51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813222f9e1a4d132ece70a2b21d9add7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ac0d11faca1e018e77dd018a8ef7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeeea289428f31fe425ae2ab985e4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd12e5361d8bc0aad1f814dd4fe06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ddc7ac9e41cf9ac721c92d1e302a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f346519ec6ecf5eed617bce597c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6c944a3c3754dfb9749ec30b2c40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8755eba0b3c91b72b3173dbcfa60401513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ee1786a5b365ef65a330adb6e26b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274d744fcd10cf55d914de94fd33648515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909cb59e28ed04a0145baa0330adb02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a983c19fc379af0b1614161b16f266a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca1ad66651fb844e166f328563a2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b7b4cea6cb783fd1e50d64aee2bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277c902e158dd32a81884b9c5a7690520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ff6130275ba49b9c170703236228f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b31b09bec7165acc34bff8731904522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27390841becb9239fcc5de23dd9504523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779c29bbc4fdbdf7ff1f823eada3ce0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828325cafdf5c4f5e3823649a9c009525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc86d8817e52444c29ed3ea3403652526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e39ae15efdf6da0981d0d9cc81cd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa1dc8ff7d0ecdf5addef829cfe181528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dcd6439d4a3ce4d18124772e24c3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01b8f7f8fbcc386b3acc3dcf7b2b2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746fe862105c414d6f72f8ccabf44c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139e3bf83640e00edafc51098738bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48344a7839800f429b7e47d12ba98dd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981926e3a4ff8c485a2cf30af7e1dc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b563c22ef4b692e3d26e987def96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57ae01daced6a0f5336b762b2dea72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c666a06faa64b5a2ea4a9e862ee86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037987873072ca4613c07b128303ab2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c73b6d1314a01554b978e12d92fa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441084c792c965bb1e11b0adae30372c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aebcb910458e868350e224588e74c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadd08f16f0d21bec2371224634d619542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc776c1e6cdfe2cdfebc3f0ad77e69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222d8b668340811eabfc20c3b0d0d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57020338ac5e1181f7563e48bdc597b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a254172626a13733f89cf4fc7531451546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06bd4a162a28b0c70f3760d99e05f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d731d66d28501b9767a1f59e9ed6383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb84afb95b09af746191cc58d87a401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a017f8e3ec31cd7a4f49018402efe6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164a714f29f2a9be2b25dacdc828da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63015bc8879e8941ba38988dd7a7b9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a48dec4046054a132f6d0ec47cdcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8be6934988535467ed70eb1b9f7e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc617843db3665b114aab7560748a1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc76a7f4f01c5ff654ccca83a5bd5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c73e9252fb3a3ee2aaed5207a5ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af31ebac4c1d7d276660be6d67650558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb7fca0d439487182e5e47a40d7d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4dd31eb422c4e6d3fb3a5179e3e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906222eaaa7bfddaa100d4714b153b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f09333409cf7e55fcce035c9b5076562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cddc3a65f2e8ce2aadd779fc0987f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a0268a326ada677ea098266f3fa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27073c9e842f73220ab5967e8fc23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f541ab88cf723c2f05186194bfb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07326d36c61434edd3b314f65d1296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bf891c4d4227aff8fef2f701a17b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318ceb0dd4d0d933ff8802b0e839cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049c7dd36369dd1069a7ca2ed9b1f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc57ed5c0ae781b649e9963d2b913571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113705305004b48cad3631a45b87f55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45ee602cb27d20d7a8775fa4c4911a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85042b3f1b2675c6de04f4dbd08fb5d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9746f5318db861e3b3201f4c2380579575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ccabdc7491a89c2730cfb48092d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273d7a9830649e38639fd7ec28d434577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbffb4d064c111036c2beff31b8eb0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a65f788cf44cc0160eae7cf58a04e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a31f7202c554b197024dfa1946fa7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c1029108ea149ed66d7886c8911e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d778a6f7011fe4042b459cfaf4c98ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca05002d1ba57ad7eeb47afe7a6156b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4722346c2fd81faf9a89c551681de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459637221e214bc91b5dd03f63fea6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855c5ee84a6b2d0b6f9c2d0429cbe0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1add7700c8f19ca3ce8813e2c462587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12eb4d38dd2fb3d38cb0924770363d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b992063b0b79335f70153b21509e16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ca980c5f575ddc50f5abda2190a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2bed4b9e3e703c8f8b3573f20487591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26277a90ad8aa14dacb230f5af63db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552673b742fae61fbf3603b43c13121593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b088b2685d74a2b05a9f8071a43d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267b86d76b7abd2cb5d8689e9459b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b924546221b74e728ca4891d169daa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a5ec6e24d65bdffc694711083210597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683694dc2e6f3d0e4b08eca4da14d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ccccfffeb8f4146958b31299993c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed32ccc0f44aecdb7713399155115600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb24ad8fda74a7a859ca29f46f2973e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efbf3681cc80dacb54b5c2f4c3f857602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e782f083995cbc2ef77e503402bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe26573ea29b6c26776f66f255955d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13576a97bfb5ed3a59bec7752af43d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42c34836adecc3ec8cef247910f57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a597ab4d117dba256079f7b595e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8338d87aea934e5392f8e03cd67dc5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32592550c362fe3d7af5bdcd996c9e65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204fdfaea1d7de3fd0e684b5f4dbab0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f8d888b8b66735bf30cd0a459dcb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac054844175f580a633619665d6f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5137ade23079fd5902f1affe4ef0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619753401c6702874c22846508206f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb1c3cda1ca30f8ff4ef5cbbaea142615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bab87437e8c8eacb1fa3800bcaeda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55239f9e048cdf0725a6925da229fa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0deafb78ae164bc83bbe8c0d0c96f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbeff0183fa02d6de4a3fc950de525619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9edc56e9931c6fb6a3d8925135235620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538f9e0fb76a90fccaeb6e98a5ae2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37bc8b5383bb98a0a772f1db000f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85746d48c16334f09d5f4c552a4222623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870646e8ab699715cdc5a61e9aae3a5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ddcffc0cc5989a77ae3a15125c7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e81c5d1effa1bd7b53d0ffac02c80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ada318ad4729d6829699400d88be10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81062f3e4c9bbb9bc692ccee82142fab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557ceb1b1259115bcbca23bbe7c8fd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac86ba04446a3eb4658f7064414a2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5439d2c9aab53b1e159c5634afe26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ce84e57929006927959dd2c3aaa7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889dca2b3a4f2a192c9f5bf77f0137633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed670d19560a39b931c87d70a2202634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80a0f7321f97ef2523906116beb23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca420b9e6d0d1ec6049008deb5c718636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9265f2ce23472f8e26798d24d76f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b2d37d94622dea1a5c4ed11f36b55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df574b6c61de94089b2c9e3d4b93c3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57c04c04402785d8ba717b81fde12b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90ba05fad9b772a75b11bcf63b271c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65267e6bef99c4c51e36ed32142c391642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cefd63e3931b32c7e8c25a94c7f75b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407441eea091f5b7016fc0ab586e41e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d93059caae4e3309f60808c48f628645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857756dd44b8ef6fa4334558710ee7e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c78473f2fd797df10c6e82dde6100647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620671e5fccda852417e424cb83a76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deef7ebee9dbb0a8bc17db9b359f6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb36d579f5197b1660c67751fcd532650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67597b09e243d7f220aaf5255c689651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0e97b61b9e1ba4d2d6c275fa12c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ef4c6ae46372d51b6bb8a1bb796c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc8e299c99205b589421fdb29cef0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce153d9f4b295f721ae36cd58e26344655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1f76e9f0e2b2c806cf92c0cf402d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311ee1fd63a8d20d5410a6f7af22f45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8c2f0a50482f5020f47ddd2c0f1ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df3f2300c4f2e3438ed2676af8d50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c26aeccc6acb2cadf73d70b2636a94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7492d9a75906855bfd49b8d92200763661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47cd37b4af5ed31ae7170373389085662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618cd6ee10f6ba2bbeb5129c8fc1434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963da25c020cb744d56534c136a3ae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3d088de50cbe3d2e320dd47be79b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14024e814110fd91a150b08ffed64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9b6471ca9ec39b21968d2e9307cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05162d20b3a16bc8a0d5258687f4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d54a4e4ed2cec0bc0e4593bd6f716669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c00ca4b4294fad8941f5fbdaf089670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90ef19284802df5d5655dd5fb5986d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e88a4b692807f4287f064d1f529a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d7e28ce98e0d6f604d622b06a21e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff6f783f0fa650c093349098e75273674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde52950dc479aa8ced246db4499d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753fe6dac7c0546cb2044af0ea7a2fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4407166d22dce6d4ed080665c4d319677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3e09ea82ea3d377b0966ad8ed3587678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461fbd7a24ad423b77522972ef0cb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58eca2a7a30b17b877f8834cb8b9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c476c9c8c63152033cc3c1d8b7ca1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d5c7e61ff45a19fe1a3eabe273e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6665bfc38884ae9ebd3c79022eb769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad519d7d41c780b27eddf2e147f2e84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6cb88c61c915d53b6dbd22bc0ff3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c9d741ae7a466c462f352c78b6ce0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a0ff7edf79bb5d8c228cfa8f0b6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497551439c3674613118ef6205447c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e134903a6888c3e95b73e6c8498c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3fdaca6ae684d095b1e7d6c90da3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d866a779d1567ada3f7e7aee5e5ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22e47430273861aad3da8ecdb6159692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a18cd3d7ae93aa8690a39287322a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9495598ef7dc10811b03081c883a54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a694a44e12360d1e10139f78dc6b53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa42d313c96e41b765282500f581e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe992f6b6b9e57d8b9c7c596aca554697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46d78083f15f0f258bba2fa4073211698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796c02d95d0818a39d3448c0cfcdd5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ab0313a0bbcab11f5cba6ace34aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10da1b635adedc6d75e9577f073f4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb47ea2985e32e1e02ba79fdd4503702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb52c7b34a5f65d0b0c6f1a1c65503703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a669142ada10813ee183400dc93ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46d23ed8811ab2250cd0ea32be8a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ad40e5421bd13ebf1bb4a0991e1af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d49aa3ed4d217618a2e6b11e4bd86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce660640312cc4ec104a5355b7a3af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca2d56aae94d23eb64874c7fa9e56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade48c5bcab97434f84264f5fdeab4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8da18c1de90f5cf5af6aea70b5934711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff0f445cde931264545ce2bbe98b18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8bd90a6c9a1db6358764e59913ead713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827cb117cfc8d05f03dff2d10ce4e91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6691cf56d8d8a5371ac1d03d67b5f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f6a48625de30cc208800cbe322a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff0abb09884e540bc735df41006409717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458658e54dd0e4990bd56238586e46f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23631330ae3c528653f7220b68ee4b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac364968c49cbe9b7dba38c4263d44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c9c443f42445798f5f85106352c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6464f3a7c25c6bc450f0e847d5dbd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943d73fee757020e9db37303dd4de8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68531a7410ce0de37ba993dc12653734724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6983ac311e7bf62657b4b319696f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2c48fb21b4a6c289831001d3f1fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63ece6588e3652012497baece94ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3136aaa018f8a76fca8fd34b306f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88210b0311abf852581b6d58e97321729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fdead9f0a60e5d598730fd42887bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f7d6c68f7fa4194cefca605c28f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea25a93968ee0d191fb5143985935b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd1caeaa03c8117125e18e72fb325733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab96446ee813c631b6f414a5dff882734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cbd7901d447f9ff01c0977287f207735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5481843b282c5ad13160c82da528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46465f6b48ddb1dd110476a3ae16dcb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcda25195d6d1af3fc2faa821abc852738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043f926bf3af5686a9286cd804c543739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571063332b0f276712b6a9787a1cd639740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c71e6ba82cd18c662743efc4d650741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96db65fee5c6265ad667299b20f16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc916deed84c02a11cab98d5a019b43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f45d83c60897987f4507203ce433744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d59b1311586fe6c97966e7587ed96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd2e865597ee40b578cffb9d3fc77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229701eab77cc91e9f2523298e05d61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6487e604a2849eb31054793ba02b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b63bd47693f2f4051a4a06b0695d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa41fda18e930ed2d86e03de91e42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac003a483b11c8803507dc7d8a6cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2ff20c48b3623a2dcb27c6fd8035c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82827425c01cdd85cb25bdc422bd7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15ad449f8d15f4e93d3d6b6659e6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7f56fe1acb9405262bfd46f122c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b56a37a9beb22a8178931117f7a98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e26d20186145b207545ecbd24649757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a93454cf3aa0b5158f74d337ad73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabab0e76b151a03c9921924721ba0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>