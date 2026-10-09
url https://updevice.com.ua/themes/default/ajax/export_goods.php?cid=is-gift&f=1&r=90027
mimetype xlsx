--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353eb90e2b03e00fb8f4e59a5d8ffa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c08c7af08765f2595f17aa5ba2c7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc30920e9b4d8ca872b05dc85193d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bcceafab1e8c252b8999c7956ba6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1803c72c1683f367d575a77a713eff15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b4fc3074313d374a8fe5c5e41f91e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a51152f2d503a8f2b7b1a846d7c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b654d1abe1b28b6b576c42c439ddfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827b5dbc3b9749453c0596a3da16889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1815aa18e5d7f6f70a9d11efc247810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9e95104bb83350ba85660e06b3a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fed0c01fe19096463d24a4aab1282a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec688ba269b49ee62f9485e27e02a3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b19d85c35d5b8f52e4804fd31e7f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d7a567128cab5e911e7d8e77c55d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349865e71649eaac1939a09b1e069816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209deafde68de67325abf739ecb4874717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343236d6cab66e9ca94d3bdadff8bc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e76e1f2eb13b13ee4fc694181cba319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fec39eabe4c34b63df11f21ea8d6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef8e40b9d7b7e495d13706e99fc1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1273cb4945381488a726e0192138e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ab705355fbc1138ab4e0aeab31db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba432a9d143b168b551d791382ddef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666b3d15070ed2d5844a3dbd8c2c57025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1287f6232e059dae65ed71c7cc0cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dbf2a0f49f0fb373f415cbcda891b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa96557e832ff586d59841b3e7b7b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a039e51a058c79fc0826e7811eab1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a8e7dfdf1725cdacf42c8f32b68a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b472d5e2cbf6a2773249ca533472e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36128f7a586a4c1fcbeb89ac5a3c38f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8716ea5476d02a1db51e8cabf19733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760dcfa585baba713a5c92881090fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2347d170ffd3fec0809069abcf76335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c48e7f8c20511a99b9ac488309d8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735908d8c506b2ccf8787f4ab524db537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de679517f7819ef96d4b10636725d77238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890a8f7d7f8e5819d77d2be602ff5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefc8c6051b4d1e90117816def4281340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f361a11987e8c890ea5eb454cf1c4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496b5deb49bd39e99493c5b79b340942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5649beb91b562dc7b44134fa0a31043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c321f8be351deb63d288b364db0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111be95f17efa63e04e1caaf684e2f6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac69f83f222fd6b3118490877c60a3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9b8c177f568abdeadcf938f532d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17ff315259d12888497acb7cbff2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab123324eec422a595e003b3e4259d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d534fa457e5df79eb54534068b4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c76f2852d6cb47d92fa41cbfcb2f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b44438e650199fde3a4d2d3694f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d25facfdcd083c499ac6ff62c91ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709084dbc89edc3631965e487241cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f08d161ec1d8618fd65ab145338d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e297b60fe51a25b5db8315780af1d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164c579b024f10a983ada68b615741857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980bdcded7f134d8d6e49cd081b92ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78907f9613e6f74a089b23270b98ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248e4660ed18fa0d187de4893078af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0745245a72a309b6c3fb9bf0a8a03a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdcbfbe717697eb1df9535f04297e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0a50954809cba284f455a30ac7b6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7ae9567890cd45b718b1fbc8019e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266749a80088927a5ab9ea74fb2cc25265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149df85157774b6326a91c471aaa46566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e39484d9a8499dcc4309afca92ec0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32663a14c01f535df247ff36b1a2508b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea229fc902e4ca1b77244f229b6c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bed910fd197a7aa9c3104cf90910fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eda1622025da01a0b153e09f8ef83c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f88c24d43843b86601639557b22372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b0ec3b58e9a62f10c8b7c4a1ee8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aabe33b1866cf8ccd1224e3c8ff0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e93fdfa422b20bdf21f5feb004e0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39b5a6100cf9673331a1a05adbf84b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa74b2c10c766c53e90e44970e99677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b182703c0e9b4f5e3de623c8bd52978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c25710a162b7554c7884f3f716cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd59c1c2ac0e4685cfccfeac2099c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a09617b8d548dd763fe6801bd66e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd3a0b1e761408877a7b77eac191a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fec2a40ad183552d024a671a5dfc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737beac3a07067a51de900cc415841c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a50b8fc0bc0986b12c1c955482ac285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a277eb32e86f48870b968b9a4c5b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758c5f08b5aabeea1486f1c4e06c0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090dab3a2234005ae09adf0298923488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe57bbf7b16a3a03c73214aafaf3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea355b9c98a069972f55caad53d61290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c11e2e7df7517459e51c3bf78aa8af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dcfb236bbd91d4f472d469da9cd3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662203fe02f3ac6760b845937fd52fb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692bb04f2afc872bee143c9fc72bb1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb86b6d6e75032350a203795d526e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f6ba7f69e6c130daff2b168bc61696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b006fe654a3e8f4b7e701e1ee210a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8135315eb5633eeb6650631b4296e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c3b151a382a7be9745e9113af512b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755f5383467d88d9069928f7b9bb6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086715fa2e1b4bc34cf027bf25e1f41d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914cd9ebadd95dce69d148e0987c6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a6f48238c65ed4188c6297841f559103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa19f0d3e7d226a2d3b9264e24d07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1f42647fe15ff7ca5b558f00ace5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32dcd248ba22acb55cc7c5065bdf70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7c758d39d25945f59a3d128c53a03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac122d0af03285cf71def7047efd22b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a05e6ff48fc6d7edefe63cb7f70a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a823931267c4083c79223c8d8328ebe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e0105e8beed854b5603d08373b8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d85ba524dc3b2a25406d2f5837218112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b353eb03236bf263b052457771539b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08630e07b31a6e3736df44928accdeb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968c2ecbaea75bf1783e4bdfe06245115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e440a8a05f2b1ae67d3709eb1e8da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c34e3d265fddcda5c42f367fb7002117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0df5caf3aa5d2c034216918d577c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82463accb8a1157e588e21b332139899119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f84e1526115f21174dc32f6d50a28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c334fe6e6db83fee94a2656225daf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d233ecbf430049475d5411c14baee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb382fa232e9c7588c1903ce621b37a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155a7e3f5c6eb2cf1b965858c50e69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd441f570056707106f06787bb855b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60a8eccc63550d905c35738662d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204b9f1babaeda31bcd702fac53b72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7537c8755d90e3c878580cb152471f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a92d52daef82713d3945e84c7526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2553736e61cde605d5ee0655e6f208130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92936a15fff9e861b3cc4c0ffd7710f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981b8887de4df82ce1dd7e68415dd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bee263fe77f640cfe31d9eed6cc51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907119b77a92d56bcb81e4c1a97bb21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59ce311d2c732be26d78870c8d488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280ebc140de1e93d49b876cdb7ccba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764eae95f04c09e02892fb78c92cda0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d59a3e934cc4d75e84f02bc679da3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1ef51bec0b8af61e74f95f02ebe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464a60a195ffc3214b51f5fe87b16a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70d540a06cdda51b3e68b164586de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa400aff21d0f07cd1e15768382f230142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c48b77a728f932c71b7295d59663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38b03378017f3e1ded84c01e2b1b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ee3411bbb48696c19e77d7c41eb44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cf1d2ca1cf8f0ef64e2fc12df762d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a059d7566938e5b848ee321084b0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7577010e910a857c3ccac6a6906ef07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe8ad626bb98c5db50c1c252be0d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540db1d661093f846a197f527ea3903e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec21e9abcbb1bdfa7dc09eb1efbbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab59286a86eaedadca2666274c761152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1950132c4603a5536031ba72de179fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132191bdb6b0a9542eb4068f5a7606f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983cf7e80e719dc9801f1559d302d88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b7cb9dfa975460f15449f456547f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61b3f473aba555da62b642c29da4e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82daf72097f13e0a8d90496a8ce871158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9134706713ecf15d23e00e8ad10f05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a786ed8b63c36e0c5df91697e517d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d4f71729eb53229010ee02a6d133161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d132e71df21b37ac155744b69a5791162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51eb33371b1bdc48e63d4af2b3fc08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3615ad6c2d18c529cd55f882c20cffb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ee0a3db4270c3326d7060dd56019165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc08f5d2b293e683fa3d46f7ac9c8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a26c8c78039b0a32dc05ab2d641b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972bd9a12251e74e9caed7e8c4cd571168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632af47cbc9cbe7fedcbe6a23d572b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a686c073f9afe785e7394b465d68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c4049f50744e651e7d07530d9cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa50a71c466dde35778f81ffd3cab81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17541c105c941c96e0a2915439db1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e676ff822174cb9578310f63ca098174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aa7d7edeae66c6b6126cb44228450175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d146ee0f1a244945a6ef2de53cacd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf4b6abfd632ddb2b274b193368517177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812fa0c7372bac05ca971c4d8307b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c2164a415f40b445a1d9c1a1ff16a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67c7e846c5c0be1906e0e1a22cabf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7721d40e2ea103a7f1942abe9acd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26d54ecab36cc88d2cdc9f41d3b36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf2e280ccfa649736896dd807e838183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbe737ce52f898ba1795133f9a785184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3f246fd7a67e1f1881c514d7ba288185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596a51c597bf66b0616991b09090f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d0416e6f5ec56f553ec5fd92ab24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a42042e913a73552442431f84cda3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d31206d8b0b672f1ded40a73a11ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f35f965b6d3689d75c03251a8dc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb388c33f8fbbc2c37f3a10dd7696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8fa19352aa344a404340758f4e3bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba42210dbd1d709374d58230aa9610193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539485e38a5d497acc39e5322bce12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729bac874c8945c904ee54a21fee30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff265068173afe11549d91cd519a01f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3389b373f1b1b5ff240ef2fcb6582a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b29c84c953ef699645b20f1f683a84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946e4f62e1ae48d8e167316f4b8816199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d3b71017c0787dab87d6d0a3f8e75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9bf1472d71af21c834fdabffbdf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba902b12e96ea96dc1b44e0a6d97d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec430f0b222b5d8dc648d3b5ead78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3afabe6d5368857b92805109b72878204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20da3b647a1aa1d6cec9929634e43f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eaa6ef59d347617b0369348f33a3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc267951ea822e5dcf351414e962050207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e16d2976f6646c02eb1b6d1b0ed1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb8da2c2858fc25e1823a795e22f38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed57b70cdf20bc0d8b17a4ca4c4e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7258682c2a783e8d13002a6fa63296b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e3c85a6731c22778d5991f73345f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d8cd39a19f85c2fa28c85cf0de35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3e893dbbad48a376b001e8e1b082214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6747544cbbe731127303d61aa493f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504812d5d5eb13c4b4e3404397785837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18390b6ccd84a4ac29ba4bf0f61aad7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a6d81eb0e07970ad06b0498ad62e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaf3729c611d5fd232e3abd321cfa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c294cf98b8e381fa254d374c5197d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc619a3f74fb4b5cc5920e11ed9edcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199909a199bef179c74996a83b35e0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024833b6e9d842115c138dda03f427b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371adaf1a78eba1641f72dd787f4e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32268152625f5f90354500be006b1322225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894400bd2518f25388db8f7ede06b8b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b719f7905589a0702b050d3d261d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32adb57ae65d4607a7017cb4423a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa30044902534ba03d157417b5ec9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7115b5af12dda5bdf203fbfb487218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496768c0437d5b2fb2b8d6ce02b7425231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bab1d0bb33eacab0db3e29419c478232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15160d199483ee3b4b8d5b43d3c52340233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4aa211d0626997e335166e97123c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308508da77513b476c0d6cdbda5cb7d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da68cffbf605e2290e885e35719cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb64b72d6a4f4959d5ed14e75c7df1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac9c9f5ccfa947a98d57435c622f69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4dc82487f413157f1077e0d5736b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284c14d6b1d0d1b05eb9dd910467bdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c752541f4c995ad960d1991210dce7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e50110692304e8b722b13d31518d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ece8e0a34207f809502c8c0ba543243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91f99c49669b2ae83fc041fb8f2b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a372e0bdc474cbdbfa6d460aba4e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073faaea79e193ba8095795f1ec3444246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e987a2fb96274af22fac262a4fe89b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff548609aab348360c8c772fa0744a6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd71f55199342cf3ca9d2eb7ed9a0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84eae78c392f370d89b8b34b00ff59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae81782a2190c7a8aa0f08cbbbc90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9be4a4043577797aab1a33a1c18a6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ade94280b96f26d8289b6155f710253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b851011180a7ed696d0144df26fa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cb26172987ea0cf2990ff5eaa183c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17afba3fcced271d9c305b71f6323256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f28458c6504a7a2d4cc9fcedbe42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c3bdd568dcce958be8e93bf5a1c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b24292bb853fe2353bd7c4500e6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5564412fa7d27c67a7c5c58bfa0ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d0a04e0fdf472d7fc8c0ea3d8081261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1113396722de414fa50ee1e8ada9c8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324383fda14097d1b964caa85063fb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e8fff295c0bcf7268c9a090fa454264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fddb54056626f61c63d72c27f3d9da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9a646fec2090d804d2db80994fef3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2fb1f017039bd2bc2ec5d0dab7ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9591363c3d24a2abc1b29abc531971268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01700697ef88996b4a67c54398d7e12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c3c19cf8eaa4c3c3cd12ae83fed4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaeb1357305d63a7c875e5a25607d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9b3a21451a37df8873b747883301272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c3f0f1b047d53b1ab56f98304f6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf868624377233e8258b7dc6db2e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e56f1033fb29c34ada70e904b6128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d4b5f659b8fe8f3885f8ca99a818f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4104ab991770ee9124504a286265d51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371dc17376940b1563527cc35d449c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f88cce55de2cd349c19af0fdbba09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec9a0c851b90daeac2404ec0bc70c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb3dc4acd30ff40e16c1c07e91d47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684955eebf3320e84adcdf6cc702b5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203628e6d7bc42d2f9c1f754f6a16e2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff77515f3441837f29770bc179de52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a2776c13dde6628feff879bafe8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891f3aff9a413bc6ae554f74ceb7a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea19f0e08f69bc8d42f53527c8be74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818de6916d144744d09b469fe84517e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d712302f81343ecb8b49f64eb71b882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69eb17b127ab27105b5c99f66f1adb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b4db4e63d52ddc29eaba9b57e739291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d070afef49887b1919113faccd234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d443dfd76d50bde8d3f261e196bd7fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb5eabc43991e25778ca014f0602b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92add9fcf6dff70aef735f91214748c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2479776b4ff28268a4aaf1bb5a1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615b964e8f478e1a7829262e1e4594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e56de9eb547658f62ff379685da098298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293984f0b2bf620642bb3fff3c6cbe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf3166ca89d6380414b83301121c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f8406c8d8a98204a652d631fabd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7e6484b36cfda7081dbee7c96067302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9220dfe4a2df51a9bd735d1e42a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375293b7f4a02b0a469d1b2d300609ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf04b2f65c29ad5bdc9da67bfc1927305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77068d4ece41c2591f684796fa1ce4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7d86bbc3cb1b1a7f64df42e0688c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aabbc8d859c17e2aa664194272671308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9af1899677a6f8ee86075428e2b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c4dc066310a0d1ec0acfcadc1076310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b01429131d2469dbce00d20829fdb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0124b5def731be1be43e3d969f88573312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a614c61edd1a4fa5cfdc27629b6b235313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b479a4abbf24a0a2bb34f3b3b64fa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0963a54992790b62989e4c972658b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367d4fc3567858d37d43e7b5280a6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9740e7b02223bbfd50c2aff635d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2286bb5119e2957ea3283254092f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ccf6bdafcccc47ff0158233d6264f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b0ba4a4c0838ef06eb65884f48a8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec29f971240fa53416baef7cccb6d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d9a55a450e3b778386cf9ced2771322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc010d0de8249adfa83d023510093109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4f2a7f45e4d959e049ecb4f9993f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78b6255469a636620cb0ba081def30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436433c9eb02896046123105dc74eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8c83f7f7138ee69f7a9cbdef5fc5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9409a9e13c01c30a1dca8d4b5581328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fe9b43520ab014401bb69579afe40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d921518ffb71bed516160a3b5b37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca55e133de64da0aeeae94bdfe6d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049eb97e0b9058dcf06c11f96672402332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ffd87d66cbf0aebaa1fc486328186333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f25e1f4b52c4272fe7bd39cf0004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12bc1e8b1baac8f1e447614c9f2f26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921df856ec1c35a63eedf9944d56c17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab594ca32a486ee18fed8615ba8ad9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f412eb07b5255e59e13dbaec5eab6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf053883f2af8336bd0a6fa56ae27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7910928f2601865ad81d1995e00a3e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40643f1c57e6119f375eea6190644433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95a44c07e2f3b8ebcaf5f40e9e8eff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a6f1614321864b1f893f31c38279343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844a85cd173a00d7a5fe9be6ec63254344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399b792bfc179dac147d809b6a5a24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f458a08e322e49eaff0019b70f9cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1a43e483894ea5e09032d38aa8cb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2155a551d12f72ae91f326fd43c685348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4dee047328115a9523230472088f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed844a9fa472fbeee3c14e43e46630350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9125068e51ae5fe7c18220c8ef63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829539c133f2caca65516bdfb17753352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09af7f1dcd5c2d1f6ca3d837a5cbd4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236ead4e7c12e7084f9899a23826b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10c33b3fb8ec6a4e73d15d14a1fec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4e5eb8ecf3902817cbd4cb38ae84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657c3dff0f3902b6139144917805a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a9030f5e9c6428b64d4339eff09ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f3b3b63d3927446b47aed1e5f176d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5890039c2d3b488b5f4b37218eb0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293436d407cf93f01165794b4cb662de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5efb377d0ce49281d80126fa0bed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd1bc8a7c878b3f2750616f660cfdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1447b25eba78f9d51afbd0ccfbb86b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b2b62f9e9c4daf8c66a380ab45f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91b3c15323fe85e12c32c37504075e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7512f5532b2659697163ca5f6d7767367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6eececad7bb2d6582f61722acfc8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91dc3af7c7e20c77117628aacfba9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435c249b918b92e03136c8826efa4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cc63a2423ab8c53a20d4a4e8369b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708733e53130804219e5328f2fd0266372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f218bff14d3178d6c34298288bdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541d92c036dd02234df9d50fc25dfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395c1697076da59b7fd4066cc1e295375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d5674afc170547f286544ad2ae464376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccc3bc5d0b7be1c6fc60a712dfabb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910dd26afe670531796f2710a39238f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829b3c423487e9796ff30bc13cb716d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68e784c505ce5a0c978b6cbf1d7919380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45d09926e3899bba0a2772ebcd752c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395a70871f66ee861d78adb2e756b1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df895ac2ebf080e192be87b1c4442383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7689578a21858fc8fb7ed015f9b2b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786200f9c54d6060f14f4452612d48ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf855513df6cd8c423ac356c9df21b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db824c517a088ce3db0350e694cf8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ee248a4314ec8597efc6b5b1d1d54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184264504c7a9cf37bd86af59dcb54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a659dee81fb71f2a870755b10828390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dcfa8480387627dcb44d6d1d8f947391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff2ba47d760a83e02a2ae17870131392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d323d55869f6062ebcee55758320393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed1a0beecb66588577b7fd1c563038394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35ecab6d1d918e63001f9750392415395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7901d1e5af30cca98589edc4d58c71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb1fd97be493e18ebbc72115d74c2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3e2446a0a12ad2ef589bfa56ced7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbeee3fe9bbf92ab6564b7d01770c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be440ddcbc43c1b267c461721c2235400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f9d59c1778f73ee19f3368d8d93cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f8e73a3d93fafce01e7c5b3f9876402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a417f072bff8bb99b674d44449104403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b910b1238e766caa13bcc4ee91d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33cf43894cd6aeb86802cf5e97251405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a22abb07f7b7274194104c30714f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed35983d5c32531c8a27ee244c461fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd34bbd0b88e66042ac5ed113786f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f42f77862443d80249de1c2f2178409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406e9f07c3af2ebabb2f038baff4df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a81c1f5b4c3b31d4f195d1ad91e4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7f2b8dda9d0ed9e53ff7909dfd17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac31fe9182c1483eca9a180a252cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cd87051e2bfc6b3c3d6479932930b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63079e575043dece24d21515c0c1e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4822d923ea88576f2c6269cd96b0a3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27acd4c39448891dec4e05c4b680e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625d5f0947b37fe95b83cbfc5b80a75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0653f7b9ff64c1e22dffcf23462f88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28c343b41951dabc0cdbcef15c025420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1189e633a6467e386506acb7ca69f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468909105728451339e5b82d3a002b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10d2efeb2ebb7b5a8e47f3d81f126423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5256bf24d71638145d73e2336ef2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8fbf2f4fc9dcaddb7daeb5c29b9b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e33dd2780dca3f06cac036f8a94458426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282a93c2959c87ee9db298b756f8e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5dbdfee8c29b296741c0db11ad488428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc6f8ce2bb5ae55a683736e2f438e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80f9400955177a7520af0c8295b63c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc83a36ab9ea4621e1b5adf6891bde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f056b17306f36e9d347c1758897d70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8c011b4b7572c83045159552768b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d424890260f37dc475d7fd0f0e1a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85e9c87fabb112e6788d92340588f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399fa64dd1d75cc96ad721cafdd326436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159144714e7aeb0f0256940dc605309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb27c6b59fd4defa9b857d5478ee7ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b74c41acea6177c6b884d2fae64f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731430356e9c6b386c6641fa8fa4153b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259e769921d4fa0c47e59082dca509c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9f3039432c3ba3aea33b189c7f023442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613925697a796b0963f06ff15b3cfe8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6affb74a2ac2a3686e256a7495bc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05a65f6bf07fc400d74a666282444445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cd05f11ae9071787b2fb2d015436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f972f01b9ece7a8ba4c12d52a724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac65b3f15a83f30c17c31aecf5645448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e2cb73422af46b7f7261253672b73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcc5de2eca10a7611750b9e872c100450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890167ee59faadf3185b234d571265451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d8538301c6d99b59fcd3085700bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176647e189223d56805b16a98dbf153453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e5e9696667cbbcc2e1a10e5a5b41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edee141de0cb27f4f8280b480c730a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f18559c61f2c2e7fb3840441fadc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfce3e672b76052b8dc55656cb97f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63f00d156e04df88f58b9c08ba5784458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24816ff05eada2977b12e20c7fa1254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610942ae6ecae152f54a5a827693685460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c1a3810baa27db640fbb19c720ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a03d4a0f50ca11b2b65f7e1a09b6da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf98c9e48d725612f406fa1c7996b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a41027cfa50dbe535e978f2133b8c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741292c8aa5be4f8f66d7ec1511321465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123935833dcdd4aa5ad1dddca51bb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe21de4063b5c63dc2f6ec427ef5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4cda8288304068c8d4619102217a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37a9e0b18afee060481dece94daefe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dbfb172fb5c36b169dfb0b5abf8d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c22372046beb5e9c3e915085aaf092471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c78424d8039fc16f6bb01c591897472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9ce3bf8ceb4ab2c2ee10fae2350d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eee85720f5c97c3936aea60b407fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be8fb1f18da5bd4d44f1e8f97efda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce1390253d0d3f6dd1da5fdf743b7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae32ff173e13d5ad4d826d070be472477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04f337c6f6456c4e25aa8a1533baa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0bc1c212e47d8eaac563450856569479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4afc7a565360d41c58d7d6683d9e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae689089c173a97d2e932f46041cf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030e81df4028fb88805734aba2b638482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b91ea3cfe516027fa06d4ffb4840ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399c52fd0bce4e079d66d197eb09fa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd383a244121db5a1a936bb34124e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c92cc453387f577aaa97f89410282486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4174b3a707d7606eac7857878eb00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed0b29df9a33fea5825c6b232c8b9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412875dfae3c7c9cb935f36038d1cfdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b85c8691b206f08f835ddf84488888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b569ca1d9b26e751fde93403b140491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5852f51ed8adac341133e1312c0b287492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abad99c5d6e9b2dd5ed882a0dfa9a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fa0a8c1efde09b3df047a93c6661494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60d59370ed02aad94b2fde436f02fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e69fdc0a0607d7748d8c3f01977b88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab81ff96c127f4b8608273445aa22c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148db7e08d4cf69882d5d57a50e94be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354d4022ae65ffaccf3498550e42507499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b354fab42b0ca821a8b7e4c6d8f2d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480243ec0c8daa063de8dd5aa26a69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc778e97e9e467c9d33513c9ca9b1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4970cf02089a19fe20ccd873bc037503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7794bd3d0db03ba0bd909661348bd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c8a4df6393ef10c9c6b5103990a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f51fb14d26a56469f3020cd1af1e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a989bcf84437297167d197c1d1285507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff588e261a6bd81855d09bec26326508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2c622501d6ac3cde7735fd4c4b658509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b891025b85e8c683be1da6cc08de14c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ef9c705f7a3c7d118b2963d660b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3bd7171bcb00ceb5d53a0610016d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf203d48cdce81d3458c79df7a30f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95f9f5e8fee2cc3cf5d8ac0e96bc24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dba17e7c6b51c92a1ee8b9c6a1dc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0ae256329adabb7d6f7c4f522238516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264dae537ed8217e1d2fbb4a8687d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0ca4fb9e7bce2b5180009f7d525e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170584176c1b6228ff18b13a3cc2b26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f45c59f0ca341d716817de5dbdcb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372eccd4c4d1f5f8374e0e2949d0005521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf53d36724275ed25fd744c816178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f775a8267194c81425aa942563b7d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7411907d90123a834f0e8579d84d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cf1762e05ba277f98185411a5e3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ed05fea5d0537ac25038452fa3b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c93add26aa63eedfbd1913959e13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa371a89f1c96d4c76e142151dd3f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a29fa53f0d02b058928d2cea440a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db450fe130820978b4856656592758530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151d5a7e5b585227a77bd397951345531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f76a0ec9c71b93c226d0737e8f40e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c09c9559849f4d25f08df71375334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c294aeb6ec8fa7d4df05ac92e730293534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744028af0a7f92a1554dcf5e6c453d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827a93de868f9b61ad3a4bac1bc2061536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173927278591e44e9aabe3a46d4d88f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effe5218733228bf551fbe4a8597766538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f583d2eaf3196970ee4251365c6cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6e9b5cf56cf3a76345c3e84250c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e10dcca43f80fb882a34d2f82392b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a73aa13f30b735f921277866aebdbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b82c63a75b3235745ae9cf77aa6c80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cabfad95f7b1060350643b5366169544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528277a7d25b3394c0b736d0a88754545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f50e3216eb2e1fd6a8a27c7bfb28ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6fefc54c6e26c3544c2435919783547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde73fc5ef409822b23f12a1651246548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bed8537b45c6d4290afc6c5a58676549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a154b298dfd1c5414c54a68055c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b45982bf34c25b7ff7053fda545426551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6372a292d10087f57302fd3933f45f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147085ef9a59f7989d9a6680fed4248553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96eee72a48dca3de3b8c5ea10511d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132128b062296d1c2ba804bcfee083e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466c41d9c941427257e46d12fd3381d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a6d0b186c7ab20306d2cca0a8639557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc26eaea46bf7d5805afa2633f444558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c033fb253ac3a52ccf446f3d328b6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf6d8d5b0b74fc8a948626d99e8dd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0631012d186199dbb2e96566f6137b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d016bc06d5f936d6e3576d6f1ba2d9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ffe3855bd2693ab904ec3d911904563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa107322b0e9078d8aa04e01750949c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136497b8257947862d56d4b190eb4a1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7fdcdf7ac23642d9ac6bf9fb2e2a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f51e1e4488261fc17718a7470d7757567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b83a07772c918bfb2c7036d652a11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128f8e62b780a0d290e586c8e7da4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ee70df22e9ef3a35468658ff5c15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741bcdd671160c5272216be08dc5c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438dfceb77e297934799e3bd0039a13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc52195c3430e87a00cab0be307ab3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c74ba747b21c83af843beba9530eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af76a99e8446e538fe2d8e229b51e33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88971eb8bd2bd82f56571e6d59f97e82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8f987c2fc3b0092c179acda33d4d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c903d8971ad8324c86394d9d9996cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40afef8cb06341b84d388204c3315579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db63982a5a1299f6dd33722d33b005580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d745f058275fd1d00d36c9732e480581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2243f15ad6a841bb0d9e3366ffa06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d528fe833cec93141765f391c0ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7819ff9fa79ea0139a57a12c5dc52b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d86edbcc3a2f7c47000edba31661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36bf4dc476f4d79681ba8d45231ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740a95e18ff35eecdd4a217f6fa04d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c60d2ccbdf8a824b1ca849d79442588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a6e1e561ebd985c0faacb44db553b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08feec80d58cf187239baf945e77e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820afbf38d8bd460455f80e884cebc84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf4574f9d3cde7207225e209badbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde40f7f441a597f109e2ba6a3e43f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede2fad8376496f510a9a14592e5a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f768379b011c161aa18ae2b8087dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b0e55e88398add0ab76de4a0aef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccf050dae5e15a8817910fbb2a01f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f587f15221de274dc46eb34875d51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e86fb296122c583a246b60aa01153599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f0c2b1be66f0d2c4db7e7ed19cd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d8df2aa1653f9b77fe843cd98486d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8f083b9931d862f56feb8007c14f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5608a318fa9f71f0f74c90536f3bcb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb9572222ed7e310518d9134e6113604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65269dd0900ca848c043853a89fa6a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b3f7f67c04b41ddf9d2e3a67a6c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124810354e008ea763d4457b56ea2ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022b38aff9da169a8ee1e6fcc84292608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1bd3401c0089695de601dec10bd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8190709d046ef13571a1a5eabc83a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf30a62037c83fbcc1bd893cbb6c93c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b330e09f2e06f3dea420fe434adf60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734f80427c526999ca0fec373abfac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28ac56e929095f4465486b067cf57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816447cd09228a1d2c9a7a967dd009a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792b29e141df59ffe76ca0b63ec957616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee84525484be24a95428ebc1901bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a694779b1e3e6f049bddc2834a833618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693d0b8bde0db0f24b562a1da5073d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7decba9ab462a3f7430911963b48a7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8108d31a842dae42b99ce04016b15d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c6e3950febc18f9b6891552ab2ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766030879c3b47afb34b8d4d2e35d537623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb044af873190c01991d196d7beb74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc646dbfce8ecd782036c1b9fe91b5e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b777e84b0e266610c1bf567aa8fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498d02b103552315ec5d5b3998c873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644196e3a701916fad9bb3784b6e6257628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25256318504d6c6453fd19feddd958629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b314b9de28b7a45a88289885cc60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1176099ed0e2760af43c9ff14f76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a75c91f9f9fa4b0294b18bc9a37c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd3174025435f9cdb372e7a3021f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a6f3533bcba7640553b7addaf694634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f0611f96d337a1b799264e7f4e47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64b3305ec05e61c3a7744bf8082968636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2383263b138d6808e51848f82b825f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f2873f6309180b57d114b216fa49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d359e175c38efee05aa5d11521aa9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7d9c8641f5a9bc06de81e4ccd2b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ff330b85c30d0a1254bbdedb7a58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bdd09c1fccaaea20eebff21980312642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2568d7aa153289ddbef08e4b8f8901643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e3f716ed3edffbd09208aa79ca18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7093ccdbab6c868956ff6f69b745a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3a2ea56806523b623598baf2a569646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead5fb1a12bff1b7d4217dd9ec1317647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09aeb44f31541dbe5f96db0d9fe9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906fa69c31885670c27bf934734ccc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8955f41e0b6e0ba8d97403f7cc833d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b871985db06fcec589ac3d1a7e840651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f6e0ea778054006fe2decaa040be0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba6266dc102348d899d1ce93b36c9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cf6df4738f4950b533327b7ecfb70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c590d48e56a089c9f1fbaa43ef5b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61309ef6631eed35aadd2ae9ba0349e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234537e264712b715652050cc26a26eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f8f81ba46568f46e63c538c0edef2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48209743a3013941b67eabd82b7244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a62ecb84df0dd9896801467ac6bcd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c6d043de1d6cbb550a0765ec1d65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08e07216de72e6fbd63998b3aa3414662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726afa4ceb7598ebe61a9a3cf5728a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9464f99458e8a45cdbfdab3cf5902aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78b80cb53ff3f562be1d607e6c676665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29964816eac24c1b59b7b090344b29cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124512b0ef7c68c03d97247bb7ac21bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fb871fb7261d926e0c04144c5a6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a164d722c386b1f306a5d9b74b25b42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431eedf422733ff4688fca56837eebf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458c43245a4dee7b2f5e95628c3920671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec757bdc74a7613a59163b5876997c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856cd4a1c735e58f3126fda302a16ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932af515871b523408ca804196801b1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a1501032ef51e700ac8625d985639675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a288bdea48b9f2f06510810bac7d30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b969c0c1aa281871485a2fe694dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726568fc3abee1e5b04a5e9645efc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558fa80c256db322d96bcb3d27d7cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b112b6ed277845be004a917f772eb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165167bd8679e28b7a34b6d62bc710681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527369f613824c6b0e130bfa52bd4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c55a3b246e5a3e885613883d0d07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea0b8256b4c15fb14966a4eb74b67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad2c5568283baa045bee3c886647c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3054cbe2b5637db3f9b6ff73b8a5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd51e188d8e1bcb332ce1bedd0c1c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee3d895856b8a1c180f926300121d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f4ac1069405938b9758e01d5e931689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375957888ca3f145097cf3c62d8e5a14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67602e0c736a0deed9767f8bf7dcb71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21b4f319f4b2bb069ca657e476bee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec8c74eeddb6224af51c90a89d18d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aecfb22fe95cf49c67ed816040f9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0270093fb3caa8614e53db274fa62a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c4edc6abbc116b9b60ff3c563903696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa923c15e6e93509a0dbd2e47b86a7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fafc3696fea7c90c1f47798e419a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a397924962ac74feb40a0fc6c574c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ac231c4bdce1d99ebc4de91850ec8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b48459341346a277baf960d5062f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d652051d47e573d7130c5f423300702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84a7363b8f356809eb553347e6877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe213150aebf4b406b759b2bc1bf88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8ae91d2bc11a063230a553c0e51a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b1d7d7fccbbdec32d5189540034a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac53a1e1952cae98b56ebf5f76d5b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c405bbcf9ce0ef2d5fded509ef3d966708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e0490e23c514b28bb2b7ab9ead988709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384832970903c1ca713618020e2126d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a9772eb9992883571e336d85f212711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c67aa03086843e5907c4fee6df520712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4622d047f4bdf38231098735bb15f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328286bae94bf9007e103c27ce9384d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd167b7a3f0de5a4d5db60c34840ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561a045e4fa234be648b44f7adb9fca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad553652a05ce150c3e3718343ab32d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbefe916e352584d6819ef3541eb444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0b9fb883eb5870984138059938cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43c32c3c7140e1aea9f98d9ee63e7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8caf76b48794577577ba69098d5783721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47494be079edcc2c725f51bb3bcaf4d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a9a292a06f81c5c07cc9bb21e6b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ef32a30e1c616da756a8b176a697724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e4f20411abca88041fa6ac69ea780725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d817a15253be05d93f25ac33077a47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2acb5470fce30767122093c244f1b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406eb58c3dafb88144e074a729b28ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ea0090b439fdb468989b75bcdde6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b4e464e9442c0154046be20c11d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bad65f6d2763a32122dce103027be6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155e09015775499cc624c28d6e1d93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac21a09aba40660feb54473442d61b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfeaf3e9135dce2b45067f01f68484734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669519ecc925b558b5086d104f4edf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6682f8b7b0399f378a0197cfabfa28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078a9a846a869dc34281b057fb70be3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1118f3cc4aad00f93e8c3447c70c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444d5bfb1590105428f0284160412f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5718144410714fd0980f8ad303e1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d5e863c8428d0ea8735d7c6026aa3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7bb2d846e71bae7ff446dfe8e7649742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69780976b79088aa5d817f5fc97ab7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbbd03ddb92da06510ecb43e7aa46e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cef99b824e39b6eb78be24f848f1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a23d72748dcf30cc1966f4f4abee6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6604cf1d1b31316e6e8fda79d40307747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129435ce72b52dd3a417ff1233c5f518748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023cbddc76f28d4dee662f889aa0a92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f170994dcc9ea9812613e7a04bb8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dfcea3caf8b558192451388ddbe5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ccb1670c6528b79f67189cf9248c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b097bcba3bfe0efca4196c5fc997753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618bf7530c2beebf95d88ee45e5ced8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb44d82f419ae36f28ec3ec98fbe19c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d4cc1fc48b9e2f7947c26ec8d983a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a105c5d20025775e04d76b42d0a189c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d92705b3533bc5d18f59702d2c6c11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1805bc1a8c909c39f786b36b2ad1d8c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d14c69f47e3722d20842591f55ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad36188f589a97d2a10be30cdd5dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b07e8f8956445452da4ac59003c963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d54140c717411e9e8740a30195c184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c75ecc4ea432431deed1236ef9255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a9726b20b96215cfd1be43ddadfa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6077ee140e66f8052e67fecee71c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd8de8b7af7324e3b64924b5467af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04562bd0c897fbce64b78a3a1ec86d039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e8fd15a164db2de2c3dbedd5ac58710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ee7b9422a0526ec988cc4070e8a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabffa35f50d81f6744eda8055a1a9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb5d4365d48b5b587e49b5e65754d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a40537db63b8634ac122e82d34b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c3ab2c4d60885344a40a514bdb9c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb4fe2fcc792cfb1006ef9900719916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4c7b814944bdb272b9f80c3b71de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7193ec97c5ed1bbca3547c7962e9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf08baf8d220851eb511d99499a36f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac739ce4f9605eaf4fb3372762cbe6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b705e2d6053ef4269a2f0c76547421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86637456ee0d1237e383c481ce957722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240b6e9ea46301640408ae1f42fdc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a3cc3c7bb99dd07d934cd4e06ea9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a144e371c1ce3ae75f39fb23ab4fc4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4184c087e6bf8f66d5fa980029eb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2a4d75d670ee69f717dadef14bae827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad172674f185877b5c21cec19f5e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be532f6d08b33ddcabc48e13e4a269e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e881a0693dbb40b0b91e891b84e7ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1158994221e3fa27a5c610f9928d3cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d034ad27e34b3b5f6779ae27ceb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb8ec55a12c4fb2c68bd5ca1db47f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba73be94887f2e1469a92278b4660b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d005b4399fdf1c9fdbb0b651e4ac235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3703f4a8539c7484593bb2f97e15636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addee9fa247594cd36fce87f1b3c99d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed20091c8b74a19919a5ddd27e03d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a69a12d46207b926b31a13a6f507639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181f355ae3bb2610507b12bd4e9cda340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77c2869b1e1792dc82df3653d637641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d53868c51a341e06cb55deeb8b49c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ee345de6a92c6dffd9af4dcfe7b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0db72406157efa4412653fc4872144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dcf56a7080ed1caa87f43a587805345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530bbd8fbf90b7efa0a2827cd3d509f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413a1a68146d032fd93675a0057c6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc24e61f3e2644c5da4cca56fc8daf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00931000b89469c2d0b32ad450255149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b63305ec139dc721265c75bf99aa1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb84a2d3fb29b285ff9bb5bd8719d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e73c095317a504a9860172a0c401652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f385e687882e402e44b37fbd0abf1fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8f3ab57309bbfee169d508c4da8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0644750492e9579dd1bf2a7c5f1f0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11fc00a04f722c1188057097887acf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d8aa0cd29e2e0ab42852be65733c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff4670148e1525b49b380e754c2d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929670033b8f351c33a6be82e6e04a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74820e2e88b7b949f5f0443ec2a1ea160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef44947defc9e346da10172d20eaddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabede6f7686a8bee6ad771a8ad302962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6595c599ac7c048ced92808ec6a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fedef1d76cd2cc535142e7a24ee1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f243b36f93b2c955f1f32c1a132e8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8d770ca874bb8f957f8bd7d2601c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3abf84581629fd77af8ab22de12a7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90752964a9ea2f8c5d93486df72d4e7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c85d78ca8dee3dd550f09e7a2d0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48e3d5876028d34c802527136c76370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32292dd05017722e7315f71dcab2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3aaa12574dc1b81051cb9353c3ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a49b62c9a8fd36770c176f729444973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d981f252cd0111844a2ddbf1c7173b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4b1b8987fc4dc6cacb731ea14904175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edc04cce2ab7b66be09b65a9606a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11eab3894cd13f58c08a631330773377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc755f5c87a9cdb33d1d7af19ce3bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1457ee4b9812211e20dab9fe2d87979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f51776cd961323a391ed1803445b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16afaa14a0d9277f0c8517af1b081181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f48a5313276b7163c023ba141fbd3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73284100914f7ab1ea721a1afffca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f11738c9390c77c9eeaacb75187684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce62545f15dda21f43c65bcac70280985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a143156183c88d5b168f7652c53c7ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a676d0838d8a0f57cc53c57f426ed887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5e81d5acedcd72e9690277469802d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb3c200e8441b03c1c557d8a950c8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b1f217d906e7dd8c19788513c0e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e75c9139878672739e197b3c7e37091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34220e17ee8138fbea448d6d9e4f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcee763838219f95d3ecb2f7407b06293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53632bab5d570ae1a2fbed3300a5111594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d05366756cec24f789901a99ea5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155780decc85f01a8765a307cd0629596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1cf39d7e00c1bc12966fe45f8ee097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f470c7107682e9d71a89d4421a1bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628ed8ebb0f4e3588773aac59b5f6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b1c4952423d8fdf36c91a7cf0059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e989405c1165c960df31b66468c5f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83634cf550f012777463c9a3a8be98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cd235393c2b1fbeb491730eeac2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2165078efbe080ebc43ed985ccfb40f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c4d4e4b03e000aee651f67814f0c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec5b947722ec36ba014a1878f0d0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565cb73c97f97ef4c478e08664abf7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7232abcfe5afc5938ea346e4dfa6d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0218023ddbca693b5efe0be02b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb63b3863ae47e05bb098372b7efb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82bda8687624b14422a0a5c3bc2902111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef62fc7b4b25980eb931236e06ddf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0bb5a21b334f908ef11e802759291113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b2459e2064e63c5c95a5197c6ea20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac0950a69b3ba8d6ebdfdf775443c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d781d350d434da1b15480de243d33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ff594d09e189e1d312ba49e897033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f12fa243cf52155dc45203cfa4a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872c03141040bcd222227752995843119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b271d68de05de867f98c12f1e95fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c352ad93f1cfb4c474ef7a971a164121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d396ec01c3f8beeba170462df58676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8a0ef4d7fc15d78f08a16f30fb3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe824c0cb280924c5d71d9f97497260124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9f0f18389cb583c09e1c60adf0f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7735aa0d062861d688629d065ea70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e1c8edce8ecd6e41609afb0ccd14b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76c7ae6530e2fcfbc3bf321f1a9c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc827ab9b67411a4ce2cbe75c97831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a4c8687e0cbcf24849e7e054a171f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ba6fa97112536816c4d8a3570640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ab85d0d39aa7fff4900e46aa2c435132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d95433684636f6b7a9fd8b56c881133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263edf334a643bc5369f5f6d6883b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab84faf7205f260eb0b4387e3ea0fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff564767957cce544be92767491177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787ec8842f33673e29c03932c398b12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81195836318e0a917b18bdadaf7b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c349e1f4aeff5a5d1789000ca943139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf82156bf893af7c03175c9b9dd319140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab45e5ba26d6c3c687177a1f42402141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7026f8d51536aae10d58a32bdb873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daaa0a5660ee4a898f39f3c5977eaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38765504b7ecece6b724a9889dc12e78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035fbfef922b9908965c75d723219ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ad310fe60208bbf8e56b2031337a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063abb6e2b18e0bbe52f59530d19decb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c11cc951ec9930320b67f5f23057148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c84028ed11eb04ba13fae8d603e58d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e15d17f39310206edefe6294270eb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e84b83aa28721a88f3ed3ef2cdb0fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffddcf968988c7d0d485bbe59ebe3e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999862bf22402eb356aec608dce2188153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18024e61f4fa1ca992110528bcc6ef3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956dac560b59158426410b7e2513a24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc17de4fec67fbb328bd31cd730b9ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5868b45222f24cdfd5de0c3c4d8c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a947ca5381d15640c94420bc0cc07b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd53c1c3ebc596a2808500dc8730709159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de820fd06ce0071acad327fdea832160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da379951d07f62d6b7c7386c678d689161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f97e68341dde8b19ad74734711b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ae5ce54819ed8df50403244a602b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004154e1aafd78a2ad8f718fbbb8e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236a99b7c430770d3bc1d2f66488b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088719cf7ee86235bb352ff6419481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0dacfbb8cdd6745a5112cd169728c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3952cbb993c1ec0ffd360796bba1e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d72a5c2a9e985a72d8925e3484a779169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45419043605fb7a4ab15ab33b6527170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9a70c37e2ff3193c1a2772a949aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca5b959c3b26c140f862143edc8865172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14c6eb8592853958e7a48eb475f7e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b4613df63c1713b23025acacd0a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad6c6eb83c0f7ebd23ce2ac36c0fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982053e39570a421be3a22fc69c32f5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd7844637d5e7b37cfbc6c46297d69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0ddd459a70305bde4cce3b7156373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233754dede358b71580b937e16786cb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a914f57527edc02374b398034583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365e925702ecab8707add8c500cfd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720fb329c146fb27a0fb748f93f616182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6e6519e012e72b9df2aa23ca61653183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d9d82171105a52069aa726afaec5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228275d162e290b6ff9a6f2322a64fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5146bb4d8ea90f3731073d13824ca1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c253fdc9f344647d4c8aa0331e8ded187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856d7991001a4701f82aa6d3008af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1733dc1110e7f45dd242ae91116c01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324859539520a69b0a1c1b0e5551583190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c164122a0e6f31e7db76f40089f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2520646e358fca3c752192f7922a57f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a7395939d7bbd14243fa0a8aec65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92e5b96058b595d1e852303e62388b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edeac0417d86209a93d5a47381246e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26665c5daaea8fcb75eb6e0cf459aff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0136e9f8c063cd6b1b57c855c679c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838342d12e11c396dbfa9ad6ff590e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71db66a275ad22780f052bd01dd267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6ccc24275cf4f865bf40ad7854c95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f800c75a89bf94780bea449dbfb957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b03f4d8c5e8b43831f1e95daa36d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b0ad9995330aaf6286c473fbe4d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79885b57bd442c7403d309eacbebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bbb64ac4e4eaca85661f41cbf2717205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f8f9bf2ae8cca9f49f1f9d9f7278206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1344138cba21f51e0884910b1a5621207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da0d987a94250438fd297205904a2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e244997ae0c8483d0a36533ddf39f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c649f345d553e654507a1f809cc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a13176486465ed3b81b51ec47f1adb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfefeec01861066d84b5c285d941d65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13099e371311a2baf122e96d7181e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0530edd1fbf0f0d2c39eb9589f957ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0137f1e603564e4f1373b567d40b3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14502d7db73a4b7f9b1858b55e8c8661216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924eaff53efff8cfcb4a521817454e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c9e89aef795acd6fc44fc3e68596f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b419cd1b79bd247a15d13d058a3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef43634fe3999845aa3992ab43e3f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07ff6148f9db3931e2d6302e6d0ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363781c77246bb194671aa9ba4f189ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6840f52850556fe192d147bfef69aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262fac553f3219e173eb4f6985ebb68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9863ffb0f8f34723e2e5f606bc256225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23271a680b6c35632332aef4ce8d88f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b001d20213f52feb63755f3c2b8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd346c4c5090083dd5bb3596662a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07761709880faa3a0100702008cd27c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3f2faeb5639df77a71f705a25fbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63bc4f0c64280adfb58775d5474ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d08c441ba88ebb3a174a337c358f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb2eea771bfff088bca60dec7e9ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533bb2cd1d8793f1c1914e03533cfd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23703c67c018c08592d1805b8700e35c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525e9a8748c866b9cc83286cfc2b3a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc4adfd36f7dbce125d7c70b3764e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d2129c42a2b5ebba1145f9c640cdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa9a420513f027479c56e1538d5c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8fb562948e6f1b035f15db8f3b433240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50188198f02c6226ad5541c05c8ff961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ae54bdaf301b421e6f12bffcdd4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ebc372794ba9da2ea3d6bfb6598a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5606fee28da73b8753f6b43da322c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e5c9e69c8722c4a39486f3a490898245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d96f755d31eca0d2631f2d63b0df8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9311a81d6ab269c86049025f95e66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b947e51d554cecdea8cbb72eaaa9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdfbd870be66e314f52632c928670c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf39e0106533cfb967caf5855d926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975a56b6b43ad02d2a18b8d00649fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bb9cb70f9f9495b40af76aaabdfdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67436e19c4181afd28939c175f5b7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181f0b807f0b1adf6b5ca2f7f3059e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee40d32f77c8be7d49a46dc062ed2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860574c3f1e4ef3aeaa5c0d6c230f50e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd3ee4921150b7f4e079734b0e6cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de02f6c6eb199bb6303275a2c8ec4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8ba7c857543e0e09b4f6e81e33bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4fc92e103a87d20f1e92abf3e070260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45278278aaf9c0f17d312a54518fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279126d418235899e13367603f4a90fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee59284e373032b4dfc61bcf3b8803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226de2874abe2b46d1c28db45ada628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1f428529082387ebbe585f784771265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aacfe52625cf87df16c60204668e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf00ae54a06a494a9243786f8769bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7337f6b73540b83715166d03ab4e2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1907a72127abd4364fd00984569d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481206ef1695742a85fc8ee1b15ac552270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb11cd57e4d7eeb3dbff71abe38a229271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ef9dfc3631e231bc49e3fedbaf39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a31088e6d9a6fd41dd463ae4dc10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7342650135ad98c2fe9b19369362c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2995df538b493b5f11054eec60ae4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db59a8fbaf56ecb6cc3907ed72f786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d201354a022a3da5317a7407d33a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06c9dbc44864ebf6dd17a69d1fbfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff963d4a11d9574c776f587a25bd9090279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b1f654bf3eea3e9063367e075f70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d301afd2b6bc93f87263c2cab62de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da96d9ed81c869eff2f58920094a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0d2bc3bdc798cf5511f592291ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603c7c11027bc3abd0c0dccd44806e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1bd63dbdcd7c3500aba600b83743c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc872fccc9f59665d3eea4868809c1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593a55ec7f86970b48a2add01b6d58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371f48775a7ebecf99a2b97824d615288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf3c34f525f987546570bd9167e060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf43cb4fc425bc826be536a8b320d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd7944beeb68a0768d44ea32e1196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262371e1370c68ed031f27af2ff624cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a104413349c6482fbc6691bb8a84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93296f5200560441caf234849e748bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a27f5070e64184b36ec50450b78f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e3f25eb5d840bc32f1263a1c37b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93512f9a5cd456b165dd18ae8785b1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068e94ac71bb0e339e96081f48e312298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f454001e9e2aaa2d6c46f4b2c6b01f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c789493549cce217cb664e842d7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b820ddd3cdfba0e148edd871f0708d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff9825986a83c1c5c79bcd5056ca4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059187309c189b2f7aea83010539d6f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863b0ae52c9013979b02a39429ea8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf85028053f0390ee116d5dac9521b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0542b683fc0f0c9d6a1ac6347ab34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b738de92f1f5af1cacee107e959b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa65fb7b9f102665243ebab52ac970308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eb16f2e3e2b0a275d272b6fdf4dd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4569e9a4e3ea4268bc76aac950d12dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d219299c181c577267b050685a7c3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4192bf97c0927ed5a239688a90a6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb153f6ed5f80a922740d29323dbe14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48862a5aeb9ee972b5d43d990eaa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95953d8d838454fc9c5531161b3561f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefb59407ce1eb59885580dd3711318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283871b9901882d3e549c170878ffe8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc9e78227513ae1cb4a2287cd4c86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d08e40c8b510ba738131539ba275319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a336b6d8c953655002436cab0e9f2bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77309f4c3a55f532a40486bd1e6295f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e116cdcc3ba74c93d338ba891f6e25b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65a424f7340267c2a020fdc89f4b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104901358d5d7698ced4d9073459bf3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8669adc2c1f2937c46bc22b599949c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd9ef87d7bb1e8a19b863337834d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa084ae8d3d60f18f84a51eae7d63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a6f69176fbe87661dd61b53cd79ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab6a4c9a878241bb6a854b94c692a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e17fca9344666f8bc26fdb58b29a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659a9c9e50669be18ba35995f89d9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37579aa4417f994e675e75c8d5aa360d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b11f7324c609a4ddaa0af41007917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a492ea4da39b94f48814dcaba80ce3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec7ee66caf5a0e10b3bfc4e19256c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c215d1456ab96d968696c25cfe1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa812099029bf2a61c06512fbc4a9b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd33546a60d4e7b82fb7470861b62f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0172949a51a14293a870e42dbe24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2fbdd5f9aed52887e15569fad7649340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964a9670c3598fb96bf7e174b1b19d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9877bc3d1825969402173656d0cb97d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bdd3924e95a7bab09c734e20821e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb95d25f07d468ae9f49cdca5cb6e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b94e08aa78a5c3ef3d37ab66390ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5714b345a7090fbae85de0e093e1eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546a005f50505c2997eff8c44ea51c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4894fd110151659bb1718106c1fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724bf73aa7e43febc262e7dea5f146349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27babaec22cbe77b6d665f5ab7e678df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043bcc9b9caee217957c2861792f33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1799b6e025e9bce3760c51750ff73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f464b1fb3d2e2d02e04db8dffa62d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b49ba80e4b383db1c63c017119dbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c22297e58ba2ceb38795f824e5d52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee31ff1f2bfa07998be6a56f8f8a1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01e7e1f52377fd2e91eaefcebaa5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f447838f0712955ff9bc4fb4188a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4b140de7ada34fdc413efd1a4a56a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908195580aee42aa758bab21e4548e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a985dc39edccf0640a766265fc9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f39dcb0b7e6d155ef367e8ae2da8db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8db428e2ed568d88db8c7dbb719b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a103f5f6c9155579468a01c2f996ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5913510cda7f83d75c07833889f4c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1df591dfe6656eca094e12f7ad89c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12472f37db2c6289d88c30dab7825be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb328707f5b781a2c3dca33b6d2d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f533a0a117188fbf39be9637d05cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826614a05a37bfea0c8caa03055b255e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7477ff7f528f7d2f2b75fc81e156b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb28c61a70c1456c96c802199e2ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c1aa6342827e54d637a3b0f345fd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85761b8cf1bf76a1795e41ea3b369374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761662b8542e957decd69c14f0dd4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b769c81f47cfb6308079e635529fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f353398f6fce679c343f68aba61729a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5449ecde4a85a02f5393df216bc01f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153caea3e38000e6093ef4e30ab8480a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b3e09ca9c0af8ee2eaf2d55c56253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab69398a24eb1c3e0c926c9d65390b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa326610593be35fa2bda2e6bae552382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9031f2fa3fea3f286798c4e679d6f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b7995ff486a18a88138049078cad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740888d9637fbcab8f5532299b49060385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39efec4fa36fc615c3bf8017357b274386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb500550143b636461ee2a66f6c86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c17ee74440e8c9abebd9b65293e871388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ec1ab2c5b38964e2215f9cf0b32c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440db0d033e3b1e963bd844f12d9df6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6da2a954399820d132193e498bb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ede16c7e7f419c4a40d3964f251cfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baa1788dc9b0fc6e3db3f4b5153f22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9166cea65b5c947cf7a13e43068da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce4192f41ccd81ba9baba53491c35a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032bf6bc7e1ce4b90abc7e0363b22b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850f4d94aa8503866ea3d87e52fb22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f08b7568648fd4f06e890e7fe0fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9a58c6a13234c821d510c859a2cc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65df50bbd451c2f8691cf0190c5a3c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77b9683780d0b2a41e425e3b527f1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704fe726febc01c60f23fade777d82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec1e4f55907644379f5d6b62435fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d209a182cbe2b41ca0e6f2559517ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c90aa4a51a12c900c54c39ad43e4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f772cb5199971dff3c1e40b7a427ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b658bd0bafc47df966b9d30cb7cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb1681b02a6203fd73168fdd8ae54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633705506d039f29ac5113d6343c727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafddf230a86df669f12040bef73491410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac66875cea9740967d618d05d3c83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6649bae61e23c34eea19f5f19bb1ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83841c802967f4f084d24cc2124c0af5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdad408f488c0d762d906419d859ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088511a4fc98416bbfe58eb52ad5e97b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90833de699c225e2e792fa1f47701178416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e0fa0368c3b77a1023be7575fb92c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3c1e2ce8831da1af2685a6fa4b09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec187edf969f726f33b293d261c2ce56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b19ffcbb7624b91c3640ef5a9938420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e8e01c3fa91b386e2b58460ff232c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9b955ea07a8cbfd4571c4eee8cbe4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f753063f6b2a748665b73d308854b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224532b2eff2f05a53dbd136f90bb21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d38841fe005e5e373695ecb29b66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0850633069b51542e1a5cf519f548426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d480380a36d298cfc1d0049c5cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a9dab494462df13f98512b08fd4b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764493d044fe1f346db864cfbff9f7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e93bd76fa4022840f7323365fb58a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee83b85b75b5fb98b2bb951fde7c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d2bc9d2186cda090a68e0a27165f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399eeaa5f5b8ee6b79bdcbc6ccdb8e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad678ee9a83c67b844eafaa8baa439434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130755a744d92521d3795552f67746435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d3b70b035c71ea07986fd962d8b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2476e2cf516f6a378a871019fdf0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426568cefad64e1349273b94607ff2e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1985451efee6a42c58f98843f5b3b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89581fa8f444fe4b209211786ba69a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55389fb8e0fc6aede495d88a6ddd42b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b1f84d370bd16afff26bd836425a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f14d24b3edfefeba7c72528ec81fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616fa75e6959ee650302390a18a0c7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f53a0b1f7ea8f251f9ee033cbcea15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8556d6b7ded898b153d078a8d73d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45e03cc8e39766af13eea9fff2362447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e1bf65a5f3294a8a926391be41153448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326169c9c0de5405b58881db245dd6c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d37295c5975c7bf41bcfde5ad6f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4beb93a7e444c86680bc51785104451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e89e899615d14f23078c69ce94a17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46aeb195fdda90ac02840bcc8103e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8346ab8e68b7b56f3104dc6b7f9a7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a9cb20674385614df53c22aa4334455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edfd127a3d3129d41368b9fe512cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4c74817f00c14b8a2e4d9b2ecc473457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57b58e9bb570d6ad4522bde85dd70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4aaea65f7713dc25ea6cef09eb79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2b47450c62a42f72168edc1e9ec4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95edc6b93d4f445c5e075eae6df204d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed45c428cd79b962a967605f9d9202462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60c1fdcfa37f5f9fc09a56b30e6c76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e567aa4ffa61713860f955d27e0c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed115042bb8ace8132200faaaee2d3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f223781e9faac900ea7bb394644e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b31e5c878751a3804ef8ab662fc70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871924a6c09a6fb1073a1a31ae62c0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d56ae1579693b9d27bba352675c69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c293b7e730e13c5b7bd9f890cd8576470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56510bcc2ceaaa0d79b15dc0491814c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb85072c681d1f5883bc8635b62a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57982d81dade42b8f719009603d9d937473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0796dacc5d56628ee21ebf880c147e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566736cfa64fd4ac3af6893657d3a04b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e9ff8e0f18f3b859385c9956e22e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aaa62acacea3e539c7c53a6d593b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1ad212f29392580e19170ccace68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcde9b739320a2328e456885568b9dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29479fa577f69fb9c794c62f346ca965480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e36e659e99bd66061c73cb281c74d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248d0537117a35ef86a0dded84e9db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15802d4d5856f62508f269e779eb60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77dc3ffa23b24dd13179ae74bb21c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88c7fc2607992c5d968b7821a9bd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4df0692675351ea6a7822368c5da7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c485ee82826fad41c1d4434e3826487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cb48059d6580ae041da5c43306a05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af73b3f6d44b81ae0ff9f6c7f66da7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae03f34b02e47b603a56f9d632c91af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b938ccb45e69d2c5e8dccfbf1db1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871934c610e5e2971da3c5040cabe3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a12ae75d9f4da79614e8ab9e36d4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019d739e3e4eaea6542a05a3dbceed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b047802213348421158512dd8b9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60404c7491ad06d0162d9b7487bd8c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998176d48cab5fcb2f842313259292d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ff1a2b7b3e69e2e856edf79aa820498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8017f44d5ca3394cf3797b4c34945499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325dd6848aa3c8c59da1a557e3f46d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d03643363045e0518cd93f2c678ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503457b33392ff9f939b6942935d76c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b792a12771dafc572db9ca431abaa7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb79e8d5c5ffe84c4757c18614c12cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46556701238d1fcd968581755716f6ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c2f5d01f60a38c954a3499cfdf8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5dbde7bcb0f21c848bb0f333e351b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ad2f10d15146c1278aa50f591c24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f5ab0fe4a0ce5d88f17ae36227ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e54a58f966c6f39c9cf57a60f11181510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c41345b1049e2d562db6b1f9bd72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b462e9938dd9f719f4bf1c550f4205d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bdaae3ea5ae61231721bc65848731513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644b907f5c684b0ba83d3579ee7f2e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa794ce923fc85e55a101c4547c8722515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa9d0735759b1c996afd916d3d20a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ef2b0f1561499b40d3e2678300a14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f6b9efeeab999a6b9c9233e90abc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79095650666100df7d2a3bcb188221519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951240002d3b8562e6ee04d54c4ee15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304abb7b7334852bf7db3be8b8ffba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81474388e2f51a57b5f56934db79fc90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a4458e5e0ea0e9261fb64b979e22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d0001d7f083ff735e43d46e331e74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf259ec15de96c4d4d649cbdadab9662525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201915abc423a9d4fdbcf7dea0a6d0fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6d923f85c26762a0c0d06a20daace527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20885c7cc43a2b86e91814bd049fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453360c7246cfd7074f8624a13f06b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7af4e039b3d223fe201e850c627d85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387eac4eacce312339de4a5a93b9875531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278b0205458d4f7197c63bb648e409e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5dce3042a501423659d3a178d5361533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ae7045449fda602ac8a8f36c8029d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c468abc7a905900b8b7990ef0e60b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6141d55521764f8258565049c2673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def388bc178ee031d6231912a0796ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90972a225a05a8d8da8fe1bc6b4929538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e710fed88f9be599cf96f4f707298539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1353c29fcc6375797ddcf1d197d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef069c610dde0a7dbadad98da72252541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48e6e3781615d042908ce525085c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd038e5e1bad903766b6e288fe824f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6635efe786a71365878b4e0b15a595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b9edfacbd7b1819a3feee100f9f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494274d18d2225ea5b669707c73e43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb892421e27b449ea88852ce1a665a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db719f20b6728551e63b69e50404a667548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26177639a6711489bd8ec9eeb0e32191549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd4a09bf32f7339aa96bbc0adec73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0dba1f866c11027bc9ba14d1c45dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2ccd7f342d6b4c598c0da978ab5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c61dfbdd77af30fea1cfb710d8c33d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f43f7624615515e38b17caabb0e98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e9f6ae6d5d36ef34a94d3676c0e75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a9036fb300540321bdf6edc8846f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf9fd91f6c5cd187327aa1dddc2f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df72b876c2ec9a239d0701bed073eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8195c5596d45c9596606a3de1e9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e480a8e178c59a6f42b0c16762cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682a750a38ead5e35f5360b1d374f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc23835918a38afec37be258400b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb831ed9fca88435408cc5b863e77b4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439b771b93f866fd89a914f3b5f0da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390d7de43f4ce7cf79a03590ae858a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe361a8ad293f0dd6c212391d9b596566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c380a634a59633952f03f047586cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9945737c02ed6c776b89d2dd9a27d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659b3e5ae465f26510992aef415972a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17758d23c7c1da51ddbf797ce705910570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c02b0a94d8a2380a34b015d0ecac3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899cfb12546be7d38af182c41882af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd8910ff14eb867bd8ff777c7121d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181541ce36a8edcbb881f1ec00d2bdc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca4b64959636ec2e9aecfd2a3b3c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b365eacfc331a2df67dcc3dd4b2aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f8043b1b476e36bfbcf119267a650577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c5b2565d9b76dce8b12d7def9e2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84a98cce5d44b39998adc362a99f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7de01d0a40b104ffc90d868390e7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b4bbc39d728a29c0d8739e0ad3fc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a0cdc1bc5f5c690bed1e8d6cdc6f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf007dedd006f5cd0463cd12ed7c82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cdfdfb7c7765898a752ac85678f64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f8aabac7aff49d0daf4f3db70cf10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dafe00e505f090cec4e2aeb9c0cf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892460f4f12be15cabc4c7c883c89b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a5a0d76fa58ecd802aeee6bbe2f0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c864597230215b3ec076f789324b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba050ed447f04f326efd5410c6d6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619bfba906d3185d63adc1c43de020591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f66266fb617ee9ef6d066d96b3124f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71e02f2756c8cb20a661759ad9c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9c814f595de30b3a7f6e8694e92b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41752f4797e190d9e99558c8bdd9fd9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef82d3cd614c104c371ccf5bf0c126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ead34b7cd9258fdbaf475ea5d99a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5156527f4158e68c4c7c1d0f0266f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc67f77c2bd38907549b2656f3f666599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d81f59944807a0a32ac01a65bca75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501032ee9329dfeacf726e022f2ae83f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa02f74c630cf4da53c1da3622f44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb582f21ae7eddb29a56048660f130f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac54d6dc41a25320be5d50bc988545604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bdc40c66a3a070c5f1133545d82e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1462bc06b99cc7b45c75c939006f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4bd70548d4f5482a075c523662ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c778ce305419a4da7c04499ce7dff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef98c486e67fa837914e5b1430e5c72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f87ca3d0fc813a7c4aa608f90089610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c02547fe3381acf05eab629724a7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097986c4254b9d2be46be2584d55f37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c6df41a699b9fc63e0dd0efd81b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f79ab7c5e0c7520004f652edcae4fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1cbfbb02869057b51aeefa7fcc90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c13c7f3023cef56fcad525f42a24e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e66768415233b439f1c2b0d4feaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a8265ab304afe4ff7441d8b38438618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b5cf4b36f7c5ae9979b12b6c06ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bffe0b259659b5311d29bbbd2898b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b236b2fc408f82e50d7dc079c14f032621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a04bbfa08800e5f673382d8d2cc7ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c832c407e755ad8c61666d9ba7d00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edd05c7b52614afadfd5e4c8f3c338624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd2efa7a6038c28a6ffc2886c4637e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26522bb67af037e7f5881cc10429c8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6350e2bf855bd08a3c680d21dba784627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6655f5ace0c07b19eb41bdcbb1d7ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43284c8ca49e3c2e11507faa175e44f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11816e7750940b0d5328e31d60a3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43233864097f8321e1f8b678decf83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c97289ef3dba117c801cb120d652632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc51d0164dd14d8937445bfb32884ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1acebbb9a7292399a37a32055d50b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a1eb669d6921a22ea912a47327860635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f9563f2bb0c69c86a500d1c00712636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12f448c6e275cc2d105df59e3f03f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30dd5919b9a4d4f4bb40a73679ca06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6ae236b81f46e1476ad6a6bf8852639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130cafdbc679df80e0b9821bfd3aae0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c431c5af62192f46e760b5d7b6de6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e6f95597ce3c2d0660e8fac0cd424642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d9d724511c332b2fa6890d4797a0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799eab405f1dab8bed8730d564a8cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e132c341145e7970269e206d0559645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df4f39a31d19cb9032b63afe0e497646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5e08b8c6e5be06b0a8529aae6cba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e5b006d9aa40570195a19c2d557d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10ea100aff91cdbc9047983b822534649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca3bafb42573b19390815dcf12221650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c277232a6dc3f370860290f60b73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c33d0efc3930bb1ce19629ce86801652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef5ddd561d4b0e1365e94422b314b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73e026171d667fa44a04556d998a17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707008fcfb37b0b08614aa1b0bdc3558655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670550c784cda066d168a5e76d91409c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b8b98c3d35579c7d1dd25d885a552657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6113550def01fd83ab9e64f7164cb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8733ad6891b45f6968eaac7eb54a5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098efc4d747e31921c8e7ea3656ae7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8bf40b89111cb69192c2b43e52856661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbc304b29a48501dd5fb99e08cb74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7abfd12a419eef3acad886b62a336663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b809f516b42958c172fe71990a5ac7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9051e205b3c25abb7f0ddcc3dc7f66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706610752052a1d856e284216750c52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901e0fcc9d21b7437e90939775c584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2329e3adaf0649d9a50d8732751d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67105138bd5a6782b6d1aed19dcbabe5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657599261c27826371a66ddd8a51af6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790a6f94c12738eee33db29e9806c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5a370087a86751d30b1c78768b693672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22921a0af19e29ae017a141d575c706673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee233f5df35c5612cbd5e9bb23f14d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032d5911a267facce8e00a011feb4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7657cb3d2a432bbaa4e05aed5bd9f1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153ffb25bff0088f0226eb756954a45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67718d68eb042855da48dae2ca1e10f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb2d85ac9f2d62de2afc6f38f4500a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa84df6449fdacb6fa0827944a9997680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc490ce462b693dc6f48850722edfa0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76b75b7fd5b64b864894c1ca6db1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa601293d05f1b82ae060f814d4c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9fdf9e197260f88534882450dc6fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e354b7c3414eaf20a4bb4b8a24ce0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced9b783ed7b3c7fe9bb16ccf5230a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab253eb578fc740641f1fceec5431d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2cd146d171b0c014c2a5e486a69c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38892903c8a4edb66f5cf5a962362a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb9234cf18a0aa4afcf5c08a333e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa73d20f48ff7424343acfd6007dff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3195369641c44b866e07b326fb582692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6eff150f45ce92d74816112239a46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca58fdee642adb9e2945f14af26550694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfefb249a20e95a7b5491004eacccfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2c47a9cb127dbebbd5e7865487ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d4d9a325070050a8508a426352f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d74619efdcbfce633618aa0316db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eda32db64fd6bbf585689d121d2cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a088e2a38619d9ca0f25152ff0a065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f39aa014c56a973627ed729fbcfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26497e1a119c6872f6ac5c0840dbbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c78a58b7f46973161e7438a0057e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755288a731c9c936a0462d5d0bc2db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d84e6dd7a958c94cc9c606e04537705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57e6abf3f296d23a96219e7db03de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca90d67f38e6d1cd66419f022c941d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e102d363592e91dc110d320017c3d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38685988cdcc82140d964fae9aad3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf0c9b22841c239839787f4b5cc314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a53d93d2dd3bb876d3810af9109d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b790124397ae5d0e70b389cae638712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582666d6ae1e9bd62527c7d7de62b8f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c080dc569dfa68a01f41198b70607714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9d561108adc4fabfb15d2c9c69cf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b711c5bf85bf8aa2992d20944f1be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0333278f9a46be2a212d938d3f2d7cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a82a1c67cccbcf6c74440a8141edbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c619ceb7f024aa1f2465e747939e57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d558dae87469d4337802ff4d7cf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be6e499c8fec885098d813f0880dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578007afffda2942c451dd978c1e453722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192f63129c93e2ec6361f26b8d1afc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca442d502dee5d32116481928384598724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266caa322b78d136ab634c8f8798c7d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9e772784f9196d219f91908811565726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7f718a972e7bc0addd00160592fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840041d278cb7fe0d9283ab8e8eec833728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49febd8281bfed8c70ddd4285ab40fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c837e65f7091b56e77941b85f5fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c977db165c08a90b86826227fe781e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82aa6219f86b626af05c8285eeac4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d99c0d5f26625fca780e6f97a1d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b07b7875b6d7790a4b6a7e49078ba6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e1516a82acb50215c055980d634c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79dda29cb33cda1dfa65aad39af94e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ddc4d66d86e7c06b38046cc139a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55d1c3f74976aa122235bebcf348a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c280d1fea7cfb27e9c2be4463a75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def94bbff236f28ad5a9e827cb71995c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b42f132ec864f7e17bcbdab7315b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad5df5679017d70271cd0478749e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb872e88fcde60c0fa0725a5dee4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314cb65b1c29db0ac362afe6fa03a25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0a5597cac2ccddbffca23c84afb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b6ea25d5a422b346a13ba06bbd913746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c110b56b6d5b6331687d226a2520747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4be1986178af64f0eb3cb59959252748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5f5e77986652cf8f886656613e721749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68884bce74ecab0748da0f65e0e4a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e31c7dd14ac1e4cbb6addcb1952b87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121bf731c80d7c99f805875ee6ab655752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a63463db1e1ba482a9136fb066240e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc009c14d00db536f3a23dffbd39e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266b322f4b27fe9b3d1599e0942f87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c2a307251d683bedfae1dfba8d5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30377a0e9e24e39732d570fdc420ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece2c3aecfd6f7f51382fff3fcc12a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a17975bfef6b3be4251f5633cf14759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>